--- v0 (2026-03-20)
+++ v1 (2026-07-01)
@@ -17,60 +17,60 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\accounting\GENWORTH\2025 Reporting\2025 Q4\SEC Reporting\QFS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://enactact-my.sharepoint.com/personal/430014556_enactmi_net/Documents/IR Distributions/2025 Releases/4Q25 Releases/Final Docs/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AE82BDD-2961-4834-998C-5F60594B6711}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{AE1F500D-73F4-415B-A4E9-DC461C663367}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E2D8B57C-0AD3-4DFE-A575-EEE9146550FD}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="783" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId1"/>
     <sheet name="Page 2" sheetId="2" r:id="rId2"/>
     <sheet name="Page 3" sheetId="3" r:id="rId3"/>
     <sheet name="Page 4" sheetId="4" r:id="rId4"/>
     <sheet name="Page 5" sheetId="5" r:id="rId5"/>
     <sheet name="Page 6" sheetId="6" r:id="rId6"/>
     <sheet name="Page 7" sheetId="7" r:id="rId7"/>
     <sheet name="Page 8" sheetId="8" r:id="rId8"/>
     <sheet name="Page 9" sheetId="9" r:id="rId9"/>
     <sheet name="Page 10" sheetId="17" r:id="rId10"/>
     <sheet name="Page 11" sheetId="11" r:id="rId11"/>
     <sheet name="Page 12" sheetId="12" r:id="rId12"/>
     <sheet name="Page 13" sheetId="13" r:id="rId13"/>
     <sheet name="Page 14" sheetId="14" r:id="rId14"/>
     <sheet name="Page 15" sheetId="15" r:id="rId15"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Cover!$B$2:$Q$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Page 10'!$B$1:$K$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Page 11'!$B$2:$F$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'Page 12'!$B$2:$P$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'Page 13'!$B$2:$Y$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'Page 14'!$B$2:$U$41</definedName>
@@ -5058,922 +5058,922 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" showRuler="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.5546875" customWidth="1"/>
-    <col min="17" max="17" width="10.5546875" customWidth="1"/>
+    <col min="1" max="1" width="8.5703125" customWidth="1"/>
+    <col min="17" max="17" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="84"/>
       <c r="D2" s="84"/>
       <c r="E2" s="84"/>
       <c r="F2" s="84"/>
       <c r="G2" s="84"/>
       <c r="H2" s="84"/>
       <c r="I2" s="84"/>
       <c r="J2" s="84"/>
       <c r="K2" s="84"/>
     </row>
-    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="84"/>
       <c r="D3" s="84"/>
       <c r="E3" s="84"/>
       <c r="F3" s="84"/>
       <c r="G3" s="84"/>
       <c r="H3" s="84"/>
       <c r="I3" s="84"/>
       <c r="J3" s="84"/>
       <c r="K3" s="84"/>
     </row>
-    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="84"/>
       <c r="D4" s="84"/>
       <c r="E4" s="84"/>
       <c r="F4" s="84"/>
       <c r="G4" s="84"/>
       <c r="H4" s="84"/>
       <c r="I4" s="84"/>
       <c r="J4" s="84"/>
       <c r="K4" s="84"/>
     </row>
-    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="84"/>
       <c r="D5" s="84"/>
       <c r="E5" s="84"/>
       <c r="F5" s="84"/>
       <c r="G5" s="84"/>
       <c r="H5" s="84"/>
       <c r="I5" s="84"/>
       <c r="J5" s="84"/>
       <c r="K5" s="84"/>
     </row>
-    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="84"/>
       <c r="D6" s="84"/>
       <c r="E6" s="84"/>
       <c r="F6" s="84"/>
       <c r="G6" s="84"/>
       <c r="H6" s="84"/>
       <c r="I6" s="84"/>
       <c r="J6" s="84"/>
       <c r="K6" s="84"/>
     </row>
-    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C7" s="84"/>
       <c r="D7" s="84"/>
       <c r="E7" s="84"/>
       <c r="F7" s="84"/>
       <c r="G7" s="84"/>
       <c r="H7" s="84"/>
       <c r="I7" s="84"/>
       <c r="J7" s="84"/>
       <c r="K7" s="84"/>
     </row>
-    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C8" s="84"/>
       <c r="D8" s="84"/>
       <c r="E8" s="84"/>
       <c r="F8" s="84"/>
       <c r="G8" s="84"/>
       <c r="H8" s="84"/>
       <c r="I8" s="84"/>
       <c r="J8" s="84"/>
       <c r="K8" s="84"/>
     </row>
-    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="84"/>
       <c r="D9" s="84"/>
       <c r="E9" s="84"/>
       <c r="F9" s="84"/>
       <c r="G9" s="84"/>
       <c r="H9" s="84"/>
       <c r="I9" s="84"/>
       <c r="J9" s="84"/>
       <c r="K9" s="84"/>
     </row>
-    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="84"/>
       <c r="D10" s="84"/>
       <c r="E10" s="84"/>
       <c r="F10" s="84"/>
       <c r="G10" s="84"/>
       <c r="H10" s="84"/>
       <c r="I10" s="84"/>
       <c r="J10" s="84"/>
       <c r="K10" s="84"/>
     </row>
-    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C11" s="84"/>
       <c r="D11" s="84"/>
       <c r="E11" s="84"/>
       <c r="F11" s="84"/>
       <c r="G11" s="84"/>
       <c r="H11" s="84"/>
       <c r="I11" s="84"/>
       <c r="J11" s="84"/>
       <c r="K11" s="84"/>
     </row>
-    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C12" s="84"/>
       <c r="D12" s="84"/>
       <c r="E12" s="84"/>
       <c r="F12" s="84"/>
       <c r="G12" s="84"/>
       <c r="H12" s="84"/>
       <c r="I12" s="84"/>
       <c r="J12" s="84"/>
       <c r="K12" s="84"/>
     </row>
-    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C13" s="84"/>
       <c r="D13" s="84"/>
       <c r="E13" s="84"/>
       <c r="F13" s="84"/>
       <c r="G13" s="84"/>
       <c r="H13" s="84"/>
       <c r="I13" s="84"/>
       <c r="J13" s="84"/>
       <c r="K13" s="84"/>
     </row>
-    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C14" s="84"/>
       <c r="D14" s="84"/>
       <c r="E14" s="84"/>
       <c r="F14" s="84"/>
       <c r="G14" s="84"/>
       <c r="H14" s="84"/>
       <c r="I14" s="84"/>
       <c r="J14" s="84"/>
       <c r="K14" s="84"/>
     </row>
-    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="84"/>
       <c r="D15" s="84"/>
       <c r="E15" s="84"/>
       <c r="F15" s="84"/>
       <c r="G15" s="84"/>
       <c r="H15" s="84"/>
       <c r="I15" s="84"/>
       <c r="J15" s="84"/>
       <c r="K15" s="84"/>
     </row>
-    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="84"/>
       <c r="D16" s="84"/>
       <c r="E16" s="84"/>
       <c r="F16" s="84"/>
       <c r="G16" s="84"/>
       <c r="H16" s="84"/>
       <c r="I16" s="84"/>
       <c r="J16" s="84"/>
       <c r="K16" s="84"/>
     </row>
-    <row r="17" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="84"/>
       <c r="D17" s="84"/>
       <c r="E17" s="84"/>
       <c r="F17" s="84"/>
       <c r="G17" s="84"/>
       <c r="H17" s="84"/>
       <c r="I17" s="84"/>
       <c r="J17" s="84"/>
       <c r="K17" s="84"/>
     </row>
-    <row r="18" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C18" s="84"/>
       <c r="D18" s="84"/>
       <c r="E18" s="84"/>
       <c r="F18" s="84"/>
       <c r="G18" s="84"/>
       <c r="H18" s="84"/>
       <c r="I18" s="84"/>
       <c r="J18" s="84"/>
       <c r="K18" s="84"/>
     </row>
-    <row r="19" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="84"/>
       <c r="D19" s="84"/>
       <c r="E19" s="84"/>
       <c r="F19" s="84"/>
       <c r="G19" s="84"/>
       <c r="H19" s="84"/>
       <c r="I19" s="84"/>
       <c r="J19" s="84"/>
       <c r="K19" s="84"/>
     </row>
-    <row r="20" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C20" s="84"/>
       <c r="D20" s="84"/>
       <c r="E20" s="84"/>
       <c r="F20" s="84"/>
       <c r="G20" s="84"/>
       <c r="H20" s="84"/>
       <c r="I20" s="84"/>
       <c r="J20" s="84"/>
       <c r="K20" s="84"/>
     </row>
-    <row r="21" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C21" s="84"/>
       <c r="D21" s="84"/>
       <c r="E21" s="84"/>
       <c r="F21" s="84"/>
       <c r="G21" s="84"/>
       <c r="H21" s="84"/>
       <c r="I21" s="84"/>
       <c r="J21" s="84"/>
       <c r="K21" s="84"/>
     </row>
-    <row r="22" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C22" s="84"/>
       <c r="D22" s="84"/>
       <c r="E22" s="84"/>
       <c r="F22" s="84"/>
       <c r="G22" s="84"/>
       <c r="H22" s="84"/>
       <c r="I22" s="84"/>
       <c r="J22" s="84"/>
       <c r="K22" s="84"/>
     </row>
-    <row r="23" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C23" s="84"/>
       <c r="D23" s="84"/>
       <c r="E23" s="84"/>
       <c r="F23" s="84"/>
       <c r="G23" s="84"/>
       <c r="H23" s="84"/>
       <c r="I23" s="84"/>
       <c r="J23" s="84"/>
       <c r="K23" s="84"/>
     </row>
-    <row r="24" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C24" s="84"/>
       <c r="D24" s="84"/>
       <c r="E24" s="84"/>
       <c r="F24" s="84"/>
       <c r="G24" s="84"/>
       <c r="H24" s="84"/>
       <c r="I24" s="84"/>
       <c r="J24" s="84"/>
       <c r="K24" s="84"/>
     </row>
-    <row r="25" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C25" s="84"/>
       <c r="D25" s="84"/>
       <c r="E25" s="84"/>
       <c r="F25" s="84"/>
       <c r="G25" s="84"/>
       <c r="H25" s="84"/>
       <c r="I25" s="84"/>
       <c r="J25" s="84"/>
       <c r="K25" s="84"/>
     </row>
-    <row r="26" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="84"/>
       <c r="D26" s="84"/>
       <c r="E26" s="84"/>
       <c r="F26" s="84"/>
       <c r="G26" s="84"/>
       <c r="H26" s="84"/>
       <c r="I26" s="84"/>
       <c r="J26" s="84"/>
       <c r="K26" s="84"/>
       <c r="L26" s="84"/>
       <c r="M26" s="84"/>
       <c r="N26" s="84"/>
       <c r="O26" s="84"/>
       <c r="P26" s="84"/>
       <c r="Q26" s="84"/>
       <c r="R26" s="84"/>
       <c r="S26" s="84"/>
       <c r="T26" s="84"/>
     </row>
-    <row r="27" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="84"/>
       <c r="D27" s="84"/>
       <c r="E27" s="84"/>
       <c r="F27" s="84"/>
       <c r="G27" s="84"/>
       <c r="H27" s="84"/>
       <c r="I27" s="84"/>
       <c r="J27" s="84"/>
       <c r="K27" s="84"/>
       <c r="L27" s="84"/>
       <c r="M27" s="84"/>
       <c r="N27" s="84"/>
       <c r="O27" s="84"/>
       <c r="P27" s="84"/>
       <c r="Q27" s="84"/>
       <c r="R27" s="84"/>
       <c r="S27" s="84"/>
       <c r="T27" s="84"/>
     </row>
-    <row r="28" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C28" s="84"/>
       <c r="D28" s="84"/>
       <c r="E28" s="84"/>
       <c r="F28" s="84"/>
       <c r="G28" s="84"/>
       <c r="H28" s="84"/>
       <c r="I28" s="84"/>
       <c r="J28" s="84"/>
       <c r="K28" s="84"/>
       <c r="L28" s="84"/>
       <c r="M28" s="84"/>
       <c r="N28" s="84"/>
       <c r="O28" s="84"/>
       <c r="P28" s="84"/>
       <c r="Q28" s="84"/>
       <c r="R28" s="84"/>
       <c r="S28" s="84"/>
       <c r="T28" s="84"/>
     </row>
-    <row r="29" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="84"/>
       <c r="D29" s="84"/>
       <c r="E29" s="84"/>
       <c r="F29" s="84"/>
       <c r="G29" s="84"/>
       <c r="H29" s="84"/>
       <c r="I29" s="84"/>
       <c r="J29" s="84"/>
       <c r="K29" s="84"/>
       <c r="L29" s="84"/>
       <c r="M29" s="84"/>
       <c r="N29" s="84"/>
       <c r="O29" s="84"/>
       <c r="P29" s="84"/>
       <c r="Q29" s="84"/>
       <c r="R29" s="84"/>
       <c r="S29" s="84"/>
       <c r="T29" s="84"/>
     </row>
-    <row r="30" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="84"/>
       <c r="D30" s="84"/>
       <c r="E30" s="84"/>
       <c r="F30" s="84"/>
       <c r="G30" s="84"/>
       <c r="H30" s="84"/>
       <c r="I30" s="84"/>
       <c r="J30" s="84"/>
       <c r="K30" s="84"/>
       <c r="L30" s="84"/>
       <c r="M30" s="84"/>
       <c r="N30" s="84"/>
       <c r="O30" s="84"/>
       <c r="P30" s="84"/>
       <c r="Q30" s="84"/>
       <c r="R30" s="84"/>
       <c r="S30" s="84"/>
       <c r="T30" s="84"/>
     </row>
-    <row r="31" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="84"/>
       <c r="D31" s="84"/>
       <c r="E31" s="84"/>
       <c r="F31" s="84"/>
       <c r="G31" s="84"/>
       <c r="H31" s="84"/>
       <c r="I31" s="84"/>
       <c r="J31" s="84"/>
       <c r="K31" s="84"/>
       <c r="L31" s="84"/>
       <c r="M31" s="84"/>
       <c r="N31" s="84"/>
       <c r="O31" s="84"/>
       <c r="P31" s="84"/>
       <c r="Q31" s="84"/>
       <c r="R31" s="84"/>
       <c r="S31" s="84"/>
       <c r="T31" s="84"/>
     </row>
-    <row r="32" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="84"/>
       <c r="D32" s="84"/>
       <c r="E32" s="84"/>
       <c r="F32" s="84"/>
       <c r="G32" s="84"/>
       <c r="H32" s="84"/>
       <c r="I32" s="84"/>
       <c r="J32" s="84"/>
       <c r="K32" s="84"/>
       <c r="L32" s="84"/>
       <c r="M32" s="84"/>
       <c r="N32" s="84"/>
       <c r="O32" s="84"/>
       <c r="P32" s="84"/>
       <c r="Q32" s="84"/>
       <c r="R32" s="84"/>
       <c r="S32" s="84"/>
       <c r="T32" s="84"/>
     </row>
-    <row r="33" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="84"/>
       <c r="D33" s="84"/>
       <c r="E33" s="84"/>
       <c r="F33" s="84"/>
       <c r="G33" s="84"/>
       <c r="H33" s="84"/>
       <c r="I33" s="84"/>
       <c r="J33" s="84"/>
       <c r="K33" s="84"/>
       <c r="L33" s="84"/>
       <c r="M33" s="84"/>
       <c r="N33" s="84"/>
       <c r="O33" s="84"/>
       <c r="P33" s="84"/>
       <c r="Q33" s="84"/>
       <c r="R33" s="84"/>
       <c r="S33" s="84"/>
       <c r="T33" s="84"/>
     </row>
-    <row r="34" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="84"/>
       <c r="D34" s="84"/>
       <c r="E34" s="84"/>
       <c r="F34" s="84"/>
       <c r="G34" s="84"/>
       <c r="H34" s="84"/>
       <c r="I34" s="84"/>
       <c r="J34" s="84"/>
       <c r="K34" s="84"/>
       <c r="L34" s="84"/>
       <c r="M34" s="84"/>
       <c r="N34" s="84"/>
       <c r="O34" s="84"/>
       <c r="P34" s="84"/>
       <c r="Q34" s="84"/>
       <c r="R34" s="84"/>
       <c r="S34" s="84"/>
       <c r="T34" s="84"/>
     </row>
-    <row r="35" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="84"/>
       <c r="D35" s="84"/>
       <c r="E35" s="84"/>
       <c r="F35" s="84"/>
       <c r="G35" s="84"/>
       <c r="H35" s="84"/>
       <c r="I35" s="84"/>
       <c r="J35" s="84"/>
       <c r="K35" s="84"/>
       <c r="L35" s="84"/>
       <c r="M35" s="84"/>
       <c r="N35" s="84"/>
       <c r="O35" s="84"/>
       <c r="P35" s="84"/>
       <c r="Q35" s="84"/>
       <c r="R35" s="84"/>
       <c r="S35" s="84"/>
       <c r="T35" s="84"/>
     </row>
-    <row r="36" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C36" s="84"/>
       <c r="D36" s="84"/>
       <c r="E36" s="84"/>
       <c r="F36" s="84"/>
       <c r="G36" s="84"/>
       <c r="H36" s="84"/>
       <c r="I36" s="84"/>
       <c r="J36" s="84"/>
       <c r="K36" s="84"/>
       <c r="L36" s="84"/>
       <c r="M36" s="84"/>
       <c r="N36" s="84"/>
       <c r="O36" s="84"/>
       <c r="P36" s="84"/>
       <c r="Q36" s="84"/>
       <c r="R36" s="84"/>
       <c r="S36" s="84"/>
       <c r="T36" s="84"/>
     </row>
-    <row r="37" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="84"/>
       <c r="D37" s="84"/>
       <c r="E37" s="84"/>
       <c r="F37" s="84"/>
       <c r="G37" s="84"/>
       <c r="H37" s="84"/>
       <c r="I37" s="84"/>
       <c r="J37" s="84"/>
       <c r="K37" s="84"/>
       <c r="L37" s="84"/>
       <c r="M37" s="84"/>
       <c r="N37" s="84"/>
       <c r="O37" s="84"/>
       <c r="P37" s="84"/>
       <c r="Q37" s="84"/>
       <c r="R37" s="84"/>
       <c r="S37" s="84"/>
       <c r="T37" s="84"/>
     </row>
-    <row r="38" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="84"/>
       <c r="D38" s="84"/>
       <c r="E38" s="84"/>
       <c r="F38" s="84"/>
       <c r="G38" s="84"/>
       <c r="H38" s="84"/>
       <c r="I38" s="84"/>
       <c r="J38" s="84"/>
       <c r="K38" s="84"/>
       <c r="L38" s="84"/>
       <c r="M38" s="84"/>
       <c r="N38" s="84"/>
       <c r="O38" s="84"/>
       <c r="P38" s="84"/>
       <c r="Q38" s="84"/>
       <c r="R38" s="84"/>
       <c r="S38" s="84"/>
       <c r="T38" s="84"/>
     </row>
-    <row r="39" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C39" s="84"/>
       <c r="D39" s="84"/>
       <c r="E39" s="84"/>
       <c r="F39" s="84"/>
       <c r="G39" s="84"/>
       <c r="H39" s="84"/>
       <c r="I39" s="84"/>
       <c r="J39" s="84"/>
       <c r="K39" s="84"/>
       <c r="L39" s="84"/>
       <c r="M39" s="84"/>
       <c r="N39" s="84"/>
       <c r="O39" s="84"/>
       <c r="P39" s="84"/>
       <c r="Q39" s="84"/>
       <c r="R39" s="84"/>
       <c r="S39" s="84"/>
       <c r="T39" s="84"/>
     </row>
-    <row r="40" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="84"/>
       <c r="D40" s="84"/>
       <c r="E40" s="84"/>
       <c r="F40" s="84"/>
       <c r="G40" s="84"/>
       <c r="H40" s="84"/>
       <c r="I40" s="84"/>
       <c r="J40" s="84"/>
       <c r="K40" s="84"/>
       <c r="L40" s="84"/>
       <c r="M40" s="84"/>
       <c r="N40" s="84"/>
       <c r="O40" s="84"/>
       <c r="P40" s="84"/>
       <c r="Q40" s="84"/>
       <c r="R40" s="84"/>
       <c r="S40" s="84"/>
       <c r="T40" s="84"/>
     </row>
-    <row r="41" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...8 lines deleted...]
-    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46BC3A4C-F4E3-4A4B-A158-8FBD8A1EA528}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM70"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-    <col min="2" max="2" width="48.44140625" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="48.42578125" customWidth="1"/>
     <col min="3" max="6" width="17" customWidth="1"/>
-    <col min="7" max="7" width="15.44140625" customWidth="1"/>
+    <col min="7" max="7" width="15.42578125" customWidth="1"/>
     <col min="8" max="11" width="17" customWidth="1"/>
-    <col min="12" max="16" width="15.44140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="25" max="35" width="9.44140625" customWidth="1"/>
+    <col min="12" max="16" width="15.42578125" customWidth="1"/>
+    <col min="19" max="19" width="12.5703125" customWidth="1"/>
+    <col min="20" max="23" width="12.42578125" customWidth="1"/>
+    <col min="24" max="24" width="11.42578125" customWidth="1"/>
+    <col min="25" max="35" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="90"/>
       <c r="C1" s="90"/>
       <c r="D1" s="90"/>
       <c r="E1" s="90"/>
       <c r="F1" s="90"/>
       <c r="G1" s="90"/>
       <c r="H1" s="90"/>
       <c r="I1" s="90"/>
       <c r="J1" s="90"/>
       <c r="K1" s="90"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="17"/>
       <c r="T1" s="17"/>
       <c r="U1" s="7"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
       <c r="X1" s="17"/>
       <c r="Y1" s="17"/>
       <c r="Z1" s="17"/>
       <c r="AA1" s="17"/>
       <c r="AB1" s="17"/>
       <c r="AC1" s="17"/>
       <c r="AD1" s="17"/>
       <c r="AE1" s="17"/>
       <c r="AF1" s="17"/>
       <c r="AG1" s="17"/>
       <c r="AH1" s="17"/>
       <c r="AI1" s="17"/>
       <c r="AJ1" s="17"/>
       <c r="AK1" s="17"/>
       <c r="AL1" s="17"/>
       <c r="AM1" s="17"/>
     </row>
-    <row r="2" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="489" t="s">
         <v>101</v>
       </c>
       <c r="C2" s="489"/>
       <c r="D2" s="489"/>
       <c r="E2" s="489"/>
       <c r="F2" s="489"/>
       <c r="G2" s="489"/>
       <c r="H2" s="489"/>
       <c r="I2" s="489"/>
       <c r="J2" s="489"/>
       <c r="K2" s="489"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="17"/>
       <c r="Z2" s="17"/>
       <c r="AA2" s="17"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
       <c r="AH2" s="17"/>
       <c r="AI2" s="17"/>
       <c r="AJ2" s="17"/>
       <c r="AK2" s="17"/>
       <c r="AL2" s="17"/>
       <c r="AM2" s="17"/>
     </row>
-    <row r="3" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="489" t="s">
         <v>255</v>
       </c>
       <c r="C3" s="489"/>
       <c r="D3" s="489"/>
       <c r="E3" s="489"/>
       <c r="F3" s="489"/>
       <c r="G3" s="489"/>
       <c r="H3" s="489"/>
       <c r="I3" s="489"/>
       <c r="J3" s="489"/>
       <c r="K3" s="489"/>
       <c r="L3" s="16"/>
       <c r="M3" s="179"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="63"/>
       <c r="Z3" s="63"/>
       <c r="AA3" s="63"/>
       <c r="AB3" s="63"/>
       <c r="AC3" s="63"/>
       <c r="AD3" s="63"/>
       <c r="AE3" s="63"/>
       <c r="AF3" s="63"/>
       <c r="AG3" s="63"/>
       <c r="AH3" s="63"/>
       <c r="AI3" s="63"/>
       <c r="AJ3" s="17"/>
       <c r="AK3" s="17"/>
       <c r="AL3" s="17"/>
       <c r="AM3" s="17"/>
     </row>
-    <row r="4" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="489" t="s">
         <v>102</v>
       </c>
       <c r="C4" s="489"/>
       <c r="D4" s="489"/>
       <c r="E4" s="489"/>
       <c r="F4" s="489"/>
       <c r="G4" s="489"/>
       <c r="H4" s="489"/>
       <c r="I4" s="489"/>
       <c r="J4" s="489"/>
       <c r="K4" s="489"/>
       <c r="L4" s="7"/>
       <c r="M4" s="179"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="17"/>
       <c r="Z4" s="17"/>
       <c r="AA4" s="17"/>
       <c r="AB4" s="17"/>
       <c r="AC4" s="17"/>
       <c r="AD4" s="17"/>
       <c r="AE4" s="17"/>
       <c r="AF4" s="17"/>
       <c r="AG4" s="17"/>
       <c r="AH4" s="17"/>
       <c r="AI4" s="17"/>
       <c r="AJ4" s="17"/>
       <c r="AK4" s="17"/>
       <c r="AL4" s="17"/>
       <c r="AM4" s="17"/>
     </row>
-    <row r="5" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A5" s="17"/>
       <c r="B5" s="222"/>
       <c r="C5" s="222"/>
       <c r="D5" s="222"/>
       <c r="E5" s="222"/>
       <c r="F5" s="222"/>
       <c r="G5" s="222"/>
       <c r="H5" s="222"/>
       <c r="I5" s="222"/>
       <c r="J5" s="222"/>
       <c r="K5" s="222"/>
       <c r="L5" s="7"/>
       <c r="M5" s="244"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="17"/>
       <c r="Z5" s="17"/>
       <c r="AA5" s="17"/>
       <c r="AB5" s="17"/>
       <c r="AC5" s="17"/>
       <c r="AD5" s="17"/>
       <c r="AE5" s="17"/>
       <c r="AF5" s="17"/>
       <c r="AG5" s="17"/>
       <c r="AH5" s="17"/>
       <c r="AI5" s="17"/>
       <c r="AJ5" s="17"/>
       <c r="AK5" s="17"/>
       <c r="AL5" s="17"/>
       <c r="AM5" s="17"/>
     </row>
-    <row r="6" spans="1:39" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:39" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16"/>
       <c r="B6" s="90"/>
       <c r="C6" s="494">
         <v>2025</v>
       </c>
       <c r="D6" s="494"/>
       <c r="E6" s="494"/>
       <c r="F6" s="494"/>
       <c r="G6" s="222"/>
       <c r="H6" s="493">
         <v>2024</v>
       </c>
       <c r="I6" s="494"/>
       <c r="J6" s="494"/>
       <c r="K6" s="494"/>
       <c r="L6" s="7"/>
       <c r="M6" s="222"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="16"/>
       <c r="U6" s="481"/>
       <c r="V6" s="481"/>
       <c r="W6" s="481"/>
       <c r="X6" s="481"/>
       <c r="Y6" s="16"/>
       <c r="Z6" s="16"/>
       <c r="AA6" s="16"/>
       <c r="AB6" s="16"/>
       <c r="AC6" s="16"/>
       <c r="AD6" s="16"/>
       <c r="AE6" s="16"/>
       <c r="AF6" s="16"/>
       <c r="AG6" s="16"/>
       <c r="AH6" s="16"/>
       <c r="AI6" s="16"/>
       <c r="AJ6" s="17"/>
       <c r="AK6" s="17"/>
       <c r="AL6" s="17"/>
       <c r="AM6" s="17"/>
     </row>
-    <row r="7" spans="1:39" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:39" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="347"/>
       <c r="C7" s="422" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="430" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="296" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="297" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="298"/>
       <c r="H7" s="334" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="296" t="s">
         <v>5</v>
       </c>
       <c r="J7" s="296" t="s">
         <v>6</v>
       </c>
       <c r="K7" s="297" t="s">
@@ -5986,51 +5986,51 @@
       <c r="P7" s="27"/>
       <c r="Q7" s="66"/>
       <c r="R7" s="27"/>
       <c r="S7" s="27"/>
       <c r="T7" s="27"/>
       <c r="U7" s="27"/>
       <c r="V7" s="17"/>
       <c r="W7" s="17"/>
       <c r="X7" s="17"/>
       <c r="Y7" s="17"/>
       <c r="Z7" s="17"/>
       <c r="AA7" s="17"/>
       <c r="AB7" s="17"/>
       <c r="AC7" s="17"/>
       <c r="AD7" s="17"/>
       <c r="AE7" s="27"/>
       <c r="AF7" s="17"/>
       <c r="AG7" s="17"/>
       <c r="AH7" s="17"/>
       <c r="AI7" s="17"/>
       <c r="AJ7" s="17"/>
       <c r="AK7" s="17"/>
       <c r="AL7" s="17"/>
       <c r="AM7" s="17"/>
     </row>
-    <row r="8" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A8" s="17"/>
       <c r="B8" s="179" t="s">
         <v>105</v>
       </c>
       <c r="C8" s="449">
         <v>23382</v>
       </c>
       <c r="D8" s="431">
         <v>22118</v>
       </c>
       <c r="E8" s="121">
         <v>22349</v>
       </c>
       <c r="F8" s="307">
         <v>23566</v>
       </c>
       <c r="G8" s="121"/>
       <c r="H8" s="327">
         <v>21027</v>
       </c>
       <c r="I8" s="121">
         <v>19051</v>
       </c>
       <c r="J8" s="121">
         <v>19492</v>
@@ -6045,51 +6045,51 @@
       <c r="P8" s="17"/>
       <c r="Q8" s="16"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
       <c r="Z8" s="17"/>
       <c r="AA8" s="17"/>
       <c r="AB8" s="17"/>
       <c r="AC8" s="17"/>
       <c r="AD8" s="17"/>
       <c r="AE8" s="35"/>
       <c r="AF8" s="17"/>
       <c r="AG8" s="17"/>
       <c r="AH8" s="17"/>
       <c r="AI8" s="17"/>
       <c r="AJ8" s="17"/>
       <c r="AK8" s="17"/>
       <c r="AL8" s="17"/>
       <c r="AM8" s="17"/>
     </row>
-    <row r="9" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="225" t="s">
         <v>106</v>
       </c>
       <c r="C9" s="449">
         <v>13679</v>
       </c>
       <c r="D9" s="431">
         <v>12998</v>
       </c>
       <c r="E9" s="121">
         <v>11567</v>
       </c>
       <c r="F9" s="307">
         <v>12237</v>
       </c>
       <c r="G9" s="121"/>
       <c r="H9" s="327">
         <v>13717</v>
       </c>
       <c r="I9" s="121">
         <v>12964</v>
       </c>
       <c r="J9" s="121">
         <v>10461</v>
@@ -6104,51 +6104,51 @@
       <c r="P9" s="17"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="17"/>
       <c r="V9" s="17"/>
       <c r="W9" s="17"/>
       <c r="X9" s="17"/>
       <c r="Y9" s="17"/>
       <c r="Z9" s="17"/>
       <c r="AA9" s="17"/>
       <c r="AB9" s="17"/>
       <c r="AC9" s="17"/>
       <c r="AD9" s="17"/>
       <c r="AE9" s="35"/>
       <c r="AF9" s="17"/>
       <c r="AG9" s="17"/>
       <c r="AH9" s="17"/>
       <c r="AI9" s="17"/>
       <c r="AJ9" s="17"/>
       <c r="AK9" s="17"/>
       <c r="AL9" s="17"/>
       <c r="AM9" s="17"/>
     </row>
-    <row r="10" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="225" t="s">
         <v>107</v>
       </c>
       <c r="C10" s="449">
         <v>-11883</v>
       </c>
       <c r="D10" s="431">
         <v>-11467</v>
       </c>
       <c r="E10" s="121">
         <v>-11574</v>
       </c>
       <c r="F10" s="307">
         <v>-13263</v>
       </c>
       <c r="G10" s="121"/>
       <c r="H10" s="327">
         <v>-10971</v>
       </c>
       <c r="I10" s="121">
         <v>-10749</v>
       </c>
       <c r="J10" s="121">
         <v>-10731</v>
@@ -6163,51 +6163,51 @@
       <c r="P10" s="17"/>
       <c r="Q10" s="17"/>
       <c r="R10" s="17"/>
       <c r="S10" s="17"/>
       <c r="T10" s="17"/>
       <c r="U10" s="17"/>
       <c r="V10" s="17"/>
       <c r="W10" s="17"/>
       <c r="X10" s="17"/>
       <c r="Y10" s="17"/>
       <c r="Z10" s="17"/>
       <c r="AA10" s="17"/>
       <c r="AB10" s="17"/>
       <c r="AC10" s="17"/>
       <c r="AD10" s="17"/>
       <c r="AE10" s="35"/>
       <c r="AF10" s="17"/>
       <c r="AG10" s="17"/>
       <c r="AH10" s="17"/>
       <c r="AI10" s="17"/>
       <c r="AJ10" s="17"/>
       <c r="AK10" s="17"/>
       <c r="AL10" s="17"/>
       <c r="AM10" s="17"/>
     </row>
-    <row r="11" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="225" t="s">
         <v>108</v>
       </c>
       <c r="C11" s="449">
         <v>-287</v>
       </c>
       <c r="D11" s="431">
         <v>-253</v>
       </c>
       <c r="E11" s="121">
         <v>-218</v>
       </c>
       <c r="F11" s="307">
         <v>-179</v>
       </c>
       <c r="G11" s="121"/>
       <c r="H11" s="327">
         <v>-191</v>
       </c>
       <c r="I11" s="121">
         <v>-220</v>
       </c>
       <c r="J11" s="121">
         <v>-160</v>
@@ -6222,51 +6222,51 @@
       <c r="P11" s="17"/>
       <c r="Q11" s="17"/>
       <c r="R11" s="17"/>
       <c r="S11" s="17"/>
       <c r="T11" s="17"/>
       <c r="U11" s="17"/>
       <c r="V11" s="17"/>
       <c r="W11" s="17"/>
       <c r="X11" s="17"/>
       <c r="Y11" s="17"/>
       <c r="Z11" s="17"/>
       <c r="AA11" s="17"/>
       <c r="AB11" s="17"/>
       <c r="AC11" s="17"/>
       <c r="AD11" s="17"/>
       <c r="AE11" s="35"/>
       <c r="AF11" s="17"/>
       <c r="AG11" s="17"/>
       <c r="AH11" s="17"/>
       <c r="AI11" s="17"/>
       <c r="AJ11" s="17"/>
       <c r="AK11" s="17"/>
       <c r="AL11" s="17"/>
       <c r="AM11" s="17"/>
     </row>
-    <row r="12" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="225" t="s">
         <v>109</v>
       </c>
       <c r="C12" s="450">
         <v>-6</v>
       </c>
       <c r="D12" s="432">
         <v>-14</v>
       </c>
       <c r="E12" s="122">
         <v>-6</v>
       </c>
       <c r="F12" s="304">
         <v>-12</v>
       </c>
       <c r="G12" s="121"/>
       <c r="H12" s="208">
         <v>-16</v>
       </c>
       <c r="I12" s="122">
         <v>-19</v>
       </c>
       <c r="J12" s="122">
         <v>-11</v>
@@ -6281,51 +6281,51 @@
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="17"/>
       <c r="AA12" s="17"/>
       <c r="AB12" s="17"/>
       <c r="AC12" s="17"/>
       <c r="AD12" s="17"/>
       <c r="AE12" s="35"/>
       <c r="AF12" s="17"/>
       <c r="AG12" s="17"/>
       <c r="AH12" s="17"/>
       <c r="AI12" s="17"/>
       <c r="AJ12" s="17"/>
       <c r="AK12" s="17"/>
       <c r="AL12" s="17"/>
       <c r="AM12" s="17"/>
     </row>
-    <row r="13" spans="1:39" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="17"/>
       <c r="B13" s="179" t="s">
         <v>110</v>
       </c>
       <c r="C13" s="451">
         <v>24885</v>
       </c>
       <c r="D13" s="433">
         <v>23382</v>
       </c>
       <c r="E13" s="308">
         <v>22118</v>
       </c>
       <c r="F13" s="309">
         <v>22349</v>
       </c>
       <c r="G13" s="121"/>
       <c r="H13" s="338">
         <v>23566</v>
       </c>
       <c r="I13" s="308">
         <v>21027</v>
       </c>
       <c r="J13" s="308">
         <v>19051</v>
@@ -6340,51 +6340,51 @@
       <c r="P13" s="17"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="17"/>
       <c r="S13" s="17"/>
       <c r="T13" s="17"/>
       <c r="U13" s="17"/>
       <c r="V13" s="17"/>
       <c r="W13" s="17"/>
       <c r="X13" s="17"/>
       <c r="Y13" s="17"/>
       <c r="Z13" s="17"/>
       <c r="AA13" s="17"/>
       <c r="AB13" s="17"/>
       <c r="AC13" s="17"/>
       <c r="AD13" s="17"/>
       <c r="AE13" s="35"/>
       <c r="AF13" s="17"/>
       <c r="AG13" s="17"/>
       <c r="AH13" s="17"/>
       <c r="AI13" s="17"/>
       <c r="AJ13" s="17"/>
       <c r="AK13" s="17"/>
       <c r="AL13" s="17"/>
       <c r="AM13" s="17"/>
     </row>
-    <row r="14" spans="1:39" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:39" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="225" t="s">
         <v>239</v>
       </c>
       <c r="C14" s="449">
         <v>950670</v>
       </c>
       <c r="D14" s="431">
         <v>953657</v>
       </c>
       <c r="E14" s="121">
         <v>952795</v>
       </c>
       <c r="F14" s="307">
         <v>955210</v>
       </c>
       <c r="G14" s="121"/>
       <c r="H14" s="327">
         <v>962849</v>
       </c>
       <c r="I14" s="121">
         <v>967501</v>
       </c>
       <c r="J14" s="121">
         <v>969767</v>
@@ -6399,51 +6399,51 @@
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
       <c r="T14" s="17"/>
       <c r="U14" s="17"/>
       <c r="V14" s="17"/>
       <c r="W14" s="17"/>
       <c r="X14" s="17"/>
       <c r="Y14" s="17"/>
       <c r="Z14" s="17"/>
       <c r="AA14" s="17"/>
       <c r="AB14" s="17"/>
       <c r="AC14" s="17"/>
       <c r="AD14" s="17"/>
       <c r="AE14" s="35"/>
       <c r="AF14" s="17"/>
       <c r="AG14" s="17"/>
       <c r="AH14" s="17"/>
       <c r="AI14" s="17"/>
       <c r="AJ14" s="17"/>
       <c r="AK14" s="17"/>
       <c r="AL14" s="17"/>
       <c r="AM14" s="17"/>
     </row>
-    <row r="15" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="225" t="s">
         <v>111</v>
       </c>
       <c r="C15" s="452">
         <v>2.6200000000000001E-2</v>
       </c>
       <c r="D15" s="434">
         <v>2.4500000000000001E-2</v>
       </c>
       <c r="E15" s="368">
         <v>2.3199999999999998E-2</v>
       </c>
       <c r="F15" s="369">
         <v>2.3400000000000001E-2</v>
       </c>
       <c r="G15" s="267"/>
       <c r="H15" s="367">
         <v>2.4500000000000001E-2</v>
       </c>
       <c r="I15" s="368">
         <v>2.1700000000000001E-2</v>
       </c>
       <c r="J15" s="368">
         <v>1.9599999999999999E-2</v>
@@ -6458,135 +6458,135 @@
       <c r="P15" s="35"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="35"/>
       <c r="S15" s="35"/>
       <c r="T15" s="35"/>
       <c r="U15" s="35"/>
       <c r="V15" s="17"/>
       <c r="W15" s="17"/>
       <c r="X15" s="17"/>
       <c r="Y15" s="17"/>
       <c r="Z15" s="17"/>
       <c r="AA15" s="17"/>
       <c r="AB15" s="17"/>
       <c r="AC15" s="17"/>
       <c r="AD15" s="17"/>
       <c r="AE15" s="35"/>
       <c r="AF15" s="17"/>
       <c r="AG15" s="17"/>
       <c r="AH15" s="17"/>
       <c r="AI15" s="17"/>
       <c r="AJ15" s="17"/>
       <c r="AK15" s="17"/>
       <c r="AL15" s="17"/>
       <c r="AM15" s="17"/>
     </row>
-    <row r="16" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="225"/>
       <c r="C16" s="452"/>
       <c r="D16" s="434"/>
       <c r="E16" s="368"/>
       <c r="F16" s="369"/>
       <c r="G16" s="267"/>
       <c r="H16" s="367"/>
       <c r="I16" s="368"/>
       <c r="J16" s="368"/>
       <c r="K16" s="369"/>
       <c r="L16" s="35"/>
       <c r="M16" s="35"/>
       <c r="N16" s="35"/>
       <c r="O16" s="35"/>
       <c r="P16" s="35"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="35"/>
       <c r="S16" s="35"/>
       <c r="T16" s="35"/>
       <c r="U16" s="35"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
       <c r="AE16" s="35"/>
       <c r="AF16" s="17"/>
       <c r="AG16" s="17"/>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
       <c r="AJ16" s="17"/>
       <c r="AK16" s="17"/>
       <c r="AL16" s="17"/>
       <c r="AM16" s="17"/>
     </row>
-    <row r="17" spans="1:39" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:39" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16"/>
       <c r="B17" s="179" t="s">
         <v>271</v>
       </c>
       <c r="C17" s="462"/>
       <c r="D17" s="435"/>
       <c r="E17" s="216"/>
       <c r="F17" s="310"/>
       <c r="G17" s="216"/>
       <c r="H17" s="166"/>
       <c r="I17" s="216"/>
       <c r="J17" s="216"/>
       <c r="K17" s="310"/>
       <c r="L17" s="36"/>
       <c r="M17" s="36"/>
       <c r="N17" s="36"/>
       <c r="O17" s="36"/>
       <c r="P17" s="36"/>
       <c r="Q17" s="16"/>
       <c r="R17" s="36"/>
       <c r="S17" s="36"/>
       <c r="T17" s="36"/>
       <c r="U17" s="36"/>
       <c r="V17" s="16"/>
       <c r="W17" s="16"/>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
       <c r="AC17" s="16"/>
       <c r="AD17" s="16"/>
       <c r="AE17" s="36"/>
       <c r="AF17" s="16"/>
       <c r="AG17" s="17"/>
       <c r="AH17" s="17"/>
       <c r="AI17" s="17"/>
       <c r="AJ17" s="17"/>
       <c r="AK17" s="17"/>
       <c r="AL17" s="17"/>
       <c r="AM17" s="17"/>
     </row>
-    <row r="18" spans="1:39" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:39" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="16"/>
       <c r="B18" s="225" t="s">
         <v>269</v>
       </c>
       <c r="C18" s="463">
         <v>10644</v>
       </c>
       <c r="D18" s="436">
         <v>34134</v>
       </c>
       <c r="E18" s="120">
         <v>23375</v>
       </c>
       <c r="F18" s="303">
         <v>27237</v>
       </c>
       <c r="G18" s="216"/>
       <c r="H18" s="207">
         <v>20678</v>
       </c>
       <c r="I18" s="120">
         <v>6993</v>
       </c>
       <c r="J18" s="120">
         <v>-17260</v>
@@ -6601,51 +6601,51 @@
       <c r="P18" s="36"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="36"/>
       <c r="S18" s="36"/>
       <c r="T18" s="36"/>
       <c r="U18" s="36"/>
       <c r="V18" s="16"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
       <c r="AC18" s="16"/>
       <c r="AD18" s="16"/>
       <c r="AE18" s="36"/>
       <c r="AF18" s="16"/>
       <c r="AG18" s="17"/>
       <c r="AH18" s="17"/>
       <c r="AI18" s="17"/>
       <c r="AJ18" s="17"/>
       <c r="AK18" s="17"/>
       <c r="AL18" s="17"/>
       <c r="AM18" s="17"/>
     </row>
-    <row r="19" spans="1:39" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:39" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16"/>
       <c r="B19" s="225" t="s">
         <v>270</v>
       </c>
       <c r="C19" s="464">
         <v>7167</v>
       </c>
       <c r="D19" s="437">
         <v>1751</v>
       </c>
       <c r="E19" s="366">
         <v>1914</v>
       </c>
       <c r="F19" s="408">
         <v>3304</v>
       </c>
       <c r="G19" s="216"/>
       <c r="H19" s="365">
         <v>3135</v>
       </c>
       <c r="I19" s="366">
         <v>5171</v>
       </c>
       <c r="J19" s="366">
         <v>439</v>
@@ -6660,51 +6660,51 @@
       <c r="P19" s="36"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="36"/>
       <c r="S19" s="36"/>
       <c r="T19" s="36"/>
       <c r="U19" s="36"/>
       <c r="V19" s="16"/>
       <c r="W19" s="16"/>
       <c r="X19" s="16"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="16"/>
       <c r="AD19" s="16"/>
       <c r="AE19" s="36"/>
       <c r="AF19" s="16"/>
       <c r="AG19" s="17"/>
       <c r="AH19" s="17"/>
       <c r="AI19" s="17"/>
       <c r="AJ19" s="17"/>
       <c r="AK19" s="17"/>
       <c r="AL19" s="17"/>
       <c r="AM19" s="17"/>
     </row>
-    <row r="20" spans="1:39" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:39" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="179" t="s">
         <v>272</v>
       </c>
       <c r="C20" s="462">
         <v>17811</v>
       </c>
       <c r="D20" s="435">
         <v>35885</v>
       </c>
       <c r="E20" s="216">
         <v>25289</v>
       </c>
       <c r="F20" s="310">
         <v>30541</v>
       </c>
       <c r="G20" s="216"/>
       <c r="H20" s="166">
         <v>23813</v>
       </c>
       <c r="I20" s="216">
         <v>12164</v>
       </c>
       <c r="J20" s="216">
         <v>-16821</v>
@@ -6719,135 +6719,135 @@
       <c r="P20" s="36"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="36"/>
       <c r="S20" s="36"/>
       <c r="T20" s="36"/>
       <c r="U20" s="36"/>
       <c r="V20" s="16"/>
       <c r="W20" s="16"/>
       <c r="X20" s="16"/>
       <c r="Y20" s="16"/>
       <c r="Z20" s="16"/>
       <c r="AA20" s="16"/>
       <c r="AB20" s="16"/>
       <c r="AC20" s="16"/>
       <c r="AD20" s="16"/>
       <c r="AE20" s="36"/>
       <c r="AF20" s="16"/>
       <c r="AG20" s="17"/>
       <c r="AH20" s="17"/>
       <c r="AI20" s="17"/>
       <c r="AJ20" s="17"/>
       <c r="AK20" s="17"/>
       <c r="AL20" s="17"/>
       <c r="AM20" s="17"/>
     </row>
-    <row r="21" spans="1:39" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:39" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="348"/>
       <c r="C21" s="465"/>
       <c r="D21" s="438"/>
       <c r="E21" s="258"/>
       <c r="F21" s="306"/>
       <c r="G21" s="301"/>
       <c r="H21" s="337"/>
       <c r="I21" s="258"/>
       <c r="J21" s="258"/>
       <c r="K21" s="306"/>
       <c r="L21" s="49"/>
       <c r="M21" s="49"/>
       <c r="N21" s="49"/>
       <c r="O21" s="49"/>
       <c r="P21" s="49"/>
       <c r="Q21" s="38"/>
       <c r="R21" s="49"/>
       <c r="S21" s="49"/>
       <c r="T21" s="49"/>
       <c r="U21" s="49"/>
       <c r="V21" s="17"/>
       <c r="W21" s="17"/>
       <c r="X21" s="17"/>
       <c r="Y21" s="17"/>
       <c r="Z21" s="17"/>
       <c r="AA21" s="17"/>
       <c r="AB21" s="17"/>
       <c r="AC21" s="17"/>
       <c r="AD21" s="17"/>
       <c r="AE21" s="35"/>
       <c r="AF21" s="17"/>
       <c r="AG21" s="17"/>
       <c r="AH21" s="17"/>
       <c r="AI21" s="17"/>
       <c r="AJ21" s="17"/>
       <c r="AK21" s="17"/>
       <c r="AL21" s="17"/>
       <c r="AM21" s="17"/>
     </row>
-    <row r="22" spans="1:39" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:39" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16"/>
       <c r="B22" s="179" t="s">
         <v>275</v>
       </c>
       <c r="C22" s="466"/>
       <c r="D22" s="439"/>
       <c r="E22" s="312"/>
       <c r="F22" s="313"/>
       <c r="G22" s="256"/>
       <c r="H22" s="339"/>
       <c r="I22" s="312"/>
       <c r="J22" s="312"/>
       <c r="K22" s="313"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="17"/>
       <c r="O22" s="17"/>
       <c r="P22" s="17"/>
       <c r="Q22" s="16"/>
       <c r="R22" s="36"/>
       <c r="S22" s="36"/>
       <c r="T22" s="36"/>
       <c r="U22" s="17"/>
       <c r="V22" s="16"/>
       <c r="W22" s="16"/>
       <c r="X22" s="16"/>
       <c r="Y22" s="16"/>
       <c r="Z22" s="16"/>
       <c r="AA22" s="16"/>
       <c r="AB22" s="16"/>
       <c r="AC22" s="16"/>
       <c r="AD22" s="17"/>
       <c r="AE22" s="36"/>
       <c r="AF22" s="16"/>
       <c r="AG22" s="17"/>
       <c r="AH22" s="17"/>
       <c r="AI22" s="17"/>
       <c r="AJ22" s="17"/>
       <c r="AK22" s="17"/>
       <c r="AL22" s="17"/>
       <c r="AM22" s="17"/>
     </row>
-    <row r="23" spans="1:39" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:39" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="16"/>
       <c r="B23" s="225" t="s">
         <v>276</v>
       </c>
       <c r="C23" s="463">
         <v>76006</v>
       </c>
       <c r="D23" s="436">
         <v>79219</v>
       </c>
       <c r="E23" s="120">
         <v>69605</v>
       </c>
       <c r="F23" s="303">
         <v>74627</v>
       </c>
       <c r="G23" s="216"/>
       <c r="H23" s="207">
         <v>77674</v>
       </c>
       <c r="I23" s="120">
         <v>75193</v>
       </c>
       <c r="J23" s="120">
         <v>59763</v>
@@ -6862,51 +6862,51 @@
       <c r="P23" s="17"/>
       <c r="Q23" s="16"/>
       <c r="R23" s="36"/>
       <c r="S23" s="36"/>
       <c r="T23" s="36"/>
       <c r="U23" s="17"/>
       <c r="V23" s="16"/>
       <c r="W23" s="16"/>
       <c r="X23" s="16"/>
       <c r="Y23" s="16"/>
       <c r="Z23" s="16"/>
       <c r="AA23" s="16"/>
       <c r="AB23" s="16"/>
       <c r="AC23" s="16"/>
       <c r="AD23" s="17"/>
       <c r="AE23" s="36"/>
       <c r="AF23" s="16"/>
       <c r="AG23" s="17"/>
       <c r="AH23" s="17"/>
       <c r="AI23" s="17"/>
       <c r="AJ23" s="17"/>
       <c r="AK23" s="17"/>
       <c r="AL23" s="17"/>
       <c r="AM23" s="17"/>
     </row>
-    <row r="24" spans="1:39" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:39" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="16"/>
       <c r="B24" s="225" t="s">
         <v>277</v>
       </c>
       <c r="C24" s="467">
         <v>0</v>
       </c>
       <c r="D24" s="440">
         <v>0</v>
       </c>
       <c r="E24" s="105">
         <v>0</v>
       </c>
       <c r="F24" s="315">
         <v>0</v>
       </c>
       <c r="G24" s="316"/>
       <c r="H24" s="314">
         <v>0</v>
       </c>
       <c r="I24" s="105">
         <v>0</v>
       </c>
       <c r="J24" s="105">
         <v>0</v>
@@ -6921,51 +6921,51 @@
       <c r="P24" s="17"/>
       <c r="Q24" s="16"/>
       <c r="R24" s="36"/>
       <c r="S24" s="36"/>
       <c r="T24" s="36"/>
       <c r="U24" s="17"/>
       <c r="V24" s="16"/>
       <c r="W24" s="16"/>
       <c r="X24" s="16"/>
       <c r="Y24" s="16"/>
       <c r="Z24" s="16"/>
       <c r="AA24" s="16"/>
       <c r="AB24" s="16"/>
       <c r="AC24" s="16"/>
       <c r="AD24" s="17"/>
       <c r="AE24" s="36"/>
       <c r="AF24" s="16"/>
       <c r="AG24" s="17"/>
       <c r="AH24" s="17"/>
       <c r="AI24" s="17"/>
       <c r="AJ24" s="17"/>
       <c r="AK24" s="17"/>
       <c r="AL24" s="17"/>
       <c r="AM24" s="17"/>
     </row>
-    <row r="25" spans="1:39" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:39" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="16"/>
       <c r="B25" s="225" t="s">
         <v>268</v>
       </c>
       <c r="C25" s="468">
         <v>-65362</v>
       </c>
       <c r="D25" s="441">
         <v>-45085</v>
       </c>
       <c r="E25" s="190">
         <v>-46230</v>
       </c>
       <c r="F25" s="165">
         <v>-47390</v>
       </c>
       <c r="G25" s="317"/>
       <c r="H25" s="340">
         <v>-56996</v>
       </c>
       <c r="I25" s="190">
         <v>-68200</v>
       </c>
       <c r="J25" s="190">
         <v>-77023</v>
@@ -6980,51 +6980,51 @@
       <c r="P25" s="17"/>
       <c r="Q25" s="16"/>
       <c r="R25" s="36"/>
       <c r="S25" s="36"/>
       <c r="T25" s="36"/>
       <c r="U25" s="17"/>
       <c r="V25" s="16"/>
       <c r="W25" s="16"/>
       <c r="X25" s="16"/>
       <c r="Y25" s="16"/>
       <c r="Z25" s="16"/>
       <c r="AA25" s="16"/>
       <c r="AB25" s="16"/>
       <c r="AC25" s="16"/>
       <c r="AD25" s="17"/>
       <c r="AE25" s="36"/>
       <c r="AF25" s="16"/>
       <c r="AG25" s="17"/>
       <c r="AH25" s="17"/>
       <c r="AI25" s="17"/>
       <c r="AJ25" s="17"/>
       <c r="AK25" s="17"/>
       <c r="AL25" s="17"/>
       <c r="AM25" s="17"/>
     </row>
-    <row r="26" spans="1:39" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16"/>
       <c r="B26" s="244" t="s">
         <v>273</v>
       </c>
       <c r="C26" s="469">
         <v>10644</v>
       </c>
       <c r="D26" s="442">
         <v>34134</v>
       </c>
       <c r="E26" s="318">
         <v>23375</v>
       </c>
       <c r="F26" s="319">
         <v>27237</v>
       </c>
       <c r="G26" s="216"/>
       <c r="H26" s="341">
         <v>20678</v>
       </c>
       <c r="I26" s="318">
         <v>6993</v>
       </c>
       <c r="J26" s="318">
         <v>-17260</v>
@@ -7039,135 +7039,135 @@
       <c r="P26" s="17"/>
       <c r="Q26" s="16"/>
       <c r="R26" s="36"/>
       <c r="S26" s="36"/>
       <c r="T26" s="36"/>
       <c r="U26" s="17"/>
       <c r="V26" s="16"/>
       <c r="W26" s="16"/>
       <c r="X26" s="16"/>
       <c r="Y26" s="16"/>
       <c r="Z26" s="16"/>
       <c r="AA26" s="16"/>
       <c r="AB26" s="16"/>
       <c r="AC26" s="16"/>
       <c r="AD26" s="17"/>
       <c r="AE26" s="36"/>
       <c r="AF26" s="16"/>
       <c r="AG26" s="17"/>
       <c r="AH26" s="17"/>
       <c r="AI26" s="17"/>
       <c r="AJ26" s="17"/>
       <c r="AK26" s="17"/>
       <c r="AL26" s="17"/>
       <c r="AM26" s="17"/>
     </row>
-    <row r="27" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A27" s="16"/>
       <c r="B27" s="244"/>
       <c r="C27" s="462"/>
       <c r="D27" s="435"/>
       <c r="E27" s="216"/>
       <c r="F27" s="310"/>
       <c r="G27" s="216"/>
       <c r="H27" s="166"/>
       <c r="I27" s="216"/>
       <c r="J27" s="216"/>
       <c r="K27" s="310"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="17"/>
       <c r="O27" s="17"/>
       <c r="P27" s="17"/>
       <c r="Q27" s="16"/>
       <c r="R27" s="36"/>
       <c r="S27" s="36"/>
       <c r="T27" s="36"/>
       <c r="U27" s="17"/>
       <c r="V27" s="16"/>
       <c r="W27" s="16"/>
       <c r="X27" s="16"/>
       <c r="Y27" s="16"/>
       <c r="Z27" s="16"/>
       <c r="AA27" s="16"/>
       <c r="AB27" s="16"/>
       <c r="AC27" s="16"/>
       <c r="AD27" s="17"/>
       <c r="AE27" s="36"/>
       <c r="AF27" s="16"/>
       <c r="AG27" s="17"/>
       <c r="AH27" s="17"/>
       <c r="AI27" s="17"/>
       <c r="AJ27" s="17"/>
       <c r="AK27" s="17"/>
       <c r="AL27" s="17"/>
       <c r="AM27" s="17"/>
     </row>
-    <row r="28" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A28" s="17"/>
       <c r="B28" s="179" t="s">
         <v>103</v>
       </c>
       <c r="C28" s="470"/>
       <c r="D28" s="443"/>
       <c r="E28" s="267"/>
       <c r="F28" s="302"/>
       <c r="G28" s="267"/>
       <c r="H28" s="213"/>
       <c r="I28" s="267"/>
       <c r="J28" s="267"/>
       <c r="K28" s="302"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
       <c r="N28" s="35"/>
       <c r="O28" s="35"/>
       <c r="P28" s="35"/>
       <c r="Q28" s="16"/>
       <c r="R28" s="35"/>
       <c r="S28" s="35"/>
       <c r="T28" s="35"/>
       <c r="U28" s="35"/>
       <c r="V28" s="17"/>
       <c r="W28" s="17"/>
       <c r="X28" s="17"/>
       <c r="Y28" s="17"/>
       <c r="Z28" s="17"/>
       <c r="AA28" s="17"/>
       <c r="AB28" s="17"/>
       <c r="AC28" s="17"/>
       <c r="AD28" s="17"/>
       <c r="AE28" s="35"/>
       <c r="AF28" s="17"/>
       <c r="AG28" s="17"/>
       <c r="AH28" s="17"/>
       <c r="AI28" s="17"/>
       <c r="AJ28" s="17"/>
       <c r="AK28" s="17"/>
       <c r="AL28" s="17"/>
       <c r="AM28" s="17"/>
     </row>
-    <row r="29" spans="1:39" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:39" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="17"/>
       <c r="B29" s="225" t="s">
         <v>269</v>
       </c>
       <c r="C29" s="463">
         <v>515126</v>
       </c>
       <c r="D29" s="436">
         <v>520181</v>
       </c>
       <c r="E29" s="120">
         <v>499774</v>
       </c>
       <c r="F29" s="303">
         <v>489329</v>
       </c>
       <c r="G29" s="120"/>
       <c r="H29" s="207">
         <v>472110</v>
       </c>
       <c r="I29" s="120">
         <v>460513</v>
       </c>
       <c r="J29" s="120">
         <v>462247</v>
@@ -7182,51 +7182,51 @@
       <c r="P29" s="17"/>
       <c r="Q29" s="17"/>
       <c r="R29" s="17"/>
       <c r="S29" s="17"/>
       <c r="T29" s="17"/>
       <c r="U29" s="17"/>
       <c r="V29" s="17"/>
       <c r="W29" s="38"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="17"/>
       <c r="Z29" s="17"/>
       <c r="AA29" s="17"/>
       <c r="AB29" s="17"/>
       <c r="AC29" s="17"/>
       <c r="AD29" s="17"/>
       <c r="AE29" s="35"/>
       <c r="AF29" s="17"/>
       <c r="AG29" s="17"/>
       <c r="AH29" s="17"/>
       <c r="AI29" s="17"/>
       <c r="AJ29" s="17"/>
       <c r="AK29" s="17"/>
       <c r="AL29" s="17"/>
       <c r="AM29" s="17"/>
     </row>
-    <row r="30" spans="1:39" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:39" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="17"/>
       <c r="B30" s="225" t="s">
         <v>270</v>
       </c>
       <c r="C30" s="450">
         <v>57344</v>
       </c>
       <c r="D30" s="432">
         <v>51873</v>
       </c>
       <c r="E30" s="122">
         <v>52166</v>
       </c>
       <c r="F30" s="304">
         <v>53199</v>
       </c>
       <c r="G30" s="121"/>
       <c r="H30" s="208">
         <v>52605</v>
       </c>
       <c r="I30" s="122">
         <v>49888</v>
       </c>
       <c r="J30" s="122">
         <v>45891</v>
@@ -7241,51 +7241,51 @@
       <c r="P30" s="17"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="17"/>
       <c r="S30" s="17"/>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="17"/>
       <c r="AA30" s="17"/>
       <c r="AB30" s="17"/>
       <c r="AC30" s="17"/>
       <c r="AD30" s="17"/>
       <c r="AE30" s="35"/>
       <c r="AF30" s="17"/>
       <c r="AG30" s="17"/>
       <c r="AH30" s="17"/>
       <c r="AI30" s="17"/>
       <c r="AJ30" s="17"/>
       <c r="AK30" s="17"/>
       <c r="AL30" s="17"/>
       <c r="AM30" s="17"/>
     </row>
-    <row r="31" spans="1:39" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:39" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="16"/>
       <c r="B31" s="179" t="s">
         <v>104</v>
       </c>
       <c r="C31" s="471">
         <v>572470</v>
       </c>
       <c r="D31" s="444">
         <v>572054</v>
       </c>
       <c r="E31" s="140">
         <v>551940</v>
       </c>
       <c r="F31" s="305">
         <v>542528</v>
       </c>
       <c r="G31" s="216"/>
       <c r="H31" s="336">
         <v>524715</v>
       </c>
       <c r="I31" s="140">
         <v>510401</v>
       </c>
       <c r="J31" s="140">
         <v>508138</v>
@@ -7300,133 +7300,133 @@
       <c r="P31" s="36"/>
       <c r="Q31" s="16"/>
       <c r="R31" s="36"/>
       <c r="S31" s="36"/>
       <c r="T31" s="36"/>
       <c r="U31" s="36"/>
       <c r="V31" s="16"/>
       <c r="W31" s="16"/>
       <c r="X31" s="16"/>
       <c r="Y31" s="16"/>
       <c r="Z31" s="16"/>
       <c r="AA31" s="16"/>
       <c r="AB31" s="16"/>
       <c r="AC31" s="16"/>
       <c r="AD31" s="16"/>
       <c r="AE31" s="36"/>
       <c r="AF31" s="16"/>
       <c r="AG31" s="17"/>
       <c r="AH31" s="17"/>
       <c r="AI31" s="17"/>
       <c r="AJ31" s="17"/>
       <c r="AK31" s="17"/>
       <c r="AL31" s="17"/>
       <c r="AM31" s="17"/>
     </row>
-    <row r="32" spans="1:39" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:39" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A32" s="16"/>
       <c r="B32" s="179"/>
       <c r="C32" s="462"/>
       <c r="D32" s="435"/>
       <c r="E32" s="216"/>
       <c r="F32" s="310"/>
       <c r="G32" s="216"/>
       <c r="H32" s="166"/>
       <c r="I32" s="216"/>
       <c r="J32" s="216"/>
       <c r="K32" s="310"/>
       <c r="L32" s="36"/>
       <c r="M32" s="36"/>
       <c r="N32" s="36"/>
       <c r="O32" s="36"/>
       <c r="P32" s="36"/>
       <c r="Q32" s="16"/>
       <c r="R32" s="36"/>
       <c r="S32" s="36"/>
       <c r="T32" s="36"/>
       <c r="U32" s="36"/>
       <c r="V32" s="16"/>
       <c r="W32" s="16"/>
       <c r="X32" s="16"/>
       <c r="Y32" s="16"/>
       <c r="Z32" s="16"/>
       <c r="AA32" s="16"/>
       <c r="AB32" s="16"/>
       <c r="AC32" s="16"/>
       <c r="AD32" s="16"/>
       <c r="AE32" s="36"/>
       <c r="AF32" s="16"/>
       <c r="AG32" s="17"/>
       <c r="AH32" s="17"/>
       <c r="AI32" s="17"/>
       <c r="AJ32" s="17"/>
       <c r="AK32" s="17"/>
       <c r="AL32" s="17"/>
       <c r="AM32" s="17"/>
     </row>
-    <row r="33" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A33" s="17"/>
       <c r="B33" s="179"/>
       <c r="C33" s="472"/>
       <c r="D33" s="445"/>
       <c r="E33" s="299"/>
       <c r="F33" s="300"/>
       <c r="G33" s="299"/>
       <c r="H33" s="335"/>
       <c r="I33" s="299"/>
       <c r="J33" s="299"/>
       <c r="K33" s="300"/>
       <c r="L33" s="35"/>
       <c r="M33" s="95"/>
       <c r="N33" s="95"/>
       <c r="O33" s="95"/>
       <c r="P33" s="95"/>
       <c r="Q33" s="95"/>
       <c r="R33" s="95"/>
       <c r="S33" s="95"/>
       <c r="T33" s="17"/>
       <c r="U33" s="17"/>
       <c r="V33" s="17"/>
       <c r="W33" s="17"/>
       <c r="X33" s="17"/>
       <c r="Y33" s="17"/>
       <c r="Z33" s="17"/>
       <c r="AA33" s="17"/>
       <c r="AB33" s="17"/>
       <c r="AC33" s="17"/>
       <c r="AD33" s="17"/>
       <c r="AE33" s="35"/>
       <c r="AF33" s="17"/>
       <c r="AG33" s="17"/>
       <c r="AH33" s="17"/>
       <c r="AI33" s="17"/>
       <c r="AJ33" s="17"/>
       <c r="AK33" s="17"/>
       <c r="AL33" s="17"/>
       <c r="AM33" s="17"/>
     </row>
-    <row r="34" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A34" s="17"/>
       <c r="B34" s="179" t="s">
         <v>214</v>
       </c>
       <c r="C34" s="463">
         <v>520181</v>
       </c>
       <c r="D34" s="436">
         <v>499774</v>
       </c>
       <c r="E34" s="120">
         <v>489329</v>
       </c>
       <c r="F34" s="303">
         <v>472110</v>
       </c>
       <c r="G34" s="120"/>
       <c r="H34" s="207">
         <v>460513</v>
       </c>
       <c r="I34" s="120">
         <v>462247</v>
       </c>
       <c r="J34" s="120">
         <v>485791</v>
@@ -7441,51 +7441,51 @@
       <c r="P34" s="17"/>
       <c r="Q34" s="16"/>
       <c r="R34" s="17"/>
       <c r="S34" s="17"/>
       <c r="T34" s="17"/>
       <c r="U34" s="17"/>
       <c r="V34" s="17"/>
       <c r="W34" s="17"/>
       <c r="X34" s="17"/>
       <c r="Y34" s="17"/>
       <c r="Z34" s="17"/>
       <c r="AA34" s="17"/>
       <c r="AB34" s="17"/>
       <c r="AC34" s="17"/>
       <c r="AD34" s="17"/>
       <c r="AE34" s="35"/>
       <c r="AF34" s="17"/>
       <c r="AG34" s="17"/>
       <c r="AH34" s="17"/>
       <c r="AI34" s="17"/>
       <c r="AJ34" s="17"/>
       <c r="AK34" s="17"/>
       <c r="AL34" s="17"/>
       <c r="AM34" s="17"/>
     </row>
-    <row r="35" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A35" s="17"/>
       <c r="B35" s="225" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="449">
         <v>-15699</v>
       </c>
       <c r="D35" s="431">
         <v>-13727</v>
       </c>
       <c r="E35" s="121">
         <v>-12930</v>
       </c>
       <c r="F35" s="307">
         <v>-10018</v>
       </c>
       <c r="G35" s="121"/>
       <c r="H35" s="327">
         <v>-9081</v>
       </c>
       <c r="I35" s="121">
         <v>-8727</v>
       </c>
       <c r="J35" s="121">
         <v>-6284</v>
@@ -7500,51 +7500,51 @@
       <c r="P35" s="17"/>
       <c r="Q35" s="36"/>
       <c r="R35" s="17"/>
       <c r="S35" s="17"/>
       <c r="T35" s="17"/>
       <c r="U35" s="17"/>
       <c r="V35" s="17"/>
       <c r="W35" s="17"/>
       <c r="X35" s="17"/>
       <c r="Y35" s="17"/>
       <c r="Z35" s="17"/>
       <c r="AA35" s="17"/>
       <c r="AB35" s="17"/>
       <c r="AC35" s="17"/>
       <c r="AD35" s="17"/>
       <c r="AE35" s="35"/>
       <c r="AF35" s="17"/>
       <c r="AG35" s="17"/>
       <c r="AH35" s="17"/>
       <c r="AI35" s="17"/>
       <c r="AJ35" s="17"/>
       <c r="AK35" s="17"/>
       <c r="AL35" s="17"/>
       <c r="AM35" s="17"/>
     </row>
-    <row r="36" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A36" s="90"/>
       <c r="B36" s="225" t="s">
         <v>267</v>
       </c>
       <c r="C36" s="473">
         <v>10644</v>
       </c>
       <c r="D36" s="446">
         <v>34134</v>
       </c>
       <c r="E36" s="425">
         <v>23375</v>
       </c>
       <c r="F36" s="361">
         <v>27237</v>
       </c>
       <c r="G36" s="358"/>
       <c r="H36" s="359">
         <v>20678</v>
       </c>
       <c r="I36" s="360">
         <v>6993</v>
       </c>
       <c r="J36" s="360">
         <v>-17260</v>
@@ -7559,51 +7559,51 @@
       <c r="P36" s="90"/>
       <c r="Q36" s="255"/>
       <c r="R36" s="90"/>
       <c r="S36" s="90"/>
       <c r="T36" s="90"/>
       <c r="U36" s="90"/>
       <c r="V36" s="90"/>
       <c r="W36" s="90"/>
       <c r="X36" s="90"/>
       <c r="Y36" s="90"/>
       <c r="Z36" s="90"/>
       <c r="AA36" s="90"/>
       <c r="AB36" s="90"/>
       <c r="AC36" s="90"/>
       <c r="AD36" s="90"/>
       <c r="AE36" s="91"/>
       <c r="AF36" s="90"/>
       <c r="AG36" s="90"/>
       <c r="AH36" s="90"/>
       <c r="AI36" s="90"/>
       <c r="AJ36" s="90"/>
       <c r="AK36" s="90"/>
       <c r="AL36" s="90"/>
       <c r="AM36" s="90"/>
     </row>
-    <row r="37" spans="1:39" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:39" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="16"/>
       <c r="B37" s="179" t="s">
         <v>215</v>
       </c>
       <c r="C37" s="474">
         <v>515126</v>
       </c>
       <c r="D37" s="447">
         <v>520181</v>
       </c>
       <c r="E37" s="363">
         <v>499774</v>
       </c>
       <c r="F37" s="409">
         <v>489329</v>
       </c>
       <c r="G37" s="216"/>
       <c r="H37" s="362">
         <v>472110</v>
       </c>
       <c r="I37" s="363">
         <v>460513</v>
       </c>
       <c r="J37" s="363">
         <v>462247</v>
@@ -7618,92 +7618,92 @@
       <c r="P37" s="17"/>
       <c r="Q37" s="16"/>
       <c r="R37" s="36"/>
       <c r="S37" s="36"/>
       <c r="T37" s="36"/>
       <c r="U37" s="17"/>
       <c r="V37" s="16"/>
       <c r="W37" s="16"/>
       <c r="X37" s="16"/>
       <c r="Y37" s="16"/>
       <c r="Z37" s="16"/>
       <c r="AA37" s="16"/>
       <c r="AB37" s="16"/>
       <c r="AC37" s="16"/>
       <c r="AD37" s="17"/>
       <c r="AE37" s="36"/>
       <c r="AF37" s="16"/>
       <c r="AG37" s="17"/>
       <c r="AH37" s="17"/>
       <c r="AI37" s="17"/>
       <c r="AJ37" s="17"/>
       <c r="AK37" s="17"/>
       <c r="AL37" s="17"/>
       <c r="AM37" s="17"/>
     </row>
-    <row r="38" spans="1:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="16"/>
       <c r="B38" s="179"/>
       <c r="C38" s="462"/>
       <c r="D38" s="435"/>
       <c r="E38" s="216"/>
       <c r="F38" s="310"/>
       <c r="G38" s="216"/>
       <c r="H38" s="166"/>
       <c r="I38" s="216"/>
       <c r="J38" s="216"/>
       <c r="K38" s="310"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
       <c r="N38" s="17"/>
       <c r="O38" s="17"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="16"/>
       <c r="R38" s="36"/>
       <c r="S38" s="36"/>
       <c r="T38" s="36"/>
       <c r="U38" s="17"/>
       <c r="V38" s="16"/>
       <c r="W38" s="16"/>
       <c r="X38" s="16"/>
       <c r="Y38" s="16"/>
       <c r="Z38" s="16"/>
       <c r="AA38" s="16"/>
       <c r="AB38" s="16"/>
       <c r="AC38" s="16"/>
       <c r="AD38" s="17"/>
       <c r="AE38" s="36"/>
       <c r="AF38" s="16"/>
       <c r="AG38" s="17"/>
       <c r="AH38" s="17"/>
       <c r="AI38" s="17"/>
       <c r="AJ38" s="17"/>
       <c r="AK38" s="17"/>
       <c r="AL38" s="17"/>
       <c r="AM38" s="17"/>
     </row>
-    <row r="39" spans="1:39" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:39" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="179" t="s">
         <v>281</v>
       </c>
       <c r="C39" s="472">
         <v>20.7</v>
       </c>
       <c r="D39" s="445">
         <v>22.2</v>
       </c>
       <c r="E39" s="299">
         <v>22.6</v>
       </c>
       <c r="F39" s="300">
         <v>21.9</v>
       </c>
       <c r="G39" s="299"/>
       <c r="H39" s="335">
         <v>20</v>
       </c>
       <c r="I39" s="299">
         <v>21.9</v>
       </c>
       <c r="J39" s="299">
         <v>24.3</v>
@@ -7718,51 +7718,51 @@
       <c r="P39" s="95"/>
       <c r="Q39" s="95"/>
       <c r="R39" s="95"/>
       <c r="S39" s="95"/>
       <c r="T39" s="17"/>
       <c r="U39" s="17"/>
       <c r="V39" s="17"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
       <c r="Y39" s="17"/>
       <c r="Z39" s="17"/>
       <c r="AA39" s="17"/>
       <c r="AB39" s="17"/>
       <c r="AC39" s="17"/>
       <c r="AD39" s="17"/>
       <c r="AE39" s="35"/>
       <c r="AF39" s="17"/>
       <c r="AG39" s="17"/>
       <c r="AH39" s="17"/>
       <c r="AI39" s="17"/>
       <c r="AJ39" s="17"/>
       <c r="AK39" s="17"/>
       <c r="AL39" s="17"/>
       <c r="AM39" s="17"/>
     </row>
-    <row r="40" spans="1:39" ht="14.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:39" ht="14.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="17"/>
       <c r="B40" s="179" t="s">
         <v>282</v>
       </c>
       <c r="C40" s="475">
         <v>54.7</v>
       </c>
       <c r="D40" s="448">
         <v>54.3</v>
       </c>
       <c r="E40" s="426">
         <v>59.3</v>
       </c>
       <c r="F40" s="410">
         <v>56</v>
       </c>
       <c r="G40" s="299"/>
       <c r="H40" s="335">
         <v>47.5</v>
       </c>
       <c r="I40" s="299">
         <v>39.700000000000003</v>
       </c>
       <c r="J40" s="299">
         <v>39.299999999999997</v>
@@ -7777,2033 +7777,2033 @@
       <c r="P40" s="17"/>
       <c r="Q40" s="16"/>
       <c r="R40" s="17"/>
       <c r="S40" s="17"/>
       <c r="T40" s="17"/>
       <c r="U40" s="17"/>
       <c r="V40" s="17"/>
       <c r="W40" s="38"/>
       <c r="X40" s="17"/>
       <c r="Y40" s="38"/>
       <c r="Z40" s="17"/>
       <c r="AA40" s="38"/>
       <c r="AB40" s="17"/>
       <c r="AC40" s="17"/>
       <c r="AD40" s="17"/>
       <c r="AE40" s="35"/>
       <c r="AF40" s="17"/>
       <c r="AG40" s="17"/>
       <c r="AH40" s="17"/>
       <c r="AI40" s="17"/>
       <c r="AJ40" s="17"/>
       <c r="AK40" s="17"/>
       <c r="AL40" s="17"/>
       <c r="AM40" s="17"/>
     </row>
-    <row r="41" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A41" s="16"/>
       <c r="B41" s="179"/>
       <c r="C41" s="179"/>
       <c r="D41" s="179"/>
       <c r="E41" s="179"/>
       <c r="F41" s="325"/>
       <c r="G41" s="256"/>
       <c r="H41" s="311"/>
       <c r="I41" s="311"/>
       <c r="J41" s="311"/>
       <c r="K41" s="311"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="17"/>
       <c r="O41" s="17"/>
       <c r="P41" s="17"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="36"/>
       <c r="S41" s="36"/>
       <c r="T41" s="36"/>
       <c r="U41" s="17"/>
       <c r="V41" s="16"/>
       <c r="W41" s="16"/>
       <c r="X41" s="16"/>
       <c r="Y41" s="16"/>
       <c r="Z41" s="16"/>
       <c r="AA41" s="16"/>
       <c r="AB41" s="16"/>
       <c r="AC41" s="16"/>
       <c r="AD41" s="17"/>
       <c r="AE41" s="36"/>
       <c r="AF41" s="16"/>
       <c r="AG41" s="17"/>
       <c r="AH41" s="17"/>
       <c r="AI41" s="17"/>
       <c r="AJ41" s="17"/>
       <c r="AK41" s="17"/>
       <c r="AL41" s="17"/>
       <c r="AM41" s="17"/>
     </row>
-    <row r="42" spans="1:39" s="92" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:39" s="92" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="85"/>
       <c r="B42" s="478" t="s">
         <v>274</v>
       </c>
       <c r="C42" s="478"/>
       <c r="D42" s="478"/>
       <c r="E42" s="478"/>
       <c r="F42" s="478"/>
       <c r="G42" s="478"/>
       <c r="H42" s="478"/>
       <c r="I42" s="478"/>
       <c r="J42" s="478"/>
       <c r="K42" s="478"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="20"/>
       <c r="O42" s="20"/>
       <c r="P42" s="20"/>
       <c r="Q42" s="20"/>
       <c r="R42" s="20"/>
       <c r="S42" s="20"/>
       <c r="T42" s="20"/>
       <c r="U42" s="20"/>
       <c r="V42" s="20"/>
       <c r="W42" s="20"/>
       <c r="X42" s="85"/>
       <c r="Y42" s="85"/>
       <c r="Z42" s="85"/>
       <c r="AA42" s="85"/>
       <c r="AB42" s="85"/>
       <c r="AC42" s="85"/>
       <c r="AD42" s="85"/>
       <c r="AE42" s="85"/>
       <c r="AF42" s="85"/>
       <c r="AG42" s="85"/>
       <c r="AH42" s="85"/>
       <c r="AI42" s="85"/>
       <c r="AJ42" s="85"/>
       <c r="AK42" s="85"/>
       <c r="AL42" s="85"/>
       <c r="AM42" s="85"/>
     </row>
-    <row r="43" spans="1:39" s="92" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:39" s="92" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="85"/>
       <c r="B43" s="478" t="s">
         <v>278</v>
       </c>
       <c r="C43" s="478"/>
       <c r="D43" s="478"/>
       <c r="E43" s="478"/>
       <c r="F43" s="478"/>
       <c r="G43" s="478"/>
       <c r="H43" s="478"/>
       <c r="I43" s="478"/>
       <c r="J43" s="478"/>
       <c r="K43" s="478"/>
       <c r="L43" s="94"/>
       <c r="M43" s="94"/>
       <c r="N43" s="94"/>
       <c r="O43" s="94"/>
       <c r="P43" s="94"/>
       <c r="Q43" s="94"/>
       <c r="R43" s="94"/>
       <c r="S43" s="94"/>
       <c r="T43" s="94"/>
       <c r="U43" s="94"/>
       <c r="V43" s="94"/>
       <c r="W43" s="94"/>
       <c r="X43" s="94"/>
       <c r="Y43" s="85"/>
       <c r="Z43" s="85"/>
       <c r="AA43" s="85"/>
       <c r="AB43" s="85"/>
       <c r="AC43" s="85"/>
       <c r="AD43" s="85"/>
       <c r="AE43" s="85"/>
       <c r="AF43" s="85"/>
       <c r="AG43" s="85"/>
       <c r="AH43" s="85"/>
       <c r="AI43" s="85"/>
       <c r="AJ43" s="85"/>
       <c r="AK43" s="85"/>
       <c r="AL43" s="85"/>
       <c r="AM43" s="85"/>
     </row>
-    <row r="44" spans="1:39" s="92" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:39" s="92" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="85"/>
       <c r="B44" s="478" t="s">
         <v>279</v>
       </c>
       <c r="C44" s="478"/>
       <c r="D44" s="478"/>
       <c r="E44" s="478"/>
       <c r="F44" s="478"/>
       <c r="G44" s="478"/>
       <c r="H44" s="478"/>
       <c r="I44" s="478"/>
       <c r="J44" s="478"/>
       <c r="K44" s="478"/>
       <c r="L44" s="85"/>
       <c r="M44" s="85"/>
       <c r="N44" s="85"/>
       <c r="O44" s="85"/>
       <c r="P44" s="85"/>
       <c r="Q44" s="85"/>
       <c r="R44" s="85"/>
       <c r="S44" s="85"/>
       <c r="T44" s="85"/>
       <c r="U44" s="85"/>
       <c r="V44" s="85"/>
       <c r="W44" s="85"/>
       <c r="X44" s="85"/>
       <c r="Y44" s="85"/>
       <c r="Z44" s="85"/>
       <c r="AA44" s="85"/>
       <c r="AB44" s="85"/>
       <c r="AC44" s="85"/>
       <c r="AD44" s="85"/>
       <c r="AE44" s="85"/>
       <c r="AF44" s="85"/>
       <c r="AG44" s="85"/>
       <c r="AH44" s="85"/>
       <c r="AI44" s="85"/>
       <c r="AJ44" s="85"/>
       <c r="AK44" s="85"/>
       <c r="AL44" s="85"/>
       <c r="AM44" s="85"/>
     </row>
-    <row r="45" spans="1:39" s="92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:39" s="92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="85"/>
       <c r="B45" s="478" t="s">
         <v>280</v>
       </c>
       <c r="C45" s="478"/>
       <c r="D45" s="478"/>
       <c r="E45" s="478"/>
       <c r="F45" s="478"/>
       <c r="G45" s="478"/>
       <c r="H45" s="478"/>
       <c r="I45" s="478"/>
       <c r="J45" s="478"/>
       <c r="K45" s="478"/>
       <c r="L45" s="85"/>
       <c r="M45" s="85"/>
       <c r="N45" s="85"/>
       <c r="O45" s="85"/>
       <c r="P45" s="85"/>
       <c r="Q45" s="85"/>
       <c r="R45" s="85"/>
       <c r="S45" s="85"/>
       <c r="T45" s="85"/>
       <c r="U45" s="85"/>
       <c r="V45" s="85"/>
       <c r="W45" s="85"/>
       <c r="X45" s="85"/>
       <c r="Y45" s="85"/>
       <c r="Z45" s="85"/>
       <c r="AA45" s="85"/>
       <c r="AB45" s="85"/>
       <c r="AC45" s="85"/>
       <c r="AD45" s="85"/>
       <c r="AE45" s="85"/>
       <c r="AF45" s="85"/>
       <c r="AG45" s="85"/>
       <c r="AH45" s="85"/>
       <c r="AI45" s="85"/>
       <c r="AJ45" s="85"/>
       <c r="AK45" s="85"/>
       <c r="AL45" s="85"/>
       <c r="AM45" s="85"/>
     </row>
-    <row r="46" spans="1:39" s="92" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:39" s="92" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="85"/>
       <c r="B46" s="478" t="s">
         <v>283</v>
       </c>
       <c r="C46" s="478"/>
       <c r="D46" s="478"/>
       <c r="E46" s="478"/>
       <c r="F46" s="478"/>
       <c r="G46" s="478"/>
       <c r="H46" s="478"/>
       <c r="I46" s="478"/>
       <c r="J46" s="478"/>
       <c r="K46" s="478"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="20"/>
       <c r="O46" s="20"/>
       <c r="P46" s="20"/>
       <c r="Q46" s="20"/>
       <c r="R46" s="20"/>
       <c r="S46" s="20"/>
       <c r="T46" s="20"/>
       <c r="U46" s="20"/>
       <c r="V46" s="20"/>
       <c r="W46" s="20"/>
       <c r="X46" s="85"/>
       <c r="Y46" s="85"/>
       <c r="Z46" s="85"/>
       <c r="AA46" s="85"/>
       <c r="AB46" s="85"/>
       <c r="AC46" s="85"/>
       <c r="AD46" s="85"/>
       <c r="AE46" s="85"/>
       <c r="AF46" s="85"/>
       <c r="AG46" s="85"/>
       <c r="AH46" s="85"/>
       <c r="AI46" s="85"/>
       <c r="AJ46" s="85"/>
       <c r="AK46" s="85"/>
       <c r="AL46" s="85"/>
       <c r="AM46" s="85"/>
     </row>
-    <row r="47" spans="1:39" s="92" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:39" s="92" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="268"/>
       <c r="B47" s="478" t="s">
         <v>314</v>
       </c>
       <c r="C47" s="478"/>
       <c r="D47" s="478"/>
       <c r="E47" s="478"/>
       <c r="F47" s="478"/>
       <c r="G47" s="478"/>
       <c r="H47" s="478"/>
       <c r="I47" s="478"/>
       <c r="J47" s="478"/>
       <c r="K47" s="478"/>
       <c r="L47" s="394"/>
       <c r="M47" s="394"/>
       <c r="N47" s="394"/>
       <c r="O47" s="394"/>
       <c r="P47" s="394"/>
       <c r="Q47" s="394"/>
       <c r="R47" s="394"/>
       <c r="S47" s="394"/>
       <c r="T47" s="394"/>
       <c r="U47" s="394"/>
       <c r="V47" s="394"/>
       <c r="W47" s="394"/>
       <c r="X47" s="268"/>
       <c r="Y47" s="268"/>
       <c r="Z47" s="268"/>
       <c r="AA47" s="268"/>
       <c r="AB47" s="268"/>
       <c r="AC47" s="268"/>
       <c r="AD47" s="268"/>
       <c r="AE47" s="268"/>
       <c r="AF47" s="268"/>
       <c r="AG47" s="268"/>
       <c r="AH47" s="268"/>
       <c r="AI47" s="268"/>
       <c r="AJ47" s="268"/>
       <c r="AK47" s="268"/>
       <c r="AL47" s="268"/>
       <c r="AM47" s="268"/>
     </row>
-    <row r="48" spans="1:39" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:39" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="17"/>
       <c r="O48" s="17"/>
       <c r="P48" s="17"/>
       <c r="Q48" s="17"/>
       <c r="R48" s="17"/>
       <c r="S48" s="17"/>
       <c r="T48" s="17"/>
       <c r="U48" s="17"/>
       <c r="V48" s="17"/>
       <c r="W48" s="17"/>
       <c r="X48" s="17"/>
       <c r="Y48" s="17"/>
       <c r="Z48" s="17"/>
       <c r="AA48" s="17"/>
       <c r="AB48" s="17"/>
       <c r="AC48" s="17"/>
       <c r="AD48" s="17"/>
       <c r="AE48" s="17"/>
       <c r="AF48" s="17"/>
       <c r="AG48" s="17"/>
       <c r="AH48" s="17"/>
       <c r="AI48" s="17"/>
       <c r="AJ48" s="17"/>
       <c r="AK48" s="17"/>
       <c r="AL48" s="17"/>
       <c r="AM48" s="17"/>
     </row>
-    <row r="49" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A49" s="17"/>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="17"/>
       <c r="H49" s="17"/>
       <c r="I49" s="17"/>
       <c r="J49" s="17"/>
       <c r="K49" s="17"/>
       <c r="L49" s="17"/>
       <c r="M49" s="17"/>
       <c r="N49" s="17"/>
       <c r="O49" s="17"/>
       <c r="P49" s="17"/>
       <c r="Q49" s="17"/>
       <c r="R49" s="17"/>
       <c r="S49" s="17"/>
       <c r="T49" s="17"/>
       <c r="U49" s="17"/>
       <c r="V49" s="17"/>
       <c r="W49" s="17"/>
       <c r="X49" s="17"/>
       <c r="Y49" s="17"/>
       <c r="Z49" s="17"/>
       <c r="AA49" s="17"/>
       <c r="AB49" s="17"/>
       <c r="AC49" s="17"/>
       <c r="AD49" s="17"/>
       <c r="AE49" s="17"/>
       <c r="AF49" s="17"/>
       <c r="AG49" s="17"/>
       <c r="AH49" s="17"/>
       <c r="AI49" s="17"/>
       <c r="AJ49" s="17"/>
       <c r="AK49" s="17"/>
       <c r="AL49" s="17"/>
       <c r="AM49" s="17"/>
     </row>
-    <row r="50" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A50" s="17"/>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
       <c r="N50" s="17"/>
       <c r="O50" s="17"/>
       <c r="P50" s="17"/>
       <c r="Q50" s="17"/>
       <c r="R50" s="17"/>
       <c r="S50" s="17"/>
       <c r="T50" s="17"/>
       <c r="U50" s="17"/>
       <c r="V50" s="17"/>
       <c r="W50" s="17"/>
       <c r="X50" s="17"/>
       <c r="Y50" s="17"/>
       <c r="Z50" s="17"/>
       <c r="AA50" s="17"/>
       <c r="AB50" s="17"/>
       <c r="AC50" s="17"/>
       <c r="AD50" s="17"/>
       <c r="AE50" s="17"/>
       <c r="AF50" s="17"/>
       <c r="AG50" s="17"/>
       <c r="AH50" s="17"/>
       <c r="AI50" s="17"/>
       <c r="AJ50" s="17"/>
       <c r="AK50" s="17"/>
       <c r="AL50" s="17"/>
       <c r="AM50" s="17"/>
     </row>
-    <row r="51" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A51" s="17"/>
       <c r="B51" s="17"/>
       <c r="C51" s="17"/>
       <c r="D51" s="17"/>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="17"/>
       <c r="I51" s="17"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
       <c r="N51" s="17"/>
       <c r="O51" s="17"/>
       <c r="P51" s="17"/>
       <c r="Q51" s="17"/>
       <c r="R51" s="17"/>
       <c r="S51" s="17"/>
       <c r="T51" s="17"/>
       <c r="U51" s="17"/>
       <c r="V51" s="17"/>
       <c r="W51" s="17"/>
       <c r="X51" s="17"/>
       <c r="Y51" s="17"/>
       <c r="Z51" s="17"/>
       <c r="AA51" s="17"/>
       <c r="AB51" s="17"/>
       <c r="AC51" s="17"/>
       <c r="AD51" s="17"/>
       <c r="AE51" s="17"/>
       <c r="AF51" s="17"/>
       <c r="AG51" s="17"/>
       <c r="AH51" s="17"/>
       <c r="AI51" s="17"/>
       <c r="AJ51" s="17"/>
       <c r="AK51" s="17"/>
       <c r="AL51" s="17"/>
       <c r="AM51" s="17"/>
     </row>
-    <row r="52" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A52" s="17"/>
       <c r="B52" s="17"/>
       <c r="C52" s="17"/>
       <c r="D52" s="17"/>
       <c r="E52" s="17"/>
       <c r="F52" s="17"/>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="17"/>
       <c r="M52" s="17"/>
       <c r="N52" s="17"/>
       <c r="O52" s="17"/>
       <c r="P52" s="17"/>
       <c r="Q52" s="17"/>
       <c r="R52" s="17"/>
       <c r="S52" s="17"/>
       <c r="T52" s="17"/>
       <c r="U52" s="17"/>
       <c r="V52" s="17"/>
       <c r="W52" s="17"/>
       <c r="X52" s="17"/>
       <c r="Y52" s="17"/>
       <c r="Z52" s="17"/>
       <c r="AA52" s="17"/>
       <c r="AB52" s="17"/>
       <c r="AC52" s="17"/>
       <c r="AD52" s="17"/>
       <c r="AE52" s="17"/>
       <c r="AF52" s="17"/>
       <c r="AG52" s="17"/>
       <c r="AH52" s="17"/>
       <c r="AI52" s="17"/>
       <c r="AJ52" s="17"/>
       <c r="AK52" s="17"/>
       <c r="AL52" s="17"/>
       <c r="AM52" s="17"/>
     </row>
-    <row r="53" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A53" s="17"/>
       <c r="B53" s="17"/>
       <c r="C53" s="17"/>
       <c r="D53" s="17"/>
       <c r="E53" s="17"/>
       <c r="F53" s="17"/>
       <c r="G53" s="17"/>
       <c r="H53" s="17"/>
       <c r="I53" s="17"/>
       <c r="J53" s="17"/>
       <c r="K53" s="17"/>
       <c r="L53" s="17"/>
       <c r="M53" s="17"/>
       <c r="N53" s="17"/>
       <c r="O53" s="17"/>
       <c r="P53" s="17"/>
       <c r="Q53" s="17"/>
       <c r="R53" s="17"/>
       <c r="S53" s="17"/>
       <c r="T53" s="17"/>
       <c r="U53" s="17"/>
       <c r="V53" s="17"/>
       <c r="W53" s="17"/>
       <c r="X53" s="17"/>
       <c r="Y53" s="17"/>
       <c r="Z53" s="17"/>
       <c r="AA53" s="17"/>
       <c r="AB53" s="17"/>
       <c r="AC53" s="17"/>
       <c r="AD53" s="17"/>
       <c r="AE53" s="17"/>
       <c r="AF53" s="17"/>
       <c r="AG53" s="17"/>
       <c r="AH53" s="17"/>
       <c r="AI53" s="17"/>
       <c r="AJ53" s="17"/>
       <c r="AK53" s="17"/>
       <c r="AL53" s="17"/>
       <c r="AM53" s="17"/>
     </row>
-    <row r="54" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A54" s="17"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="17"/>
       <c r="G54" s="17"/>
       <c r="H54" s="17"/>
       <c r="I54" s="17"/>
       <c r="J54" s="17"/>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="17"/>
       <c r="N54" s="17"/>
       <c r="O54" s="17"/>
       <c r="P54" s="17"/>
       <c r="Q54" s="17"/>
       <c r="R54" s="17"/>
       <c r="S54" s="17"/>
       <c r="T54" s="17"/>
       <c r="U54" s="17"/>
       <c r="V54" s="17"/>
       <c r="W54" s="17"/>
       <c r="X54" s="17"/>
       <c r="Y54" s="17"/>
       <c r="Z54" s="17"/>
       <c r="AA54" s="17"/>
       <c r="AB54" s="17"/>
       <c r="AC54" s="17"/>
       <c r="AD54" s="17"/>
       <c r="AE54" s="17"/>
       <c r="AF54" s="17"/>
       <c r="AG54" s="17"/>
       <c r="AH54" s="17"/>
       <c r="AI54" s="17"/>
       <c r="AJ54" s="17"/>
       <c r="AK54" s="17"/>
       <c r="AL54" s="17"/>
       <c r="AM54" s="17"/>
     </row>
-    <row r="55" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A55" s="17"/>
       <c r="B55" s="17"/>
       <c r="C55" s="17"/>
       <c r="D55" s="17"/>
       <c r="E55" s="17"/>
       <c r="F55" s="17"/>
       <c r="G55" s="17"/>
       <c r="H55" s="17"/>
       <c r="I55" s="17"/>
       <c r="J55" s="17"/>
       <c r="K55" s="17"/>
       <c r="L55" s="17"/>
       <c r="M55" s="17"/>
       <c r="N55" s="17"/>
       <c r="O55" s="17"/>
       <c r="P55" s="17"/>
       <c r="Q55" s="17"/>
       <c r="R55" s="17"/>
       <c r="S55" s="17"/>
       <c r="T55" s="17"/>
       <c r="U55" s="17"/>
       <c r="V55" s="17"/>
       <c r="W55" s="17"/>
       <c r="X55" s="17"/>
       <c r="Y55" s="17"/>
       <c r="Z55" s="17"/>
       <c r="AA55" s="17"/>
       <c r="AB55" s="17"/>
       <c r="AC55" s="17"/>
       <c r="AD55" s="17"/>
       <c r="AE55" s="17"/>
       <c r="AF55" s="17"/>
       <c r="AG55" s="17"/>
       <c r="AH55" s="17"/>
       <c r="AI55" s="17"/>
       <c r="AJ55" s="17"/>
       <c r="AK55" s="17"/>
       <c r="AL55" s="17"/>
       <c r="AM55" s="17"/>
     </row>
-    <row r="56" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A56" s="17"/>
       <c r="B56" s="17"/>
       <c r="C56" s="17"/>
       <c r="D56" s="17"/>
       <c r="E56" s="17"/>
       <c r="F56" s="17"/>
       <c r="G56" s="17"/>
       <c r="H56" s="17"/>
       <c r="I56" s="17"/>
       <c r="J56" s="17"/>
       <c r="K56" s="17"/>
       <c r="L56" s="17"/>
       <c r="M56" s="17"/>
       <c r="N56" s="17"/>
       <c r="O56" s="17"/>
       <c r="P56" s="17"/>
       <c r="Q56" s="17"/>
       <c r="R56" s="17"/>
       <c r="S56" s="17"/>
       <c r="T56" s="17"/>
       <c r="U56" s="17"/>
       <c r="V56" s="17"/>
       <c r="W56" s="17"/>
       <c r="X56" s="17"/>
       <c r="Y56" s="17"/>
       <c r="Z56" s="17"/>
       <c r="AA56" s="17"/>
       <c r="AB56" s="17"/>
       <c r="AC56" s="17"/>
       <c r="AD56" s="17"/>
       <c r="AE56" s="17"/>
       <c r="AF56" s="17"/>
       <c r="AG56" s="17"/>
       <c r="AH56" s="17"/>
       <c r="AI56" s="17"/>
       <c r="AJ56" s="17"/>
       <c r="AK56" s="17"/>
       <c r="AL56" s="17"/>
       <c r="AM56" s="17"/>
     </row>
-    <row r="57" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A57" s="17"/>
       <c r="B57" s="17"/>
       <c r="C57" s="17"/>
       <c r="D57" s="17"/>
       <c r="E57" s="17"/>
       <c r="F57" s="17"/>
       <c r="G57" s="17"/>
       <c r="H57" s="17"/>
       <c r="I57" s="17"/>
       <c r="J57" s="17"/>
       <c r="K57" s="17"/>
       <c r="L57" s="17"/>
       <c r="M57" s="17"/>
       <c r="N57" s="17"/>
       <c r="O57" s="17"/>
       <c r="P57" s="17"/>
       <c r="Q57" s="17"/>
       <c r="R57" s="17"/>
       <c r="S57" s="17"/>
       <c r="T57" s="17"/>
       <c r="U57" s="17"/>
       <c r="V57" s="17"/>
       <c r="W57" s="17"/>
       <c r="X57" s="17"/>
       <c r="Y57" s="17"/>
       <c r="Z57" s="17"/>
       <c r="AA57" s="17"/>
       <c r="AB57" s="17"/>
       <c r="AC57" s="17"/>
       <c r="AD57" s="17"/>
       <c r="AE57" s="17"/>
       <c r="AF57" s="17"/>
       <c r="AG57" s="17"/>
       <c r="AH57" s="17"/>
       <c r="AI57" s="17"/>
       <c r="AJ57" s="17"/>
       <c r="AK57" s="17"/>
       <c r="AL57" s="17"/>
       <c r="AM57" s="17"/>
     </row>
-    <row r="58" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A58" s="17"/>
       <c r="B58" s="17"/>
       <c r="C58" s="17"/>
       <c r="D58" s="17"/>
       <c r="E58" s="17"/>
       <c r="F58" s="17"/>
       <c r="G58" s="17"/>
       <c r="H58" s="17"/>
       <c r="I58" s="17"/>
       <c r="J58" s="17"/>
       <c r="K58" s="17"/>
       <c r="L58" s="17"/>
       <c r="M58" s="17"/>
       <c r="N58" s="17"/>
       <c r="O58" s="17"/>
       <c r="P58" s="17"/>
       <c r="Q58" s="17"/>
       <c r="R58" s="17"/>
       <c r="S58" s="17"/>
       <c r="T58" s="17"/>
       <c r="U58" s="17"/>
       <c r="V58" s="17"/>
       <c r="W58" s="17"/>
       <c r="X58" s="17"/>
       <c r="Y58" s="17"/>
       <c r="Z58" s="17"/>
       <c r="AA58" s="17"/>
       <c r="AB58" s="17"/>
       <c r="AC58" s="17"/>
       <c r="AD58" s="17"/>
       <c r="AE58" s="17"/>
       <c r="AF58" s="17"/>
       <c r="AG58" s="17"/>
       <c r="AH58" s="17"/>
       <c r="AI58" s="17"/>
       <c r="AJ58" s="17"/>
       <c r="AK58" s="17"/>
       <c r="AL58" s="17"/>
       <c r="AM58" s="17"/>
     </row>
-    <row r="59" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A59" s="17"/>
       <c r="B59" s="17"/>
       <c r="C59" s="17"/>
       <c r="D59" s="17"/>
       <c r="E59" s="17"/>
       <c r="F59" s="17"/>
       <c r="G59" s="17"/>
       <c r="H59" s="17"/>
       <c r="I59" s="17"/>
       <c r="J59" s="17"/>
       <c r="K59" s="17"/>
       <c r="L59" s="17"/>
       <c r="M59" s="17"/>
       <c r="N59" s="17"/>
       <c r="O59" s="17"/>
       <c r="P59" s="17"/>
       <c r="Q59" s="17"/>
       <c r="R59" s="17"/>
       <c r="S59" s="17"/>
       <c r="T59" s="17"/>
       <c r="U59" s="17"/>
       <c r="V59" s="17"/>
       <c r="W59" s="17"/>
       <c r="X59" s="17"/>
       <c r="Y59" s="17"/>
       <c r="Z59" s="17"/>
       <c r="AA59" s="17"/>
       <c r="AB59" s="17"/>
       <c r="AC59" s="17"/>
       <c r="AD59" s="17"/>
       <c r="AE59" s="17"/>
       <c r="AF59" s="17"/>
       <c r="AG59" s="17"/>
       <c r="AH59" s="17"/>
       <c r="AI59" s="17"/>
       <c r="AJ59" s="17"/>
       <c r="AK59" s="17"/>
       <c r="AL59" s="17"/>
       <c r="AM59" s="17"/>
     </row>
-    <row r="60" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A60" s="17"/>
       <c r="B60" s="17"/>
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
       <c r="I60" s="17"/>
       <c r="J60" s="17"/>
       <c r="K60" s="17"/>
       <c r="L60" s="17"/>
       <c r="M60" s="17"/>
       <c r="N60" s="17"/>
       <c r="O60" s="17"/>
       <c r="P60" s="17"/>
       <c r="Q60" s="17"/>
       <c r="R60" s="17"/>
       <c r="S60" s="17"/>
       <c r="T60" s="17"/>
       <c r="U60" s="17"/>
       <c r="V60" s="17"/>
       <c r="W60" s="17"/>
       <c r="X60" s="17"/>
       <c r="Y60" s="17"/>
       <c r="Z60" s="17"/>
       <c r="AA60" s="17"/>
       <c r="AB60" s="17"/>
       <c r="AC60" s="17"/>
       <c r="AD60" s="17"/>
       <c r="AE60" s="17"/>
       <c r="AF60" s="17"/>
       <c r="AG60" s="17"/>
       <c r="AH60" s="17"/>
       <c r="AI60" s="17"/>
       <c r="AJ60" s="17"/>
       <c r="AK60" s="17"/>
       <c r="AL60" s="17"/>
       <c r="AM60" s="17"/>
     </row>
-    <row r="61" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A61" s="17"/>
       <c r="B61" s="17"/>
       <c r="C61" s="17"/>
       <c r="D61" s="17"/>
       <c r="E61" s="17"/>
       <c r="F61" s="17"/>
       <c r="G61" s="17"/>
       <c r="H61" s="17"/>
       <c r="I61" s="17"/>
       <c r="J61" s="17"/>
       <c r="K61" s="17"/>
       <c r="L61" s="17"/>
       <c r="M61" s="17"/>
       <c r="N61" s="17"/>
       <c r="O61" s="17"/>
       <c r="P61" s="17"/>
       <c r="Q61" s="17"/>
       <c r="R61" s="17"/>
       <c r="S61" s="17"/>
       <c r="T61" s="17"/>
       <c r="U61" s="17"/>
       <c r="V61" s="17"/>
       <c r="W61" s="17"/>
       <c r="X61" s="17"/>
       <c r="Y61" s="17"/>
       <c r="Z61" s="17"/>
       <c r="AA61" s="17"/>
       <c r="AB61" s="17"/>
       <c r="AC61" s="17"/>
       <c r="AD61" s="17"/>
       <c r="AE61" s="17"/>
       <c r="AF61" s="17"/>
       <c r="AG61" s="17"/>
       <c r="AH61" s="17"/>
       <c r="AI61" s="17"/>
       <c r="AJ61" s="17"/>
       <c r="AK61" s="17"/>
       <c r="AL61" s="17"/>
       <c r="AM61" s="17"/>
     </row>
-    <row r="62" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A62" s="17"/>
       <c r="B62" s="17"/>
       <c r="C62" s="17"/>
       <c r="D62" s="17"/>
       <c r="E62" s="17"/>
       <c r="F62" s="17"/>
       <c r="G62" s="17"/>
       <c r="H62" s="17"/>
       <c r="I62" s="17"/>
       <c r="J62" s="17"/>
       <c r="K62" s="17"/>
       <c r="L62" s="17"/>
       <c r="M62" s="17"/>
       <c r="N62" s="17"/>
       <c r="O62" s="17"/>
       <c r="P62" s="17"/>
       <c r="Q62" s="17"/>
       <c r="R62" s="17"/>
       <c r="S62" s="17"/>
       <c r="T62" s="17"/>
       <c r="U62" s="17"/>
       <c r="V62" s="17"/>
       <c r="W62" s="17"/>
       <c r="X62" s="17"/>
       <c r="Y62" s="17"/>
       <c r="Z62" s="17"/>
       <c r="AA62" s="17"/>
       <c r="AB62" s="17"/>
       <c r="AC62" s="17"/>
       <c r="AD62" s="17"/>
       <c r="AE62" s="17"/>
       <c r="AF62" s="17"/>
       <c r="AG62" s="17"/>
       <c r="AH62" s="17"/>
       <c r="AI62" s="17"/>
       <c r="AJ62" s="17"/>
       <c r="AK62" s="17"/>
       <c r="AL62" s="17"/>
       <c r="AM62" s="17"/>
     </row>
-    <row r="63" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A63" s="17"/>
       <c r="B63" s="17"/>
       <c r="C63" s="17"/>
       <c r="D63" s="17"/>
       <c r="E63" s="17"/>
       <c r="F63" s="17"/>
       <c r="G63" s="17"/>
       <c r="H63" s="17"/>
       <c r="I63" s="17"/>
       <c r="J63" s="17"/>
       <c r="K63" s="17"/>
       <c r="L63" s="17"/>
       <c r="M63" s="17"/>
       <c r="N63" s="17"/>
       <c r="O63" s="17"/>
       <c r="P63" s="17"/>
       <c r="Q63" s="17"/>
       <c r="R63" s="17"/>
       <c r="S63" s="17"/>
       <c r="T63" s="17"/>
       <c r="U63" s="17"/>
       <c r="V63" s="17"/>
       <c r="W63" s="17"/>
       <c r="X63" s="17"/>
       <c r="Y63" s="17"/>
       <c r="Z63" s="17"/>
       <c r="AA63" s="17"/>
       <c r="AB63" s="17"/>
       <c r="AC63" s="17"/>
       <c r="AD63" s="17"/>
       <c r="AE63" s="17"/>
       <c r="AF63" s="17"/>
       <c r="AG63" s="17"/>
       <c r="AH63" s="17"/>
       <c r="AI63" s="17"/>
       <c r="AJ63" s="17"/>
       <c r="AK63" s="17"/>
       <c r="AL63" s="17"/>
       <c r="AM63" s="17"/>
     </row>
-    <row r="64" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A64" s="17"/>
       <c r="B64" s="17"/>
       <c r="C64" s="17"/>
       <c r="D64" s="17"/>
       <c r="E64" s="17"/>
       <c r="F64" s="17"/>
       <c r="G64" s="17"/>
       <c r="H64" s="17"/>
       <c r="I64" s="17"/>
       <c r="J64" s="17"/>
       <c r="K64" s="17"/>
       <c r="L64" s="17"/>
       <c r="M64" s="17"/>
       <c r="N64" s="17"/>
       <c r="O64" s="17"/>
       <c r="P64" s="17"/>
       <c r="Q64" s="17"/>
       <c r="R64" s="17"/>
       <c r="S64" s="17"/>
       <c r="T64" s="17"/>
       <c r="U64" s="17"/>
       <c r="V64" s="17"/>
       <c r="W64" s="17"/>
       <c r="X64" s="17"/>
       <c r="Y64" s="17"/>
       <c r="Z64" s="17"/>
       <c r="AA64" s="17"/>
       <c r="AB64" s="17"/>
       <c r="AC64" s="17"/>
       <c r="AD64" s="17"/>
       <c r="AE64" s="17"/>
       <c r="AF64" s="17"/>
       <c r="AG64" s="17"/>
       <c r="AH64" s="17"/>
       <c r="AI64" s="17"/>
       <c r="AJ64" s="17"/>
       <c r="AK64" s="17"/>
       <c r="AL64" s="17"/>
       <c r="AM64" s="17"/>
     </row>
-    <row r="65" spans="1:39" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:39" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="17"/>
       <c r="B65" s="17"/>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
       <c r="I65" s="17"/>
       <c r="J65" s="17"/>
       <c r="K65" s="17"/>
       <c r="L65" s="17"/>
       <c r="M65" s="17"/>
       <c r="N65" s="17"/>
       <c r="O65" s="17"/>
       <c r="P65" s="17"/>
       <c r="Q65" s="17"/>
       <c r="R65" s="17"/>
       <c r="S65" s="17"/>
       <c r="T65" s="17"/>
       <c r="U65" s="17"/>
       <c r="V65" s="17"/>
       <c r="W65" s="17"/>
       <c r="X65" s="17"/>
       <c r="Y65" s="17"/>
       <c r="Z65" s="17"/>
       <c r="AA65" s="17"/>
       <c r="AB65" s="17"/>
       <c r="AC65" s="17"/>
       <c r="AD65" s="17"/>
       <c r="AE65" s="17"/>
       <c r="AF65" s="17"/>
       <c r="AG65" s="17"/>
       <c r="AH65" s="17"/>
       <c r="AI65" s="17"/>
       <c r="AJ65" s="17"/>
       <c r="AK65" s="17"/>
       <c r="AL65" s="17"/>
       <c r="AM65" s="17"/>
     </row>
-    <row r="66" spans="1:39" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:39" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="17"/>
       <c r="B66" s="17"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="17"/>
       <c r="Q66" s="17"/>
       <c r="R66" s="17"/>
       <c r="S66" s="17"/>
       <c r="T66" s="17"/>
       <c r="U66" s="17"/>
       <c r="V66" s="17"/>
       <c r="W66" s="17"/>
       <c r="X66" s="17"/>
       <c r="Y66" s="17"/>
       <c r="Z66" s="17"/>
       <c r="AA66" s="17"/>
       <c r="AB66" s="17"/>
       <c r="AC66" s="17"/>
       <c r="AD66" s="17"/>
       <c r="AE66" s="17"/>
       <c r="AF66" s="17"/>
       <c r="AG66" s="17"/>
       <c r="AH66" s="17"/>
       <c r="AI66" s="17"/>
       <c r="AJ66" s="17"/>
       <c r="AK66" s="17"/>
       <c r="AL66" s="17"/>
       <c r="AM66" s="17"/>
     </row>
-    <row r="67" spans="1:39" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:39" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="17"/>
       <c r="B67" s="17"/>
       <c r="C67" s="17"/>
       <c r="D67" s="17"/>
       <c r="E67" s="17"/>
       <c r="F67" s="17"/>
       <c r="G67" s="17"/>
       <c r="H67" s="17"/>
       <c r="I67" s="17"/>
       <c r="J67" s="17"/>
       <c r="K67" s="17"/>
       <c r="L67" s="17"/>
       <c r="M67" s="17"/>
       <c r="N67" s="17"/>
       <c r="O67" s="17"/>
       <c r="P67" s="17"/>
       <c r="Q67" s="17"/>
       <c r="R67" s="17"/>
       <c r="S67" s="17"/>
       <c r="T67" s="17"/>
       <c r="U67" s="17"/>
       <c r="V67" s="17"/>
       <c r="W67" s="17"/>
       <c r="X67" s="17"/>
       <c r="Y67" s="17"/>
       <c r="Z67" s="17"/>
       <c r="AA67" s="17"/>
       <c r="AB67" s="17"/>
       <c r="AC67" s="17"/>
       <c r="AD67" s="17"/>
       <c r="AE67" s="17"/>
       <c r="AF67" s="17"/>
       <c r="AG67" s="17"/>
       <c r="AH67" s="17"/>
       <c r="AI67" s="17"/>
       <c r="AJ67" s="17"/>
       <c r="AK67" s="17"/>
       <c r="AL67" s="17"/>
       <c r="AM67" s="17"/>
     </row>
-    <row r="68" spans="1:39" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:39" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="17"/>
       <c r="B68" s="17"/>
       <c r="C68" s="17"/>
       <c r="D68" s="17"/>
       <c r="E68" s="17"/>
       <c r="F68" s="17"/>
       <c r="G68" s="17"/>
       <c r="H68" s="17"/>
       <c r="I68" s="17"/>
       <c r="J68" s="17"/>
       <c r="K68" s="17"/>
       <c r="L68" s="17"/>
       <c r="M68" s="17"/>
       <c r="N68" s="17"/>
       <c r="O68" s="17"/>
       <c r="P68" s="17"/>
       <c r="Q68" s="17"/>
       <c r="R68" s="17"/>
       <c r="S68" s="17"/>
       <c r="T68" s="17"/>
       <c r="U68" s="17"/>
       <c r="V68" s="17"/>
       <c r="W68" s="17"/>
       <c r="X68" s="17"/>
       <c r="Y68" s="17"/>
       <c r="Z68" s="17"/>
       <c r="AA68" s="17"/>
       <c r="AB68" s="17"/>
       <c r="AC68" s="17"/>
       <c r="AD68" s="17"/>
       <c r="AE68" s="17"/>
       <c r="AF68" s="17"/>
       <c r="AG68" s="17"/>
       <c r="AH68" s="17"/>
       <c r="AI68" s="17"/>
       <c r="AJ68" s="17"/>
       <c r="AK68" s="17"/>
       <c r="AL68" s="17"/>
       <c r="AM68" s="17"/>
     </row>
-    <row r="69" spans="1:39" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:39" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="17"/>
       <c r="B69" s="17"/>
       <c r="C69" s="17"/>
       <c r="D69" s="17"/>
       <c r="E69" s="17"/>
       <c r="F69" s="17"/>
       <c r="G69" s="17"/>
       <c r="H69" s="17"/>
       <c r="I69" s="17"/>
       <c r="J69" s="17"/>
       <c r="K69" s="17"/>
       <c r="L69" s="17"/>
       <c r="M69" s="17"/>
       <c r="N69" s="17"/>
       <c r="O69" s="17"/>
       <c r="P69" s="17"/>
       <c r="Q69" s="17"/>
       <c r="R69" s="17"/>
       <c r="S69" s="17"/>
       <c r="T69" s="17"/>
       <c r="U69" s="17"/>
       <c r="V69" s="17"/>
       <c r="W69" s="17"/>
       <c r="X69" s="17"/>
       <c r="Y69" s="17"/>
       <c r="Z69" s="17"/>
       <c r="AA69" s="17"/>
       <c r="AB69" s="17"/>
       <c r="AC69" s="17"/>
       <c r="AD69" s="17"/>
       <c r="AE69" s="17"/>
       <c r="AF69" s="17"/>
       <c r="AG69" s="17"/>
       <c r="AH69" s="17"/>
       <c r="AI69" s="17"/>
       <c r="AJ69" s="17"/>
       <c r="AK69" s="17"/>
       <c r="AL69" s="17"/>
       <c r="AM69" s="17"/>
     </row>
-    <row r="70" spans="1:39" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:39" ht="36.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="17"/>
       <c r="B70" s="17"/>
       <c r="C70" s="17"/>
       <c r="D70" s="17"/>
       <c r="E70" s="17"/>
       <c r="F70" s="17"/>
       <c r="G70" s="17"/>
       <c r="H70" s="17"/>
       <c r="I70" s="17"/>
       <c r="J70" s="17"/>
       <c r="K70" s="17"/>
       <c r="L70" s="17"/>
       <c r="M70" s="17"/>
       <c r="N70" s="17"/>
       <c r="O70" s="17"/>
       <c r="P70" s="17"/>
       <c r="Q70" s="17"/>
       <c r="R70" s="17"/>
       <c r="S70" s="17"/>
       <c r="T70" s="17"/>
       <c r="U70" s="17"/>
       <c r="V70" s="17"/>
       <c r="W70" s="17"/>
       <c r="X70" s="17"/>
       <c r="Y70" s="17"/>
       <c r="Z70" s="17"/>
       <c r="AA70" s="17"/>
       <c r="AB70" s="17"/>
       <c r="AC70" s="17"/>
       <c r="AD70" s="17"/>
       <c r="AE70" s="17"/>
       <c r="AF70" s="17"/>
       <c r="AG70" s="17"/>
       <c r="AH70" s="17"/>
       <c r="AI70" s="17"/>
       <c r="AJ70" s="17"/>
       <c r="AK70" s="17"/>
       <c r="AL70" s="17"/>
       <c r="AM70" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B47:K47"/>
+    <mergeCell ref="B43:K43"/>
+    <mergeCell ref="B44:K44"/>
+    <mergeCell ref="U6:X6"/>
+    <mergeCell ref="B42:K42"/>
+    <mergeCell ref="B45:K45"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="H6:K6"/>
     <mergeCell ref="B46:K46"/>
     <mergeCell ref="C6:F6"/>
-    <mergeCell ref="B47:K47"/>
-[...4 lines deleted...]
-    <mergeCell ref="B45:K45"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet11">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:AJ22"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16" width="10.5546875" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="31.42578125" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" customWidth="1"/>
+    <col min="6" max="6" width="10.5703125" customWidth="1"/>
+    <col min="7" max="7" width="1.5703125" customWidth="1"/>
+    <col min="8" max="8" width="14.42578125" customWidth="1"/>
+    <col min="9" max="9" width="9.5703125" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" customWidth="1"/>
+    <col min="11" max="11" width="10.5703125" customWidth="1"/>
+    <col min="12" max="12" width="1.5703125" customWidth="1"/>
+    <col min="13" max="13" width="14.42578125" customWidth="1"/>
+    <col min="14" max="14" width="9.5703125" customWidth="1"/>
+    <col min="15" max="15" width="8.5703125" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:36" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:36" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="489" t="s">
         <v>259</v>
       </c>
       <c r="C2" s="489"/>
       <c r="D2" s="489"/>
       <c r="E2" s="489"/>
       <c r="F2" s="489"/>
       <c r="G2" s="179"/>
       <c r="H2" s="179"/>
       <c r="I2" s="179"/>
       <c r="J2" s="179"/>
       <c r="K2" s="179"/>
       <c r="L2" s="179"/>
       <c r="M2" s="179"/>
       <c r="N2" s="179"/>
       <c r="O2" s="179"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="17"/>
       <c r="W2" s="17"/>
       <c r="X2" s="17"/>
       <c r="Y2" s="17"/>
       <c r="Z2" s="17"/>
       <c r="AA2" s="17"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
       <c r="AH2" s="17"/>
       <c r="AI2" s="17"/>
       <c r="AJ2" s="17"/>
     </row>
-    <row r="3" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="489" t="s">
         <v>205</v>
       </c>
       <c r="C3" s="489"/>
       <c r="D3" s="489"/>
       <c r="E3" s="489"/>
       <c r="F3" s="489"/>
       <c r="G3" s="179"/>
       <c r="H3" s="179"/>
       <c r="I3" s="179"/>
       <c r="J3" s="179"/>
       <c r="K3" s="179"/>
       <c r="L3" s="179"/>
       <c r="M3" s="179"/>
       <c r="N3" s="179"/>
       <c r="O3" s="179"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="63"/>
       <c r="W3" s="63"/>
       <c r="X3" s="63"/>
       <c r="Y3" s="63"/>
       <c r="Z3" s="63"/>
       <c r="AA3" s="63"/>
       <c r="AB3" s="63"/>
       <c r="AC3" s="63"/>
       <c r="AD3" s="63"/>
       <c r="AE3" s="63"/>
       <c r="AF3" s="63"/>
       <c r="AG3" s="17"/>
       <c r="AH3" s="17"/>
       <c r="AI3" s="17"/>
       <c r="AJ3" s="17"/>
     </row>
-    <row r="4" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="489" t="s">
         <v>112</v>
       </c>
       <c r="C4" s="489"/>
       <c r="D4" s="489"/>
       <c r="E4" s="489"/>
       <c r="F4" s="489"/>
       <c r="G4" s="179"/>
       <c r="H4" s="179"/>
       <c r="I4" s="179"/>
       <c r="J4" s="179"/>
       <c r="K4" s="179"/>
       <c r="L4" s="179"/>
       <c r="M4" s="179"/>
       <c r="N4" s="179"/>
       <c r="O4" s="179"/>
       <c r="P4" s="179"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="17"/>
       <c r="W4" s="17"/>
       <c r="X4" s="17"/>
       <c r="Y4" s="17"/>
       <c r="Z4" s="17"/>
       <c r="AA4" s="17"/>
       <c r="AB4" s="17"/>
       <c r="AC4" s="17"/>
       <c r="AD4" s="17"/>
       <c r="AE4" s="17"/>
       <c r="AF4" s="17"/>
       <c r="AG4" s="17"/>
       <c r="AH4" s="17"/>
       <c r="AI4" s="17"/>
       <c r="AJ4" s="17"/>
     </row>
-    <row r="5" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A5" s="17"/>
       <c r="B5" s="90"/>
       <c r="C5" s="90"/>
       <c r="D5" s="90"/>
       <c r="E5" s="90"/>
       <c r="F5" s="90"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="17"/>
       <c r="N5" s="17"/>
       <c r="O5" s="17"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="17"/>
       <c r="S5" s="17"/>
       <c r="T5" s="17"/>
       <c r="U5" s="17"/>
       <c r="V5" s="17"/>
       <c r="W5" s="17"/>
       <c r="X5" s="17"/>
       <c r="Y5" s="17"/>
       <c r="Z5" s="17"/>
       <c r="AA5" s="17"/>
       <c r="AB5" s="17"/>
       <c r="AC5" s="17"/>
       <c r="AD5" s="17"/>
       <c r="AE5" s="17"/>
       <c r="AF5" s="17"/>
       <c r="AG5" s="17"/>
       <c r="AH5" s="17"/>
       <c r="AI5" s="17"/>
       <c r="AJ5" s="17"/>
     </row>
-    <row r="6" spans="1:36" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:36" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17"/>
       <c r="B6" s="90"/>
       <c r="C6" s="495">
         <v>46022</v>
       </c>
       <c r="D6" s="495"/>
       <c r="E6" s="495"/>
       <c r="F6" s="495"/>
       <c r="G6" s="48"/>
     </row>
-    <row r="7" spans="1:36" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:36" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="223" t="s">
         <v>113</v>
       </c>
       <c r="C7" s="224" t="s">
         <v>256</v>
       </c>
       <c r="D7" s="224" t="s">
         <v>257</v>
       </c>
       <c r="E7" s="224" t="s">
         <v>114</v>
       </c>
       <c r="F7" s="224" t="s">
         <v>115</v>
       </c>
       <c r="G7" s="7"/>
     </row>
-    <row r="8" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A8" s="17"/>
       <c r="B8" s="225" t="s">
         <v>116</v>
       </c>
       <c r="C8" s="104">
         <v>12647</v>
       </c>
       <c r="D8" s="226">
         <v>104</v>
       </c>
       <c r="E8" s="226">
         <v>867</v>
       </c>
       <c r="F8" s="227">
         <v>0.12</v>
       </c>
       <c r="G8" s="99"/>
     </row>
-    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="225" t="s">
         <v>117</v>
       </c>
       <c r="C9" s="105">
         <v>8591</v>
       </c>
       <c r="D9" s="105">
         <v>206</v>
       </c>
       <c r="E9" s="105">
         <v>641</v>
       </c>
       <c r="F9" s="228">
         <v>0.32</v>
       </c>
       <c r="G9" s="99"/>
     </row>
-    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="225" t="s">
         <v>118</v>
       </c>
       <c r="C10" s="103">
         <v>3647</v>
       </c>
       <c r="D10" s="103">
         <v>205</v>
       </c>
       <c r="E10" s="103">
         <v>270</v>
       </c>
       <c r="F10" s="229">
         <v>0.76</v>
       </c>
       <c r="G10" s="99"/>
     </row>
-    <row r="11" spans="1:36" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:36" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="17"/>
       <c r="B11" s="179" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="230">
         <v>24885</v>
       </c>
       <c r="D11" s="133">
         <v>515</v>
       </c>
       <c r="E11" s="133">
         <v>1778</v>
       </c>
       <c r="F11" s="231">
         <v>0.28999999999999998</v>
       </c>
       <c r="G11" s="392"/>
     </row>
-    <row r="12" spans="1:36" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:36" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="232"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="4"/>
     </row>
-    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4"/>
       <c r="AG13" s="4"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
     </row>
-    <row r="14" spans="1:36" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:36" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="495">
         <v>45657</v>
       </c>
       <c r="D14" s="495"/>
       <c r="E14" s="495"/>
       <c r="F14" s="495"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="4"/>
       <c r="X14" s="4"/>
       <c r="Y14" s="4"/>
       <c r="Z14" s="4"/>
       <c r="AA14" s="4"/>
       <c r="AB14" s="4"/>
       <c r="AC14" s="4"/>
       <c r="AD14" s="4"/>
       <c r="AE14" s="4"/>
       <c r="AF14" s="4"/>
       <c r="AG14" s="4"/>
       <c r="AH14" s="4"/>
       <c r="AI14" s="4"/>
       <c r="AJ14" s="4"/>
     </row>
-    <row r="15" spans="1:36" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:36" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
       <c r="B15" s="223" t="s">
         <v>113</v>
       </c>
       <c r="C15" s="224" t="s">
         <v>256</v>
       </c>
       <c r="D15" s="224" t="s">
         <v>257</v>
       </c>
       <c r="E15" s="224" t="s">
         <v>114</v>
       </c>
       <c r="F15" s="224" t="s">
         <v>115</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="4"/>
       <c r="X15" s="4"/>
       <c r="Y15" s="4"/>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4"/>
       <c r="AB15" s="4"/>
       <c r="AC15" s="4"/>
       <c r="AD15" s="4"/>
       <c r="AE15" s="4"/>
       <c r="AF15" s="4"/>
       <c r="AG15" s="4"/>
       <c r="AH15" s="4"/>
       <c r="AI15" s="4"/>
       <c r="AJ15" s="4"/>
     </row>
-    <row r="16" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="225" t="s">
         <v>116</v>
       </c>
       <c r="C16" s="104">
         <v>12712</v>
       </c>
       <c r="D16" s="226">
         <v>108</v>
       </c>
       <c r="E16" s="226">
         <v>849</v>
       </c>
       <c r="F16" s="227">
         <v>0.13</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="4"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
       <c r="V16" s="4"/>
       <c r="W16" s="4"/>
       <c r="X16" s="4"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="4"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4"/>
       <c r="AG16" s="4"/>
       <c r="AH16" s="4"/>
       <c r="AI16" s="4"/>
       <c r="AJ16" s="4"/>
     </row>
-    <row r="17" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
       <c r="B17" s="225" t="s">
         <v>117</v>
       </c>
       <c r="C17" s="105">
         <v>7701</v>
       </c>
       <c r="D17" s="105">
         <v>191</v>
       </c>
       <c r="E17" s="105">
         <v>545</v>
       </c>
       <c r="F17" s="228">
         <v>0.35</v>
       </c>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
       <c r="S17" s="4"/>
       <c r="T17" s="4"/>
       <c r="U17" s="4"/>
       <c r="V17" s="4"/>
       <c r="W17" s="4"/>
       <c r="X17" s="4"/>
       <c r="Y17" s="4"/>
       <c r="Z17" s="4"/>
       <c r="AA17" s="4"/>
       <c r="AB17" s="4"/>
       <c r="AC17" s="4"/>
       <c r="AD17" s="4"/>
       <c r="AE17" s="4"/>
       <c r="AF17" s="4"/>
       <c r="AG17" s="4"/>
       <c r="AH17" s="4"/>
       <c r="AI17" s="4"/>
       <c r="AJ17" s="4"/>
     </row>
-    <row r="18" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
       <c r="B18" s="225" t="s">
         <v>118</v>
       </c>
       <c r="C18" s="103">
         <v>3153</v>
       </c>
       <c r="D18" s="103">
         <v>173</v>
       </c>
       <c r="E18" s="103">
         <v>213</v>
       </c>
       <c r="F18" s="229">
         <v>0.81</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="4"/>
       <c r="V18" s="4"/>
       <c r="W18" s="4"/>
       <c r="X18" s="4"/>
       <c r="Y18" s="4"/>
       <c r="Z18" s="4"/>
       <c r="AA18" s="4"/>
       <c r="AB18" s="4"/>
       <c r="AC18" s="4"/>
       <c r="AD18" s="4"/>
       <c r="AE18" s="4"/>
       <c r="AF18" s="4"/>
       <c r="AG18" s="4"/>
       <c r="AH18" s="4"/>
       <c r="AI18" s="4"/>
       <c r="AJ18" s="4"/>
     </row>
-    <row r="19" spans="1:36" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:36" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="179" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="230">
         <v>23566</v>
       </c>
       <c r="D19" s="133">
         <v>472</v>
       </c>
       <c r="E19" s="133">
         <v>1607</v>
       </c>
       <c r="F19" s="231">
         <v>0.28999999999999998</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
       <c r="W19" s="4"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4"/>
       <c r="AB19" s="4"/>
       <c r="AC19" s="4"/>
       <c r="AD19" s="4"/>
       <c r="AE19" s="4"/>
       <c r="AF19" s="4"/>
       <c r="AG19" s="4"/>
       <c r="AH19" s="4"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
     </row>
-    <row r="20" spans="1:36" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:36" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
       <c r="T20" s="4"/>
       <c r="U20" s="4"/>
       <c r="V20" s="4"/>
       <c r="W20" s="4"/>
       <c r="X20" s="4"/>
       <c r="Y20" s="4"/>
       <c r="Z20" s="4"/>
       <c r="AA20" s="4"/>
       <c r="AB20" s="4"/>
       <c r="AC20" s="4"/>
       <c r="AD20" s="4"/>
       <c r="AE20" s="4"/>
       <c r="AF20" s="4"/>
       <c r="AG20" s="4"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="4"/>
       <c r="AJ20" s="4"/>
     </row>
-    <row r="21" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="4"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="4"/>
       <c r="AG21" s="4"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
     </row>
-    <row r="22" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
       <c r="W22" s="4"/>
       <c r="X22" s="4"/>
       <c r="Y22" s="4"/>
@@ -9824,273 +9824,273 @@
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="C6:F6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr codeName="Sheet12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z42"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="19" width="9.44140625" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" customWidth="1"/>
+    <col min="3" max="3" width="8.42578125" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" customWidth="1"/>
+    <col min="5" max="5" width="10.5703125" customWidth="1"/>
+    <col min="6" max="6" width="7.42578125" customWidth="1"/>
+    <col min="7" max="7" width="39.5703125" customWidth="1"/>
+    <col min="8" max="8" width="8.42578125" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" customWidth="1"/>
+    <col min="11" max="11" width="7.42578125" customWidth="1"/>
+    <col min="12" max="12" width="15.42578125" customWidth="1"/>
+    <col min="13" max="13" width="8.42578125" customWidth="1"/>
+    <col min="14" max="14" width="14.42578125" customWidth="1"/>
+    <col min="15" max="16" width="10.5703125" customWidth="1"/>
+    <col min="17" max="19" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="17"/>
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
       <c r="X1" s="17"/>
       <c r="Y1" s="17"/>
       <c r="Z1" s="17"/>
     </row>
-    <row r="2" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="489" t="s">
         <v>258</v>
       </c>
       <c r="C2" s="489"/>
       <c r="D2" s="489"/>
       <c r="E2" s="489"/>
       <c r="F2" s="489"/>
       <c r="G2" s="489"/>
       <c r="H2" s="489"/>
       <c r="I2" s="489"/>
       <c r="J2" s="489"/>
       <c r="K2" s="489"/>
       <c r="L2" s="489"/>
       <c r="M2" s="489"/>
       <c r="N2" s="489"/>
       <c r="O2" s="489"/>
       <c r="P2" s="489"/>
       <c r="Q2" s="17"/>
       <c r="R2" s="17"/>
       <c r="S2" s="17"/>
       <c r="T2" s="17"/>
       <c r="U2" s="17"/>
       <c r="V2" s="17"/>
       <c r="W2" s="17"/>
       <c r="X2" s="17"/>
       <c r="Y2" s="17"/>
       <c r="Z2" s="17"/>
     </row>
-    <row r="3" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="481" t="s">
         <v>205</v>
       </c>
       <c r="C3" s="481"/>
       <c r="D3" s="481"/>
       <c r="E3" s="481"/>
       <c r="F3" s="481"/>
       <c r="G3" s="481"/>
       <c r="H3" s="481"/>
       <c r="I3" s="481"/>
       <c r="J3" s="481"/>
       <c r="K3" s="481"/>
       <c r="L3" s="481"/>
       <c r="M3" s="481"/>
       <c r="N3" s="481"/>
       <c r="O3" s="481"/>
       <c r="P3" s="481"/>
       <c r="Q3" s="17"/>
       <c r="R3" s="17"/>
       <c r="S3" s="17"/>
       <c r="T3" s="17"/>
       <c r="U3" s="17"/>
       <c r="V3" s="17"/>
       <c r="W3" s="17"/>
       <c r="X3" s="17"/>
       <c r="Y3" s="17"/>
       <c r="Z3" s="17"/>
     </row>
-    <row r="4" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="17"/>
       <c r="R4" s="17"/>
       <c r="S4" s="17"/>
       <c r="T4" s="17"/>
       <c r="U4" s="17"/>
       <c r="V4" s="17"/>
       <c r="W4" s="17"/>
       <c r="X4" s="17"/>
       <c r="Y4" s="17"/>
       <c r="Z4" s="17"/>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="17"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="17"/>
       <c r="S5" s="17"/>
       <c r="T5" s="17"/>
       <c r="U5" s="17"/>
       <c r="V5" s="17"/>
       <c r="W5" s="17"/>
       <c r="X5" s="17"/>
       <c r="Y5" s="17"/>
       <c r="Z5" s="17"/>
     </row>
-    <row r="6" spans="1:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:26" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17"/>
       <c r="B6" s="497" t="s">
         <v>315</v>
       </c>
       <c r="C6" s="498"/>
       <c r="D6" s="498"/>
       <c r="E6" s="498"/>
       <c r="F6" s="498"/>
       <c r="G6" s="498"/>
       <c r="H6" s="498"/>
       <c r="I6" s="498"/>
       <c r="J6" s="498"/>
       <c r="K6" s="498"/>
       <c r="L6" s="498"/>
       <c r="M6" s="498"/>
       <c r="N6" s="498"/>
       <c r="O6" s="498"/>
       <c r="P6" s="498"/>
       <c r="Q6" s="17"/>
       <c r="R6" s="17"/>
       <c r="S6" s="17"/>
       <c r="T6" s="17"/>
       <c r="U6" s="17"/>
       <c r="V6" s="17"/>
       <c r="W6" s="17"/>
       <c r="X6" s="17"/>
       <c r="Y6" s="17"/>
       <c r="Z6" s="17"/>
     </row>
-    <row r="7" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="17"/>
       <c r="B7" s="70"/>
       <c r="C7" s="70"/>
       <c r="D7" s="70"/>
       <c r="E7" s="70"/>
       <c r="F7" s="70"/>
       <c r="G7" s="70"/>
       <c r="H7" s="70"/>
       <c r="I7" s="70"/>
       <c r="J7" s="70"/>
       <c r="K7" s="70"/>
       <c r="L7" s="70"/>
       <c r="M7" s="70"/>
       <c r="N7" s="70"/>
       <c r="O7" s="70"/>
       <c r="P7" s="70"/>
       <c r="Q7" s="17"/>
       <c r="R7" s="17"/>
       <c r="S7" s="17"/>
       <c r="T7" s="17"/>
       <c r="U7" s="17"/>
       <c r="V7" s="17"/>
       <c r="W7" s="17"/>
       <c r="X7" s="17"/>
       <c r="Y7" s="17"/>
       <c r="Z7" s="17"/>
     </row>
-    <row r="8" spans="1:26" ht="29.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:26" ht="27.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="17"/>
       <c r="B8" s="135" t="s">
         <v>119</v>
       </c>
       <c r="C8" s="136" t="s">
         <v>120</v>
       </c>
       <c r="D8" s="136" t="s">
         <v>121</v>
       </c>
       <c r="E8" s="136" t="s">
         <v>122</v>
       </c>
       <c r="F8" s="16"/>
       <c r="G8" s="135" t="s">
         <v>123</v>
       </c>
       <c r="H8" s="137" t="s">
         <v>120</v>
       </c>
       <c r="I8" s="136" t="s">
         <v>121</v>
       </c>
       <c r="J8" s="137" t="s">
         <v>122</v>
@@ -10100,93 +10100,93 @@
         <v>124</v>
       </c>
       <c r="M8" s="137" t="s">
         <v>120</v>
       </c>
       <c r="N8" s="136" t="s">
         <v>121</v>
       </c>
       <c r="O8" s="137" t="s">
         <v>122</v>
       </c>
       <c r="P8" s="137" t="s">
         <v>125</v>
       </c>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
       <c r="Z8" s="17"/>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="457" t="s">
         <v>126</v>
       </c>
       <c r="C9" s="143">
         <v>0.12</v>
       </c>
       <c r="D9" s="143">
         <v>0.13</v>
       </c>
       <c r="E9" s="453">
         <v>2.8399999999999998E-2</v>
       </c>
       <c r="G9" s="457" t="s">
         <v>128</v>
       </c>
       <c r="H9" s="151">
         <v>0.03</v>
       </c>
       <c r="I9" s="152">
         <v>0.03</v>
       </c>
       <c r="J9" s="458">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="L9" s="457"/>
       <c r="M9" s="459"/>
       <c r="N9" s="459"/>
       <c r="O9" s="459"/>
       <c r="P9" s="459"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="17"/>
       <c r="V9" s="17"/>
       <c r="W9" s="17"/>
       <c r="X9" s="17"/>
       <c r="Y9" s="17"/>
       <c r="Z9" s="17"/>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="142" t="s">
         <v>127</v>
       </c>
       <c r="C10" s="143">
         <v>0.09</v>
       </c>
       <c r="D10" s="143">
         <v>0.09</v>
       </c>
       <c r="E10" s="454">
         <v>2.81E-2</v>
       </c>
       <c r="G10" s="142" t="s">
         <v>230</v>
       </c>
       <c r="H10" s="151">
         <v>0.03</v>
       </c>
       <c r="I10" s="152">
         <v>0.04</v>
       </c>
       <c r="J10" s="460">
         <v>3.3100000000000004E-2</v>
       </c>
@@ -10194,51 +10194,51 @@
         <v>98</v>
       </c>
       <c r="M10" s="143">
         <v>0.02</v>
       </c>
       <c r="N10" s="155">
         <v>0.08</v>
       </c>
       <c r="O10" s="454">
         <v>7.9600000000000004E-2</v>
       </c>
       <c r="P10" s="454">
         <v>5.5500000000000001E-2</v>
       </c>
       <c r="Q10" s="17"/>
       <c r="R10" s="17"/>
       <c r="S10" s="17"/>
       <c r="T10" s="17"/>
       <c r="U10" s="17"/>
       <c r="V10" s="17"/>
       <c r="W10" s="17"/>
       <c r="X10" s="17"/>
       <c r="Y10" s="17"/>
       <c r="Z10" s="17"/>
     </row>
-    <row r="11" spans="1:26" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="142" t="s">
         <v>129</v>
       </c>
       <c r="C11" s="143">
         <v>0.08</v>
       </c>
       <c r="D11" s="143">
         <v>0.13</v>
       </c>
       <c r="E11" s="454">
         <v>3.3500000000000002E-2</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H11" s="151">
         <v>0.03</v>
       </c>
       <c r="I11" s="152">
         <v>0.03</v>
       </c>
       <c r="J11" s="460">
         <v>3.5900000000000001E-2</v>
       </c>
@@ -10246,51 +10246,51 @@
         <v>306</v>
       </c>
       <c r="M11" s="143">
         <v>0.02</v>
       </c>
       <c r="N11" s="155">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="O11" s="454">
         <v>5.0800000000000005E-2</v>
       </c>
       <c r="P11" s="454">
         <v>5.8999999999999999E-3</v>
       </c>
       <c r="Q11" s="17"/>
       <c r="R11" s="17"/>
       <c r="S11" s="17"/>
       <c r="T11" s="17"/>
       <c r="U11" s="17"/>
       <c r="V11" s="17"/>
       <c r="W11" s="17"/>
       <c r="X11" s="17"/>
       <c r="Y11" s="17"/>
       <c r="Z11" s="17"/>
     </row>
-    <row r="12" spans="1:26" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="142" t="s">
         <v>130</v>
       </c>
       <c r="C12" s="143">
         <v>0.05</v>
       </c>
       <c r="D12" s="143">
         <v>0.09</v>
       </c>
       <c r="E12" s="454">
         <v>3.3799999999999997E-2</v>
       </c>
       <c r="G12" s="142" t="s">
         <v>235</v>
       </c>
       <c r="H12" s="151">
         <v>0.02</v>
       </c>
       <c r="I12" s="152">
         <v>0.02</v>
       </c>
       <c r="J12" s="460">
         <v>2.4900000000000002E-2</v>
       </c>
@@ -10298,51 +10298,51 @@
         <v>2018</v>
       </c>
       <c r="M12" s="143">
         <v>0.01</v>
       </c>
       <c r="N12" s="155">
         <v>0.04</v>
       </c>
       <c r="O12" s="454">
         <v>5.3099999999999994E-2</v>
       </c>
       <c r="P12" s="454">
         <v>9.4999999999999998E-3</v>
       </c>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="17"/>
     </row>
-    <row r="13" spans="1:26" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="142" t="s">
         <v>132</v>
       </c>
       <c r="C13" s="143">
         <v>0.04</v>
       </c>
       <c r="D13" s="143">
         <v>0.05</v>
       </c>
       <c r="E13" s="454">
         <v>3.15E-2</v>
       </c>
       <c r="F13" s="142"/>
       <c r="G13" s="142" t="s">
         <v>134</v>
       </c>
       <c r="H13" s="151">
         <v>0.02</v>
       </c>
       <c r="I13" s="152">
         <v>0.03</v>
       </c>
       <c r="J13" s="460">
         <v>3.5400000000000001E-2</v>
@@ -10350,51 +10350,51 @@
       <c r="L13" s="156">
         <v>2019</v>
       </c>
       <c r="M13" s="143">
         <v>0.04</v>
       </c>
       <c r="N13" s="155">
         <v>0.05</v>
       </c>
       <c r="O13" s="454">
         <v>3.4500000000000003E-2</v>
       </c>
       <c r="P13" s="454">
         <v>8.3999999999999995E-3</v>
       </c>
       <c r="Q13" s="17"/>
       <c r="R13" s="17"/>
       <c r="T13" s="17"/>
       <c r="U13" s="17"/>
       <c r="V13" s="17"/>
       <c r="W13" s="17"/>
       <c r="X13" s="17"/>
       <c r="Y13" s="17"/>
       <c r="Z13" s="17"/>
     </row>
-    <row r="14" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="142" t="s">
         <v>135</v>
       </c>
       <c r="C14" s="143">
         <v>0.04</v>
       </c>
       <c r="D14" s="143">
         <v>0.04</v>
       </c>
       <c r="E14" s="454">
         <v>2.7799999999999998E-2</v>
       </c>
       <c r="G14" s="142" t="s">
         <v>231</v>
       </c>
       <c r="H14" s="151">
         <v>0.02</v>
       </c>
       <c r="I14" s="152">
         <v>0.05</v>
       </c>
       <c r="J14" s="460">
         <v>3.7000000000000005E-2</v>
       </c>
@@ -10402,51 +10402,51 @@
         <v>2020</v>
       </c>
       <c r="M14" s="143">
         <v>0.11</v>
       </c>
       <c r="N14" s="155">
         <v>0.11</v>
       </c>
       <c r="O14" s="454">
         <v>2.4100000000000003E-2</v>
       </c>
       <c r="P14" s="454">
         <v>9.1000000000000004E-3</v>
       </c>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
       <c r="T14" s="17"/>
       <c r="U14" s="17"/>
       <c r="V14" s="17"/>
       <c r="W14" s="17"/>
       <c r="X14" s="17"/>
       <c r="Y14" s="17"/>
       <c r="Z14" s="17"/>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="142" t="s">
         <v>133</v>
       </c>
       <c r="C15" s="143">
         <v>0.04</v>
       </c>
       <c r="D15" s="143">
         <v>0.03</v>
       </c>
       <c r="E15" s="454">
         <v>2.3300000000000001E-2</v>
       </c>
       <c r="G15" s="142" t="s">
         <v>232</v>
       </c>
       <c r="H15" s="151">
         <v>0.02</v>
       </c>
       <c r="I15" s="152">
         <v>0.02</v>
       </c>
       <c r="J15" s="460">
         <v>2.6200000000000001E-2</v>
       </c>
@@ -10454,51 +10454,51 @@
         <v>2021</v>
       </c>
       <c r="M15" s="143">
         <v>0.17</v>
       </c>
       <c r="N15" s="155">
         <v>0.19</v>
       </c>
       <c r="O15" s="454">
         <v>2.63E-2</v>
       </c>
       <c r="P15" s="454">
         <v>1.52E-2</v>
       </c>
       <c r="Q15" s="17"/>
       <c r="R15" s="142"/>
       <c r="S15" s="151"/>
       <c r="T15" s="152"/>
       <c r="U15" s="153"/>
       <c r="V15" s="17"/>
       <c r="W15" s="17"/>
       <c r="X15" s="17"/>
       <c r="Y15" s="17"/>
       <c r="Z15" s="17"/>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="142" t="s">
         <v>196</v>
       </c>
       <c r="C16" s="143">
         <v>0.03</v>
       </c>
       <c r="D16" s="143">
         <v>0.04</v>
       </c>
       <c r="E16" s="454">
         <v>3.3300000000000003E-2</v>
       </c>
       <c r="G16" s="142" t="s">
         <v>234</v>
       </c>
       <c r="H16" s="151">
         <v>0.02</v>
       </c>
       <c r="I16" s="152">
         <v>0.03</v>
       </c>
       <c r="J16" s="460">
         <v>3.5299999999999998E-2</v>
       </c>
@@ -10506,51 +10506,51 @@
         <v>2022</v>
       </c>
       <c r="M16" s="143">
         <v>0.17</v>
       </c>
       <c r="N16" s="155">
         <v>0.22</v>
       </c>
       <c r="O16" s="454">
         <v>2.98E-2</v>
       </c>
       <c r="P16" s="454">
         <v>2.4500000000000001E-2</v>
       </c>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
     </row>
-    <row r="17" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="17"/>
       <c r="B17" s="142" t="s">
         <v>136</v>
       </c>
       <c r="C17" s="143">
         <v>0.03</v>
       </c>
       <c r="D17" s="143">
         <v>0.02</v>
       </c>
       <c r="E17" s="454">
         <v>2.07E-2</v>
       </c>
       <c r="G17" s="142" t="s">
         <v>233</v>
       </c>
       <c r="H17" s="151">
         <v>0.02</v>
       </c>
       <c r="I17" s="152">
         <v>0.03</v>
       </c>
       <c r="J17" s="460">
         <v>3.2599999999999997E-2</v>
       </c>
@@ -10558,51 +10558,51 @@
         <v>2023</v>
       </c>
       <c r="M17" s="143">
         <v>0.14000000000000001</v>
       </c>
       <c r="N17" s="155">
         <v>0.15</v>
       </c>
       <c r="O17" s="454">
         <v>2.75E-2</v>
       </c>
       <c r="P17" s="454">
         <v>2.23E-2</v>
       </c>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
       <c r="U17" s="17"/>
       <c r="V17" s="17"/>
       <c r="W17" s="17"/>
       <c r="X17" s="17"/>
       <c r="Y17" s="17"/>
       <c r="Z17" s="17"/>
     </row>
-    <row r="18" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="17"/>
       <c r="B18" s="142" t="s">
         <v>296</v>
       </c>
       <c r="C18" s="143">
         <v>0.03</v>
       </c>
       <c r="D18" s="143">
         <v>0.03</v>
       </c>
       <c r="E18" s="454">
         <v>2.29E-2</v>
       </c>
       <c r="G18" s="142" t="s">
         <v>213</v>
       </c>
       <c r="H18" s="143">
         <v>0.02</v>
       </c>
       <c r="I18" s="155">
         <v>0.01</v>
       </c>
       <c r="J18" s="454">
         <v>1.8500000000000003E-2</v>
       </c>
@@ -10610,51 +10610,51 @@
         <v>2024</v>
       </c>
       <c r="M18" s="143">
         <v>0.15</v>
       </c>
       <c r="N18" s="155">
         <v>0.08</v>
       </c>
       <c r="O18" s="454">
         <v>1.7299999999999999E-2</v>
       </c>
       <c r="P18" s="454">
         <v>1.52E-2</v>
       </c>
       <c r="Q18" s="17"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
       <c r="U18" s="17"/>
       <c r="V18" s="17"/>
       <c r="W18" s="17"/>
       <c r="X18" s="17"/>
       <c r="Y18" s="17"/>
       <c r="Z18" s="17"/>
     </row>
-    <row r="19" spans="1:26" ht="16.2" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:26" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="17"/>
       <c r="B19" s="145" t="s">
         <v>137</v>
       </c>
       <c r="C19" s="146">
         <v>0.45</v>
       </c>
       <c r="D19" s="146">
         <v>0.35000000000000003</v>
       </c>
       <c r="E19" s="454">
         <v>2.3199999999999998E-2</v>
       </c>
       <c r="G19" s="145" t="s">
         <v>236</v>
       </c>
       <c r="H19" s="146">
         <v>0.77</v>
       </c>
       <c r="I19" s="157">
         <v>0.71</v>
       </c>
       <c r="J19" s="454">
         <v>2.4900000000000002E-2</v>
       </c>
@@ -10662,51 +10662,51 @@
         <v>2025</v>
       </c>
       <c r="M19" s="146">
         <v>0.17</v>
       </c>
       <c r="N19" s="157">
         <v>0.01</v>
       </c>
       <c r="O19" s="454">
         <v>3.2000000000000002E-3</v>
       </c>
       <c r="P19" s="454">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="17"/>
       <c r="U19" s="17"/>
       <c r="V19" s="17"/>
       <c r="W19" s="17"/>
       <c r="X19" s="17"/>
       <c r="Y19" s="17"/>
       <c r="Z19" s="17"/>
     </row>
-    <row r="20" spans="1:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:26" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="17"/>
       <c r="B20" s="148" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="455">
         <v>1</v>
       </c>
       <c r="D20" s="455">
         <v>1</v>
       </c>
       <c r="E20" s="456">
         <v>2.6200000000000001E-2</v>
       </c>
       <c r="G20" s="148" t="s">
         <v>3</v>
       </c>
       <c r="H20" s="455">
         <v>1</v>
       </c>
       <c r="I20" s="455">
         <v>1</v>
       </c>
       <c r="J20" s="456">
         <v>2.6200000000000001E-2</v>
       </c>
@@ -10714,137 +10714,137 @@
         <v>3</v>
       </c>
       <c r="M20" s="455">
         <v>1</v>
       </c>
       <c r="N20" s="455">
         <v>1</v>
       </c>
       <c r="O20" s="456">
         <v>2.6200000000000001E-2</v>
       </c>
       <c r="P20" s="456">
         <v>4.1299999999999996E-2</v>
       </c>
       <c r="Q20" s="17"/>
       <c r="R20" s="17"/>
       <c r="S20" s="17"/>
       <c r="T20" s="17"/>
       <c r="U20" s="17"/>
       <c r="V20" s="17"/>
       <c r="W20" s="17"/>
       <c r="X20" s="17"/>
       <c r="Y20" s="17"/>
       <c r="Z20" s="17"/>
     </row>
-    <row r="21" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="48"/>
       <c r="C21" s="48"/>
       <c r="D21" s="48"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
       <c r="H21" s="48"/>
       <c r="I21" s="48"/>
       <c r="J21" s="416"/>
       <c r="K21" s="48"/>
       <c r="L21" s="48"/>
       <c r="M21" s="48"/>
       <c r="N21" s="48"/>
       <c r="O21" s="48"/>
       <c r="P21" s="48"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="17"/>
       <c r="U21" s="17"/>
       <c r="V21" s="17"/>
       <c r="W21" s="17"/>
       <c r="X21" s="17"/>
       <c r="Y21" s="17"/>
       <c r="Z21" s="17"/>
     </row>
-    <row r="22" spans="1:26" ht="13.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:26" ht="13.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="17"/>
       <c r="B22" s="497" t="s">
         <v>299</v>
       </c>
       <c r="C22" s="498"/>
       <c r="D22" s="498"/>
       <c r="E22" s="498"/>
       <c r="F22" s="498"/>
       <c r="G22" s="498"/>
       <c r="H22" s="498"/>
       <c r="I22" s="498"/>
       <c r="J22" s="498"/>
       <c r="K22" s="498"/>
       <c r="L22" s="498"/>
       <c r="M22" s="498"/>
       <c r="N22" s="498"/>
       <c r="O22" s="498"/>
       <c r="P22" s="498"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="17"/>
       <c r="S22" s="17"/>
       <c r="T22" s="17"/>
       <c r="U22" s="17"/>
       <c r="V22" s="17"/>
       <c r="W22" s="17"/>
       <c r="X22" s="17"/>
       <c r="Y22" s="17"/>
       <c r="Z22" s="17"/>
     </row>
-    <row r="23" spans="1:26" ht="10.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:26" ht="10.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="17"/>
       <c r="B23" s="70"/>
       <c r="C23" s="70"/>
       <c r="D23" s="70"/>
       <c r="E23" s="70"/>
       <c r="F23" s="70"/>
       <c r="G23" s="70"/>
       <c r="H23" s="70"/>
       <c r="I23" s="70"/>
       <c r="J23" s="70"/>
       <c r="K23" s="70"/>
       <c r="L23" s="70"/>
       <c r="M23" s="70"/>
       <c r="N23" s="70"/>
       <c r="O23" s="70"/>
       <c r="P23" s="70"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
       <c r="S23" s="17"/>
       <c r="T23" s="17"/>
       <c r="U23" s="17"/>
       <c r="V23" s="17"/>
       <c r="W23" s="17"/>
       <c r="X23" s="17"/>
       <c r="Y23" s="17"/>
       <c r="Z23" s="17"/>
     </row>
-    <row r="24" spans="1:26" ht="29.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:26" ht="29.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="17"/>
       <c r="B24" s="135" t="s">
         <v>119</v>
       </c>
       <c r="C24" s="136" t="s">
         <v>120</v>
       </c>
       <c r="D24" s="136" t="s">
         <v>121</v>
       </c>
       <c r="E24" s="136" t="s">
         <v>122</v>
       </c>
       <c r="F24" s="16"/>
       <c r="G24" s="135" t="s">
         <v>123</v>
       </c>
       <c r="H24" s="137" t="s">
         <v>120</v>
       </c>
       <c r="I24" s="136" t="s">
         <v>121</v>
       </c>
       <c r="J24" s="137" t="s">
         <v>122</v>
@@ -10854,95 +10854,95 @@
         <v>124</v>
       </c>
       <c r="M24" s="137" t="s">
         <v>120</v>
       </c>
       <c r="N24" s="136" t="s">
         <v>121</v>
       </c>
       <c r="O24" s="137" t="s">
         <v>122</v>
       </c>
       <c r="P24" s="137" t="s">
         <v>125</v>
       </c>
       <c r="Q24" s="17"/>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17"/>
       <c r="U24" s="17"/>
       <c r="V24" s="17"/>
       <c r="W24" s="17"/>
       <c r="X24" s="17"/>
       <c r="Y24" s="17"/>
       <c r="Z24" s="17"/>
     </row>
-    <row r="25" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="17"/>
       <c r="B25" s="142" t="s">
         <v>126</v>
       </c>
       <c r="C25" s="143">
         <v>0.12</v>
       </c>
       <c r="D25" s="143">
         <v>0.12</v>
       </c>
       <c r="E25" s="144">
         <v>2.53E-2</v>
       </c>
       <c r="F25" s="90"/>
       <c r="G25" s="142" t="s">
         <v>128</v>
       </c>
       <c r="H25" s="151">
         <v>0.03</v>
       </c>
       <c r="I25" s="152">
         <v>0.03</v>
       </c>
       <c r="J25" s="153">
         <v>2.41E-2</v>
       </c>
       <c r="K25" s="90"/>
       <c r="L25" s="142"/>
       <c r="M25" s="154"/>
       <c r="N25" s="154"/>
       <c r="O25" s="154"/>
       <c r="P25" s="154"/>
       <c r="Q25" s="17"/>
       <c r="R25" s="17"/>
       <c r="S25" s="17"/>
       <c r="T25" s="17"/>
       <c r="U25" s="17"/>
       <c r="V25" s="17"/>
       <c r="W25" s="17"/>
       <c r="X25" s="17"/>
       <c r="Y25" s="17"/>
       <c r="Z25" s="17"/>
     </row>
-    <row r="26" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="17"/>
       <c r="B26" s="142" t="s">
         <v>127</v>
       </c>
       <c r="C26" s="143">
         <v>0.09</v>
       </c>
       <c r="D26" s="143">
         <v>0.09</v>
       </c>
       <c r="E26" s="144">
         <v>2.64E-2</v>
       </c>
       <c r="F26" s="90"/>
       <c r="G26" s="142" t="s">
         <v>230</v>
       </c>
       <c r="H26" s="151">
         <v>0.03</v>
       </c>
       <c r="I26" s="152">
         <v>0.04</v>
       </c>
       <c r="J26" s="153">
         <v>3.2899999999999999E-2</v>
@@ -10952,51 +10952,51 @@
         <v>98</v>
       </c>
       <c r="M26" s="143">
         <v>0.02</v>
       </c>
       <c r="N26" s="155">
         <v>0.1</v>
       </c>
       <c r="O26" s="144">
         <v>8.1699999999999995E-2</v>
       </c>
       <c r="P26" s="144">
         <v>5.5500000000000001E-2</v>
       </c>
       <c r="Q26" s="17"/>
       <c r="R26" s="17"/>
       <c r="S26" s="17"/>
       <c r="T26" s="17"/>
       <c r="U26" s="17"/>
       <c r="V26" s="17"/>
       <c r="W26" s="17"/>
       <c r="X26" s="17"/>
       <c r="Y26" s="17"/>
       <c r="Z26" s="17"/>
     </row>
-    <row r="27" spans="1:26" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17"/>
       <c r="B27" s="142" t="s">
         <v>313</v>
       </c>
       <c r="C27" s="143">
         <v>0.08</v>
       </c>
       <c r="D27" s="143">
         <v>0.12</v>
       </c>
       <c r="E27" s="144">
         <v>3.6700000000000003E-2</v>
       </c>
       <c r="F27" s="90"/>
       <c r="G27" s="142" t="s">
         <v>131</v>
       </c>
       <c r="H27" s="151">
         <v>0.03</v>
       </c>
       <c r="I27" s="152">
         <v>0.03</v>
       </c>
       <c r="J27" s="153">
         <v>3.0200000000000001E-2</v>
@@ -11006,51 +11006,51 @@
         <v>262</v>
       </c>
       <c r="M27" s="143">
         <v>0.02</v>
       </c>
       <c r="N27" s="155">
         <v>0.06</v>
       </c>
       <c r="O27" s="144">
         <v>4.7500000000000001E-2</v>
       </c>
       <c r="P27" s="144">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="Q27" s="17"/>
       <c r="R27" s="17"/>
       <c r="S27" s="17"/>
       <c r="T27" s="17"/>
       <c r="U27" s="17"/>
       <c r="V27" s="17"/>
       <c r="W27" s="17"/>
       <c r="X27" s="17"/>
       <c r="Y27" s="17"/>
       <c r="Z27" s="17"/>
     </row>
-    <row r="28" spans="1:26" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A28" s="17"/>
       <c r="B28" s="142" t="s">
         <v>130</v>
       </c>
       <c r="C28" s="143">
         <v>0.05</v>
       </c>
       <c r="D28" s="143">
         <v>0.1</v>
       </c>
       <c r="E28" s="144">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F28" s="90"/>
       <c r="G28" s="142" t="s">
         <v>231</v>
       </c>
       <c r="H28" s="151">
         <v>0.02</v>
       </c>
       <c r="I28" s="152">
         <v>0.06</v>
       </c>
       <c r="J28" s="153">
         <v>3.5299999999999998E-2</v>
@@ -11060,51 +11060,51 @@
         <v>2017</v>
       </c>
       <c r="M28" s="143">
         <v>0.01</v>
       </c>
       <c r="N28" s="155">
         <v>0.04</v>
       </c>
       <c r="O28" s="144">
         <v>4.3700000000000003E-2</v>
       </c>
       <c r="P28" s="144">
         <v>8.3999999999999995E-3</v>
       </c>
       <c r="Q28" s="17"/>
       <c r="R28" s="17"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17"/>
       <c r="U28" s="17"/>
       <c r="V28" s="17"/>
       <c r="W28" s="17"/>
       <c r="X28" s="17"/>
       <c r="Y28" s="17"/>
       <c r="Z28" s="17"/>
     </row>
-    <row r="29" spans="1:26" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A29" s="17"/>
       <c r="B29" s="142" t="s">
         <v>132</v>
       </c>
       <c r="C29" s="143">
         <v>0.04</v>
       </c>
       <c r="D29" s="143">
         <v>0.06</v>
       </c>
       <c r="E29" s="144">
         <v>2.9600000000000001E-2</v>
       </c>
       <c r="F29" s="90"/>
       <c r="G29" s="142" t="s">
         <v>134</v>
       </c>
       <c r="H29" s="151">
         <v>0.02</v>
       </c>
       <c r="I29" s="152">
         <v>0.03</v>
       </c>
       <c r="J29" s="153">
         <v>3.5799999999999998E-2</v>
@@ -11114,51 +11114,51 @@
         <v>2018</v>
       </c>
       <c r="M29" s="143">
         <v>0.02</v>
       </c>
       <c r="N29" s="155">
         <v>0.05</v>
       </c>
       <c r="O29" s="144">
         <v>4.6600000000000003E-2</v>
       </c>
       <c r="P29" s="144">
         <v>9.5999999999999992E-3</v>
       </c>
       <c r="Q29" s="17"/>
       <c r="R29" s="17"/>
       <c r="S29" s="17"/>
       <c r="T29" s="17"/>
       <c r="U29" s="17"/>
       <c r="V29" s="17"/>
       <c r="W29" s="17"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="17"/>
       <c r="Z29" s="17"/>
     </row>
-    <row r="30" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="17"/>
       <c r="B30" s="142" t="s">
         <v>135</v>
       </c>
       <c r="C30" s="143">
         <v>0.04</v>
       </c>
       <c r="D30" s="143">
         <v>0.03</v>
       </c>
       <c r="E30" s="144">
         <v>2.35E-2</v>
       </c>
       <c r="F30" s="142"/>
       <c r="G30" s="142" t="s">
         <v>235</v>
       </c>
       <c r="H30" s="151">
         <v>0.02</v>
       </c>
       <c r="I30" s="152">
         <v>0.02</v>
       </c>
       <c r="J30" s="153">
         <v>2.3800000000000002E-2</v>
@@ -11168,51 +11168,51 @@
         <v>2019</v>
       </c>
       <c r="M30" s="143">
         <v>0.04</v>
       </c>
       <c r="N30" s="155">
         <v>0.08</v>
       </c>
       <c r="O30" s="144">
         <v>3.3099999999999997E-2</v>
       </c>
       <c r="P30" s="144">
         <v>8.8999999999999999E-3</v>
       </c>
       <c r="Q30" s="17"/>
       <c r="R30" s="17"/>
       <c r="S30" s="17"/>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="17"/>
     </row>
-    <row r="31" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="17"/>
       <c r="B31" s="142" t="s">
         <v>133</v>
       </c>
       <c r="C31" s="143">
         <v>0.04</v>
       </c>
       <c r="D31" s="143">
         <v>0.03</v>
       </c>
       <c r="E31" s="144">
         <v>2.1399999999999999E-2</v>
       </c>
       <c r="F31" s="90"/>
       <c r="G31" s="142" t="s">
         <v>232</v>
       </c>
       <c r="H31" s="151">
         <v>0.02</v>
       </c>
       <c r="I31" s="152">
         <v>0.02</v>
       </c>
       <c r="J31" s="153">
         <v>2.0299999999999999E-2</v>
@@ -11222,51 +11222,51 @@
         <v>2020</v>
       </c>
       <c r="M31" s="143">
         <v>0.14000000000000001</v>
       </c>
       <c r="N31" s="155">
         <v>0.14000000000000001</v>
       </c>
       <c r="O31" s="144">
         <v>2.1399999999999999E-2</v>
       </c>
       <c r="P31" s="144">
         <v>9.4000000000000004E-3</v>
       </c>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="17"/>
     </row>
-    <row r="32" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="17"/>
       <c r="B32" s="142" t="s">
         <v>196</v>
       </c>
       <c r="C32" s="143">
         <v>0.03</v>
       </c>
       <c r="D32" s="143">
         <v>0.04</v>
       </c>
       <c r="E32" s="144">
         <v>3.0200000000000001E-2</v>
       </c>
       <c r="F32" s="142"/>
       <c r="G32" s="142" t="s">
         <v>234</v>
       </c>
       <c r="H32" s="151">
         <v>0.02</v>
       </c>
       <c r="I32" s="152">
         <v>0.03</v>
       </c>
       <c r="J32" s="153">
         <v>3.2500000000000001E-2</v>
@@ -11276,51 +11276,51 @@
         <v>2021</v>
       </c>
       <c r="M32" s="143">
         <v>0.21</v>
       </c>
       <c r="N32" s="155">
         <v>0.21</v>
       </c>
       <c r="O32" s="144">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="P32" s="144">
         <v>1.5100000000000001E-2</v>
       </c>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="17"/>
     </row>
-    <row r="33" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="17"/>
       <c r="B33" s="142" t="s">
         <v>136</v>
       </c>
       <c r="C33" s="143">
         <v>0.03</v>
       </c>
       <c r="D33" s="143">
         <v>0.02</v>
       </c>
       <c r="E33" s="144">
         <v>2.1399999999999999E-2</v>
       </c>
       <c r="F33" s="90"/>
       <c r="G33" s="142" t="s">
         <v>233</v>
       </c>
       <c r="H33" s="151">
         <v>0.02</v>
       </c>
       <c r="I33" s="152">
         <v>0.02</v>
       </c>
       <c r="J33" s="153">
         <v>2.6499999999999999E-2</v>
@@ -11330,51 +11330,51 @@
         <v>2022</v>
       </c>
       <c r="M33" s="143">
         <v>0.19</v>
       </c>
       <c r="N33" s="155">
         <v>0.2</v>
       </c>
       <c r="O33" s="144">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="P33" s="144">
         <v>2.18E-2</v>
       </c>
       <c r="Q33" s="17"/>
       <c r="R33" s="17"/>
       <c r="S33" s="17"/>
       <c r="T33" s="17"/>
       <c r="U33" s="17"/>
       <c r="V33" s="17"/>
       <c r="W33" s="17"/>
       <c r="X33" s="17"/>
       <c r="Y33" s="17"/>
       <c r="Z33" s="17"/>
     </row>
-    <row r="34" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="17"/>
       <c r="B34" s="142" t="s">
         <v>296</v>
       </c>
       <c r="C34" s="143">
         <v>0.03</v>
       </c>
       <c r="D34" s="143">
         <v>0.03</v>
       </c>
       <c r="E34" s="144">
         <v>2.1700000000000001E-2</v>
       </c>
       <c r="F34" s="90"/>
       <c r="G34" s="142" t="s">
         <v>213</v>
       </c>
       <c r="H34" s="143">
         <v>0.02</v>
       </c>
       <c r="I34" s="155">
         <v>0.01</v>
       </c>
       <c r="J34" s="144">
         <v>1.38E-2</v>
@@ -11384,51 +11384,51 @@
         <v>2023</v>
       </c>
       <c r="M34" s="143">
         <v>0.17</v>
       </c>
       <c r="N34" s="155">
         <v>0.1</v>
       </c>
       <c r="O34" s="144">
         <v>1.83E-2</v>
       </c>
       <c r="P34" s="144">
         <v>1.6400000000000001E-2</v>
       </c>
       <c r="Q34" s="17"/>
       <c r="R34" s="17"/>
       <c r="S34" s="17"/>
       <c r="T34" s="17"/>
       <c r="U34" s="17"/>
       <c r="V34" s="17"/>
       <c r="W34" s="17"/>
       <c r="X34" s="17"/>
       <c r="Y34" s="17"/>
       <c r="Z34" s="17"/>
     </row>
-    <row r="35" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="17"/>
       <c r="B35" s="145" t="s">
         <v>137</v>
       </c>
       <c r="C35" s="146">
         <v>0.45</v>
       </c>
       <c r="D35" s="146">
         <v>0.36</v>
       </c>
       <c r="E35" s="147">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="F35" s="90"/>
       <c r="G35" s="145" t="s">
         <v>236</v>
       </c>
       <c r="H35" s="146">
         <v>0.77</v>
       </c>
       <c r="I35" s="157">
         <v>0.71</v>
       </c>
       <c r="J35" s="147">
         <v>2.35E-2</v>
@@ -11438,51 +11438,51 @@
         <v>2024</v>
       </c>
       <c r="M35" s="146">
         <v>0.18</v>
       </c>
       <c r="N35" s="157">
         <v>0.02</v>
       </c>
       <c r="O35" s="147">
         <v>4.8999999999999998E-3</v>
       </c>
       <c r="P35" s="147">
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="Q35" s="17"/>
       <c r="R35" s="17"/>
       <c r="S35" s="17"/>
       <c r="T35" s="17"/>
       <c r="U35" s="17"/>
       <c r="V35" s="17"/>
       <c r="W35" s="17"/>
       <c r="X35" s="17"/>
       <c r="Y35" s="17"/>
       <c r="Z35" s="17"/>
     </row>
-    <row r="36" spans="1:26" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:26" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="17"/>
       <c r="B36" s="148" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="149">
         <v>1</v>
       </c>
       <c r="D36" s="149">
         <v>1</v>
       </c>
       <c r="E36" s="150">
         <v>2.4500000000000001E-2</v>
       </c>
       <c r="F36" s="90"/>
       <c r="G36" s="148" t="s">
         <v>3</v>
       </c>
       <c r="H36" s="149">
         <v>1</v>
       </c>
       <c r="I36" s="149">
         <v>1</v>
       </c>
       <c r="J36" s="150">
         <v>2.4500000000000001E-2</v>
@@ -11492,199 +11492,199 @@
         <v>3</v>
       </c>
       <c r="M36" s="149">
         <v>1</v>
       </c>
       <c r="N36" s="149">
         <v>1</v>
       </c>
       <c r="O36" s="150">
         <v>2.4500000000000001E-2</v>
       </c>
       <c r="P36" s="150">
         <v>4.1700000000000001E-2</v>
       </c>
       <c r="Q36" s="17"/>
       <c r="R36" s="17"/>
       <c r="S36" s="17"/>
       <c r="T36" s="17"/>
       <c r="U36" s="17"/>
       <c r="V36" s="17"/>
       <c r="W36" s="17"/>
       <c r="X36" s="17"/>
       <c r="Y36" s="17"/>
       <c r="Z36" s="17"/>
     </row>
-    <row r="37" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="48"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="48"/>
       <c r="G37" s="48"/>
       <c r="H37" s="48"/>
       <c r="I37" s="48"/>
       <c r="J37" s="48"/>
       <c r="K37" s="48"/>
       <c r="L37" s="48"/>
       <c r="M37" s="48"/>
       <c r="N37" s="48"/>
       <c r="O37" s="48"/>
       <c r="P37" s="48"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
     </row>
-    <row r="38" spans="1:26" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:26" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="17"/>
       <c r="B38" s="499" t="s">
         <v>261</v>
       </c>
       <c r="C38" s="499"/>
       <c r="D38" s="499"/>
       <c r="E38" s="499"/>
       <c r="F38" s="499"/>
       <c r="G38" s="499"/>
       <c r="H38" s="499"/>
       <c r="I38" s="499"/>
       <c r="J38" s="499"/>
       <c r="K38" s="499"/>
       <c r="L38" s="499"/>
       <c r="M38" s="499"/>
       <c r="N38" s="499"/>
       <c r="O38" s="499"/>
       <c r="P38" s="499"/>
       <c r="Q38" s="17"/>
       <c r="R38" s="17"/>
       <c r="S38" s="17"/>
       <c r="T38" s="17"/>
       <c r="U38" s="17"/>
       <c r="V38" s="17"/>
       <c r="W38" s="17"/>
       <c r="X38" s="17"/>
       <c r="Y38" s="17"/>
       <c r="Z38" s="17"/>
     </row>
-    <row r="39" spans="1:26" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:26" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="499" t="s">
         <v>218</v>
       </c>
       <c r="C39" s="499"/>
       <c r="D39" s="499"/>
       <c r="E39" s="499"/>
       <c r="F39" s="499"/>
       <c r="G39" s="499"/>
       <c r="H39" s="499"/>
       <c r="I39" s="499"/>
       <c r="J39" s="499"/>
       <c r="K39" s="499"/>
       <c r="L39" s="499"/>
       <c r="M39" s="499"/>
       <c r="N39" s="499"/>
       <c r="O39" s="499"/>
       <c r="P39" s="499"/>
       <c r="Q39" s="17"/>
       <c r="R39" s="17"/>
       <c r="S39" s="17"/>
       <c r="T39" s="17"/>
       <c r="U39" s="17"/>
       <c r="V39" s="17"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
       <c r="Y39" s="17"/>
       <c r="Z39" s="17"/>
     </row>
-    <row r="40" spans="1:26" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:26" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="499" t="s">
         <v>219</v>
       </c>
       <c r="C40" s="499"/>
       <c r="D40" s="499"/>
       <c r="E40" s="499"/>
       <c r="F40" s="499"/>
       <c r="G40" s="499"/>
       <c r="H40" s="499"/>
       <c r="I40" s="499"/>
       <c r="J40" s="499"/>
       <c r="K40" s="499"/>
       <c r="L40" s="499"/>
       <c r="M40" s="499"/>
       <c r="N40" s="499"/>
       <c r="O40" s="499"/>
       <c r="P40" s="499"/>
       <c r="Q40" s="17"/>
       <c r="R40" s="17"/>
       <c r="S40" s="17"/>
       <c r="T40" s="17"/>
       <c r="U40" s="17"/>
       <c r="V40" s="17"/>
       <c r="W40" s="17"/>
       <c r="X40" s="17"/>
       <c r="Y40" s="17"/>
       <c r="Z40" s="17"/>
     </row>
-    <row r="41" spans="1:26" s="92" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:26" s="92" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="85"/>
       <c r="B41" s="496" t="s">
         <v>138</v>
       </c>
       <c r="C41" s="496"/>
       <c r="D41" s="496"/>
       <c r="E41" s="496"/>
       <c r="F41" s="496"/>
       <c r="G41" s="496"/>
       <c r="H41" s="496"/>
       <c r="I41" s="496"/>
       <c r="J41" s="496"/>
       <c r="K41" s="496"/>
       <c r="L41" s="496"/>
       <c r="M41" s="496"/>
       <c r="N41" s="496"/>
       <c r="O41" s="496"/>
       <c r="P41" s="496"/>
       <c r="Q41" s="85"/>
       <c r="R41" s="85"/>
       <c r="S41" s="85"/>
       <c r="T41" s="85"/>
       <c r="U41" s="85"/>
       <c r="V41" s="85"/>
       <c r="W41" s="85"/>
       <c r="X41" s="85"/>
       <c r="Y41" s="85"/>
       <c r="Z41" s="85"/>
     </row>
-    <row r="42" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="17"/>
       <c r="B42" s="17"/>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="45"/>
       <c r="F42" s="42"/>
       <c r="G42" s="42"/>
       <c r="H42" s="42"/>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="17"/>
       <c r="O42" s="17"/>
       <c r="P42" s="17"/>
       <c r="Q42" s="17"/>
       <c r="R42" s="17"/>
       <c r="S42" s="17"/>
       <c r="T42" s="17"/>
       <c r="U42" s="17"/>
       <c r="V42" s="17"/>
       <c r="W42" s="17"/>
       <c r="X42" s="17"/>
       <c r="Y42" s="17"/>
@@ -11698,269 +11698,269 @@
     <mergeCell ref="B6:P6"/>
     <mergeCell ref="B38:P38"/>
     <mergeCell ref="B39:P39"/>
     <mergeCell ref="B40:P40"/>
     <mergeCell ref="B22:P22"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="66" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr codeName="Sheet13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB53"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
-    <col min="3" max="3" width="11.5546875" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="26" max="26" width="1.44140625" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" customWidth="1"/>
+    <col min="4" max="4" width="8.5703125" customWidth="1"/>
+    <col min="5" max="5" width="2.42578125" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" customWidth="1"/>
+    <col min="7" max="7" width="8.5703125" customWidth="1"/>
+    <col min="8" max="8" width="2.42578125" customWidth="1"/>
+    <col min="9" max="9" width="11.5703125" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" customWidth="1"/>
+    <col min="11" max="11" width="2.42578125" customWidth="1"/>
+    <col min="12" max="12" width="11.5703125" customWidth="1"/>
+    <col min="13" max="13" width="8.5703125" customWidth="1"/>
+    <col min="14" max="14" width="2.42578125" customWidth="1"/>
+    <col min="15" max="15" width="11.5703125" customWidth="1"/>
+    <col min="16" max="16" width="8.5703125" customWidth="1"/>
+    <col min="17" max="17" width="2.42578125" customWidth="1"/>
+    <col min="18" max="18" width="11.5703125" customWidth="1"/>
+    <col min="19" max="19" width="8.5703125" customWidth="1"/>
+    <col min="20" max="20" width="2.42578125" customWidth="1"/>
+    <col min="21" max="21" width="11.5703125" customWidth="1"/>
+    <col min="22" max="22" width="8.5703125" customWidth="1"/>
+    <col min="23" max="23" width="2.42578125" customWidth="1"/>
+    <col min="24" max="24" width="11.5703125" customWidth="1"/>
+    <col min="25" max="25" width="8.5703125" customWidth="1"/>
+    <col min="26" max="26" width="1.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="17"/>
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
       <c r="X1" s="17"/>
       <c r="Y1" s="17"/>
       <c r="Z1" s="17"/>
     </row>
-    <row r="2" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="489" t="s">
         <v>253</v>
       </c>
       <c r="C2" s="489"/>
       <c r="D2" s="489"/>
       <c r="E2" s="489"/>
       <c r="F2" s="489"/>
       <c r="G2" s="489"/>
       <c r="H2" s="489"/>
       <c r="I2" s="489"/>
       <c r="J2" s="489"/>
       <c r="K2" s="489"/>
       <c r="L2" s="489"/>
       <c r="M2" s="489"/>
       <c r="N2" s="489"/>
       <c r="O2" s="489"/>
       <c r="P2" s="489"/>
       <c r="Q2" s="489"/>
       <c r="R2" s="489"/>
       <c r="S2" s="489"/>
       <c r="T2" s="489"/>
       <c r="U2" s="489"/>
       <c r="V2" s="489"/>
       <c r="W2" s="489"/>
       <c r="X2" s="489"/>
       <c r="Y2" s="489"/>
       <c r="Z2" s="7"/>
     </row>
-    <row r="3" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="481" t="s">
         <v>139</v>
       </c>
       <c r="C3" s="481"/>
       <c r="D3" s="481"/>
       <c r="E3" s="481"/>
       <c r="F3" s="481"/>
       <c r="G3" s="481"/>
       <c r="H3" s="481"/>
       <c r="I3" s="481"/>
       <c r="J3" s="481"/>
       <c r="K3" s="481"/>
       <c r="L3" s="481"/>
       <c r="M3" s="481"/>
       <c r="N3" s="481"/>
       <c r="O3" s="481"/>
       <c r="P3" s="481"/>
       <c r="Q3" s="481"/>
       <c r="R3" s="481"/>
       <c r="S3" s="481"/>
       <c r="T3" s="481"/>
       <c r="U3" s="481"/>
       <c r="V3" s="481"/>
       <c r="W3" s="481"/>
       <c r="X3" s="481"/>
       <c r="Y3" s="481"/>
       <c r="Z3" s="7"/>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="69"/>
       <c r="S4" s="69"/>
       <c r="T4" s="69"/>
       <c r="U4" s="69"/>
       <c r="V4" s="69"/>
       <c r="W4" s="69"/>
       <c r="X4" s="69"/>
       <c r="Y4" s="69"/>
       <c r="Z4" s="69"/>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="17"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="69"/>
       <c r="S5" s="69"/>
       <c r="T5" s="69"/>
       <c r="U5" s="69"/>
       <c r="V5" s="69"/>
       <c r="W5" s="69"/>
       <c r="X5" s="69"/>
       <c r="Y5" s="69"/>
       <c r="Z5" s="69"/>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="17"/>
       <c r="B6" s="17"/>
       <c r="C6" s="500">
         <v>46022</v>
       </c>
       <c r="D6" s="500"/>
       <c r="E6" s="27"/>
       <c r="F6" s="500">
         <v>45930</v>
       </c>
       <c r="G6" s="500"/>
       <c r="H6" s="27"/>
       <c r="I6" s="500">
         <v>45838</v>
       </c>
       <c r="J6" s="500"/>
       <c r="K6" s="17"/>
       <c r="L6" s="500">
         <v>45747</v>
       </c>
       <c r="M6" s="500"/>
       <c r="N6" s="27"/>
       <c r="O6" s="500">
         <v>45657</v>
       </c>
       <c r="P6" s="500"/>
       <c r="Q6" s="27"/>
       <c r="R6" s="500">
         <v>45565</v>
       </c>
       <c r="S6" s="500"/>
       <c r="T6" s="27"/>
       <c r="U6" s="500">
         <v>45473</v>
       </c>
       <c r="V6" s="500"/>
       <c r="W6" s="27"/>
       <c r="X6" s="500">
         <v>45382</v>
       </c>
       <c r="Y6" s="500"/>
       <c r="Z6" s="17"/>
     </row>
-    <row r="7" spans="1:26" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:26" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="17"/>
       <c r="C7" s="47" t="s">
         <v>140</v>
       </c>
       <c r="D7" s="47" t="s">
         <v>141</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="47" t="s">
         <v>140</v>
       </c>
       <c r="G7" s="47" t="s">
         <v>141</v>
       </c>
       <c r="H7" s="7"/>
       <c r="I7" s="47" t="s">
         <v>140</v>
       </c>
       <c r="J7" s="47" t="s">
         <v>141</v>
       </c>
       <c r="K7" s="17"/>
       <c r="L7" s="47" t="s">
         <v>140</v>
@@ -11976,81 +11976,81 @@
         <v>141</v>
       </c>
       <c r="Q7" s="7"/>
       <c r="R7" s="47" t="s">
         <v>140</v>
       </c>
       <c r="S7" s="47" t="s">
         <v>141</v>
       </c>
       <c r="T7" s="7"/>
       <c r="U7" s="47" t="s">
         <v>140</v>
       </c>
       <c r="V7" s="47" t="s">
         <v>141</v>
       </c>
       <c r="W7" s="7"/>
       <c r="X7" s="47" t="s">
         <v>140</v>
       </c>
       <c r="Y7" s="47" t="s">
         <v>141</v>
       </c>
       <c r="Z7" s="17"/>
     </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="17"/>
       <c r="B8" s="62" t="s">
         <v>142</v>
       </c>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="17"/>
       <c r="F8" s="25"/>
       <c r="G8" s="25"/>
       <c r="H8" s="17"/>
       <c r="I8" s="25"/>
       <c r="J8" s="25"/>
       <c r="K8" s="62"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="17"/>
       <c r="O8" s="25"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="25"/>
       <c r="S8" s="25"/>
       <c r="T8" s="17"/>
       <c r="U8" s="25"/>
       <c r="V8" s="25"/>
       <c r="W8" s="17"/>
       <c r="X8" s="25"/>
       <c r="Y8" s="25"/>
       <c r="Z8" s="17"/>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="28" t="s">
         <v>189</v>
       </c>
       <c r="C9" s="120">
         <v>257307</v>
       </c>
       <c r="D9" s="97">
         <v>0.04</v>
       </c>
       <c r="E9" s="97"/>
       <c r="F9" s="120">
         <v>270865</v>
       </c>
       <c r="G9" s="97">
         <v>0.04</v>
       </c>
       <c r="H9" s="97"/>
       <c r="I9" s="120">
         <v>264981</v>
       </c>
       <c r="J9" s="97">
         <v>0.04</v>
       </c>
       <c r="K9" s="28"/>
@@ -12068,51 +12068,51 @@
         <v>0.05</v>
       </c>
       <c r="Q9" s="97"/>
       <c r="R9" s="120">
         <v>289159</v>
       </c>
       <c r="S9" s="97">
         <v>0.05</v>
       </c>
       <c r="T9" s="97"/>
       <c r="U9" s="120">
         <v>303543</v>
       </c>
       <c r="V9" s="97">
         <v>0.06</v>
       </c>
       <c r="W9" s="100"/>
       <c r="X9" s="120">
         <v>250449</v>
       </c>
       <c r="Y9" s="97">
         <v>0.05</v>
       </c>
       <c r="Z9" s="17"/>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="28" t="s">
         <v>143</v>
       </c>
       <c r="C10" s="121">
         <v>478972</v>
       </c>
       <c r="D10" s="97">
         <v>0.08</v>
       </c>
       <c r="E10" s="97"/>
       <c r="F10" s="121">
         <v>486893</v>
       </c>
       <c r="G10" s="97">
         <v>0.08</v>
       </c>
       <c r="H10" s="97"/>
       <c r="I10" s="121">
         <v>479355</v>
       </c>
       <c r="J10" s="97">
         <v>0.08</v>
       </c>
       <c r="K10" s="28"/>
@@ -12130,51 +12130,51 @@
         <v>0.08</v>
       </c>
       <c r="Q10" s="97"/>
       <c r="R10" s="121">
         <v>456606</v>
       </c>
       <c r="S10" s="97">
         <v>0.08</v>
       </c>
       <c r="T10" s="97"/>
       <c r="U10" s="121">
         <v>432929</v>
       </c>
       <c r="V10" s="97">
         <v>0.08</v>
       </c>
       <c r="W10" s="100"/>
       <c r="X10" s="121">
         <v>442440</v>
       </c>
       <c r="Y10" s="97">
         <v>0.08</v>
       </c>
       <c r="Z10" s="17"/>
     </row>
-    <row r="11" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="221" t="s">
         <v>190</v>
       </c>
       <c r="C11" s="121">
         <v>185462</v>
       </c>
       <c r="D11" s="97">
         <v>0.03</v>
       </c>
       <c r="E11" s="97"/>
       <c r="F11" s="121">
         <v>179399</v>
       </c>
       <c r="G11" s="97">
         <v>0.03</v>
       </c>
       <c r="H11" s="97"/>
       <c r="I11" s="121">
         <v>154536</v>
       </c>
       <c r="J11" s="97">
         <v>0.03</v>
       </c>
       <c r="K11" s="221"/>
@@ -12192,51 +12192,51 @@
         <v>0.02</v>
       </c>
       <c r="Q11" s="97"/>
       <c r="R11" s="121">
         <v>48267</v>
       </c>
       <c r="S11" s="97">
         <v>0.01</v>
       </c>
       <c r="T11" s="97"/>
       <c r="U11" s="121">
         <v>11405</v>
       </c>
       <c r="V11" s="97">
         <v>0</v>
       </c>
       <c r="W11" s="100"/>
       <c r="X11" s="121">
         <v>11381</v>
       </c>
       <c r="Y11" s="97">
         <v>0</v>
       </c>
       <c r="Z11" s="17"/>
     </row>
-    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="28" t="s">
         <v>191</v>
       </c>
       <c r="C12" s="121">
         <v>2810727</v>
       </c>
       <c r="D12" s="97">
         <v>0.46</v>
       </c>
       <c r="E12" s="97"/>
       <c r="F12" s="121">
         <v>2872978</v>
       </c>
       <c r="G12" s="97">
         <v>0.48</v>
       </c>
       <c r="H12" s="97"/>
       <c r="I12" s="121">
         <v>2851475</v>
       </c>
       <c r="J12" s="97">
         <v>0.48</v>
       </c>
       <c r="K12" s="28"/>
@@ -12254,51 +12254,51 @@
         <v>0.5</v>
       </c>
       <c r="Q12" s="97"/>
       <c r="R12" s="121">
         <v>2871882</v>
       </c>
       <c r="S12" s="97">
         <v>0.51</v>
       </c>
       <c r="T12" s="97"/>
       <c r="U12" s="121">
         <v>2646014</v>
       </c>
       <c r="V12" s="97">
         <v>0.5</v>
       </c>
       <c r="W12" s="100"/>
       <c r="X12" s="121">
         <v>2745314</v>
       </c>
       <c r="Y12" s="97">
         <v>0.51</v>
       </c>
       <c r="Z12" s="17"/>
     </row>
-    <row r="13" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="28" t="s">
         <v>192</v>
       </c>
       <c r="C13" s="121">
         <v>783056</v>
       </c>
       <c r="D13" s="97">
         <v>0.13</v>
       </c>
       <c r="E13" s="97"/>
       <c r="F13" s="121">
         <v>807524</v>
       </c>
       <c r="G13" s="97">
         <v>0.13</v>
       </c>
       <c r="H13" s="97"/>
       <c r="I13" s="121">
         <v>783184</v>
       </c>
       <c r="J13" s="97">
         <v>0.14000000000000001</v>
       </c>
       <c r="K13" s="28"/>
@@ -12316,51 +12316,51 @@
         <v>0.14000000000000001</v>
       </c>
       <c r="Q13" s="97"/>
       <c r="R13" s="121">
         <v>759329</v>
       </c>
       <c r="S13" s="97">
         <v>0.13</v>
       </c>
       <c r="T13" s="97"/>
       <c r="U13" s="121">
         <v>696573</v>
       </c>
       <c r="V13" s="97">
         <v>0.13</v>
       </c>
       <c r="W13" s="100"/>
       <c r="X13" s="121">
         <v>686637</v>
       </c>
       <c r="Y13" s="97">
         <v>0.13</v>
       </c>
       <c r="Z13" s="17"/>
     </row>
-    <row r="14" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="28" t="s">
         <v>200</v>
       </c>
       <c r="C14" s="121">
         <v>349333</v>
       </c>
       <c r="D14" s="97">
         <v>0.06</v>
       </c>
       <c r="E14" s="97"/>
       <c r="F14" s="121">
         <v>292768</v>
       </c>
       <c r="G14" s="97">
         <v>0.05</v>
       </c>
       <c r="H14" s="97"/>
       <c r="I14" s="121">
         <v>261415</v>
       </c>
       <c r="J14" s="97">
         <v>0.04</v>
       </c>
       <c r="K14" s="28"/>
@@ -12378,51 +12378,51 @@
         <v>0</v>
       </c>
       <c r="Q14" s="97"/>
       <c r="R14" s="121">
         <v>8321</v>
       </c>
       <c r="S14" s="97">
         <v>0</v>
       </c>
       <c r="T14" s="97"/>
       <c r="U14" s="121">
         <v>9404</v>
       </c>
       <c r="V14" s="97">
         <v>0</v>
       </c>
       <c r="W14" s="100"/>
       <c r="X14" s="121">
         <v>9754</v>
       </c>
       <c r="Y14" s="97">
         <v>0</v>
       </c>
       <c r="Z14" s="17"/>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C15" s="121">
         <v>129562</v>
       </c>
       <c r="D15" s="97">
         <v>0.02</v>
       </c>
       <c r="E15" s="97"/>
       <c r="F15" s="121">
         <v>81112</v>
       </c>
       <c r="G15" s="97">
         <v>0.01</v>
       </c>
       <c r="H15" s="97"/>
       <c r="I15" s="121">
         <v>48809</v>
       </c>
       <c r="J15" s="97">
         <v>0.01</v>
       </c>
       <c r="K15" s="28"/>
@@ -12440,51 +12440,51 @@
         <v>0</v>
       </c>
       <c r="Q15" s="97"/>
       <c r="R15" s="121">
         <v>0</v>
       </c>
       <c r="S15" s="97">
         <v>0</v>
       </c>
       <c r="T15" s="97"/>
       <c r="U15" s="121">
         <v>0</v>
       </c>
       <c r="V15" s="97">
         <v>0</v>
       </c>
       <c r="W15" s="100"/>
       <c r="X15" s="121">
         <v>0</v>
       </c>
       <c r="Y15" s="97">
         <v>0</v>
       </c>
       <c r="Z15" s="17"/>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="28" t="s">
         <v>144</v>
       </c>
       <c r="C16" s="122">
         <v>1056123</v>
       </c>
       <c r="D16" s="160">
         <v>0.18</v>
       </c>
       <c r="E16" s="97"/>
       <c r="F16" s="122">
         <v>1076962</v>
       </c>
       <c r="G16" s="160">
         <v>0.18</v>
       </c>
       <c r="H16" s="97"/>
       <c r="I16" s="122">
         <v>1053063</v>
       </c>
       <c r="J16" s="160">
         <v>0.18</v>
       </c>
       <c r="K16" s="28"/>
@@ -12502,51 +12502,51 @@
         <v>0.21</v>
       </c>
       <c r="Q16" s="97"/>
       <c r="R16" s="122">
         <v>1218835</v>
       </c>
       <c r="S16" s="160">
         <v>0.22</v>
       </c>
       <c r="T16" s="97"/>
       <c r="U16" s="122">
         <v>1231477</v>
       </c>
       <c r="V16" s="160">
         <v>0.23</v>
       </c>
       <c r="W16" s="100"/>
       <c r="X16" s="122">
         <v>1205163</v>
       </c>
       <c r="Y16" s="160">
         <v>0.23</v>
       </c>
       <c r="Z16" s="17"/>
     </row>
-    <row r="17" spans="1:28" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:28" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="17"/>
       <c r="B17" s="50" t="s">
         <v>145</v>
       </c>
       <c r="C17" s="170">
         <v>6050542</v>
       </c>
       <c r="D17" s="161">
         <v>1</v>
       </c>
       <c r="E17" s="191"/>
       <c r="F17" s="170">
         <v>6068501</v>
       </c>
       <c r="G17" s="161">
         <v>1</v>
       </c>
       <c r="H17" s="191"/>
       <c r="I17" s="170">
         <v>5896818</v>
       </c>
       <c r="J17" s="161">
         <v>1</v>
       </c>
       <c r="K17" s="50"/>
@@ -12564,139 +12564,139 @@
         <v>1</v>
       </c>
       <c r="Q17" s="191"/>
       <c r="R17" s="170">
         <v>5652399</v>
       </c>
       <c r="S17" s="161">
         <v>1</v>
       </c>
       <c r="T17" s="191"/>
       <c r="U17" s="170">
         <v>5331345</v>
       </c>
       <c r="V17" s="161">
         <v>1</v>
       </c>
       <c r="W17" s="101"/>
       <c r="X17" s="170">
         <v>5351138</v>
       </c>
       <c r="Y17" s="161">
         <v>1</v>
       </c>
       <c r="Z17" s="17"/>
     </row>
-    <row r="18" spans="1:28" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:28" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17"/>
       <c r="B18" s="68"/>
       <c r="C18" s="171"/>
       <c r="D18" s="89"/>
       <c r="E18" s="90"/>
       <c r="F18" s="171"/>
       <c r="G18" s="89"/>
       <c r="H18" s="90"/>
       <c r="I18" s="171"/>
       <c r="J18" s="89"/>
       <c r="K18" s="68"/>
       <c r="L18" s="171"/>
       <c r="M18" s="89"/>
       <c r="N18" s="99"/>
       <c r="O18" s="171"/>
       <c r="P18" s="89"/>
       <c r="Q18" s="90"/>
       <c r="R18" s="171"/>
       <c r="S18" s="89"/>
       <c r="T18" s="90"/>
       <c r="U18" s="171"/>
       <c r="V18" s="89"/>
       <c r="W18" s="99"/>
       <c r="X18" s="171"/>
       <c r="Y18" s="89"/>
       <c r="Z18" s="17"/>
     </row>
-    <row r="19" spans="1:28" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:28" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A19" s="17"/>
       <c r="B19" s="62" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="171"/>
       <c r="D19" s="90"/>
       <c r="E19" s="90"/>
       <c r="F19" s="171"/>
       <c r="G19" s="90"/>
       <c r="H19" s="90"/>
       <c r="I19" s="171"/>
       <c r="J19" s="90"/>
       <c r="K19" s="62"/>
       <c r="L19" s="171"/>
       <c r="M19" s="90"/>
       <c r="N19" s="99"/>
       <c r="O19" s="171"/>
       <c r="P19" s="90"/>
       <c r="Q19" s="90"/>
       <c r="R19" s="171"/>
       <c r="S19" s="90"/>
       <c r="T19" s="90"/>
       <c r="U19" s="171"/>
       <c r="V19" s="90"/>
       <c r="W19" s="99"/>
       <c r="X19" s="171"/>
       <c r="Y19" s="90"/>
       <c r="Z19" s="17"/>
     </row>
-    <row r="20" spans="1:28" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:28" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A20" s="17"/>
       <c r="B20" s="67" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="171"/>
       <c r="D20" s="90"/>
       <c r="E20" s="90"/>
       <c r="F20" s="171"/>
       <c r="G20" s="90"/>
       <c r="H20" s="90"/>
       <c r="I20" s="171"/>
       <c r="J20" s="90"/>
       <c r="K20" s="67"/>
       <c r="L20" s="171"/>
       <c r="M20" s="90"/>
       <c r="N20" s="99"/>
       <c r="O20" s="171"/>
       <c r="P20" s="90"/>
       <c r="Q20" s="90"/>
       <c r="R20" s="171"/>
       <c r="S20" s="90"/>
       <c r="T20" s="90"/>
       <c r="U20" s="171"/>
       <c r="V20" s="90"/>
       <c r="W20" s="99"/>
       <c r="X20" s="171"/>
       <c r="Y20" s="90"/>
       <c r="Z20" s="17"/>
     </row>
-    <row r="21" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="28" t="s">
         <v>148</v>
       </c>
       <c r="C21" s="120">
         <v>461258</v>
       </c>
       <c r="D21" s="97">
         <v>0.08</v>
       </c>
       <c r="E21" s="97"/>
       <c r="F21" s="120">
         <v>498423</v>
       </c>
       <c r="G21" s="97">
         <v>0.08</v>
       </c>
       <c r="H21" s="97"/>
       <c r="I21" s="120">
         <v>512069</v>
       </c>
       <c r="J21" s="97">
         <v>0.09</v>
       </c>
       <c r="K21" s="28"/>
@@ -12715,51 +12715,51 @@
       </c>
       <c r="Q21" s="97"/>
       <c r="R21" s="120">
         <v>599829</v>
       </c>
       <c r="S21" s="97">
         <v>0.11</v>
       </c>
       <c r="T21" s="97"/>
       <c r="U21" s="120">
         <v>587795</v>
       </c>
       <c r="V21" s="97">
         <v>0.11</v>
       </c>
       <c r="W21" s="100"/>
       <c r="X21" s="120">
         <v>556749</v>
       </c>
       <c r="Y21" s="97">
         <v>0.1</v>
       </c>
       <c r="Z21" s="17"/>
       <c r="AB21" s="390"/>
     </row>
-    <row r="22" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="28" t="s">
         <v>149</v>
       </c>
       <c r="C22" s="121">
         <v>1710290</v>
       </c>
       <c r="D22" s="97">
         <v>0.28000000000000003</v>
       </c>
       <c r="E22" s="97"/>
       <c r="F22" s="121">
         <v>1595710</v>
       </c>
       <c r="G22" s="97">
         <v>0.26</v>
       </c>
       <c r="H22" s="97"/>
       <c r="I22" s="121">
         <v>1519953</v>
       </c>
       <c r="J22" s="97">
         <v>0.26</v>
       </c>
       <c r="K22" s="28"/>
@@ -12778,51 +12778,51 @@
       </c>
       <c r="Q22" s="97"/>
       <c r="R22" s="121">
         <v>1225680</v>
       </c>
       <c r="S22" s="97">
         <v>0.22</v>
       </c>
       <c r="T22" s="97"/>
       <c r="U22" s="121">
         <v>1184209</v>
       </c>
       <c r="V22" s="97">
         <v>0.22</v>
       </c>
       <c r="W22" s="100"/>
       <c r="X22" s="121">
         <v>1131317</v>
       </c>
       <c r="Y22" s="97">
         <v>0.21</v>
       </c>
       <c r="Z22" s="17"/>
       <c r="AB22" s="390"/>
     </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A23" s="17"/>
       <c r="B23" s="28" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="121">
         <v>1816789</v>
       </c>
       <c r="D23" s="97">
         <v>0.3</v>
       </c>
       <c r="E23" s="97"/>
       <c r="F23" s="121">
         <v>1814132</v>
       </c>
       <c r="G23" s="97">
         <v>0.3</v>
       </c>
       <c r="H23" s="97"/>
       <c r="I23" s="121">
         <v>1730742</v>
       </c>
       <c r="J23" s="97">
         <v>0.28999999999999998</v>
       </c>
       <c r="K23" s="28"/>
@@ -12841,51 +12841,51 @@
       </c>
       <c r="Q23" s="97"/>
       <c r="R23" s="121">
         <v>1767252</v>
       </c>
       <c r="S23" s="97">
         <v>0.31</v>
       </c>
       <c r="T23" s="97"/>
       <c r="U23" s="121">
         <v>1683198</v>
       </c>
       <c r="V23" s="97">
         <v>0.32</v>
       </c>
       <c r="W23" s="100"/>
       <c r="X23" s="121">
         <v>1711854</v>
       </c>
       <c r="Y23" s="97">
         <v>0.32</v>
       </c>
       <c r="Z23" s="17"/>
       <c r="AB23" s="390"/>
     </row>
-    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A24" s="17"/>
       <c r="B24" s="28" t="s">
         <v>151</v>
       </c>
       <c r="C24" s="121">
         <v>1985084</v>
       </c>
       <c r="D24" s="97">
         <v>0.33</v>
       </c>
       <c r="E24" s="97"/>
       <c r="F24" s="121">
         <v>2086540</v>
       </c>
       <c r="G24" s="97">
         <v>0.35</v>
       </c>
       <c r="H24" s="97"/>
       <c r="I24" s="121">
         <v>2046515</v>
       </c>
       <c r="J24" s="97">
         <v>0.35000000000000003</v>
       </c>
       <c r="K24" s="28"/>
@@ -12904,51 +12904,51 @@
       </c>
       <c r="Q24" s="97"/>
       <c r="R24" s="121">
         <v>1978958</v>
       </c>
       <c r="S24" s="97">
         <v>0.35</v>
       </c>
       <c r="T24" s="97"/>
       <c r="U24" s="121">
         <v>1812275</v>
       </c>
       <c r="V24" s="97">
         <v>0.34</v>
       </c>
       <c r="W24" s="100"/>
       <c r="X24" s="121">
         <v>1851947</v>
       </c>
       <c r="Y24" s="97">
         <v>0.35</v>
       </c>
       <c r="Z24" s="17"/>
       <c r="AB24" s="390"/>
     </row>
-    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A25" s="17"/>
       <c r="B25" s="28" t="s">
         <v>152</v>
       </c>
       <c r="C25" s="122">
         <v>77121</v>
       </c>
       <c r="D25" s="160">
         <v>0.01</v>
       </c>
       <c r="E25" s="97"/>
       <c r="F25" s="122">
         <v>73696</v>
       </c>
       <c r="G25" s="160">
         <v>0.01</v>
       </c>
       <c r="H25" s="97"/>
       <c r="I25" s="122">
         <v>87539</v>
       </c>
       <c r="J25" s="160">
         <v>0.01</v>
       </c>
       <c r="K25" s="28"/>
@@ -12967,51 +12967,51 @@
       </c>
       <c r="Q25" s="97"/>
       <c r="R25" s="122">
         <v>80680</v>
       </c>
       <c r="S25" s="160">
         <v>0.01</v>
       </c>
       <c r="T25" s="97"/>
       <c r="U25" s="122">
         <v>63868</v>
       </c>
       <c r="V25" s="160">
         <v>0.01</v>
       </c>
       <c r="W25" s="100"/>
       <c r="X25" s="122">
         <v>99271</v>
       </c>
       <c r="Y25" s="160">
         <v>0.02</v>
       </c>
       <c r="Z25" s="17"/>
       <c r="AB25" s="390"/>
     </row>
-    <row r="26" spans="1:28" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:28" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="17"/>
       <c r="B26" s="50" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="140">
         <v>6050542</v>
       </c>
       <c r="D26" s="161">
         <v>1</v>
       </c>
       <c r="E26" s="191"/>
       <c r="F26" s="140">
         <v>6068501</v>
       </c>
       <c r="G26" s="161">
         <v>1</v>
       </c>
       <c r="H26" s="191"/>
       <c r="I26" s="140">
         <v>5896818</v>
       </c>
       <c r="J26" s="161">
         <v>1</v>
       </c>
       <c r="K26" s="50"/>
@@ -13029,817 +13029,817 @@
         <v>1</v>
       </c>
       <c r="Q26" s="191"/>
       <c r="R26" s="140">
         <v>5652399</v>
       </c>
       <c r="S26" s="161">
         <v>1</v>
       </c>
       <c r="T26" s="191"/>
       <c r="U26" s="140">
         <v>5331345</v>
       </c>
       <c r="V26" s="161">
         <v>1</v>
       </c>
       <c r="W26" s="101"/>
       <c r="X26" s="140">
         <v>5351138</v>
       </c>
       <c r="Y26" s="161">
         <v>1</v>
       </c>
       <c r="Z26" s="17"/>
     </row>
-    <row r="27" spans="1:28" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:28" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A27" s="17"/>
       <c r="B27" s="68"/>
       <c r="C27" s="172"/>
       <c r="D27" s="172"/>
       <c r="E27" s="192"/>
       <c r="F27" s="172"/>
       <c r="G27" s="172"/>
       <c r="H27" s="192"/>
       <c r="I27" s="172"/>
       <c r="J27" s="172"/>
       <c r="K27" s="68"/>
       <c r="L27" s="172"/>
       <c r="M27" s="172"/>
       <c r="N27" s="99"/>
       <c r="O27" s="172"/>
       <c r="P27" s="172"/>
       <c r="Q27" s="192"/>
       <c r="R27" s="172"/>
       <c r="S27" s="172"/>
       <c r="T27" s="192"/>
       <c r="U27" s="172"/>
       <c r="V27" s="172"/>
       <c r="W27" s="99"/>
       <c r="X27" s="172"/>
       <c r="Y27" s="172"/>
       <c r="Z27" s="17"/>
     </row>
-    <row r="28" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="17"/>
       <c r="B28" s="68" t="s">
         <v>193</v>
       </c>
       <c r="C28" s="124">
         <v>4.7</v>
       </c>
       <c r="D28" s="173"/>
       <c r="E28" s="173"/>
       <c r="F28" s="124">
         <v>4.5999999999999996</v>
       </c>
       <c r="G28" s="173"/>
       <c r="H28" s="173"/>
       <c r="I28" s="124">
         <v>4.5</v>
       </c>
       <c r="J28" s="173"/>
       <c r="K28" s="68"/>
       <c r="L28" s="124">
         <v>4.3</v>
       </c>
       <c r="M28" s="173"/>
       <c r="N28" s="125"/>
       <c r="O28" s="124">
         <v>4.0999999999999996</v>
       </c>
       <c r="P28" s="173"/>
       <c r="Q28" s="173"/>
       <c r="R28" s="124">
         <v>3.9</v>
       </c>
       <c r="S28" s="173"/>
       <c r="T28" s="173"/>
       <c r="U28" s="124">
         <v>3.7</v>
       </c>
       <c r="V28" s="173"/>
       <c r="W28" s="125"/>
       <c r="X28" s="124">
         <v>3.7</v>
       </c>
       <c r="Y28" s="173"/>
       <c r="Z28" s="17"/>
     </row>
-    <row r="29" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="17"/>
       <c r="B29" s="68" t="s">
         <v>238</v>
       </c>
       <c r="C29" s="162">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="D29" s="174"/>
       <c r="E29" s="174"/>
       <c r="F29" s="162">
         <v>4.2999999999999997E-2</v>
       </c>
       <c r="G29" s="174"/>
       <c r="H29" s="174"/>
       <c r="I29" s="162">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="J29" s="174"/>
       <c r="K29" s="68"/>
       <c r="L29" s="162">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="M29" s="174"/>
       <c r="N29" s="123"/>
       <c r="O29" s="162">
         <v>0.04</v>
       </c>
       <c r="P29" s="174"/>
       <c r="Q29" s="174"/>
       <c r="R29" s="162">
         <v>3.9E-2</v>
       </c>
       <c r="S29" s="174"/>
       <c r="T29" s="174"/>
       <c r="U29" s="162">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="V29" s="174"/>
       <c r="W29" s="123"/>
       <c r="X29" s="162">
         <v>3.6999999999999998E-2</v>
       </c>
       <c r="Y29" s="174"/>
       <c r="Z29" s="17"/>
     </row>
-    <row r="30" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="17"/>
       <c r="B30" s="68"/>
       <c r="C30" s="68"/>
       <c r="D30" s="68"/>
       <c r="E30" s="68"/>
       <c r="F30" s="68"/>
       <c r="G30" s="68"/>
       <c r="H30" s="68"/>
       <c r="I30" s="68"/>
       <c r="J30" s="68"/>
       <c r="K30" s="68"/>
       <c r="L30" s="68"/>
       <c r="M30" s="68"/>
       <c r="N30" s="68"/>
       <c r="O30" s="68"/>
       <c r="P30" s="68"/>
       <c r="Q30" s="68"/>
       <c r="R30" s="68"/>
       <c r="S30" s="68"/>
       <c r="T30" s="68"/>
       <c r="U30" s="68"/>
       <c r="V30" s="68"/>
       <c r="W30" s="68"/>
       <c r="X30" s="68"/>
       <c r="Y30" s="68"/>
       <c r="Z30" s="68"/>
     </row>
-    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="17"/>
       <c r="B31" s="68"/>
       <c r="C31" s="68"/>
       <c r="D31" s="68"/>
       <c r="E31" s="68"/>
       <c r="F31" s="68"/>
       <c r="G31" s="68"/>
       <c r="H31" s="68"/>
       <c r="I31" s="68"/>
       <c r="J31" s="68"/>
       <c r="K31" s="68"/>
       <c r="L31" s="68"/>
       <c r="M31" s="68"/>
       <c r="N31" s="68"/>
       <c r="O31" s="68"/>
       <c r="P31" s="68"/>
       <c r="Q31" s="68"/>
       <c r="R31" s="68"/>
       <c r="S31" s="68"/>
       <c r="T31" s="68"/>
       <c r="U31" s="68"/>
       <c r="V31" s="68"/>
       <c r="W31" s="68"/>
       <c r="X31" s="68"/>
       <c r="Y31" s="68"/>
       <c r="Z31" s="68"/>
     </row>
-    <row r="32" spans="1:28" s="92" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:28" s="92" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="85"/>
       <c r="B32" s="496" t="s">
         <v>154</v>
       </c>
       <c r="C32" s="496"/>
       <c r="D32" s="496"/>
       <c r="E32" s="496"/>
       <c r="F32" s="496"/>
       <c r="G32" s="496"/>
       <c r="H32" s="496"/>
       <c r="I32" s="496"/>
       <c r="J32" s="496"/>
       <c r="K32" s="496"/>
       <c r="L32" s="496"/>
       <c r="M32" s="496"/>
       <c r="N32" s="496"/>
       <c r="O32" s="496"/>
       <c r="P32" s="496"/>
       <c r="Q32" s="85"/>
       <c r="R32" s="85"/>
       <c r="S32" s="85"/>
       <c r="T32" s="85"/>
       <c r="U32" s="85"/>
       <c r="V32" s="85"/>
       <c r="W32" s="85"/>
       <c r="X32" s="85"/>
       <c r="Y32" s="85"/>
       <c r="Z32" s="85"/>
     </row>
-    <row r="33" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="17"/>
       <c r="B33" s="17"/>
       <c r="C33" s="17"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="17"/>
       <c r="I33" s="17"/>
       <c r="J33" s="17"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="17"/>
       <c r="O33" s="17"/>
       <c r="P33" s="17"/>
       <c r="Q33" s="17"/>
       <c r="R33" s="17"/>
       <c r="S33" s="17"/>
       <c r="T33" s="17"/>
       <c r="U33" s="17"/>
       <c r="V33" s="17"/>
       <c r="W33" s="17"/>
       <c r="X33" s="17"/>
       <c r="Y33" s="17"/>
       <c r="Z33" s="17"/>
     </row>
-    <row r="34" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="17"/>
       <c r="B34" s="17"/>
       <c r="C34" s="17"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="17"/>
       <c r="I34" s="17"/>
       <c r="J34" s="17"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="17"/>
       <c r="O34" s="17"/>
       <c r="P34" s="17"/>
       <c r="Q34" s="17"/>
       <c r="R34" s="17"/>
       <c r="S34" s="17"/>
       <c r="T34" s="17"/>
       <c r="U34" s="17"/>
       <c r="V34" s="17"/>
       <c r="W34" s="17"/>
       <c r="X34" s="17"/>
       <c r="Y34" s="17"/>
       <c r="Z34" s="17"/>
     </row>
-    <row r="35" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="17"/>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="17"/>
       <c r="I35" s="17"/>
       <c r="J35" s="17"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="17"/>
       <c r="O35" s="17"/>
       <c r="P35" s="17"/>
       <c r="Q35" s="17"/>
       <c r="R35" s="17"/>
       <c r="S35" s="17"/>
       <c r="T35" s="17"/>
       <c r="U35" s="17"/>
       <c r="V35" s="17"/>
       <c r="W35" s="17"/>
       <c r="X35" s="17"/>
       <c r="Y35" s="17"/>
       <c r="Z35" s="17"/>
     </row>
-    <row r="36" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="17"/>
       <c r="B36" s="17"/>
       <c r="C36" s="17"/>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="17"/>
       <c r="H36" s="17"/>
       <c r="I36" s="17"/>
       <c r="J36" s="17"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="17"/>
       <c r="O36" s="357"/>
       <c r="P36" s="17"/>
       <c r="Q36" s="17"/>
       <c r="R36" s="17"/>
       <c r="S36" s="17"/>
       <c r="T36" s="17"/>
       <c r="U36" s="17"/>
       <c r="V36" s="17"/>
       <c r="W36" s="17"/>
       <c r="X36" s="17"/>
       <c r="Y36" s="17"/>
       <c r="Z36" s="17"/>
     </row>
-    <row r="37" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="17"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="357"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
     </row>
-    <row r="38" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="17"/>
       <c r="B38" s="17"/>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
       <c r="N38" s="17"/>
       <c r="O38" s="357"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="17"/>
       <c r="R38" s="17"/>
       <c r="S38" s="17"/>
       <c r="T38" s="17"/>
       <c r="U38" s="17"/>
       <c r="V38" s="17"/>
       <c r="W38" s="17"/>
       <c r="X38" s="17"/>
       <c r="Y38" s="17"/>
       <c r="Z38" s="17"/>
     </row>
-    <row r="39" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
       <c r="N39" s="17"/>
       <c r="O39" s="357"/>
       <c r="P39" s="17"/>
       <c r="Q39" s="17"/>
       <c r="R39" s="17"/>
       <c r="S39" s="17"/>
       <c r="T39" s="17"/>
       <c r="U39" s="17"/>
       <c r="V39" s="17"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
       <c r="Y39" s="17"/>
       <c r="Z39" s="17"/>
     </row>
-    <row r="40" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="17"/>
       <c r="C40" s="17"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="17"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="17"/>
       <c r="K40" s="17"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
       <c r="N40" s="17"/>
       <c r="O40" s="357"/>
       <c r="P40" s="17"/>
       <c r="Q40" s="17"/>
       <c r="R40" s="17"/>
       <c r="S40" s="17"/>
       <c r="T40" s="17"/>
       <c r="U40" s="17"/>
       <c r="V40" s="17"/>
       <c r="W40" s="17"/>
       <c r="X40" s="17"/>
       <c r="Y40" s="17"/>
       <c r="Z40" s="17"/>
     </row>
-    <row r="41" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="17"/>
       <c r="B41" s="17"/>
       <c r="C41" s="17"/>
       <c r="D41" s="17"/>
       <c r="E41" s="17"/>
       <c r="F41" s="17"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="17"/>
       <c r="O41" s="357"/>
       <c r="P41" s="17"/>
       <c r="Q41" s="17"/>
       <c r="R41" s="17"/>
       <c r="S41" s="17"/>
       <c r="T41" s="17"/>
       <c r="U41" s="17"/>
       <c r="V41" s="17"/>
       <c r="W41" s="17"/>
       <c r="X41" s="17"/>
       <c r="Y41" s="17"/>
       <c r="Z41" s="17"/>
     </row>
-    <row r="42" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="17"/>
       <c r="B42" s="17"/>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="17"/>
       <c r="F42" s="17"/>
       <c r="G42" s="17"/>
       <c r="H42" s="17"/>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="17"/>
       <c r="O42" s="357"/>
       <c r="P42" s="17"/>
       <c r="Q42" s="17"/>
       <c r="R42" s="17"/>
       <c r="S42" s="17"/>
       <c r="T42" s="17"/>
       <c r="U42" s="17"/>
       <c r="V42" s="17"/>
       <c r="W42" s="17"/>
       <c r="X42" s="17"/>
       <c r="Y42" s="17"/>
       <c r="Z42" s="17"/>
     </row>
-    <row r="43" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="17"/>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="17"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="17"/>
       <c r="O43" s="17"/>
       <c r="P43" s="17"/>
       <c r="Q43" s="17"/>
       <c r="R43" s="17"/>
       <c r="S43" s="17"/>
       <c r="T43" s="17"/>
       <c r="U43" s="17"/>
       <c r="V43" s="17"/>
       <c r="W43" s="17"/>
       <c r="X43" s="17"/>
       <c r="Y43" s="17"/>
       <c r="Z43" s="17"/>
     </row>
-    <row r="44" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="17"/>
       <c r="B44" s="17"/>
       <c r="C44" s="17"/>
       <c r="D44" s="17"/>
       <c r="E44" s="17"/>
       <c r="F44" s="17"/>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="17"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
       <c r="N44" s="17"/>
       <c r="O44" s="17"/>
       <c r="P44" s="17"/>
       <c r="Q44" s="17"/>
       <c r="R44" s="17"/>
       <c r="S44" s="17"/>
       <c r="T44" s="17"/>
       <c r="U44" s="17"/>
       <c r="V44" s="17"/>
       <c r="W44" s="17"/>
       <c r="X44" s="17"/>
       <c r="Y44" s="17"/>
       <c r="Z44" s="17"/>
     </row>
-    <row r="45" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="17"/>
       <c r="B45" s="17"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="17"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="17"/>
       <c r="R45" s="17"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="Y45" s="17"/>
       <c r="Z45" s="17"/>
     </row>
-    <row r="46" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="17"/>
       <c r="B46" s="17"/>
       <c r="C46" s="17"/>
       <c r="D46" s="17"/>
       <c r="E46" s="17"/>
       <c r="F46" s="17"/>
       <c r="G46" s="17"/>
       <c r="H46" s="17"/>
       <c r="I46" s="17"/>
       <c r="J46" s="17"/>
       <c r="K46" s="17"/>
       <c r="L46" s="17"/>
       <c r="M46" s="17"/>
       <c r="N46" s="17"/>
       <c r="O46" s="17"/>
       <c r="P46" s="17"/>
       <c r="Q46" s="17"/>
       <c r="R46" s="17"/>
       <c r="S46" s="17"/>
       <c r="T46" s="17"/>
       <c r="U46" s="17"/>
       <c r="V46" s="17"/>
       <c r="W46" s="17"/>
       <c r="X46" s="17"/>
       <c r="Y46" s="17"/>
       <c r="Z46" s="17"/>
     </row>
-    <row r="47" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="17"/>
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
       <c r="L47" s="17"/>
       <c r="M47" s="17"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17"/>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
       <c r="V47" s="17"/>
       <c r="W47" s="17"/>
       <c r="X47" s="17"/>
       <c r="Y47" s="17"/>
       <c r="Z47" s="17"/>
     </row>
-    <row r="48" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="17"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="17"/>
       <c r="O48" s="17"/>
       <c r="P48" s="17"/>
       <c r="Q48" s="17"/>
       <c r="R48" s="17"/>
       <c r="S48" s="17"/>
       <c r="T48" s="17"/>
       <c r="U48" s="17"/>
       <c r="V48" s="17"/>
       <c r="W48" s="17"/>
       <c r="X48" s="17"/>
       <c r="Y48" s="17"/>
       <c r="Z48" s="17"/>
     </row>
-    <row r="49" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="17"/>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="17"/>
       <c r="H49" s="17"/>
       <c r="I49" s="17"/>
       <c r="J49" s="17"/>
       <c r="K49" s="17"/>
       <c r="L49" s="17"/>
       <c r="M49" s="17"/>
       <c r="N49" s="17"/>
       <c r="O49" s="17"/>
       <c r="P49" s="17"/>
       <c r="Q49" s="17"/>
       <c r="R49" s="17"/>
       <c r="S49" s="17"/>
       <c r="T49" s="17"/>
       <c r="U49" s="17"/>
       <c r="V49" s="17"/>
       <c r="W49" s="17"/>
       <c r="X49" s="17"/>
       <c r="Y49" s="17"/>
       <c r="Z49" s="17"/>
     </row>
-    <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="17"/>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
       <c r="N50" s="17"/>
       <c r="O50" s="17"/>
       <c r="P50" s="17"/>
       <c r="Q50" s="17"/>
       <c r="R50" s="17"/>
       <c r="S50" s="17"/>
       <c r="T50" s="17"/>
       <c r="U50" s="17"/>
       <c r="V50" s="17"/>
       <c r="W50" s="17"/>
       <c r="X50" s="17"/>
       <c r="Y50" s="17"/>
       <c r="Z50" s="17"/>
     </row>
-    <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="17"/>
       <c r="B51" s="17"/>
       <c r="C51" s="17"/>
       <c r="D51" s="17"/>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="17"/>
       <c r="I51" s="17"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
       <c r="N51" s="17"/>
       <c r="O51" s="17"/>
       <c r="P51" s="17"/>
       <c r="Q51" s="17"/>
       <c r="R51" s="17"/>
       <c r="S51" s="17"/>
       <c r="T51" s="17"/>
       <c r="U51" s="17"/>
       <c r="V51" s="17"/>
       <c r="W51" s="17"/>
       <c r="X51" s="17"/>
       <c r="Y51" s="17"/>
       <c r="Z51" s="17"/>
     </row>
-    <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="17"/>
       <c r="B52" s="17"/>
       <c r="C52" s="17"/>
       <c r="D52" s="17"/>
       <c r="E52" s="17"/>
       <c r="F52" s="17"/>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="17"/>
       <c r="M52" s="17"/>
       <c r="N52" s="17"/>
       <c r="O52" s="17"/>
       <c r="P52" s="17"/>
       <c r="Q52" s="17"/>
       <c r="R52" s="17"/>
       <c r="S52" s="17"/>
       <c r="T52" s="17"/>
       <c r="U52" s="17"/>
       <c r="V52" s="17"/>
       <c r="W52" s="17"/>
       <c r="X52" s="17"/>
       <c r="Y52" s="17"/>
       <c r="Z52" s="17"/>
     </row>
-    <row r="53" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="17"/>
       <c r="B53" s="17"/>
       <c r="C53" s="17"/>
       <c r="D53" s="17"/>
       <c r="E53" s="17"/>
       <c r="F53" s="17"/>
       <c r="G53" s="17"/>
       <c r="H53" s="17"/>
       <c r="I53" s="17"/>
       <c r="J53" s="17"/>
       <c r="K53" s="17"/>
       <c r="L53" s="17"/>
       <c r="M53" s="17"/>
       <c r="N53" s="17"/>
       <c r="O53" s="17"/>
       <c r="P53" s="17"/>
       <c r="Q53" s="17"/>
       <c r="R53" s="17"/>
       <c r="S53" s="17"/>
       <c r="T53" s="17"/>
       <c r="U53" s="17"/>
       <c r="V53" s="17"/>
       <c r="W53" s="17"/>
       <c r="X53" s="17"/>
       <c r="Y53" s="17"/>
@@ -13861,212 +13861,212 @@
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr codeName="Sheet14">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BB51"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="19" max="21" width="11.5546875" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="38.42578125" customWidth="1"/>
+    <col min="3" max="5" width="11.42578125" customWidth="1"/>
+    <col min="6" max="6" width="1.42578125" customWidth="1"/>
+    <col min="7" max="12" width="11.42578125" customWidth="1"/>
+    <col min="13" max="13" width="11.5703125" customWidth="1"/>
+    <col min="14" max="17" width="11.42578125" customWidth="1"/>
+    <col min="18" max="18" width="1.42578125" customWidth="1"/>
+    <col min="19" max="21" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="90"/>
       <c r="C1" s="90"/>
       <c r="D1" s="90"/>
       <c r="E1" s="90"/>
       <c r="F1" s="90"/>
       <c r="G1" s="90"/>
       <c r="H1" s="90"/>
       <c r="I1" s="90"/>
       <c r="J1" s="90"/>
       <c r="K1" s="90"/>
       <c r="L1" s="90"/>
       <c r="M1" s="90"/>
       <c r="N1" s="90"/>
       <c r="O1" s="90"/>
       <c r="P1" s="90"/>
       <c r="Q1" s="90"/>
       <c r="R1" s="90"/>
       <c r="S1" s="90"/>
       <c r="T1" s="90"/>
       <c r="U1" s="90"/>
     </row>
-    <row r="2" spans="1:54" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:54" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="489" t="s">
         <v>260</v>
       </c>
       <c r="C2" s="489"/>
       <c r="D2" s="489"/>
       <c r="E2" s="489"/>
       <c r="F2" s="489"/>
       <c r="G2" s="489"/>
       <c r="H2" s="489"/>
       <c r="I2" s="489"/>
       <c r="J2" s="489"/>
       <c r="K2" s="489"/>
       <c r="L2" s="489"/>
       <c r="M2" s="489"/>
       <c r="N2" s="489"/>
       <c r="O2" s="489"/>
       <c r="P2" s="489"/>
       <c r="Q2" s="489"/>
       <c r="R2" s="489"/>
       <c r="S2" s="489"/>
       <c r="T2" s="489"/>
       <c r="U2" s="489"/>
     </row>
-    <row r="3" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="489" t="s">
         <v>57</v>
       </c>
       <c r="C3" s="489"/>
       <c r="D3" s="489"/>
       <c r="E3" s="489"/>
       <c r="F3" s="489"/>
       <c r="G3" s="489"/>
       <c r="H3" s="489"/>
       <c r="I3" s="489"/>
       <c r="J3" s="489"/>
       <c r="K3" s="489"/>
       <c r="L3" s="489"/>
       <c r="M3" s="489"/>
       <c r="N3" s="489"/>
       <c r="O3" s="489"/>
       <c r="P3" s="489"/>
       <c r="Q3" s="489"/>
       <c r="R3" s="489"/>
       <c r="S3" s="489"/>
       <c r="T3" s="489"/>
       <c r="U3" s="489"/>
     </row>
-    <row r="4" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="179"/>
       <c r="C4" s="179"/>
       <c r="D4" s="179"/>
       <c r="E4" s="179"/>
       <c r="F4" s="179"/>
       <c r="G4" s="179"/>
       <c r="H4" s="179"/>
       <c r="I4" s="179"/>
       <c r="J4" s="179"/>
       <c r="K4" s="179"/>
       <c r="L4" s="179"/>
       <c r="M4" s="179"/>
       <c r="N4" s="179"/>
       <c r="O4" s="179"/>
       <c r="P4" s="179"/>
       <c r="Q4" s="179"/>
       <c r="R4" s="179"/>
       <c r="S4" s="179"/>
       <c r="T4" s="179"/>
       <c r="U4" s="179"/>
     </row>
-    <row r="5" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:54" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="17"/>
       <c r="B5" s="179"/>
       <c r="C5" s="488" t="s">
         <v>297</v>
       </c>
       <c r="D5" s="488"/>
       <c r="E5" s="488"/>
       <c r="F5" s="179"/>
       <c r="G5" s="488" t="s">
         <v>298</v>
       </c>
       <c r="H5" s="488"/>
       <c r="I5" s="488"/>
       <c r="J5" s="488"/>
       <c r="K5" s="488"/>
       <c r="L5" s="488"/>
       <c r="M5" s="488"/>
       <c r="N5" s="488"/>
       <c r="O5" s="488"/>
       <c r="P5" s="488"/>
       <c r="Q5" s="488"/>
       <c r="R5" s="179"/>
       <c r="S5" s="488" t="s">
         <v>223</v>
       </c>
       <c r="T5" s="488"/>
       <c r="U5" s="488"/>
     </row>
-    <row r="6" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A6" s="17"/>
       <c r="B6" s="179"/>
       <c r="C6" s="179"/>
       <c r="D6" s="179"/>
       <c r="E6" s="179"/>
       <c r="F6" s="179"/>
       <c r="G6" s="179"/>
       <c r="H6" s="179"/>
       <c r="I6" s="179"/>
       <c r="J6" s="179"/>
       <c r="K6" s="179"/>
       <c r="L6" s="179"/>
       <c r="M6" s="179"/>
       <c r="N6" s="179"/>
       <c r="O6" s="179"/>
       <c r="P6" s="179"/>
       <c r="Q6" s="179"/>
       <c r="R6" s="179"/>
       <c r="S6" s="179"/>
       <c r="T6" s="179"/>
       <c r="U6" s="179"/>
     </row>
-    <row r="7" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:54" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="90"/>
       <c r="C7" s="264" t="s">
         <v>155</v>
       </c>
       <c r="D7" s="264" t="s">
         <v>157</v>
       </c>
       <c r="E7" s="264" t="s">
         <v>241</v>
       </c>
       <c r="F7" s="264"/>
       <c r="G7" s="264" t="s">
         <v>156</v>
       </c>
       <c r="H7" s="264" t="s">
         <v>207</v>
       </c>
       <c r="I7" s="264" t="s">
         <v>208</v>
       </c>
       <c r="J7" s="264" t="s">
         <v>209</v>
       </c>
       <c r="K7" s="264" t="s">
@@ -14079,51 +14079,51 @@
         <v>295</v>
       </c>
       <c r="N7" s="264" t="s">
         <v>263</v>
       </c>
       <c r="O7" s="264" t="s">
         <v>293</v>
       </c>
       <c r="P7" s="264" t="s">
         <v>308</v>
       </c>
       <c r="Q7" s="264" t="s">
         <v>309</v>
       </c>
       <c r="R7" s="264"/>
       <c r="S7" s="264" t="s">
         <v>240</v>
       </c>
       <c r="T7" s="264" t="s">
         <v>265</v>
       </c>
       <c r="U7" s="264" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="8" spans="1:54" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:54" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17"/>
       <c r="B8" s="90"/>
       <c r="C8" s="320" t="s">
         <v>158</v>
       </c>
       <c r="D8" s="320" t="s">
         <v>160</v>
       </c>
       <c r="E8" s="320" t="s">
         <v>242</v>
       </c>
       <c r="F8" s="320"/>
       <c r="G8" s="320" t="s">
         <v>159</v>
       </c>
       <c r="H8" s="320" t="s">
         <v>162</v>
       </c>
       <c r="I8" s="320" t="s">
         <v>162</v>
       </c>
       <c r="J8" s="320" t="s">
         <v>161</v>
       </c>
       <c r="K8" s="320" t="s">
@@ -14136,76 +14136,76 @@
         <v>217</v>
       </c>
       <c r="N8" s="320" t="s">
         <v>264</v>
       </c>
       <c r="O8" s="320" t="s">
         <v>294</v>
       </c>
       <c r="P8" s="320" t="s">
         <v>311</v>
       </c>
       <c r="Q8" s="320" t="s">
         <v>311</v>
       </c>
       <c r="R8" s="320"/>
       <c r="S8" s="320" t="s">
         <v>217</v>
       </c>
       <c r="T8" s="320" t="s">
         <v>264</v>
       </c>
       <c r="U8" s="320" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="9" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="179" t="s">
         <v>206</v>
       </c>
       <c r="C9" s="321"/>
       <c r="D9" s="321"/>
       <c r="E9" s="321"/>
       <c r="F9" s="321"/>
       <c r="G9" s="321"/>
       <c r="H9" s="321"/>
       <c r="I9" s="321"/>
       <c r="J9" s="321"/>
       <c r="K9" s="321"/>
       <c r="L9" s="321"/>
       <c r="M9" s="321"/>
       <c r="N9" s="321"/>
       <c r="O9" s="321"/>
       <c r="P9" s="321"/>
       <c r="Q9" s="321"/>
       <c r="R9" s="321"/>
       <c r="S9" s="321"/>
       <c r="T9" s="321"/>
       <c r="U9" s="321"/>
     </row>
-    <row r="10" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="90" t="s">
         <v>254</v>
       </c>
       <c r="C10" s="118">
         <v>8384</v>
       </c>
       <c r="D10" s="118">
         <v>12141</v>
       </c>
       <c r="E10" s="118">
         <v>7288</v>
       </c>
       <c r="F10" s="118"/>
       <c r="G10" s="118">
         <v>22373</v>
       </c>
       <c r="H10" s="118">
         <v>15400</v>
       </c>
       <c r="I10" s="118">
         <v>15400</v>
       </c>
       <c r="J10" s="118">
         <v>10550</v>
@@ -14236,51 +14236,51 @@
         <v>11991</v>
       </c>
       <c r="T10" s="118">
         <v>12062</v>
       </c>
       <c r="U10" s="118">
         <v>11873</v>
       </c>
       <c r="AM10" s="389"/>
       <c r="AN10" s="389"/>
       <c r="AO10" s="389"/>
       <c r="AP10" s="389"/>
       <c r="AQ10" s="389"/>
       <c r="AR10" s="389"/>
       <c r="AS10" s="389"/>
       <c r="AT10" s="389"/>
       <c r="AU10" s="389"/>
       <c r="AV10" s="389"/>
       <c r="AW10" s="389"/>
       <c r="AX10" s="389"/>
       <c r="AY10" s="389"/>
       <c r="AZ10" s="389"/>
       <c r="BA10" s="389"/>
       <c r="BB10" s="389"/>
     </row>
-    <row r="11" spans="1:54" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:54" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="90" t="s">
         <v>228</v>
       </c>
       <c r="C11" s="118">
         <v>303</v>
       </c>
       <c r="D11" s="118">
         <v>372</v>
       </c>
       <c r="E11" s="118">
         <v>248</v>
       </c>
       <c r="F11" s="118"/>
       <c r="G11" s="118">
         <v>206</v>
       </c>
       <c r="H11" s="118">
         <v>196</v>
       </c>
       <c r="I11" s="118">
         <v>25</v>
       </c>
       <c r="J11" s="118">
         <v>289</v>
@@ -14311,51 +14311,51 @@
         <v>1934</v>
       </c>
       <c r="T11" s="118">
         <v>2560</v>
       </c>
       <c r="U11" s="118">
         <v>3223</v>
       </c>
       <c r="AM11" s="389"/>
       <c r="AN11" s="389"/>
       <c r="AO11" s="389"/>
       <c r="AP11" s="389"/>
       <c r="AQ11" s="389"/>
       <c r="AR11" s="389"/>
       <c r="AS11" s="389"/>
       <c r="AT11" s="389"/>
       <c r="AU11" s="389"/>
       <c r="AV11" s="389"/>
       <c r="AW11" s="389"/>
       <c r="AX11" s="389"/>
       <c r="AY11" s="389"/>
       <c r="AZ11" s="389"/>
       <c r="BA11" s="389"/>
       <c r="BB11" s="389"/>
     </row>
-    <row r="12" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="90" t="s">
         <v>163</v>
       </c>
       <c r="C12" s="118">
         <v>189</v>
       </c>
       <c r="D12" s="118">
         <v>304</v>
       </c>
       <c r="E12" s="118">
         <v>244</v>
       </c>
       <c r="F12" s="118"/>
       <c r="G12" s="118">
         <v>671</v>
       </c>
       <c r="H12" s="118">
         <v>462</v>
       </c>
       <c r="I12" s="118">
         <v>385</v>
       </c>
       <c r="J12" s="118">
         <v>317</v>
@@ -14386,90 +14386,90 @@
         <v>222</v>
       </c>
       <c r="T12" s="144" t="s">
         <v>222</v>
       </c>
       <c r="U12" s="144" t="s">
         <v>222</v>
       </c>
       <c r="AM12" s="389"/>
       <c r="AN12" s="389"/>
       <c r="AO12" s="389"/>
       <c r="AP12" s="389"/>
       <c r="AQ12" s="389"/>
       <c r="AR12" s="389"/>
       <c r="AS12" s="389"/>
       <c r="AT12" s="389"/>
       <c r="AU12" s="389"/>
       <c r="AV12" s="389"/>
       <c r="AW12" s="389"/>
       <c r="AX12" s="389"/>
       <c r="AY12" s="389"/>
       <c r="AZ12" s="389"/>
       <c r="BA12" s="389"/>
       <c r="BB12" s="389"/>
     </row>
-    <row r="13" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="90"/>
       <c r="C13" s="189"/>
       <c r="D13" s="189"/>
       <c r="E13" s="189"/>
       <c r="F13" s="189"/>
       <c r="G13" s="189"/>
       <c r="H13" s="189"/>
       <c r="I13" s="189"/>
       <c r="J13" s="189"/>
       <c r="K13" s="189"/>
       <c r="L13" s="189"/>
       <c r="M13" s="189"/>
       <c r="N13" s="189"/>
       <c r="O13" s="189"/>
       <c r="P13" s="189"/>
       <c r="Q13" s="189"/>
       <c r="R13" s="189"/>
       <c r="S13" s="189"/>
       <c r="T13" s="189"/>
       <c r="U13" s="189"/>
       <c r="AM13" s="389"/>
       <c r="AN13" s="389"/>
       <c r="AO13" s="389"/>
       <c r="AP13" s="389"/>
       <c r="AQ13" s="389"/>
       <c r="AR13" s="389"/>
       <c r="AS13" s="389"/>
       <c r="AT13" s="389"/>
       <c r="AU13" s="389"/>
       <c r="AV13" s="389"/>
       <c r="AW13" s="389"/>
       <c r="AX13" s="389"/>
       <c r="AY13" s="389"/>
       <c r="AZ13" s="389"/>
       <c r="BA13" s="389"/>
       <c r="BB13" s="389"/>
     </row>
-    <row r="14" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="90" t="s">
         <v>224</v>
       </c>
       <c r="C14" s="144">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="D14" s="144">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="E14" s="144">
         <v>3.3500000000000002E-2</v>
       </c>
       <c r="F14" s="144"/>
       <c r="G14" s="144">
         <v>0.03</v>
       </c>
       <c r="H14" s="144">
         <v>0.03</v>
       </c>
       <c r="I14" s="144">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="J14" s="144">
         <v>0.03</v>
@@ -14500,51 +14500,51 @@
         <v>222</v>
       </c>
       <c r="T14" s="144" t="s">
         <v>222</v>
       </c>
       <c r="U14" s="144" t="s">
         <v>222</v>
       </c>
       <c r="AM14" s="390"/>
       <c r="AN14" s="390"/>
       <c r="AO14" s="390"/>
       <c r="AP14" s="390"/>
       <c r="AQ14" s="390"/>
       <c r="AR14" s="390"/>
       <c r="AS14" s="390"/>
       <c r="AT14" s="390"/>
       <c r="AU14" s="390"/>
       <c r="AV14" s="390"/>
       <c r="AW14" s="390"/>
       <c r="AX14" s="390"/>
       <c r="AY14" s="390"/>
       <c r="AZ14" s="390"/>
       <c r="BA14" s="390"/>
       <c r="BB14" s="390"/>
     </row>
-    <row r="15" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="90" t="s">
         <v>225</v>
       </c>
       <c r="C15" s="144">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D15" s="144">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="E15" s="144">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="F15" s="144"/>
       <c r="G15" s="144">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="H15" s="144">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="I15" s="144">
         <v>0.03</v>
       </c>
       <c r="J15" s="144">
         <v>7.0000000000000007E-2</v>
@@ -14575,51 +14575,51 @@
         <v>222</v>
       </c>
       <c r="T15" s="144" t="s">
         <v>222</v>
       </c>
       <c r="U15" s="144" t="s">
         <v>222</v>
       </c>
       <c r="AM15" s="390"/>
       <c r="AN15" s="390"/>
       <c r="AO15" s="390"/>
       <c r="AP15" s="390"/>
       <c r="AQ15" s="390"/>
       <c r="AR15" s="390"/>
       <c r="AS15" s="390"/>
       <c r="AT15" s="390"/>
       <c r="AU15" s="390"/>
       <c r="AV15" s="390"/>
       <c r="AW15" s="390"/>
       <c r="AX15" s="390"/>
       <c r="AY15" s="390"/>
       <c r="AZ15" s="390"/>
       <c r="BA15" s="390"/>
       <c r="BB15" s="390"/>
     </row>
-    <row r="16" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="90" t="s">
         <v>212</v>
       </c>
       <c r="C16" s="144">
         <v>0.76</v>
       </c>
       <c r="D16" s="144">
         <v>0.72</v>
       </c>
       <c r="E16" s="144">
         <v>1</v>
       </c>
       <c r="F16" s="144"/>
       <c r="G16" s="144">
         <v>0.23</v>
       </c>
       <c r="H16" s="144">
         <v>0.31919999999999998</v>
       </c>
       <c r="I16" s="144">
         <v>0.31919999999999998</v>
       </c>
       <c r="J16" s="144">
         <v>0.6845</v>
@@ -14650,90 +14650,90 @@
         <v>0.1613</v>
       </c>
       <c r="T16" s="144">
         <v>0.21229999999999999</v>
       </c>
       <c r="U16" s="144">
         <v>0.27150000000000002</v>
       </c>
       <c r="AM16" s="390"/>
       <c r="AN16" s="390"/>
       <c r="AO16" s="390"/>
       <c r="AP16" s="390"/>
       <c r="AQ16" s="390"/>
       <c r="AR16" s="390"/>
       <c r="AS16" s="390"/>
       <c r="AT16" s="390"/>
       <c r="AU16" s="390"/>
       <c r="AV16" s="390"/>
       <c r="AW16" s="390"/>
       <c r="AX16" s="390"/>
       <c r="AY16" s="390"/>
       <c r="AZ16" s="390"/>
       <c r="BA16" s="390"/>
       <c r="BB16" s="390"/>
     </row>
-    <row r="17" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="17"/>
       <c r="B17" s="90"/>
       <c r="C17" s="267"/>
       <c r="D17" s="267"/>
       <c r="E17" s="267"/>
       <c r="F17" s="267"/>
       <c r="G17" s="267"/>
       <c r="H17" s="267"/>
       <c r="I17" s="267"/>
       <c r="J17" s="267"/>
       <c r="K17" s="267"/>
       <c r="L17" s="267"/>
       <c r="M17" s="267"/>
       <c r="N17" s="267"/>
       <c r="O17" s="267"/>
       <c r="P17" s="267"/>
       <c r="Q17" s="267"/>
       <c r="R17" s="267"/>
       <c r="S17" s="267"/>
       <c r="T17" s="267"/>
       <c r="U17" s="267"/>
       <c r="AM17" s="389"/>
       <c r="AN17" s="389"/>
       <c r="AO17" s="389"/>
       <c r="AP17" s="389"/>
       <c r="AQ17" s="389"/>
       <c r="AR17" s="389"/>
       <c r="AS17" s="389"/>
       <c r="AT17" s="389"/>
       <c r="AU17" s="389"/>
       <c r="AV17" s="389"/>
       <c r="AW17" s="389"/>
       <c r="AX17" s="389"/>
       <c r="AY17" s="389"/>
       <c r="AZ17" s="389"/>
       <c r="BA17" s="389"/>
       <c r="BB17" s="389"/>
     </row>
-    <row r="18" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17"/>
       <c r="B18" s="90" t="s">
         <v>164</v>
       </c>
       <c r="C18" s="417">
         <v>44302</v>
       </c>
       <c r="D18" s="417">
         <v>44441</v>
       </c>
       <c r="E18" s="417">
         <v>45245</v>
       </c>
       <c r="F18" s="417"/>
       <c r="G18" s="417">
         <v>44197</v>
       </c>
       <c r="H18" s="417">
         <v>44562</v>
       </c>
       <c r="I18" s="417">
         <v>44562</v>
       </c>
       <c r="J18" s="417">
         <v>44621</v>
@@ -14764,51 +14764,51 @@
         <v>45017</v>
       </c>
       <c r="T18" s="417">
         <v>45292</v>
       </c>
       <c r="U18" s="417">
         <v>45658</v>
       </c>
       <c r="AM18" s="389"/>
       <c r="AN18" s="389"/>
       <c r="AO18" s="389"/>
       <c r="AP18" s="389"/>
       <c r="AQ18" s="389"/>
       <c r="AR18" s="389"/>
       <c r="AS18" s="389"/>
       <c r="AT18" s="389"/>
       <c r="AU18" s="389"/>
       <c r="AV18" s="389"/>
       <c r="AW18" s="389"/>
       <c r="AX18" s="389"/>
       <c r="AY18" s="389"/>
       <c r="AZ18" s="389"/>
       <c r="BA18" s="389"/>
       <c r="BB18" s="389"/>
     </row>
-    <row r="19" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17"/>
       <c r="B19" s="90" t="s">
         <v>165</v>
       </c>
       <c r="C19" s="417">
         <v>48877</v>
       </c>
       <c r="D19" s="417">
         <v>49000</v>
       </c>
       <c r="E19" s="417">
         <v>48908</v>
       </c>
       <c r="F19" s="417"/>
       <c r="G19" s="417">
         <v>48213</v>
       </c>
       <c r="H19" s="417">
         <v>48579</v>
       </c>
       <c r="I19" s="417">
         <v>48579</v>
       </c>
       <c r="J19" s="417">
         <v>48213</v>
@@ -14839,51 +14839,51 @@
         <v>49035</v>
       </c>
       <c r="T19" s="417">
         <v>49309</v>
       </c>
       <c r="U19" s="417">
         <v>49674</v>
       </c>
       <c r="AM19" s="390"/>
       <c r="AN19" s="390"/>
       <c r="AO19" s="390"/>
       <c r="AP19" s="390"/>
       <c r="AQ19" s="390"/>
       <c r="AR19" s="390"/>
       <c r="AS19" s="390"/>
       <c r="AT19" s="390"/>
       <c r="AU19" s="390"/>
       <c r="AV19" s="390"/>
       <c r="AW19" s="390"/>
       <c r="AX19" s="390"/>
       <c r="AY19" s="390"/>
       <c r="AZ19" s="390"/>
       <c r="BA19" s="390"/>
       <c r="BB19" s="390"/>
     </row>
-    <row r="20" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17"/>
       <c r="B20" s="90" t="s">
         <v>166</v>
       </c>
       <c r="C20" s="417">
         <v>46868</v>
       </c>
       <c r="D20" s="417">
         <v>46990</v>
       </c>
       <c r="E20" s="417">
         <v>47084</v>
       </c>
       <c r="F20" s="417"/>
       <c r="G20" s="417">
         <v>46934</v>
       </c>
       <c r="H20" s="417">
         <v>47483</v>
       </c>
       <c r="I20" s="417">
         <v>47483</v>
       </c>
       <c r="J20" s="417">
         <v>47118</v>
@@ -14914,51 +14914,51 @@
         <v>46387</v>
       </c>
       <c r="T20" s="417">
         <v>46752</v>
       </c>
       <c r="U20" s="417">
         <v>46752</v>
       </c>
       <c r="AM20" s="390"/>
       <c r="AN20" s="390"/>
       <c r="AO20" s="390"/>
       <c r="AP20" s="390"/>
       <c r="AQ20" s="390"/>
       <c r="AR20" s="390"/>
       <c r="AS20" s="390"/>
       <c r="AT20" s="390"/>
       <c r="AU20" s="390"/>
       <c r="AV20" s="390"/>
       <c r="AW20" s="390"/>
       <c r="AX20" s="390"/>
       <c r="AY20" s="390"/>
       <c r="AZ20" s="390"/>
       <c r="BA20" s="390"/>
       <c r="BB20" s="390"/>
     </row>
-    <row r="21" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="90" t="s">
         <v>167</v>
       </c>
       <c r="C21" s="418">
         <v>0.1</v>
       </c>
       <c r="D21" s="418">
         <v>0.1</v>
       </c>
       <c r="E21" s="418">
         <v>0.1</v>
       </c>
       <c r="F21" s="418"/>
       <c r="G21" s="418">
         <v>0.1</v>
       </c>
       <c r="H21" s="418">
         <v>0.1</v>
       </c>
       <c r="I21" s="418">
         <v>0.1</v>
       </c>
       <c r="J21" s="418">
         <v>0.1</v>
@@ -14989,131 +14989,131 @@
         <v>222</v>
       </c>
       <c r="T21" s="144" t="s">
         <v>222</v>
       </c>
       <c r="U21" s="144" t="s">
         <v>222</v>
       </c>
       <c r="AM21" s="390"/>
       <c r="AN21" s="390"/>
       <c r="AO21" s="390"/>
       <c r="AP21" s="390"/>
       <c r="AQ21" s="390"/>
       <c r="AR21" s="390"/>
       <c r="AS21" s="390"/>
       <c r="AT21" s="390"/>
       <c r="AU21" s="390"/>
       <c r="AV21" s="390"/>
       <c r="AW21" s="390"/>
       <c r="AX21" s="390"/>
       <c r="AY21" s="390"/>
       <c r="AZ21" s="390"/>
       <c r="BA21" s="390"/>
       <c r="BB21" s="390"/>
     </row>
-    <row r="22" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="90"/>
       <c r="C22" s="267"/>
       <c r="D22" s="267"/>
       <c r="E22" s="267"/>
       <c r="F22" s="267"/>
       <c r="G22" s="267"/>
       <c r="H22" s="267"/>
       <c r="I22" s="267"/>
       <c r="J22" s="267"/>
       <c r="K22" s="267"/>
       <c r="L22" s="267"/>
       <c r="M22" s="267"/>
       <c r="N22" s="267"/>
       <c r="O22" s="267"/>
       <c r="P22" s="267"/>
       <c r="Q22" s="267"/>
       <c r="R22" s="267"/>
       <c r="S22" s="267"/>
       <c r="T22" s="267"/>
       <c r="U22" s="267"/>
       <c r="AM22" s="389"/>
       <c r="AN22" s="389"/>
       <c r="AO22" s="389"/>
       <c r="AP22" s="389"/>
       <c r="AQ22" s="389"/>
       <c r="AR22" s="389"/>
       <c r="AS22" s="389"/>
       <c r="AT22" s="389"/>
       <c r="AU22" s="389"/>
       <c r="AV22" s="389"/>
       <c r="AW22" s="389"/>
       <c r="AX22" s="389"/>
       <c r="AY22" s="389"/>
       <c r="AZ22" s="389"/>
       <c r="BA22" s="389"/>
       <c r="BB22" s="389"/>
     </row>
-    <row r="23" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="17"/>
       <c r="B23" s="179" t="s">
         <v>316</v>
       </c>
       <c r="C23" s="321"/>
       <c r="D23" s="321"/>
       <c r="E23" s="321"/>
       <c r="F23" s="321"/>
       <c r="G23" s="321"/>
       <c r="H23" s="321"/>
       <c r="I23" s="321"/>
       <c r="J23" s="321"/>
       <c r="K23" s="321"/>
       <c r="L23" s="321"/>
       <c r="M23" s="321"/>
       <c r="N23" s="321"/>
       <c r="O23" s="321"/>
       <c r="P23" s="321"/>
       <c r="Q23" s="321"/>
       <c r="R23" s="321"/>
       <c r="S23" s="321"/>
       <c r="T23" s="321"/>
       <c r="U23" s="321"/>
       <c r="AM23" s="389"/>
       <c r="AN23" s="389"/>
       <c r="AO23" s="389"/>
       <c r="AP23" s="389"/>
       <c r="AQ23" s="389"/>
       <c r="AR23" s="389"/>
       <c r="AS23" s="389"/>
       <c r="AT23" s="389"/>
       <c r="AU23" s="389"/>
       <c r="AV23" s="389"/>
       <c r="AW23" s="389"/>
       <c r="AX23" s="389"/>
       <c r="AY23" s="389"/>
       <c r="AZ23" s="389"/>
       <c r="BA23" s="389"/>
       <c r="BB23" s="389"/>
     </row>
-    <row r="24" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="17"/>
       <c r="B24" s="90" t="s">
         <v>302</v>
       </c>
       <c r="C24" s="419">
         <v>3325</v>
       </c>
       <c r="D24" s="419">
         <v>5701</v>
       </c>
       <c r="E24" s="419">
         <v>5759</v>
       </c>
       <c r="F24" s="419"/>
       <c r="G24" s="419">
         <v>12375</v>
       </c>
       <c r="H24" s="419">
         <v>11524</v>
       </c>
       <c r="I24" s="419">
         <v>11524</v>
       </c>
       <c r="J24" s="419">
         <v>6482</v>
@@ -15144,51 +15144,51 @@
         <v>9220</v>
       </c>
       <c r="T24" s="419">
         <v>10560</v>
       </c>
       <c r="U24" s="419">
         <v>11873</v>
       </c>
       <c r="AM24" s="389"/>
       <c r="AN24" s="389"/>
       <c r="AO24" s="389"/>
       <c r="AP24" s="389"/>
       <c r="AQ24" s="389"/>
       <c r="AR24" s="389"/>
       <c r="AS24" s="389"/>
       <c r="AT24" s="389"/>
       <c r="AU24" s="389"/>
       <c r="AV24" s="389"/>
       <c r="AW24" s="389"/>
       <c r="AX24" s="389"/>
       <c r="AY24" s="389"/>
       <c r="AZ24" s="389"/>
       <c r="BA24" s="389"/>
       <c r="BB24" s="389"/>
     </row>
-    <row r="25" spans="1:54" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:54" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="17"/>
       <c r="B25" s="90" t="s">
         <v>229</v>
       </c>
       <c r="C25" s="419">
         <v>69</v>
       </c>
       <c r="D25" s="419">
         <v>106</v>
       </c>
       <c r="E25" s="419">
         <v>179</v>
       </c>
       <c r="F25" s="419"/>
       <c r="G25" s="419">
         <v>57</v>
       </c>
       <c r="H25" s="419">
         <v>137</v>
       </c>
       <c r="I25" s="419">
         <v>25</v>
       </c>
       <c r="J25" s="419">
         <v>116</v>
@@ -15219,51 +15219,51 @@
         <v>1487</v>
       </c>
       <c r="T25" s="419">
         <v>2241</v>
       </c>
       <c r="U25" s="419">
         <v>3223</v>
       </c>
       <c r="AM25" s="389"/>
       <c r="AN25" s="389"/>
       <c r="AO25" s="389"/>
       <c r="AP25" s="389"/>
       <c r="AQ25" s="389"/>
       <c r="AR25" s="389"/>
       <c r="AS25" s="389"/>
       <c r="AT25" s="389"/>
       <c r="AU25" s="389"/>
       <c r="AV25" s="389"/>
       <c r="AW25" s="389"/>
       <c r="AX25" s="389"/>
       <c r="AY25" s="389"/>
       <c r="AZ25" s="389"/>
       <c r="BA25" s="389"/>
       <c r="BB25" s="389"/>
     </row>
-    <row r="26" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="17"/>
       <c r="B26" s="90" t="s">
         <v>303</v>
       </c>
       <c r="C26" s="419">
         <v>40</v>
       </c>
       <c r="D26" s="419">
         <v>80</v>
       </c>
       <c r="E26" s="419">
         <v>170</v>
       </c>
       <c r="F26" s="419"/>
       <c r="G26" s="419">
         <v>55</v>
       </c>
       <c r="H26" s="419">
         <v>132</v>
       </c>
       <c r="I26" s="419">
         <v>24</v>
       </c>
       <c r="J26" s="419">
         <v>112</v>
@@ -15294,90 +15294,90 @@
         <v>109</v>
       </c>
       <c r="T26" s="419">
         <v>168</v>
       </c>
       <c r="U26" s="419">
         <v>209</v>
       </c>
       <c r="AM26" s="389"/>
       <c r="AN26" s="389"/>
       <c r="AO26" s="389"/>
       <c r="AP26" s="389"/>
       <c r="AQ26" s="389"/>
       <c r="AR26" s="389"/>
       <c r="AS26" s="389"/>
       <c r="AT26" s="389"/>
       <c r="AU26" s="389"/>
       <c r="AV26" s="389"/>
       <c r="AW26" s="389"/>
       <c r="AX26" s="389"/>
       <c r="AY26" s="389"/>
       <c r="AZ26" s="389"/>
       <c r="BA26" s="389"/>
       <c r="BB26" s="389"/>
     </row>
-    <row r="27" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="17"/>
       <c r="B27" s="90"/>
       <c r="C27" s="420"/>
       <c r="D27" s="420"/>
       <c r="E27" s="420"/>
       <c r="F27" s="420"/>
       <c r="G27" s="420"/>
       <c r="H27" s="420"/>
       <c r="I27" s="420"/>
       <c r="J27" s="420"/>
       <c r="K27" s="420"/>
       <c r="L27" s="420"/>
       <c r="M27" s="420"/>
       <c r="N27" s="420"/>
       <c r="O27" s="420"/>
       <c r="P27" s="420"/>
       <c r="Q27" s="420"/>
       <c r="R27" s="420"/>
       <c r="S27" s="420"/>
       <c r="T27" s="420"/>
       <c r="U27" s="420"/>
       <c r="AM27" s="389"/>
       <c r="AN27" s="389"/>
       <c r="AO27" s="389"/>
       <c r="AP27" s="389"/>
       <c r="AQ27" s="389"/>
       <c r="AR27" s="389"/>
       <c r="AS27" s="389"/>
       <c r="AT27" s="389"/>
       <c r="AU27" s="389"/>
       <c r="AV27" s="389"/>
       <c r="AW27" s="389"/>
       <c r="AX27" s="389"/>
       <c r="AY27" s="389"/>
       <c r="AZ27" s="389"/>
       <c r="BA27" s="389"/>
       <c r="BB27" s="389"/>
     </row>
-    <row r="28" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="17"/>
       <c r="B28" s="90" t="s">
         <v>226</v>
       </c>
       <c r="C28" s="421">
         <v>5.5899999999999998E-2</v>
       </c>
       <c r="D28" s="421">
         <v>5.2299999999999999E-2</v>
       </c>
       <c r="E28" s="421">
         <v>4.1300000000000003E-2</v>
       </c>
       <c r="F28" s="421"/>
       <c r="G28" s="421">
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="H28" s="421">
         <v>3.7900000000000003E-2</v>
       </c>
       <c r="I28" s="421">
         <v>3.1199999999999999E-2</v>
       </c>
       <c r="J28" s="421">
         <v>4.7500000000000001E-2</v>
@@ -15408,51 +15408,51 @@
         <v>222</v>
       </c>
       <c r="T28" s="144" t="s">
         <v>222</v>
       </c>
       <c r="U28" s="144" t="s">
         <v>222</v>
       </c>
       <c r="AM28" s="390"/>
       <c r="AN28" s="390"/>
       <c r="AO28" s="390"/>
       <c r="AP28" s="390"/>
       <c r="AQ28" s="390"/>
       <c r="AR28" s="390"/>
       <c r="AS28" s="390"/>
       <c r="AT28" s="390"/>
       <c r="AU28" s="390"/>
       <c r="AV28" s="390"/>
       <c r="AW28" s="390"/>
       <c r="AX28" s="390"/>
       <c r="AY28" s="390"/>
       <c r="AZ28" s="390"/>
       <c r="BA28" s="390"/>
       <c r="BB28" s="390"/>
     </row>
-    <row r="29" spans="1:54" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="17"/>
       <c r="B29" s="90" t="s">
         <v>227</v>
       </c>
       <c r="C29" s="421">
         <v>8.3199999999999996E-2</v>
       </c>
       <c r="D29" s="421">
         <v>7.8200000000000006E-2</v>
       </c>
       <c r="E29" s="421">
         <v>7.2499999999999995E-2</v>
       </c>
       <c r="F29" s="421"/>
       <c r="G29" s="421">
         <v>7.3099999999999998E-2</v>
       </c>
       <c r="H29" s="421">
         <v>7.5300000000000006E-2</v>
       </c>
       <c r="I29" s="421">
         <v>3.7900000000000003E-2</v>
       </c>
       <c r="J29" s="421">
         <v>7.3800000000000004E-2</v>
@@ -15483,90 +15483,90 @@
         <v>222</v>
       </c>
       <c r="T29" s="144" t="s">
         <v>222</v>
       </c>
       <c r="U29" s="144" t="s">
         <v>222</v>
       </c>
       <c r="AM29" s="390"/>
       <c r="AN29" s="390"/>
       <c r="AO29" s="390"/>
       <c r="AP29" s="390"/>
       <c r="AQ29" s="390"/>
       <c r="AR29" s="390"/>
       <c r="AS29" s="390"/>
       <c r="AT29" s="390"/>
       <c r="AU29" s="390"/>
       <c r="AV29" s="390"/>
       <c r="AW29" s="390"/>
       <c r="AX29" s="390"/>
       <c r="AY29" s="390"/>
       <c r="AZ29" s="390"/>
       <c r="BA29" s="390"/>
       <c r="BB29" s="390"/>
     </row>
-    <row r="30" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="17"/>
       <c r="B30" s="90"/>
       <c r="C30" s="420"/>
       <c r="D30" s="420"/>
       <c r="E30" s="420"/>
       <c r="F30" s="420"/>
       <c r="G30" s="420"/>
       <c r="H30" s="420"/>
       <c r="I30" s="420"/>
       <c r="J30" s="420"/>
       <c r="K30" s="420"/>
       <c r="L30" s="420"/>
       <c r="M30" s="420"/>
       <c r="N30" s="420"/>
       <c r="O30" s="420"/>
       <c r="P30" s="420"/>
       <c r="Q30" s="420"/>
       <c r="R30" s="420"/>
       <c r="S30" s="420"/>
       <c r="T30" s="420"/>
       <c r="U30" s="420"/>
       <c r="AM30" s="390"/>
       <c r="AN30" s="390"/>
       <c r="AO30" s="390"/>
       <c r="AP30" s="390"/>
       <c r="AQ30" s="390"/>
       <c r="AR30" s="390"/>
       <c r="AS30" s="390"/>
       <c r="AT30" s="390"/>
       <c r="AU30" s="390"/>
       <c r="AV30" s="390"/>
       <c r="AW30" s="390"/>
       <c r="AX30" s="390"/>
       <c r="AY30" s="390"/>
       <c r="AZ30" s="390"/>
       <c r="BA30" s="390"/>
       <c r="BB30" s="390"/>
     </row>
-    <row r="31" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="17"/>
       <c r="B31" s="90" t="s">
         <v>168</v>
       </c>
       <c r="C31" s="419">
         <v>3</v>
       </c>
       <c r="D31" s="419">
         <v>5</v>
       </c>
       <c r="E31" s="419">
         <v>6</v>
       </c>
       <c r="F31" s="419"/>
       <c r="G31" s="419">
         <v>15</v>
       </c>
       <c r="H31" s="419">
         <v>25</v>
       </c>
       <c r="I31" s="419">
         <v>25</v>
       </c>
       <c r="J31" s="419">
         <v>8</v>
@@ -15597,51 +15597,51 @@
         <v>1</v>
       </c>
       <c r="T31" s="419">
         <v>0</v>
       </c>
       <c r="U31" s="419">
         <v>0</v>
       </c>
       <c r="AM31" s="389"/>
       <c r="AN31" s="389"/>
       <c r="AO31" s="389"/>
       <c r="AP31" s="389"/>
       <c r="AQ31" s="389"/>
       <c r="AR31" s="389"/>
       <c r="AS31" s="389"/>
       <c r="AT31" s="389"/>
       <c r="AU31" s="389"/>
       <c r="AV31" s="389"/>
       <c r="AW31" s="389"/>
       <c r="AX31" s="389"/>
       <c r="AY31" s="389"/>
       <c r="AZ31" s="389"/>
       <c r="BA31" s="389"/>
       <c r="BB31" s="389"/>
     </row>
-    <row r="32" spans="1:54" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:54" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="17"/>
       <c r="B32" s="90" t="s">
         <v>304</v>
       </c>
       <c r="C32" s="419">
         <v>27</v>
       </c>
       <c r="D32" s="419">
         <v>48</v>
       </c>
       <c r="E32" s="419">
         <v>84</v>
       </c>
       <c r="F32" s="419"/>
       <c r="G32" s="419">
         <v>114</v>
       </c>
       <c r="H32" s="419">
         <v>136</v>
       </c>
       <c r="I32" s="419">
         <v>136</v>
       </c>
       <c r="J32" s="419">
         <v>60</v>
@@ -15672,51 +15672,51 @@
         <v>13</v>
       </c>
       <c r="T32" s="419">
         <v>8</v>
       </c>
       <c r="U32" s="419">
         <v>1</v>
       </c>
       <c r="AM32" s="389"/>
       <c r="AN32" s="389"/>
       <c r="AO32" s="389"/>
       <c r="AP32" s="389"/>
       <c r="AQ32" s="389"/>
       <c r="AR32" s="389"/>
       <c r="AS32" s="389"/>
       <c r="AT32" s="389"/>
       <c r="AU32" s="389"/>
       <c r="AV32" s="389"/>
       <c r="AW32" s="389"/>
       <c r="AX32" s="389"/>
       <c r="AY32" s="389"/>
       <c r="AZ32" s="389"/>
       <c r="BA32" s="389"/>
       <c r="BB32" s="389"/>
     </row>
-    <row r="33" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="17"/>
       <c r="B33" s="90" t="s">
         <v>169</v>
       </c>
       <c r="C33" s="419">
         <v>186</v>
       </c>
       <c r="D33" s="419">
         <v>298</v>
       </c>
       <c r="E33" s="419">
         <v>238</v>
       </c>
       <c r="F33" s="419"/>
       <c r="G33" s="419">
         <v>656</v>
       </c>
       <c r="H33" s="419">
         <v>437</v>
       </c>
       <c r="I33" s="419">
         <v>360</v>
       </c>
       <c r="J33" s="419">
         <v>308</v>
@@ -15747,90 +15747,90 @@
         <v>222</v>
       </c>
       <c r="T33" s="144" t="s">
         <v>222</v>
       </c>
       <c r="U33" s="144" t="s">
         <v>222</v>
       </c>
       <c r="AM33" s="389"/>
       <c r="AN33" s="389"/>
       <c r="AO33" s="389"/>
       <c r="AP33" s="389"/>
       <c r="AQ33" s="389"/>
       <c r="AR33" s="389"/>
       <c r="AS33" s="389"/>
       <c r="AT33" s="389"/>
       <c r="AU33" s="389"/>
       <c r="AV33" s="389"/>
       <c r="AW33" s="389"/>
       <c r="AX33" s="389"/>
       <c r="AY33" s="389"/>
       <c r="AZ33" s="389"/>
       <c r="BA33" s="389"/>
       <c r="BB33" s="389"/>
     </row>
-    <row r="34" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="17"/>
       <c r="B34" s="90"/>
       <c r="C34" s="420"/>
       <c r="D34" s="420"/>
       <c r="E34" s="420"/>
       <c r="F34" s="420"/>
       <c r="G34" s="420"/>
       <c r="H34" s="420"/>
       <c r="I34" s="420"/>
       <c r="J34" s="420"/>
       <c r="K34" s="420"/>
       <c r="L34" s="420"/>
       <c r="M34" s="420"/>
       <c r="N34" s="420"/>
       <c r="O34" s="420"/>
       <c r="P34" s="420"/>
       <c r="Q34" s="420"/>
       <c r="R34" s="420"/>
       <c r="S34" s="420"/>
       <c r="T34" s="420"/>
       <c r="U34" s="420"/>
       <c r="AM34" s="389"/>
       <c r="AN34" s="389"/>
       <c r="AO34" s="389"/>
       <c r="AP34" s="389"/>
       <c r="AQ34" s="389"/>
       <c r="AR34" s="389"/>
       <c r="AS34" s="389"/>
       <c r="AT34" s="389"/>
       <c r="AU34" s="389"/>
       <c r="AV34" s="389"/>
       <c r="AW34" s="389"/>
       <c r="AX34" s="389"/>
       <c r="AY34" s="389"/>
       <c r="AZ34" s="389"/>
       <c r="BA34" s="389"/>
       <c r="BB34" s="389"/>
     </row>
-    <row r="35" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="17"/>
       <c r="B35" s="90" t="s">
         <v>170</v>
       </c>
       <c r="C35" s="419">
         <v>0</v>
       </c>
       <c r="D35" s="419">
         <v>0</v>
       </c>
       <c r="E35" s="419">
         <v>0</v>
       </c>
       <c r="F35" s="419"/>
       <c r="G35" s="419">
         <v>0</v>
       </c>
       <c r="H35" s="419">
         <v>0</v>
       </c>
       <c r="I35" s="419">
         <v>0</v>
       </c>
       <c r="J35" s="419">
         <v>0</v>
@@ -15861,694 +15861,694 @@
         <v>0</v>
       </c>
       <c r="T35" s="419">
         <v>0</v>
       </c>
       <c r="U35" s="419">
         <v>0</v>
       </c>
       <c r="AM35" s="389"/>
       <c r="AN35" s="389"/>
       <c r="AO35" s="389"/>
       <c r="AP35" s="389"/>
       <c r="AQ35" s="389"/>
       <c r="AR35" s="389"/>
       <c r="AS35" s="389"/>
       <c r="AT35" s="389"/>
       <c r="AU35" s="389"/>
       <c r="AV35" s="389"/>
       <c r="AW35" s="389"/>
       <c r="AX35" s="389"/>
       <c r="AY35" s="389"/>
       <c r="AZ35" s="389"/>
       <c r="BA35" s="389"/>
       <c r="BB35" s="389"/>
     </row>
-    <row r="36" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="17"/>
       <c r="B36" s="90"/>
       <c r="C36" s="90"/>
       <c r="D36" s="90"/>
       <c r="E36" s="90"/>
       <c r="F36" s="90"/>
       <c r="G36" s="90"/>
       <c r="H36" s="90"/>
       <c r="I36" s="90"/>
       <c r="J36" s="90"/>
       <c r="K36" s="90"/>
       <c r="L36" s="90"/>
       <c r="M36" s="90"/>
       <c r="N36" s="90"/>
       <c r="O36" s="90"/>
       <c r="P36" s="90"/>
       <c r="Q36" s="90"/>
       <c r="R36" s="90"/>
       <c r="S36" s="90"/>
       <c r="T36" s="90"/>
       <c r="U36" s="90"/>
     </row>
-    <row r="37" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="85"/>
       <c r="C37" s="85"/>
       <c r="D37" s="85"/>
       <c r="E37" s="85"/>
       <c r="F37" s="85"/>
       <c r="G37" s="85"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="85"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
     </row>
-    <row r="38" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="17"/>
       <c r="B38" s="134"/>
       <c r="C38" s="88"/>
       <c r="D38" s="88"/>
       <c r="E38" s="88"/>
       <c r="F38" s="88"/>
       <c r="G38" s="88"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="88"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
       <c r="N38" s="17"/>
       <c r="O38" s="17"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="17"/>
       <c r="R38" s="17"/>
       <c r="S38" s="17"/>
       <c r="T38" s="17"/>
       <c r="U38" s="17"/>
     </row>
-    <row r="39" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="501" t="s">
         <v>301</v>
       </c>
       <c r="C39" s="501"/>
       <c r="D39" s="501"/>
       <c r="E39" s="501"/>
       <c r="F39" s="501"/>
       <c r="G39" s="501"/>
       <c r="H39" s="501"/>
       <c r="I39" s="501"/>
       <c r="J39" s="501"/>
       <c r="K39" s="501"/>
       <c r="L39" s="501"/>
       <c r="M39" s="501"/>
       <c r="N39" s="501"/>
       <c r="O39" s="501"/>
       <c r="P39" s="501"/>
       <c r="Q39" s="501"/>
       <c r="R39" s="501"/>
       <c r="S39" s="501"/>
       <c r="T39" s="501"/>
       <c r="U39" s="501"/>
     </row>
-    <row r="40" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:54" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="501"/>
       <c r="C40" s="501"/>
       <c r="D40" s="501"/>
       <c r="E40" s="501"/>
       <c r="F40" s="501"/>
       <c r="G40" s="501"/>
       <c r="H40" s="501"/>
       <c r="I40" s="501"/>
       <c r="J40" s="501"/>
       <c r="K40" s="501"/>
       <c r="L40" s="501"/>
       <c r="M40" s="501"/>
       <c r="N40" s="501"/>
       <c r="O40" s="501"/>
       <c r="P40" s="501"/>
       <c r="Q40" s="501"/>
       <c r="R40" s="501"/>
       <c r="S40" s="501"/>
       <c r="T40" s="501"/>
       <c r="U40" s="501"/>
     </row>
-    <row r="41" spans="1:54" ht="95.85" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:54" ht="95.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="17"/>
       <c r="B41" s="501"/>
       <c r="C41" s="501"/>
       <c r="D41" s="501"/>
       <c r="E41" s="501"/>
       <c r="F41" s="501"/>
       <c r="G41" s="501"/>
       <c r="H41" s="501"/>
       <c r="I41" s="501"/>
       <c r="J41" s="501"/>
       <c r="K41" s="501"/>
       <c r="L41" s="501"/>
       <c r="M41" s="501"/>
       <c r="N41" s="501"/>
       <c r="O41" s="501"/>
       <c r="P41" s="501"/>
       <c r="Q41" s="501"/>
       <c r="R41" s="501"/>
       <c r="S41" s="501"/>
       <c r="T41" s="501"/>
       <c r="U41" s="501"/>
     </row>
-    <row r="42" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="17"/>
       <c r="B42" s="17"/>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="17"/>
       <c r="F42" s="17"/>
       <c r="G42" s="17"/>
       <c r="H42" s="17"/>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="17"/>
       <c r="O42" s="17"/>
       <c r="P42" s="17"/>
       <c r="Q42" s="17"/>
       <c r="R42" s="17"/>
       <c r="S42" s="17"/>
       <c r="T42" s="17"/>
       <c r="U42" s="17"/>
     </row>
-    <row r="43" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="17"/>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="17"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="17"/>
       <c r="O43" s="17"/>
       <c r="P43" s="17"/>
       <c r="Q43" s="17"/>
       <c r="R43" s="17"/>
       <c r="S43" s="17"/>
       <c r="T43" s="17"/>
       <c r="U43" s="17"/>
     </row>
-    <row r="44" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="17"/>
       <c r="B44" s="17"/>
       <c r="C44" s="17"/>
       <c r="D44" s="17"/>
       <c r="E44" s="17"/>
       <c r="F44" s="17"/>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="17"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
       <c r="N44" s="17"/>
       <c r="O44" s="17"/>
       <c r="P44" s="17"/>
       <c r="Q44" s="17"/>
       <c r="R44" s="17"/>
       <c r="S44" s="17"/>
       <c r="T44" s="17"/>
       <c r="U44" s="17"/>
     </row>
-    <row r="45" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="17"/>
       <c r="B45" s="17"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="17"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="17"/>
       <c r="R45" s="17"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
     </row>
-    <row r="46" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="17"/>
       <c r="B46" s="17"/>
       <c r="C46" s="17"/>
       <c r="D46" s="17"/>
       <c r="E46" s="17"/>
       <c r="F46" s="17"/>
       <c r="G46" s="17"/>
       <c r="H46" s="17"/>
       <c r="I46" s="17"/>
       <c r="J46" s="17"/>
       <c r="K46" s="17"/>
       <c r="L46" s="17"/>
       <c r="M46" s="17"/>
       <c r="N46" s="17"/>
       <c r="O46" s="17"/>
       <c r="P46" s="17"/>
       <c r="Q46" s="17"/>
       <c r="R46" s="17"/>
       <c r="S46" s="17"/>
       <c r="T46" s="17"/>
       <c r="U46" s="17"/>
     </row>
-    <row r="47" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="17"/>
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
       <c r="L47" s="17"/>
       <c r="M47" s="17"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17"/>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
     </row>
-    <row r="48" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="17"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="17"/>
       <c r="O48" s="17"/>
       <c r="P48" s="17"/>
       <c r="Q48" s="17"/>
       <c r="R48" s="17"/>
       <c r="S48" s="17"/>
       <c r="T48" s="17"/>
       <c r="U48" s="17"/>
     </row>
-    <row r="49" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="17"/>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="17"/>
       <c r="H49" s="17"/>
       <c r="I49" s="17"/>
       <c r="J49" s="17"/>
       <c r="K49" s="17"/>
       <c r="L49" s="17"/>
       <c r="M49" s="17"/>
       <c r="N49" s="17"/>
       <c r="O49" s="17"/>
       <c r="P49" s="17"/>
       <c r="Q49" s="17"/>
       <c r="R49" s="17"/>
       <c r="S49" s="17"/>
       <c r="T49" s="17"/>
       <c r="U49" s="17"/>
     </row>
-    <row r="50" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="17"/>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
       <c r="N50" s="17"/>
       <c r="O50" s="17"/>
       <c r="P50" s="17"/>
       <c r="Q50" s="17"/>
       <c r="R50" s="17"/>
       <c r="S50" s="17"/>
       <c r="T50" s="17"/>
       <c r="U50" s="17"/>
     </row>
-    <row r="51" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="17"/>
       <c r="B51" s="17"/>
       <c r="C51" s="17"/>
       <c r="D51" s="17"/>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="17"/>
       <c r="I51" s="17"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
       <c r="N51" s="17"/>
       <c r="O51" s="17"/>
       <c r="P51" s="17"/>
       <c r="Q51" s="17"/>
       <c r="R51" s="17"/>
       <c r="S51" s="17"/>
       <c r="T51" s="17"/>
       <c r="U51" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B39:U41"/>
     <mergeCell ref="G5:Q5"/>
     <mergeCell ref="S5:U5"/>
     <mergeCell ref="C5:E5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="56" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr codeName="Sheet15">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI48"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-    <col min="2" max="2" width="56.5546875" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="56.5703125" customWidth="1"/>
     <col min="3" max="6" width="17" customWidth="1"/>
-    <col min="7" max="7" width="7.44140625" customWidth="1"/>
+    <col min="7" max="7" width="7.42578125" customWidth="1"/>
     <col min="8" max="11" width="17" customWidth="1"/>
     <col min="12" max="12" width="1" customWidth="1"/>
-    <col min="13" max="14" width="13.5546875" customWidth="1"/>
+    <col min="13" max="14" width="13.5703125" customWidth="1"/>
     <col min="15" max="15" width="14" customWidth="1"/>
-    <col min="16" max="16" width="2.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="31" width="9.44140625" customWidth="1"/>
+    <col min="16" max="16" width="2.5703125" customWidth="1"/>
+    <col min="17" max="20" width="13.42578125" customWidth="1"/>
+    <col min="21" max="31" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="17"/>
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
       <c r="X1" s="17"/>
       <c r="Y1" s="17"/>
       <c r="Z1" s="17"/>
       <c r="AA1" s="17"/>
       <c r="AB1" s="17"/>
       <c r="AC1" s="17"/>
       <c r="AD1" s="17"/>
       <c r="AE1" s="17"/>
       <c r="AF1" s="17"/>
       <c r="AG1" s="17"/>
       <c r="AH1" s="17"/>
       <c r="AI1" s="17"/>
     </row>
-    <row r="2" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="481" t="s">
         <v>171</v>
       </c>
       <c r="C2" s="481"/>
       <c r="D2" s="481"/>
       <c r="E2" s="481"/>
       <c r="F2" s="481"/>
       <c r="G2" s="481"/>
       <c r="H2" s="481"/>
       <c r="I2" s="481"/>
       <c r="J2" s="481"/>
       <c r="K2" s="481"/>
       <c r="L2" s="7"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="17"/>
       <c r="V2" s="7"/>
       <c r="W2" s="17"/>
       <c r="X2" s="17"/>
       <c r="Y2" s="17"/>
       <c r="Z2" s="17"/>
       <c r="AA2" s="17"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
       <c r="AH2" s="17"/>
       <c r="AI2" s="17"/>
     </row>
-    <row r="3" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="481" t="s">
         <v>112</v>
       </c>
       <c r="C3" s="481"/>
       <c r="D3" s="481"/>
       <c r="E3" s="481"/>
       <c r="F3" s="481"/>
       <c r="G3" s="481"/>
       <c r="H3" s="481"/>
       <c r="I3" s="481"/>
       <c r="J3" s="481"/>
       <c r="K3" s="481"/>
       <c r="L3" s="7"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="16"/>
       <c r="U3" s="17"/>
       <c r="V3" s="7"/>
       <c r="W3" s="17"/>
       <c r="X3" s="17"/>
       <c r="Y3" s="17"/>
       <c r="Z3" s="17"/>
       <c r="AA3" s="17"/>
       <c r="AB3" s="17"/>
       <c r="AC3" s="17"/>
       <c r="AD3" s="17"/>
       <c r="AE3" s="17"/>
       <c r="AF3" s="17"/>
       <c r="AG3" s="17"/>
       <c r="AH3" s="17"/>
       <c r="AI3" s="17"/>
     </row>
-    <row r="4" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
       <c r="Q4" s="16"/>
       <c r="R4" s="16"/>
       <c r="S4" s="16"/>
       <c r="T4" s="16"/>
       <c r="U4" s="17"/>
       <c r="V4" s="7"/>
       <c r="W4" s="17"/>
       <c r="X4" s="17"/>
       <c r="Y4" s="17"/>
       <c r="Z4" s="17"/>
       <c r="AA4" s="17"/>
       <c r="AB4" s="17"/>
       <c r="AC4" s="17"/>
       <c r="AD4" s="17"/>
       <c r="AE4" s="17"/>
       <c r="AF4" s="17"/>
       <c r="AG4" s="17"/>
       <c r="AH4" s="17"/>
       <c r="AI4" s="17"/>
     </row>
-    <row r="5" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A5" s="17"/>
       <c r="B5" s="7"/>
       <c r="C5" s="502">
         <v>2025</v>
       </c>
       <c r="D5" s="502"/>
       <c r="E5" s="502"/>
       <c r="F5" s="502"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="16"/>
       <c r="R5" s="16"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="17"/>
       <c r="V5" s="7"/>
       <c r="W5" s="17"/>
       <c r="X5" s="17"/>
       <c r="Y5" s="17"/>
       <c r="Z5" s="17"/>
       <c r="AA5" s="17"/>
       <c r="AB5" s="17"/>
       <c r="AC5" s="17"/>
       <c r="AD5" s="17"/>
       <c r="AE5" s="17"/>
       <c r="AF5" s="17"/>
       <c r="AG5" s="17"/>
       <c r="AH5" s="17"/>
       <c r="AI5" s="17"/>
     </row>
-    <row r="6" spans="1:35" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:35" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17"/>
       <c r="B6" s="17"/>
       <c r="C6" s="479"/>
       <c r="D6" s="479"/>
       <c r="E6" s="479"/>
       <c r="F6" s="479"/>
       <c r="G6" s="7"/>
       <c r="H6" s="479">
         <v>2024</v>
       </c>
       <c r="I6" s="479"/>
       <c r="J6" s="479"/>
       <c r="K6" s="479"/>
       <c r="L6" s="395"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="17"/>
       <c r="Q6" s="17"/>
       <c r="R6" s="17"/>
       <c r="S6" s="17"/>
       <c r="T6" s="17"/>
       <c r="U6" s="17"/>
       <c r="V6" s="17"/>
       <c r="W6" s="17"/>
       <c r="X6" s="17"/>
       <c r="Y6" s="17"/>
       <c r="Z6" s="17"/>
       <c r="AA6" s="17"/>
       <c r="AB6" s="17"/>
       <c r="AC6" s="17"/>
       <c r="AD6" s="17"/>
       <c r="AE6" s="17"/>
       <c r="AF6" s="17"/>
       <c r="AG6" s="17"/>
       <c r="AH6" s="17"/>
       <c r="AI6" s="17"/>
     </row>
-    <row r="7" spans="1:35" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:35" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16"/>
       <c r="B7" s="64"/>
       <c r="C7" s="61" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="61" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="61" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="61" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="65"/>
       <c r="H7" s="60" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="61" t="s">
         <v>5</v>
       </c>
       <c r="J7" s="61" t="s">
         <v>6</v>
       </c>
       <c r="K7" s="397" t="s">
@@ -16557,92 +16557,92 @@
       <c r="L7" s="27"/>
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="16"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
       <c r="T7" s="16"/>
       <c r="U7" s="16"/>
       <c r="V7" s="16"/>
       <c r="W7" s="16"/>
       <c r="X7" s="17"/>
       <c r="Y7" s="17"/>
       <c r="Z7" s="17"/>
       <c r="AA7" s="17"/>
       <c r="AB7" s="17"/>
       <c r="AC7" s="17"/>
       <c r="AD7" s="17"/>
       <c r="AE7" s="17"/>
       <c r="AF7" s="17"/>
       <c r="AG7" s="17"/>
       <c r="AH7" s="17"/>
       <c r="AI7" s="17"/>
     </row>
-    <row r="8" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17"/>
       <c r="B8" s="71" t="s">
         <v>284</v>
       </c>
       <c r="C8" s="78"/>
       <c r="D8" s="78"/>
       <c r="E8" s="78"/>
       <c r="F8" s="78"/>
       <c r="G8" s="72"/>
       <c r="H8" s="77"/>
       <c r="I8" s="78"/>
       <c r="J8" s="78"/>
       <c r="K8" s="71"/>
       <c r="L8" s="78"/>
       <c r="M8" s="35"/>
       <c r="N8" s="35"/>
       <c r="O8" s="35"/>
       <c r="P8" s="35"/>
       <c r="Q8" s="35"/>
       <c r="R8" s="35"/>
       <c r="S8" s="17"/>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="17" t="s">
         <v>172</v>
       </c>
       <c r="W8" s="17"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
       <c r="Z8" s="17"/>
       <c r="AA8" s="17"/>
       <c r="AB8" s="17"/>
       <c r="AC8" s="17"/>
       <c r="AD8" s="17"/>
       <c r="AE8" s="17"/>
       <c r="AF8" s="17"/>
       <c r="AG8" s="17"/>
       <c r="AH8" s="17"/>
       <c r="AI8" s="17"/>
     </row>
-    <row r="9" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="73" t="s">
         <v>173</v>
       </c>
       <c r="C9" s="120">
         <v>806</v>
       </c>
       <c r="D9" s="120">
         <v>823</v>
       </c>
       <c r="E9" s="120">
         <v>821</v>
       </c>
       <c r="F9" s="120">
         <v>815</v>
       </c>
       <c r="G9" s="127"/>
       <c r="H9" s="207">
         <v>887</v>
       </c>
       <c r="I9" s="120">
         <v>1005</v>
       </c>
       <c r="J9" s="120">
         <v>863</v>
@@ -16653,51 +16653,51 @@
       <c r="L9" s="120"/>
       <c r="M9" s="17"/>
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
       <c r="P9" s="17"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="17"/>
       <c r="V9" s="17"/>
       <c r="W9" s="17"/>
       <c r="X9" s="17"/>
       <c r="Y9" s="17"/>
       <c r="Z9" s="17"/>
       <c r="AA9" s="17"/>
       <c r="AB9" s="17"/>
       <c r="AC9" s="17"/>
       <c r="AD9" s="17"/>
       <c r="AE9" s="17"/>
       <c r="AF9" s="17"/>
       <c r="AG9" s="17"/>
       <c r="AH9" s="17"/>
       <c r="AI9" s="17"/>
     </row>
-    <row r="10" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="74" t="s">
         <v>174</v>
       </c>
       <c r="C10" s="122">
         <v>4513</v>
       </c>
       <c r="D10" s="122">
         <v>4471</v>
       </c>
       <c r="E10" s="122">
         <v>4425</v>
       </c>
       <c r="F10" s="122">
         <v>4381</v>
       </c>
       <c r="G10" s="129"/>
       <c r="H10" s="208">
         <v>4336</v>
       </c>
       <c r="I10" s="122">
         <v>4290</v>
       </c>
       <c r="J10" s="122">
         <v>4242</v>
@@ -16708,51 +16708,51 @@
       <c r="L10" s="121"/>
       <c r="M10" s="17"/>
       <c r="N10" s="17"/>
       <c r="O10" s="17"/>
       <c r="P10" s="17"/>
       <c r="Q10" s="17"/>
       <c r="R10" s="17"/>
       <c r="S10" s="17"/>
       <c r="T10" s="17"/>
       <c r="U10" s="17"/>
       <c r="V10" s="17"/>
       <c r="W10" s="17"/>
       <c r="X10" s="17"/>
       <c r="Y10" s="17"/>
       <c r="Z10" s="17"/>
       <c r="AA10" s="17"/>
       <c r="AB10" s="17"/>
       <c r="AC10" s="17"/>
       <c r="AD10" s="17"/>
       <c r="AE10" s="17"/>
       <c r="AF10" s="17"/>
       <c r="AG10" s="17"/>
       <c r="AH10" s="17"/>
       <c r="AI10" s="17"/>
     </row>
-    <row r="11" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="75" t="s">
         <v>175</v>
       </c>
       <c r="C11" s="342">
         <v>5319</v>
       </c>
       <c r="D11" s="342">
         <v>5294</v>
       </c>
       <c r="E11" s="342">
         <v>5246</v>
       </c>
       <c r="F11" s="342">
         <v>5196</v>
       </c>
       <c r="G11" s="128"/>
       <c r="H11" s="209">
         <v>5223</v>
       </c>
       <c r="I11" s="342">
         <v>5295</v>
       </c>
       <c r="J11" s="342">
         <v>5105</v>
@@ -16763,51 +16763,51 @@
       <c r="L11" s="216"/>
       <c r="M11" s="17"/>
       <c r="N11" s="17"/>
       <c r="O11" s="17"/>
       <c r="P11" s="17"/>
       <c r="Q11" s="17"/>
       <c r="R11" s="17"/>
       <c r="S11" s="17"/>
       <c r="T11" s="17"/>
       <c r="U11" s="17"/>
       <c r="V11" s="17"/>
       <c r="W11" s="17"/>
       <c r="X11" s="17"/>
       <c r="Y11" s="17"/>
       <c r="Z11" s="17"/>
       <c r="AA11" s="17"/>
       <c r="AB11" s="17"/>
       <c r="AC11" s="17"/>
       <c r="AD11" s="17"/>
       <c r="AE11" s="17"/>
       <c r="AF11" s="17"/>
       <c r="AG11" s="17"/>
       <c r="AH11" s="17"/>
       <c r="AI11" s="17"/>
     </row>
-    <row r="12" spans="1:35" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:35" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="76" t="s">
         <v>285</v>
       </c>
       <c r="C12" s="343">
         <v>53893</v>
       </c>
       <c r="D12" s="343">
         <v>54353</v>
       </c>
       <c r="E12" s="343">
         <v>54408</v>
       </c>
       <c r="F12" s="343">
         <v>54569</v>
       </c>
       <c r="G12" s="127"/>
       <c r="H12" s="210">
         <v>55001</v>
       </c>
       <c r="I12" s="343">
         <v>55352</v>
       </c>
       <c r="J12" s="343">
         <v>55365</v>
@@ -16818,51 +16818,51 @@
       <c r="L12" s="120"/>
       <c r="M12" s="17"/>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="17"/>
       <c r="AA12" s="17"/>
       <c r="AB12" s="17"/>
       <c r="AC12" s="17"/>
       <c r="AD12" s="17"/>
       <c r="AE12" s="17"/>
       <c r="AF12" s="17"/>
       <c r="AG12" s="17"/>
       <c r="AH12" s="17"/>
       <c r="AI12" s="17"/>
     </row>
-    <row r="13" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="74" t="s">
         <v>176</v>
       </c>
       <c r="C13" s="344">
         <v>10.1</v>
       </c>
       <c r="D13" s="344">
         <v>10.3</v>
       </c>
       <c r="E13" s="344">
         <v>10.4</v>
       </c>
       <c r="F13" s="344">
         <v>10.5</v>
       </c>
       <c r="G13" s="130"/>
       <c r="H13" s="211">
         <v>10.5</v>
       </c>
       <c r="I13" s="344">
         <v>10.5</v>
       </c>
       <c r="J13" s="344">
         <v>10.8</v>
@@ -16873,127 +16873,127 @@
       <c r="L13" s="396"/>
       <c r="M13" s="17"/>
       <c r="N13" s="17"/>
       <c r="O13" s="17"/>
       <c r="P13" s="17"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="17"/>
       <c r="S13" s="17"/>
       <c r="T13" s="17"/>
       <c r="U13" s="17"/>
       <c r="V13" s="17"/>
       <c r="W13" s="17"/>
       <c r="X13" s="17"/>
       <c r="Y13" s="17"/>
       <c r="Z13" s="17"/>
       <c r="AA13" s="17"/>
       <c r="AB13" s="17"/>
       <c r="AC13" s="17"/>
       <c r="AD13" s="17"/>
       <c r="AE13" s="17"/>
       <c r="AF13" s="17"/>
       <c r="AG13" s="17"/>
       <c r="AH13" s="17"/>
       <c r="AI13" s="17"/>
     </row>
-    <row r="14" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="26"/>
       <c r="C14" s="345"/>
       <c r="D14" s="345"/>
       <c r="E14" s="345"/>
       <c r="F14" s="345"/>
       <c r="G14" s="119"/>
       <c r="H14" s="212"/>
       <c r="I14" s="345"/>
       <c r="J14" s="345"/>
       <c r="K14" s="402"/>
       <c r="L14" s="267"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
       <c r="T14" s="17"/>
       <c r="U14" s="17"/>
       <c r="V14" s="17"/>
       <c r="W14" s="17"/>
       <c r="X14" s="17"/>
       <c r="Y14" s="17"/>
       <c r="Z14" s="17"/>
       <c r="AA14" s="17"/>
       <c r="AB14" s="17"/>
       <c r="AC14" s="17"/>
       <c r="AD14" s="17"/>
       <c r="AE14" s="17"/>
       <c r="AF14" s="17"/>
       <c r="AG14" s="17"/>
       <c r="AH14" s="17"/>
       <c r="AI14" s="17"/>
     </row>
-    <row r="15" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="71" t="s">
         <v>286</v>
       </c>
       <c r="C15" s="267"/>
       <c r="D15" s="267"/>
       <c r="E15" s="267"/>
       <c r="F15" s="267"/>
       <c r="G15" s="119"/>
       <c r="H15" s="213"/>
       <c r="I15" s="267"/>
       <c r="J15" s="267"/>
       <c r="K15" s="403"/>
       <c r="L15" s="267"/>
       <c r="M15" s="17"/>
       <c r="N15" s="17"/>
       <c r="O15" s="17"/>
       <c r="P15" s="17"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="17"/>
       <c r="S15" s="17"/>
       <c r="T15" s="20"/>
       <c r="U15" s="20"/>
       <c r="V15" s="17"/>
       <c r="W15" s="17"/>
       <c r="X15" s="17"/>
       <c r="Y15" s="17"/>
       <c r="Z15" s="17"/>
       <c r="AA15" s="17"/>
       <c r="AB15" s="17"/>
       <c r="AC15" s="17"/>
       <c r="AD15" s="17"/>
       <c r="AE15" s="17"/>
       <c r="AF15" s="17"/>
       <c r="AG15" s="17"/>
       <c r="AH15" s="17"/>
       <c r="AI15" s="17"/>
     </row>
-    <row r="16" spans="1:35" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:35" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="73" t="s">
         <v>173</v>
       </c>
       <c r="C16" s="120">
         <v>768</v>
       </c>
       <c r="D16" s="120">
         <v>785</v>
       </c>
       <c r="E16" s="120">
         <v>783</v>
       </c>
       <c r="F16" s="120">
         <v>777</v>
       </c>
       <c r="G16" s="127"/>
       <c r="H16" s="207">
         <v>850</v>
       </c>
       <c r="I16" s="120">
         <v>968</v>
       </c>
       <c r="J16" s="120">
         <v>827</v>
@@ -17004,51 +17004,51 @@
       <c r="L16" s="120"/>
       <c r="M16" s="17"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="19"/>
       <c r="W16" s="19"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
       <c r="AE16" s="17"/>
       <c r="AF16" s="17"/>
       <c r="AG16" s="17"/>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
     </row>
-    <row r="17" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="17"/>
       <c r="B17" s="74" t="s">
         <v>174</v>
       </c>
       <c r="C17" s="122">
         <v>4498</v>
       </c>
       <c r="D17" s="122">
         <v>4457</v>
       </c>
       <c r="E17" s="122">
         <v>4412</v>
       </c>
       <c r="F17" s="122">
         <v>4370</v>
       </c>
       <c r="G17" s="129"/>
       <c r="H17" s="208">
         <v>4325</v>
       </c>
       <c r="I17" s="122">
         <v>4281</v>
       </c>
       <c r="J17" s="122">
         <v>4234</v>
@@ -17059,51 +17059,51 @@
       <c r="L17" s="121"/>
       <c r="M17" s="17"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
       <c r="U17" s="17"/>
       <c r="V17" s="19"/>
       <c r="W17" s="19"/>
       <c r="X17" s="17"/>
       <c r="Y17" s="17"/>
       <c r="Z17" s="17"/>
       <c r="AA17" s="17"/>
       <c r="AB17" s="17"/>
       <c r="AC17" s="17"/>
       <c r="AD17" s="17"/>
       <c r="AE17" s="17"/>
       <c r="AF17" s="17"/>
       <c r="AG17" s="17"/>
       <c r="AH17" s="17"/>
       <c r="AI17" s="17"/>
     </row>
-    <row r="18" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17"/>
       <c r="B18" s="75" t="s">
         <v>177</v>
       </c>
       <c r="C18" s="342">
         <v>5266</v>
       </c>
       <c r="D18" s="342">
         <v>5242</v>
       </c>
       <c r="E18" s="342">
         <v>5195</v>
       </c>
       <c r="F18" s="342">
         <v>5147</v>
       </c>
       <c r="G18" s="128"/>
       <c r="H18" s="209">
         <v>5175</v>
       </c>
       <c r="I18" s="342">
         <v>5249</v>
       </c>
       <c r="J18" s="342">
         <v>5061</v>
@@ -17114,51 +17114,51 @@
       <c r="L18" s="216"/>
       <c r="M18" s="17"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
       <c r="U18" s="17"/>
       <c r="V18" s="17"/>
       <c r="W18" s="17"/>
       <c r="X18" s="17"/>
       <c r="Y18" s="17"/>
       <c r="Z18" s="17"/>
       <c r="AA18" s="17"/>
       <c r="AB18" s="17"/>
       <c r="AC18" s="17"/>
       <c r="AD18" s="17"/>
       <c r="AE18" s="17"/>
       <c r="AF18" s="17"/>
       <c r="AG18" s="17"/>
       <c r="AH18" s="17"/>
       <c r="AI18" s="17"/>
     </row>
-    <row r="19" spans="1:35" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:35" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17"/>
       <c r="B19" s="76" t="s">
         <v>285</v>
       </c>
       <c r="C19" s="343">
         <v>53206</v>
       </c>
       <c r="D19" s="343">
         <v>53685</v>
       </c>
       <c r="E19" s="343">
         <v>53763</v>
       </c>
       <c r="F19" s="343">
         <v>53951</v>
       </c>
       <c r="G19" s="127"/>
       <c r="H19" s="210">
         <v>54418</v>
       </c>
       <c r="I19" s="343">
         <v>54794</v>
       </c>
       <c r="J19" s="343">
         <v>54834</v>
@@ -17169,51 +17169,51 @@
       <c r="L19" s="120"/>
       <c r="M19" s="17"/>
       <c r="N19" s="17"/>
       <c r="O19" s="17"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="17"/>
       <c r="U19" s="17"/>
       <c r="V19" s="17"/>
       <c r="W19" s="17"/>
       <c r="X19" s="17"/>
       <c r="Y19" s="17"/>
       <c r="Z19" s="17"/>
       <c r="AA19" s="17"/>
       <c r="AB19" s="17"/>
       <c r="AC19" s="17"/>
       <c r="AD19" s="17"/>
       <c r="AE19" s="17"/>
       <c r="AF19" s="17"/>
       <c r="AG19" s="17"/>
       <c r="AH19" s="17"/>
       <c r="AI19" s="17"/>
     </row>
-    <row r="20" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17"/>
       <c r="B20" s="74" t="s">
         <v>178</v>
       </c>
       <c r="C20" s="344">
         <v>10.1</v>
       </c>
       <c r="D20" s="344">
         <v>10.199999999999999</v>
       </c>
       <c r="E20" s="344">
         <v>10.3</v>
       </c>
       <c r="F20" s="344">
         <v>10.5</v>
       </c>
       <c r="G20" s="130"/>
       <c r="H20" s="211">
         <v>10.5</v>
       </c>
       <c r="I20" s="344">
         <v>10.4</v>
       </c>
       <c r="J20" s="344">
         <v>10.8</v>
@@ -17224,88 +17224,88 @@
       <c r="L20" s="396"/>
       <c r="M20" s="17"/>
       <c r="N20" s="17"/>
       <c r="O20" s="17"/>
       <c r="P20" s="17"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="17"/>
       <c r="S20" s="17"/>
       <c r="T20" s="17"/>
       <c r="U20" s="17"/>
       <c r="V20" s="17"/>
       <c r="W20" s="17"/>
       <c r="X20" s="17"/>
       <c r="Y20" s="17"/>
       <c r="Z20" s="17"/>
       <c r="AA20" s="17"/>
       <c r="AB20" s="17"/>
       <c r="AC20" s="17"/>
       <c r="AD20" s="17"/>
       <c r="AE20" s="17"/>
       <c r="AF20" s="17"/>
       <c r="AG20" s="17"/>
       <c r="AH20" s="17"/>
       <c r="AI20" s="17"/>
     </row>
-    <row r="21" spans="1:35" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:35" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="79"/>
       <c r="C21" s="345"/>
       <c r="D21" s="345"/>
       <c r="E21" s="345"/>
       <c r="F21" s="345"/>
       <c r="G21" s="119"/>
       <c r="H21" s="212"/>
       <c r="I21" s="345"/>
       <c r="J21" s="345"/>
       <c r="K21" s="402"/>
       <c r="L21" s="267"/>
       <c r="M21" s="17"/>
       <c r="N21" s="17"/>
       <c r="O21" s="17"/>
       <c r="P21" s="17"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="17"/>
       <c r="U21" s="17"/>
       <c r="V21" s="17"/>
       <c r="W21" s="17"/>
       <c r="X21" s="17"/>
       <c r="Y21" s="17"/>
       <c r="Z21" s="17"/>
       <c r="AA21" s="17"/>
       <c r="AB21" s="17"/>
       <c r="AC21" s="17"/>
       <c r="AD21" s="17"/>
       <c r="AE21" s="17"/>
       <c r="AF21" s="17"/>
       <c r="AG21" s="17"/>
       <c r="AH21" s="17"/>
       <c r="AI21" s="17"/>
     </row>
-    <row r="22" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="11" t="s">
         <v>179</v>
       </c>
       <c r="C22" s="216">
         <v>5015</v>
       </c>
       <c r="D22" s="216">
         <v>4974</v>
       </c>
       <c r="E22" s="216">
         <v>4992</v>
       </c>
       <c r="F22" s="216">
         <v>4999</v>
       </c>
       <c r="G22" s="128"/>
       <c r="H22" s="166">
         <v>5095</v>
       </c>
       <c r="I22" s="216">
         <v>5194</v>
       </c>
       <c r="J22" s="216">
         <v>5024</v>
@@ -17316,51 +17316,51 @@
       <c r="L22" s="216"/>
       <c r="M22" s="17"/>
       <c r="N22" s="17"/>
       <c r="O22" s="44"/>
       <c r="P22" s="17"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="17"/>
       <c r="S22" s="17"/>
       <c r="T22" s="17"/>
       <c r="U22" s="17"/>
       <c r="V22" s="17"/>
       <c r="W22" s="17"/>
       <c r="X22" s="17"/>
       <c r="Y22" s="17"/>
       <c r="Z22" s="17"/>
       <c r="AA22" s="17"/>
       <c r="AB22" s="17"/>
       <c r="AC22" s="17"/>
       <c r="AD22" s="17"/>
       <c r="AE22" s="17"/>
       <c r="AF22" s="17"/>
       <c r="AG22" s="17"/>
       <c r="AH22" s="17"/>
       <c r="AI22" s="17"/>
     </row>
-    <row r="23" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16"/>
       <c r="B23" s="131" t="s">
         <v>220</v>
       </c>
       <c r="C23" s="138">
         <v>-3096</v>
       </c>
       <c r="D23" s="138">
         <v>-3070</v>
       </c>
       <c r="E23" s="138">
         <v>-3031</v>
       </c>
       <c r="F23" s="138">
         <v>-3033</v>
       </c>
       <c r="G23" s="128"/>
       <c r="H23" s="167">
         <v>-3043</v>
       </c>
       <c r="I23" s="138">
         <v>-3004</v>
       </c>
       <c r="J23" s="138">
         <v>-2967</v>
@@ -17371,51 +17371,51 @@
       <c r="L23" s="245"/>
       <c r="M23" s="16"/>
       <c r="N23" s="16"/>
       <c r="O23" s="42"/>
       <c r="P23" s="16"/>
       <c r="Q23" s="16"/>
       <c r="R23" s="16"/>
       <c r="S23" s="16"/>
       <c r="T23" s="16"/>
       <c r="U23" s="16"/>
       <c r="V23" s="16"/>
       <c r="W23" s="16"/>
       <c r="X23" s="17"/>
       <c r="Y23" s="17"/>
       <c r="Z23" s="17"/>
       <c r="AA23" s="17"/>
       <c r="AB23" s="17"/>
       <c r="AC23" s="17"/>
       <c r="AD23" s="17"/>
       <c r="AE23" s="17"/>
       <c r="AF23" s="17"/>
       <c r="AG23" s="17"/>
       <c r="AH23" s="17"/>
       <c r="AI23" s="17"/>
     </row>
-    <row r="24" spans="1:35" ht="29.85" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:35" ht="29.85" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A24" s="16"/>
       <c r="B24" s="96" t="s">
         <v>180</v>
       </c>
       <c r="C24" s="217">
         <v>1919</v>
       </c>
       <c r="D24" s="217">
         <v>1904</v>
       </c>
       <c r="E24" s="217">
         <v>1961</v>
       </c>
       <c r="F24" s="217">
         <v>1966</v>
       </c>
       <c r="G24" s="128"/>
       <c r="H24" s="168">
         <v>2052</v>
       </c>
       <c r="I24" s="217">
         <v>2190</v>
       </c>
       <c r="J24" s="217">
         <v>2057</v>
@@ -17426,51 +17426,51 @@
       <c r="L24" s="245"/>
       <c r="M24" s="16"/>
       <c r="N24" s="16"/>
       <c r="O24" s="42"/>
       <c r="P24" s="16"/>
       <c r="Q24" s="16"/>
       <c r="R24" s="16"/>
       <c r="S24" s="16"/>
       <c r="T24" s="16"/>
       <c r="U24" s="16"/>
       <c r="V24" s="16"/>
       <c r="W24" s="16"/>
       <c r="X24" s="17"/>
       <c r="Y24" s="17"/>
       <c r="Z24" s="17"/>
       <c r="AA24" s="17"/>
       <c r="AB24" s="17"/>
       <c r="AC24" s="17"/>
       <c r="AD24" s="17"/>
       <c r="AE24" s="17"/>
       <c r="AF24" s="17"/>
       <c r="AG24" s="17"/>
       <c r="AH24" s="17"/>
       <c r="AI24" s="17"/>
     </row>
-    <row r="25" spans="1:35" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:35" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16"/>
       <c r="B25" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C25" s="218">
         <v>1.62</v>
       </c>
       <c r="D25" s="218">
         <v>1.62</v>
       </c>
       <c r="E25" s="218">
         <v>1.65</v>
       </c>
       <c r="F25" s="218">
         <v>1.65</v>
       </c>
       <c r="G25" s="126"/>
       <c r="H25" s="169">
         <v>1.67</v>
       </c>
       <c r="I25" s="218">
         <v>1.73</v>
       </c>
       <c r="J25" s="218">
         <v>1.69</v>
@@ -17481,873 +17481,873 @@
       <c r="L25" s="214"/>
       <c r="M25" s="16"/>
       <c r="N25" s="16"/>
       <c r="O25" s="44"/>
       <c r="P25" s="16"/>
       <c r="Q25" s="16"/>
       <c r="R25" s="16"/>
       <c r="S25" s="16"/>
       <c r="T25" s="16"/>
       <c r="U25" s="16"/>
       <c r="V25" s="16"/>
       <c r="W25" s="16"/>
       <c r="X25" s="17"/>
       <c r="Y25" s="17"/>
       <c r="Z25" s="17"/>
       <c r="AA25" s="17"/>
       <c r="AB25" s="17"/>
       <c r="AC25" s="17"/>
       <c r="AD25" s="17"/>
       <c r="AE25" s="17"/>
       <c r="AF25" s="17"/>
       <c r="AG25" s="17"/>
       <c r="AH25" s="17"/>
       <c r="AI25" s="17"/>
     </row>
-    <row r="26" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="17"/>
       <c r="B26" s="16"/>
       <c r="C26" s="429"/>
       <c r="D26" s="429"/>
       <c r="E26" s="16"/>
       <c r="F26" s="80"/>
       <c r="G26" s="16"/>
       <c r="H26" s="80"/>
       <c r="I26" s="80"/>
       <c r="J26" s="80"/>
       <c r="K26" s="80"/>
       <c r="L26" s="16"/>
       <c r="M26" s="17"/>
       <c r="N26" s="17"/>
       <c r="O26" s="17"/>
       <c r="P26" s="17"/>
       <c r="Q26" s="17"/>
       <c r="R26" s="17"/>
       <c r="S26" s="17"/>
       <c r="T26" s="17"/>
       <c r="U26" s="17"/>
       <c r="V26" s="17"/>
       <c r="W26" s="17"/>
       <c r="X26" s="17"/>
       <c r="Y26" s="17"/>
       <c r="Z26" s="17"/>
       <c r="AA26" s="17"/>
       <c r="AB26" s="17"/>
       <c r="AC26" s="17"/>
       <c r="AD26" s="17"/>
       <c r="AE26" s="17"/>
       <c r="AF26" s="17"/>
       <c r="AG26" s="17"/>
       <c r="AH26" s="17"/>
       <c r="AI26" s="17"/>
     </row>
-    <row r="27" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="17"/>
       <c r="B27" s="482" t="s">
         <v>312</v>
       </c>
       <c r="C27" s="482"/>
       <c r="D27" s="482"/>
       <c r="E27" s="482"/>
       <c r="F27" s="482"/>
       <c r="G27" s="482"/>
       <c r="H27" s="482"/>
       <c r="I27" s="482"/>
       <c r="J27" s="482"/>
       <c r="K27" s="482"/>
       <c r="L27" s="20"/>
       <c r="M27" s="17"/>
       <c r="N27" s="17"/>
       <c r="O27" s="17"/>
       <c r="P27" s="17"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="17"/>
       <c r="S27" s="17"/>
       <c r="T27" s="17"/>
       <c r="U27" s="17"/>
       <c r="V27" s="17"/>
       <c r="W27" s="17"/>
       <c r="X27" s="17"/>
       <c r="Y27" s="17"/>
       <c r="Z27" s="17"/>
       <c r="AA27" s="17"/>
       <c r="AB27" s="17"/>
       <c r="AC27" s="17"/>
       <c r="AD27" s="17"/>
       <c r="AE27" s="17"/>
       <c r="AF27" s="17"/>
       <c r="AG27" s="17"/>
       <c r="AH27" s="17"/>
       <c r="AI27" s="17"/>
     </row>
-    <row r="28" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="17"/>
       <c r="B28" s="478" t="s">
         <v>287</v>
       </c>
       <c r="C28" s="478"/>
       <c r="D28" s="478"/>
       <c r="E28" s="478"/>
       <c r="F28" s="478"/>
       <c r="G28" s="478"/>
       <c r="H28" s="478"/>
       <c r="I28" s="478"/>
       <c r="J28" s="478"/>
       <c r="K28" s="478"/>
       <c r="L28" s="394"/>
       <c r="M28" s="17"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19"/>
       <c r="U28" s="17"/>
       <c r="V28" s="17"/>
       <c r="W28" s="17"/>
       <c r="X28" s="17"/>
       <c r="Y28" s="17"/>
       <c r="Z28" s="17"/>
       <c r="AA28" s="17"/>
       <c r="AB28" s="17"/>
       <c r="AC28" s="17"/>
       <c r="AD28" s="17"/>
       <c r="AE28" s="17"/>
       <c r="AF28" s="17"/>
       <c r="AG28" s="17"/>
       <c r="AH28" s="17"/>
       <c r="AI28" s="17"/>
     </row>
-    <row r="29" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="17"/>
       <c r="B29" s="482" t="s">
         <v>290</v>
       </c>
       <c r="C29" s="482"/>
       <c r="D29" s="482"/>
       <c r="E29" s="482"/>
       <c r="F29" s="482"/>
       <c r="G29" s="482"/>
       <c r="H29" s="482"/>
       <c r="I29" s="482"/>
       <c r="J29" s="482"/>
       <c r="K29" s="482"/>
       <c r="L29" s="20"/>
       <c r="M29" s="43"/>
       <c r="N29" s="45"/>
       <c r="O29" s="45"/>
       <c r="P29" s="45"/>
       <c r="Q29" s="45"/>
       <c r="R29" s="45"/>
       <c r="S29" s="45"/>
       <c r="T29" s="45"/>
       <c r="U29" s="17"/>
       <c r="V29" s="17"/>
       <c r="W29" s="17"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="17"/>
       <c r="Z29" s="17"/>
       <c r="AA29" s="17"/>
       <c r="AB29" s="17"/>
       <c r="AC29" s="17"/>
       <c r="AD29" s="17"/>
       <c r="AE29" s="17"/>
       <c r="AF29" s="17"/>
       <c r="AG29" s="17"/>
       <c r="AH29" s="17"/>
       <c r="AI29" s="17"/>
     </row>
-    <row r="30" spans="1:35" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:35" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="17"/>
       <c r="B30" s="482" t="s">
         <v>289</v>
       </c>
       <c r="C30" s="482"/>
       <c r="D30" s="482"/>
       <c r="E30" s="482"/>
       <c r="F30" s="482"/>
       <c r="G30" s="482"/>
       <c r="H30" s="482"/>
       <c r="I30" s="482"/>
       <c r="J30" s="482"/>
       <c r="K30" s="482"/>
       <c r="L30" s="20"/>
       <c r="M30" s="85"/>
       <c r="N30" s="20"/>
       <c r="O30" s="20"/>
       <c r="P30" s="20"/>
       <c r="Q30" s="20"/>
       <c r="R30" s="20"/>
       <c r="S30" s="20"/>
       <c r="T30" s="20"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="17"/>
       <c r="AA30" s="17"/>
       <c r="AB30" s="17"/>
       <c r="AC30" s="17"/>
       <c r="AD30" s="17"/>
       <c r="AE30" s="17"/>
       <c r="AF30" s="17"/>
       <c r="AG30" s="17"/>
       <c r="AH30" s="17"/>
       <c r="AI30" s="17"/>
     </row>
-    <row r="31" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="17"/>
       <c r="B31" s="482"/>
       <c r="C31" s="482"/>
       <c r="D31" s="482"/>
       <c r="E31" s="482"/>
       <c r="F31" s="482"/>
       <c r="G31" s="482"/>
       <c r="H31" s="482"/>
       <c r="I31" s="482"/>
       <c r="J31" s="482"/>
       <c r="K31" s="482"/>
       <c r="L31" s="20"/>
       <c r="M31" s="85"/>
       <c r="N31" s="20"/>
       <c r="O31" s="20"/>
       <c r="P31" s="20"/>
       <c r="Q31" s="20"/>
       <c r="R31" s="20"/>
       <c r="S31" s="20"/>
       <c r="T31" s="20"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="17"/>
       <c r="AA31" s="17"/>
       <c r="AB31" s="17"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="17"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="17"/>
       <c r="AG31" s="17"/>
       <c r="AH31" s="17"/>
       <c r="AI31" s="17"/>
     </row>
-    <row r="32" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="17"/>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="17"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="17"/>
       <c r="AE32" s="17"/>
       <c r="AF32" s="17"/>
       <c r="AG32" s="17"/>
       <c r="AH32" s="17"/>
       <c r="AI32" s="17"/>
     </row>
-    <row r="33" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="17"/>
       <c r="B33" s="81"/>
       <c r="C33" s="81"/>
       <c r="D33" s="81"/>
       <c r="E33" s="81"/>
       <c r="F33" s="81"/>
       <c r="G33" s="81"/>
       <c r="H33" s="81"/>
       <c r="I33" s="81"/>
       <c r="J33" s="81"/>
       <c r="K33" s="81"/>
       <c r="L33" s="81"/>
       <c r="M33" s="17"/>
       <c r="N33" s="17"/>
       <c r="O33" s="17"/>
       <c r="P33" s="17"/>
       <c r="Q33" s="17"/>
       <c r="R33" s="17"/>
       <c r="S33" s="17"/>
       <c r="T33" s="17"/>
       <c r="U33" s="17"/>
       <c r="V33" s="17"/>
       <c r="W33" s="17"/>
       <c r="X33" s="17"/>
       <c r="Y33" s="17"/>
       <c r="Z33" s="17"/>
       <c r="AA33" s="17"/>
       <c r="AB33" s="17"/>
       <c r="AC33" s="17"/>
       <c r="AD33" s="17"/>
       <c r="AE33" s="17"/>
       <c r="AF33" s="17"/>
       <c r="AG33" s="17"/>
       <c r="AH33" s="17"/>
       <c r="AI33" s="17"/>
     </row>
-    <row r="34" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="17"/>
       <c r="B34" s="17"/>
       <c r="C34" s="17"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="17"/>
       <c r="I34" s="17"/>
       <c r="J34" s="17"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="17"/>
       <c r="O34" s="17"/>
       <c r="P34" s="17"/>
       <c r="Q34" s="17"/>
       <c r="R34" s="17"/>
       <c r="S34" s="17"/>
       <c r="T34" s="17"/>
       <c r="U34" s="17"/>
       <c r="V34" s="17"/>
       <c r="W34" s="17"/>
       <c r="X34" s="17"/>
       <c r="Y34" s="17"/>
       <c r="Z34" s="17"/>
       <c r="AA34" s="17"/>
       <c r="AB34" s="17"/>
       <c r="AC34" s="17"/>
       <c r="AD34" s="17"/>
       <c r="AE34" s="17"/>
       <c r="AF34" s="17"/>
       <c r="AG34" s="17"/>
       <c r="AH34" s="17"/>
       <c r="AI34" s="17"/>
     </row>
-    <row r="35" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:35" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="17"/>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="17"/>
       <c r="I35" s="17"/>
       <c r="J35" s="17"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="17"/>
       <c r="O35" s="17"/>
       <c r="P35" s="17"/>
       <c r="Q35" s="17"/>
       <c r="R35" s="17"/>
       <c r="S35" s="17"/>
       <c r="T35" s="17"/>
       <c r="U35" s="17"/>
       <c r="V35" s="17"/>
       <c r="W35" s="17"/>
       <c r="X35" s="17"/>
       <c r="Y35" s="17"/>
       <c r="Z35" s="17"/>
       <c r="AA35" s="17"/>
       <c r="AB35" s="17"/>
       <c r="AC35" s="17"/>
       <c r="AD35" s="17"/>
       <c r="AE35" s="17"/>
       <c r="AF35" s="17"/>
       <c r="AG35" s="17"/>
       <c r="AH35" s="17"/>
       <c r="AI35" s="17"/>
     </row>
-    <row r="36" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="17"/>
       <c r="B36" s="17"/>
       <c r="C36" s="17"/>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="17"/>
       <c r="H36" s="17"/>
       <c r="I36" s="17"/>
       <c r="J36" s="17"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="17"/>
       <c r="O36" s="17"/>
       <c r="P36" s="17"/>
       <c r="Q36" s="17"/>
       <c r="R36" s="17"/>
       <c r="S36" s="17"/>
       <c r="T36" s="17"/>
       <c r="U36" s="17"/>
       <c r="V36" s="17"/>
       <c r="W36" s="17"/>
       <c r="X36" s="17"/>
       <c r="Y36" s="17"/>
       <c r="Z36" s="17"/>
       <c r="AA36" s="17"/>
       <c r="AB36" s="17"/>
       <c r="AC36" s="17"/>
       <c r="AD36" s="17"/>
       <c r="AE36" s="17"/>
       <c r="AF36" s="17"/>
       <c r="AG36" s="17"/>
       <c r="AH36" s="17"/>
       <c r="AI36" s="17"/>
     </row>
-    <row r="37" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="17"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="17"/>
       <c r="AE37" s="17"/>
       <c r="AF37" s="17"/>
       <c r="AG37" s="17"/>
       <c r="AH37" s="17"/>
       <c r="AI37" s="17"/>
     </row>
-    <row r="38" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="17"/>
       <c r="B38" s="17"/>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
       <c r="N38" s="17"/>
       <c r="O38" s="17"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="17"/>
       <c r="R38" s="17"/>
       <c r="S38" s="17"/>
       <c r="T38" s="17"/>
       <c r="U38" s="17"/>
       <c r="V38" s="17"/>
       <c r="W38" s="17"/>
       <c r="X38" s="17"/>
       <c r="Y38" s="17"/>
       <c r="Z38" s="17"/>
       <c r="AA38" s="17"/>
       <c r="AB38" s="17"/>
       <c r="AC38" s="17"/>
       <c r="AD38" s="17"/>
       <c r="AE38" s="17"/>
       <c r="AF38" s="17"/>
       <c r="AG38" s="17"/>
       <c r="AH38" s="17"/>
       <c r="AI38" s="17"/>
     </row>
-    <row r="39" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
       <c r="N39" s="17"/>
       <c r="O39" s="17"/>
       <c r="P39" s="17"/>
       <c r="Q39" s="17"/>
       <c r="R39" s="17"/>
       <c r="S39" s="17"/>
       <c r="T39" s="17"/>
       <c r="U39" s="17"/>
       <c r="V39" s="17"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
       <c r="Y39" s="17"/>
       <c r="Z39" s="17"/>
       <c r="AA39" s="17"/>
       <c r="AB39" s="17"/>
       <c r="AC39" s="17"/>
       <c r="AD39" s="17"/>
       <c r="AE39" s="17"/>
       <c r="AF39" s="17"/>
       <c r="AG39" s="17"/>
       <c r="AH39" s="17"/>
       <c r="AI39" s="17"/>
     </row>
-    <row r="40" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="17"/>
       <c r="C40" s="17"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="17"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="17"/>
       <c r="K40" s="17"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
       <c r="N40" s="17"/>
       <c r="O40" s="17"/>
       <c r="P40" s="17"/>
       <c r="Q40" s="17"/>
       <c r="R40" s="17"/>
       <c r="S40" s="17"/>
       <c r="T40" s="17"/>
       <c r="U40" s="17"/>
       <c r="V40" s="17"/>
       <c r="W40" s="17"/>
       <c r="X40" s="17"/>
       <c r="Y40" s="17"/>
       <c r="Z40" s="17"/>
       <c r="AA40" s="17"/>
       <c r="AB40" s="17"/>
       <c r="AC40" s="17"/>
       <c r="AD40" s="17"/>
       <c r="AE40" s="17"/>
       <c r="AF40" s="17"/>
       <c r="AG40" s="17"/>
       <c r="AH40" s="17"/>
       <c r="AI40" s="17"/>
     </row>
-    <row r="41" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="17"/>
       <c r="B41" s="17"/>
       <c r="C41" s="17"/>
       <c r="D41" s="17"/>
       <c r="E41" s="17"/>
       <c r="F41" s="17"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="17"/>
       <c r="O41" s="17"/>
       <c r="P41" s="17"/>
       <c r="Q41" s="17"/>
       <c r="R41" s="17"/>
       <c r="S41" s="17"/>
       <c r="T41" s="17"/>
       <c r="U41" s="17"/>
       <c r="V41" s="17"/>
       <c r="W41" s="17"/>
       <c r="X41" s="17"/>
       <c r="Y41" s="17"/>
       <c r="Z41" s="17"/>
       <c r="AA41" s="17"/>
       <c r="AB41" s="17"/>
       <c r="AC41" s="17"/>
       <c r="AD41" s="17"/>
       <c r="AE41" s="17"/>
       <c r="AF41" s="17"/>
       <c r="AG41" s="17"/>
       <c r="AH41" s="17"/>
       <c r="AI41" s="17"/>
     </row>
-    <row r="42" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="17"/>
       <c r="B42" s="17"/>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="17"/>
       <c r="F42" s="17"/>
       <c r="G42" s="17"/>
       <c r="H42" s="17"/>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="17"/>
       <c r="O42" s="17"/>
       <c r="P42" s="17"/>
       <c r="Q42" s="17"/>
       <c r="R42" s="17"/>
       <c r="S42" s="17"/>
       <c r="T42" s="17"/>
       <c r="U42" s="17"/>
       <c r="V42" s="17"/>
       <c r="W42" s="17"/>
       <c r="X42" s="17"/>
       <c r="Y42" s="17"/>
       <c r="Z42" s="17"/>
       <c r="AA42" s="17"/>
       <c r="AB42" s="17"/>
       <c r="AC42" s="17"/>
       <c r="AD42" s="17"/>
       <c r="AE42" s="17"/>
       <c r="AF42" s="17"/>
       <c r="AG42" s="17"/>
       <c r="AH42" s="17"/>
       <c r="AI42" s="17"/>
     </row>
-    <row r="43" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="17"/>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="17"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="17"/>
       <c r="O43" s="17"/>
       <c r="P43" s="17"/>
       <c r="Q43" s="17"/>
       <c r="R43" s="17"/>
       <c r="S43" s="17"/>
       <c r="T43" s="17"/>
       <c r="U43" s="17"/>
       <c r="V43" s="17"/>
       <c r="W43" s="17"/>
       <c r="X43" s="17"/>
       <c r="Y43" s="17"/>
       <c r="Z43" s="17"/>
       <c r="AA43" s="17"/>
       <c r="AB43" s="17"/>
       <c r="AC43" s="17"/>
       <c r="AD43" s="17"/>
       <c r="AE43" s="17"/>
       <c r="AF43" s="17"/>
       <c r="AG43" s="17"/>
       <c r="AH43" s="17"/>
       <c r="AI43" s="17"/>
     </row>
-    <row r="44" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="17"/>
       <c r="B44" s="17"/>
       <c r="C44" s="17"/>
       <c r="D44" s="17"/>
       <c r="E44" s="17"/>
       <c r="F44" s="17"/>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="17"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
       <c r="N44" s="17"/>
       <c r="O44" s="17"/>
       <c r="P44" s="17"/>
       <c r="Q44" s="17"/>
       <c r="R44" s="17"/>
       <c r="S44" s="17"/>
       <c r="T44" s="17"/>
       <c r="U44" s="17"/>
       <c r="V44" s="17"/>
       <c r="W44" s="17"/>
       <c r="X44" s="17"/>
       <c r="Y44" s="17"/>
       <c r="Z44" s="17"/>
       <c r="AA44" s="17"/>
       <c r="AB44" s="17"/>
       <c r="AC44" s="17"/>
       <c r="AD44" s="17"/>
       <c r="AE44" s="17"/>
       <c r="AF44" s="17"/>
       <c r="AG44" s="17"/>
       <c r="AH44" s="17"/>
       <c r="AI44" s="17"/>
     </row>
-    <row r="45" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="17"/>
       <c r="B45" s="17"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="17"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="17"/>
       <c r="R45" s="17"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="Y45" s="17"/>
       <c r="Z45" s="17"/>
       <c r="AA45" s="17"/>
       <c r="AB45" s="17"/>
       <c r="AC45" s="17"/>
       <c r="AD45" s="17"/>
       <c r="AE45" s="17"/>
       <c r="AF45" s="17"/>
       <c r="AG45" s="17"/>
       <c r="AH45" s="17"/>
       <c r="AI45" s="17"/>
     </row>
-    <row r="46" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="17"/>
       <c r="B46" s="17"/>
       <c r="C46" s="17"/>
       <c r="D46" s="17"/>
       <c r="E46" s="17"/>
       <c r="F46" s="17"/>
       <c r="G46" s="17"/>
       <c r="H46" s="17"/>
       <c r="I46" s="17"/>
       <c r="J46" s="17"/>
       <c r="K46" s="17"/>
       <c r="L46" s="17"/>
       <c r="M46" s="17"/>
       <c r="N46" s="17"/>
       <c r="O46" s="17"/>
       <c r="P46" s="17"/>
       <c r="Q46" s="17"/>
       <c r="R46" s="17"/>
       <c r="S46" s="17"/>
       <c r="T46" s="17"/>
       <c r="U46" s="17"/>
       <c r="V46" s="17"/>
       <c r="W46" s="17"/>
       <c r="X46" s="17"/>
       <c r="Y46" s="17"/>
       <c r="Z46" s="17"/>
       <c r="AA46" s="17"/>
       <c r="AB46" s="17"/>
       <c r="AC46" s="17"/>
       <c r="AD46" s="17"/>
       <c r="AE46" s="17"/>
       <c r="AF46" s="17"/>
       <c r="AG46" s="17"/>
       <c r="AH46" s="17"/>
       <c r="AI46" s="17"/>
     </row>
-    <row r="47" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="17"/>
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
       <c r="L47" s="17"/>
       <c r="M47" s="17"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17"/>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
       <c r="V47" s="17"/>
       <c r="W47" s="17"/>
       <c r="X47" s="17"/>
       <c r="Y47" s="17"/>
       <c r="Z47" s="17"/>
       <c r="AA47" s="17"/>
       <c r="AB47" s="17"/>
       <c r="AC47" s="17"/>
       <c r="AD47" s="17"/>
       <c r="AE47" s="17"/>
       <c r="AF47" s="17"/>
       <c r="AG47" s="17"/>
       <c r="AH47" s="17"/>
       <c r="AI47" s="17"/>
     </row>
-    <row r="48" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="17"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="17"/>
       <c r="O48" s="17"/>
       <c r="P48" s="17"/>
       <c r="Q48" s="17"/>
       <c r="R48" s="17"/>
       <c r="S48" s="17"/>
       <c r="T48" s="17"/>
       <c r="U48" s="17"/>
       <c r="V48" s="17"/>
       <c r="W48" s="17"/>
       <c r="X48" s="17"/>
       <c r="Y48" s="17"/>
@@ -18370,1835 +18370,1837 @@
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B29:K29"/>
     <mergeCell ref="B27:K27"/>
     <mergeCell ref="B28:K28"/>
     <mergeCell ref="C5:F6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="67" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="112" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="3.44140625" customWidth="1"/>
+    <col min="1" max="1" width="5.5703125" customWidth="1"/>
+    <col min="2" max="2" width="151.5703125" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4"/>
       <c r="B1" s="5"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
     </row>
-    <row r="2" spans="1:26" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:26" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>197</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
-    <row r="3" spans="1:26" ht="208.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:26" ht="208.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="3" t="s">
         <v>305</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
-    <row r="4" spans="1:26" ht="7.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" ht="7.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="3"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
     </row>
-    <row r="5" spans="1:26" ht="140.85" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:26" ht="140.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4"/>
       <c r="B5" s="3" t="s">
         <v>186</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
     </row>
-    <row r="6" spans="1:26" ht="7.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:26" ht="7.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
     </row>
-    <row r="7" spans="1:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4"/>
       <c r="B7" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
     </row>
-    <row r="8" spans="1:26" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:26" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="6"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
     </row>
-    <row r="9" spans="1:26" ht="62.85" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:26" ht="62.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
       <c r="B9" s="6"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
     </row>
-    <row r="10" spans="1:26" ht="117.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:26" ht="117.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
     </row>
-    <row r="11" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
     </row>
-    <row r="12" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
     </row>
-    <row r="13" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
     </row>
-    <row r="14" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="4"/>
       <c r="X14" s="4"/>
       <c r="Y14" s="4"/>
       <c r="Z14" s="4"/>
     </row>
-    <row r="15" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="4"/>
       <c r="X15" s="4"/>
       <c r="Y15" s="4"/>
       <c r="Z15" s="4"/>
     </row>
-    <row r="16" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="4"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
       <c r="V16" s="4"/>
       <c r="W16" s="4"/>
       <c r="X16" s="4"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="4"/>
     </row>
-    <row r="17" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
       <c r="S17" s="4"/>
       <c r="T17" s="4"/>
       <c r="U17" s="4"/>
       <c r="V17" s="4"/>
       <c r="W17" s="4"/>
       <c r="X17" s="4"/>
       <c r="Y17" s="4"/>
       <c r="Z17" s="4"/>
     </row>
-    <row r="18" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="4"/>
       <c r="V18" s="4"/>
       <c r="W18" s="4"/>
       <c r="X18" s="4"/>
       <c r="Y18" s="4"/>
       <c r="Z18" s="4"/>
     </row>
-    <row r="19" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
       <c r="W19" s="4"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
     </row>
-    <row r="20" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
       <c r="T20" s="4"/>
       <c r="U20" s="4"/>
       <c r="V20" s="4"/>
       <c r="W20" s="4"/>
       <c r="X20" s="4"/>
       <c r="Y20" s="4"/>
       <c r="Z20" s="4"/>
     </row>
-    <row r="21" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="4"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
     </row>
-    <row r="22" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
       <c r="W22" s="4"/>
       <c r="X22" s="4"/>
       <c r="Y22" s="4"/>
       <c r="Z22" s="4"/>
     </row>
-    <row r="23" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="4"/>
       <c r="T23" s="4"/>
       <c r="U23" s="4"/>
       <c r="V23" s="4"/>
       <c r="W23" s="4"/>
       <c r="X23" s="4"/>
       <c r="Y23" s="4"/>
       <c r="Z23" s="4"/>
     </row>
-    <row r="24" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
       <c r="U24" s="4"/>
       <c r="V24" s="4"/>
       <c r="W24" s="4"/>
       <c r="X24" s="4"/>
       <c r="Y24" s="4"/>
       <c r="Z24" s="4"/>
     </row>
-    <row r="25" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
       <c r="U25" s="4"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
       <c r="X25" s="4"/>
       <c r="Y25" s="4"/>
       <c r="Z25" s="4"/>
     </row>
-    <row r="26" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
       <c r="W26" s="4"/>
       <c r="X26" s="4"/>
       <c r="Y26" s="4"/>
       <c r="Z26" s="4"/>
     </row>
-    <row r="27" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
       <c r="U27" s="4"/>
       <c r="V27" s="4"/>
       <c r="W27" s="4"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="4"/>
       <c r="Z27" s="4"/>
     </row>
-    <row r="28" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
       <c r="V28" s="4"/>
       <c r="W28" s="4"/>
       <c r="X28" s="4"/>
       <c r="Y28" s="4"/>
       <c r="Z28" s="4"/>
     </row>
-    <row r="29" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
     </row>
-    <row r="30" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="4"/>
       <c r="T30" s="4"/>
       <c r="U30" s="4"/>
       <c r="V30" s="4"/>
       <c r="W30" s="4"/>
       <c r="X30" s="4"/>
       <c r="Y30" s="4"/>
       <c r="Z30" s="4"/>
     </row>
-    <row r="31" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="4"/>
       <c r="T31" s="4"/>
       <c r="U31" s="4"/>
       <c r="V31" s="4"/>
       <c r="W31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="4"/>
       <c r="Z31" s="4"/>
     </row>
-    <row r="32" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="4"/>
       <c r="T32" s="4"/>
       <c r="U32" s="4"/>
       <c r="V32" s="4"/>
       <c r="W32" s="4"/>
       <c r="X32" s="4"/>
       <c r="Y32" s="4"/>
       <c r="Z32" s="4"/>
     </row>
-    <row r="33" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
       <c r="U33" s="4"/>
       <c r="V33" s="4"/>
       <c r="W33" s="4"/>
       <c r="X33" s="4"/>
       <c r="Y33" s="4"/>
       <c r="Z33" s="4"/>
     </row>
-    <row r="34" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
       <c r="T34" s="4"/>
       <c r="U34" s="4"/>
       <c r="V34" s="4"/>
       <c r="W34" s="4"/>
       <c r="X34" s="4"/>
       <c r="Y34" s="4"/>
       <c r="Z34" s="4"/>
     </row>
-    <row r="35" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="4"/>
       <c r="T35" s="4"/>
       <c r="U35" s="4"/>
       <c r="V35" s="4"/>
       <c r="W35" s="4"/>
       <c r="X35" s="4"/>
       <c r="Y35" s="4"/>
       <c r="Z35" s="4"/>
     </row>
-    <row r="36" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
       <c r="T36" s="4"/>
       <c r="U36" s="4"/>
       <c r="V36" s="4"/>
       <c r="W36" s="4"/>
       <c r="X36" s="4"/>
       <c r="Y36" s="4"/>
       <c r="Z36" s="4"/>
     </row>
-    <row r="37" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="M37" s="4"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="4"/>
       <c r="R37" s="4"/>
       <c r="S37" s="4"/>
       <c r="T37" s="4"/>
       <c r="U37" s="4"/>
       <c r="V37" s="4"/>
       <c r="W37" s="4"/>
       <c r="X37" s="4"/>
       <c r="Y37" s="4"/>
       <c r="Z37" s="4"/>
     </row>
-    <row r="38" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="4"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
       <c r="Z38" s="4"/>
     </row>
-    <row r="39" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="4"/>
       <c r="R39" s="4"/>
       <c r="S39" s="4"/>
       <c r="T39" s="4"/>
       <c r="U39" s="4"/>
       <c r="V39" s="4"/>
       <c r="W39" s="4"/>
       <c r="X39" s="4"/>
       <c r="Y39" s="4"/>
       <c r="Z39" s="4"/>
     </row>
-    <row r="40" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
       <c r="T40" s="4"/>
       <c r="U40" s="4"/>
       <c r="V40" s="4"/>
       <c r="W40" s="4"/>
       <c r="X40" s="4"/>
       <c r="Y40" s="4"/>
       <c r="Z40" s="4"/>
     </row>
-    <row r="41" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
       <c r="W41" s="4"/>
       <c r="X41" s="4"/>
       <c r="Y41" s="4"/>
       <c r="Z41" s="4"/>
     </row>
-    <row r="42" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="4"/>
       <c r="T42" s="4"/>
       <c r="U42" s="4"/>
       <c r="V42" s="4"/>
       <c r="W42" s="4"/>
       <c r="X42" s="4"/>
       <c r="Y42" s="4"/>
       <c r="Z42" s="4"/>
     </row>
-    <row r="43" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
       <c r="R43" s="4"/>
       <c r="S43" s="4"/>
       <c r="T43" s="4"/>
       <c r="U43" s="4"/>
       <c r="V43" s="4"/>
       <c r="W43" s="4"/>
       <c r="X43" s="4"/>
       <c r="Y43" s="4"/>
       <c r="Z43" s="4"/>
     </row>
-    <row r="44" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>
       <c r="V44" s="4"/>
       <c r="W44" s="4"/>
       <c r="X44" s="4"/>
       <c r="Y44" s="4"/>
       <c r="Z44" s="4"/>
     </row>
-    <row r="45" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
       <c r="R45" s="4"/>
       <c r="S45" s="4"/>
       <c r="T45" s="4"/>
       <c r="U45" s="4"/>
       <c r="V45" s="4"/>
       <c r="W45" s="4"/>
       <c r="X45" s="4"/>
       <c r="Y45" s="4"/>
       <c r="Z45" s="4"/>
     </row>
-    <row r="46" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
       <c r="R46" s="4"/>
       <c r="S46" s="4"/>
       <c r="T46" s="4"/>
       <c r="U46" s="4"/>
       <c r="V46" s="4"/>
       <c r="W46" s="4"/>
       <c r="X46" s="4"/>
       <c r="Y46" s="4"/>
       <c r="Z46" s="4"/>
     </row>
-    <row r="47" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
       <c r="R47" s="4"/>
       <c r="S47" s="4"/>
       <c r="T47" s="4"/>
       <c r="U47" s="4"/>
       <c r="V47" s="4"/>
       <c r="W47" s="4"/>
       <c r="X47" s="4"/>
       <c r="Y47" s="4"/>
       <c r="Z47" s="4"/>
     </row>
-    <row r="48" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="4"/>
       <c r="J48" s="4"/>
       <c r="K48" s="4"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="4"/>
       <c r="R48" s="4"/>
       <c r="S48" s="4"/>
       <c r="T48" s="4"/>
       <c r="U48" s="4"/>
       <c r="V48" s="4"/>
       <c r="W48" s="4"/>
       <c r="X48" s="4"/>
       <c r="Y48" s="4"/>
       <c r="Z48" s="4"/>
     </row>
-    <row r="49" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
       <c r="R49" s="4"/>
       <c r="S49" s="4"/>
       <c r="T49" s="4"/>
       <c r="U49" s="4"/>
       <c r="V49" s="4"/>
       <c r="W49" s="4"/>
       <c r="X49" s="4"/>
       <c r="Y49" s="4"/>
       <c r="Z49" s="4"/>
     </row>
-    <row r="50" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="4"/>
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
       <c r="V50" s="4"/>
       <c r="W50" s="4"/>
       <c r="X50" s="4"/>
       <c r="Y50" s="4"/>
       <c r="Z50" s="4"/>
     </row>
-    <row r="51" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
       <c r="L51" s="4"/>
       <c r="M51" s="4"/>
       <c r="N51" s="4"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="4"/>
       <c r="R51" s="4"/>
       <c r="S51" s="4"/>
       <c r="T51" s="4"/>
       <c r="U51" s="4"/>
       <c r="V51" s="4"/>
       <c r="W51" s="4"/>
       <c r="X51" s="4"/>
       <c r="Y51" s="4"/>
       <c r="Z51" s="4"/>
     </row>
-    <row r="52" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="4"/>
       <c r="S52" s="4"/>
       <c r="T52" s="4"/>
       <c r="U52" s="4"/>
       <c r="V52" s="4"/>
       <c r="W52" s="4"/>
       <c r="X52" s="4"/>
       <c r="Y52" s="4"/>
       <c r="Z52" s="4"/>
     </row>
-    <row r="53" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
       <c r="H53" s="4"/>
       <c r="I53" s="4"/>
       <c r="J53" s="4"/>
       <c r="K53" s="4"/>
       <c r="L53" s="4"/>
       <c r="M53" s="4"/>
       <c r="N53" s="4"/>
       <c r="O53" s="4"/>
       <c r="P53" s="4"/>
       <c r="Q53" s="4"/>
       <c r="R53" s="4"/>
       <c r="S53" s="4"/>
       <c r="T53" s="4"/>
       <c r="U53" s="4"/>
       <c r="V53" s="4"/>
       <c r="W53" s="4"/>
       <c r="X53" s="4"/>
       <c r="Y53" s="4"/>
       <c r="Z53" s="4"/>
     </row>
-    <row r="54" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="4"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
       <c r="H54" s="4"/>
       <c r="I54" s="4"/>
       <c r="J54" s="4"/>
       <c r="K54" s="4"/>
       <c r="L54" s="4"/>
       <c r="M54" s="4"/>
       <c r="N54" s="4"/>
       <c r="O54" s="4"/>
       <c r="P54" s="4"/>
       <c r="Q54" s="4"/>
       <c r="R54" s="4"/>
       <c r="S54" s="4"/>
       <c r="T54" s="4"/>
       <c r="U54" s="4"/>
       <c r="V54" s="4"/>
       <c r="W54" s="4"/>
       <c r="X54" s="4"/>
       <c r="Y54" s="4"/>
       <c r="Z54" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="96" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI55"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="G31" sqref="G31"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="13" width="12.21875" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="56.42578125" customWidth="1"/>
+    <col min="3" max="13" width="12.28515625" customWidth="1"/>
     <col min="14" max="23" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="17"/>
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
       <c r="X1" s="17"/>
       <c r="Y1" s="17"/>
       <c r="Z1" s="17"/>
       <c r="AA1" s="17"/>
       <c r="AB1" s="17"/>
       <c r="AC1" s="17"/>
       <c r="AD1" s="17"/>
       <c r="AE1" s="17"/>
       <c r="AF1" s="17"/>
       <c r="AG1" s="17"/>
       <c r="AH1" s="17"/>
       <c r="AI1" s="17"/>
     </row>
-    <row r="2" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="481" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="481"/>
       <c r="D2" s="481"/>
       <c r="E2" s="481"/>
       <c r="F2" s="481"/>
       <c r="G2" s="481"/>
       <c r="H2" s="481"/>
       <c r="I2" s="481"/>
       <c r="J2" s="481"/>
       <c r="K2" s="481"/>
       <c r="L2" s="481"/>
       <c r="M2" s="481"/>
       <c r="N2" s="16"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="16"/>
       <c r="X2" s="17"/>
       <c r="Y2" s="17"/>
       <c r="Z2" s="17"/>
       <c r="AA2" s="17"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
       <c r="AH2" s="17"/>
       <c r="AI2" s="17"/>
     </row>
-    <row r="3" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="481" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="481"/>
       <c r="D3" s="481"/>
       <c r="E3" s="481"/>
       <c r="F3" s="481"/>
       <c r="G3" s="481"/>
       <c r="H3" s="481"/>
       <c r="I3" s="481"/>
       <c r="J3" s="481"/>
       <c r="K3" s="481"/>
       <c r="L3" s="481"/>
       <c r="M3" s="481"/>
       <c r="N3" s="16"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="16"/>
       <c r="X3" s="17"/>
       <c r="Y3" s="17"/>
       <c r="Z3" s="17"/>
       <c r="AA3" s="17"/>
       <c r="AB3" s="17"/>
       <c r="AC3" s="17"/>
       <c r="AD3" s="17"/>
       <c r="AE3" s="17"/>
       <c r="AF3" s="17"/>
       <c r="AG3" s="17"/>
       <c r="AH3" s="17"/>
       <c r="AI3" s="17"/>
     </row>
-    <row r="4" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="16"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="16"/>
       <c r="X4" s="17"/>
       <c r="Y4" s="17"/>
       <c r="Z4" s="17"/>
       <c r="AA4" s="17"/>
       <c r="AB4" s="17"/>
       <c r="AC4" s="17"/>
       <c r="AD4" s="17"/>
       <c r="AE4" s="17"/>
       <c r="AF4" s="17"/>
       <c r="AG4" s="17"/>
       <c r="AH4" s="17"/>
       <c r="AI4" s="17"/>
     </row>
-    <row r="5" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A5" s="17"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="16"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="16"/>
       <c r="X5" s="17"/>
       <c r="Y5" s="17"/>
       <c r="Z5" s="17"/>
       <c r="AA5" s="17"/>
       <c r="AB5" s="17"/>
       <c r="AC5" s="17"/>
       <c r="AD5" s="17"/>
       <c r="AE5" s="17"/>
       <c r="AF5" s="17"/>
       <c r="AG5" s="17"/>
       <c r="AH5" s="17"/>
       <c r="AI5" s="17"/>
     </row>
-    <row r="6" spans="1:35" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:35" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17"/>
       <c r="B6" s="16"/>
       <c r="C6" s="479">
         <v>2025</v>
       </c>
       <c r="D6" s="479"/>
       <c r="E6" s="479"/>
       <c r="F6" s="479"/>
       <c r="G6" s="479"/>
       <c r="H6" s="7"/>
       <c r="I6" s="479">
         <v>2024</v>
       </c>
       <c r="J6" s="480"/>
       <c r="K6" s="480"/>
       <c r="L6" s="480"/>
       <c r="M6" s="480"/>
       <c r="N6" s="7"/>
       <c r="O6" s="17"/>
       <c r="P6" s="17"/>
       <c r="Q6" s="17"/>
       <c r="R6" s="17"/>
       <c r="S6" s="17"/>
       <c r="T6" s="17"/>
       <c r="U6" s="17"/>
       <c r="V6" s="17"/>
       <c r="W6" s="17"/>
       <c r="X6" s="17"/>
       <c r="Y6" s="17"/>
       <c r="Z6" s="17"/>
       <c r="AA6" s="17"/>
       <c r="AB6" s="17"/>
       <c r="AC6" s="17"/>
       <c r="AD6" s="17"/>
       <c r="AE6" s="17"/>
       <c r="AF6" s="17"/>
       <c r="AG6" s="17"/>
       <c r="AH6" s="17"/>
       <c r="AI6" s="17"/>
     </row>
-    <row r="7" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="21"/>
       <c r="C7" s="411" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="411" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="411" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="K7" s="9" t="s">
@@ -20211,90 +20213,90 @@
         <v>3</v>
       </c>
       <c r="N7" s="23"/>
       <c r="O7" s="17"/>
       <c r="P7" s="17"/>
       <c r="Q7" s="17"/>
       <c r="R7" s="17"/>
       <c r="S7" s="17"/>
       <c r="T7" s="17"/>
       <c r="U7" s="17"/>
       <c r="V7" s="17"/>
       <c r="W7" s="17"/>
       <c r="X7" s="17"/>
       <c r="Y7" s="17"/>
       <c r="Z7" s="17"/>
       <c r="AA7" s="17"/>
       <c r="AB7" s="17"/>
       <c r="AC7" s="17"/>
       <c r="AD7" s="17"/>
       <c r="AE7" s="17"/>
       <c r="AF7" s="17"/>
       <c r="AG7" s="17"/>
       <c r="AH7" s="17"/>
       <c r="AI7" s="17"/>
     </row>
-    <row r="8" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A8" s="17"/>
       <c r="B8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="90"/>
       <c r="D8" s="90"/>
       <c r="E8" s="90"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="12"/>
       <c r="I8" s="24"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
       <c r="M8" s="14"/>
       <c r="N8" s="24"/>
       <c r="O8" s="17"/>
       <c r="P8" s="17"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
       <c r="Z8" s="17"/>
       <c r="AA8" s="17"/>
       <c r="AB8" s="17"/>
       <c r="AC8" s="17"/>
       <c r="AD8" s="17"/>
       <c r="AE8" s="17"/>
       <c r="AF8" s="17"/>
       <c r="AG8" s="17"/>
       <c r="AH8" s="17"/>
       <c r="AI8" s="17"/>
     </row>
-    <row r="9" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="102">
         <v>245742</v>
       </c>
       <c r="D9" s="102">
         <v>244688</v>
       </c>
       <c r="E9" s="102">
         <v>245289</v>
       </c>
       <c r="F9" s="102">
         <v>244786</v>
       </c>
       <c r="G9" s="102">
         <v>980505</v>
       </c>
       <c r="H9" s="98"/>
       <c r="I9" s="326">
         <v>245735</v>
       </c>
       <c r="J9" s="102">
         <v>249055</v>
@@ -20309,51 +20311,51 @@
         <v>980104</v>
       </c>
       <c r="N9" s="83"/>
       <c r="O9" s="53"/>
       <c r="P9" s="141"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="17"/>
       <c r="V9" s="17"/>
       <c r="W9" s="17"/>
       <c r="X9" s="17"/>
       <c r="Y9" s="17"/>
       <c r="Z9" s="17"/>
       <c r="AA9" s="17"/>
       <c r="AB9" s="17"/>
       <c r="AC9" s="17"/>
       <c r="AD9" s="17"/>
       <c r="AE9" s="17"/>
       <c r="AF9" s="17"/>
       <c r="AG9" s="17"/>
       <c r="AH9" s="17"/>
       <c r="AI9" s="17"/>
     </row>
-    <row r="10" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="121">
         <v>68621</v>
       </c>
       <c r="D10" s="121">
         <v>68611</v>
       </c>
       <c r="E10" s="121">
         <v>65884</v>
       </c>
       <c r="F10" s="121">
         <v>63037</v>
       </c>
       <c r="G10" s="121">
         <v>266153</v>
       </c>
       <c r="H10" s="98"/>
       <c r="I10" s="327">
         <v>62624</v>
       </c>
       <c r="J10" s="121">
         <v>61056</v>
@@ -20368,51 +20370,51 @@
         <v>240564</v>
       </c>
       <c r="N10" s="83"/>
       <c r="O10" s="53"/>
       <c r="P10" s="141"/>
       <c r="Q10" s="17"/>
       <c r="R10" s="17"/>
       <c r="S10" s="17"/>
       <c r="T10" s="17"/>
       <c r="U10" s="17"/>
       <c r="V10" s="17"/>
       <c r="W10" s="17"/>
       <c r="X10" s="17"/>
       <c r="Y10" s="17"/>
       <c r="Z10" s="17"/>
       <c r="AA10" s="17"/>
       <c r="AB10" s="17"/>
       <c r="AC10" s="17"/>
       <c r="AD10" s="17"/>
       <c r="AE10" s="17"/>
       <c r="AF10" s="17"/>
       <c r="AG10" s="17"/>
       <c r="AH10" s="17"/>
       <c r="AI10" s="17"/>
     </row>
-    <row r="11" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="121">
         <v>-2856</v>
       </c>
       <c r="D11" s="121">
         <v>-2834</v>
       </c>
       <c r="E11" s="121">
         <v>-7343</v>
       </c>
       <c r="F11" s="121">
         <v>-3243</v>
       </c>
       <c r="G11" s="121">
         <v>-16276</v>
       </c>
       <c r="H11" s="98"/>
       <c r="I11" s="327">
         <v>-7167</v>
       </c>
       <c r="J11" s="121">
         <v>-1243</v>
@@ -20427,51 +20429,51 @@
         <v>-22807</v>
       </c>
       <c r="N11" s="83"/>
       <c r="O11" s="53"/>
       <c r="P11" s="141"/>
       <c r="Q11" s="17"/>
       <c r="R11" s="17"/>
       <c r="S11" s="17"/>
       <c r="T11" s="17"/>
       <c r="U11" s="17"/>
       <c r="V11" s="17"/>
       <c r="W11" s="17"/>
       <c r="X11" s="17"/>
       <c r="Y11" s="17"/>
       <c r="Z11" s="17"/>
       <c r="AA11" s="17"/>
       <c r="AB11" s="17"/>
       <c r="AC11" s="17"/>
       <c r="AD11" s="17"/>
       <c r="AE11" s="17"/>
       <c r="AF11" s="17"/>
       <c r="AG11" s="17"/>
       <c r="AH11" s="17"/>
       <c r="AI11" s="17"/>
     </row>
-    <row r="12" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="13" t="s">
         <v>187</v>
       </c>
       <c r="C12" s="122">
         <v>1199</v>
       </c>
       <c r="D12" s="122">
         <v>990</v>
       </c>
       <c r="E12" s="122">
         <v>1060</v>
       </c>
       <c r="F12" s="122">
         <v>2196</v>
       </c>
       <c r="G12" s="122">
         <v>5445</v>
       </c>
       <c r="H12" s="98"/>
       <c r="I12" s="208">
         <v>584</v>
       </c>
       <c r="J12" s="122">
         <v>720</v>
@@ -20486,51 +20488,51 @@
         <v>3913</v>
       </c>
       <c r="N12" s="83"/>
       <c r="O12" s="53"/>
       <c r="P12" s="141"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="17"/>
       <c r="AA12" s="17"/>
       <c r="AB12" s="17"/>
       <c r="AC12" s="17"/>
       <c r="AD12" s="17"/>
       <c r="AE12" s="17"/>
       <c r="AF12" s="17"/>
       <c r="AG12" s="17"/>
       <c r="AH12" s="17"/>
       <c r="AI12" s="17"/>
     </row>
-    <row r="13" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="175">
         <v>312706</v>
       </c>
       <c r="D13" s="175">
         <v>311455</v>
       </c>
       <c r="E13" s="175">
         <v>304890</v>
       </c>
       <c r="F13" s="175">
         <v>306776</v>
       </c>
       <c r="G13" s="175">
         <v>1235827</v>
       </c>
       <c r="H13" s="98"/>
       <c r="I13" s="328">
         <v>301776</v>
       </c>
       <c r="J13" s="175">
         <v>309588</v>
@@ -20545,127 +20547,127 @@
         <v>1201774</v>
       </c>
       <c r="N13" s="83"/>
       <c r="O13" s="53"/>
       <c r="P13" s="141"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="17"/>
       <c r="S13" s="17"/>
       <c r="T13" s="17"/>
       <c r="U13" s="17"/>
       <c r="V13" s="17"/>
       <c r="W13" s="17"/>
       <c r="X13" s="17"/>
       <c r="Y13" s="17"/>
       <c r="Z13" s="17"/>
       <c r="AA13" s="17"/>
       <c r="AB13" s="17"/>
       <c r="AC13" s="17"/>
       <c r="AD13" s="17"/>
       <c r="AE13" s="17"/>
       <c r="AF13" s="17"/>
       <c r="AG13" s="17"/>
       <c r="AH13" s="17"/>
       <c r="AI13" s="17"/>
     </row>
-    <row r="14" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="14"/>
       <c r="C14" s="176"/>
       <c r="D14" s="176"/>
       <c r="E14" s="176"/>
       <c r="F14" s="176"/>
       <c r="G14" s="176"/>
       <c r="H14" s="98"/>
       <c r="I14" s="329"/>
       <c r="J14" s="176"/>
       <c r="K14" s="176"/>
       <c r="L14" s="176"/>
       <c r="M14" s="373"/>
       <c r="N14" s="83"/>
       <c r="O14" s="53"/>
       <c r="P14" s="141"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
       <c r="T14" s="17"/>
       <c r="U14" s="17"/>
       <c r="V14" s="17"/>
       <c r="W14" s="17"/>
       <c r="X14" s="17"/>
       <c r="Y14" s="17"/>
       <c r="Z14" s="17"/>
       <c r="AA14" s="17"/>
       <c r="AB14" s="17"/>
       <c r="AC14" s="17"/>
       <c r="AD14" s="17"/>
       <c r="AE14" s="17"/>
       <c r="AF14" s="17"/>
       <c r="AG14" s="17"/>
       <c r="AH14" s="17"/>
       <c r="AI14" s="17"/>
     </row>
-    <row r="15" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="177"/>
       <c r="D15" s="177"/>
       <c r="E15" s="177"/>
       <c r="F15" s="177"/>
       <c r="G15" s="177"/>
       <c r="H15" s="98"/>
       <c r="I15" s="330"/>
       <c r="J15" s="177"/>
       <c r="K15" s="177"/>
       <c r="L15" s="177"/>
       <c r="M15" s="374"/>
       <c r="N15" s="83"/>
       <c r="O15" s="53"/>
       <c r="P15" s="141"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="17"/>
       <c r="S15" s="17"/>
       <c r="T15" s="17"/>
       <c r="U15" s="17"/>
       <c r="V15" s="17"/>
       <c r="W15" s="17"/>
       <c r="X15" s="17"/>
       <c r="Y15" s="17"/>
       <c r="Z15" s="17"/>
       <c r="AA15" s="17"/>
       <c r="AB15" s="17"/>
       <c r="AC15" s="17"/>
       <c r="AD15" s="17"/>
       <c r="AE15" s="17"/>
       <c r="AF15" s="17"/>
       <c r="AG15" s="17"/>
       <c r="AH15" s="17"/>
       <c r="AI15" s="17"/>
     </row>
-    <row r="16" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="121">
         <v>17811</v>
       </c>
       <c r="D16" s="121">
         <v>35885</v>
       </c>
       <c r="E16" s="121">
         <v>25289</v>
       </c>
       <c r="F16" s="121">
         <v>30541</v>
       </c>
       <c r="G16" s="121">
         <v>109526</v>
       </c>
       <c r="H16" s="98"/>
       <c r="I16" s="327">
         <v>23813</v>
       </c>
       <c r="J16" s="121">
         <v>12164</v>
@@ -20680,51 +20682,51 @@
         <v>38657</v>
       </c>
       <c r="N16" s="83"/>
       <c r="O16" s="53"/>
       <c r="P16" s="141"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
       <c r="AE16" s="17"/>
       <c r="AF16" s="17"/>
       <c r="AG16" s="17"/>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
     </row>
-    <row r="17" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A17" s="17"/>
       <c r="B17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="121">
         <v>57134</v>
       </c>
       <c r="D17" s="121">
         <v>50500</v>
       </c>
       <c r="E17" s="121">
         <v>50598</v>
       </c>
       <c r="F17" s="121">
         <v>50094</v>
       </c>
       <c r="G17" s="121">
         <v>208326</v>
       </c>
       <c r="H17" s="98"/>
       <c r="I17" s="327">
         <v>55325</v>
       </c>
       <c r="J17" s="121">
         <v>53091</v>
@@ -20739,51 +20741,51 @@
         <v>213310</v>
       </c>
       <c r="N17" s="83"/>
       <c r="O17" s="53"/>
       <c r="P17" s="141"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
       <c r="U17" s="17"/>
       <c r="V17" s="17"/>
       <c r="W17" s="17"/>
       <c r="X17" s="17"/>
       <c r="Y17" s="17"/>
       <c r="Z17" s="17"/>
       <c r="AA17" s="17"/>
       <c r="AB17" s="17"/>
       <c r="AC17" s="17"/>
       <c r="AD17" s="17"/>
       <c r="AE17" s="17"/>
       <c r="AF17" s="17"/>
       <c r="AG17" s="17"/>
       <c r="AH17" s="17"/>
       <c r="AI17" s="17"/>
     </row>
-    <row r="18" spans="1:35" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:35" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17"/>
       <c r="B18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="121">
         <v>2211</v>
       </c>
       <c r="D18" s="121">
         <v>2344</v>
       </c>
       <c r="E18" s="121">
         <v>2205</v>
       </c>
       <c r="F18" s="121">
         <v>2429</v>
       </c>
       <c r="G18" s="121">
         <v>9189</v>
       </c>
       <c r="H18" s="98"/>
       <c r="I18" s="327">
         <v>2522</v>
       </c>
       <c r="J18" s="121">
         <v>2586</v>
@@ -20798,51 +20800,51 @@
         <v>9659</v>
       </c>
       <c r="N18" s="83"/>
       <c r="O18" s="53"/>
       <c r="P18" s="141"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
       <c r="U18" s="17"/>
       <c r="V18" s="17"/>
       <c r="W18" s="17"/>
       <c r="X18" s="17"/>
       <c r="Y18" s="17"/>
       <c r="Z18" s="17"/>
       <c r="AA18" s="17"/>
       <c r="AB18" s="17"/>
       <c r="AC18" s="17"/>
       <c r="AD18" s="17"/>
       <c r="AE18" s="17"/>
       <c r="AF18" s="17"/>
       <c r="AG18" s="17"/>
       <c r="AH18" s="17"/>
       <c r="AI18" s="17"/>
     </row>
-    <row r="19" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A19" s="17"/>
       <c r="B19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="121">
         <v>12465</v>
       </c>
       <c r="D19" s="121">
         <v>12897</v>
       </c>
       <c r="E19" s="121">
         <v>12296</v>
       </c>
       <c r="F19" s="121">
         <v>12291</v>
       </c>
       <c r="G19" s="121">
         <v>49949</v>
       </c>
       <c r="H19" s="98"/>
       <c r="I19" s="327">
         <v>12262</v>
       </c>
       <c r="J19" s="121">
         <v>12290</v>
@@ -20857,51 +20859,51 @@
         <v>51157</v>
       </c>
       <c r="N19" s="83"/>
       <c r="O19" s="53"/>
       <c r="P19" s="141"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="17"/>
       <c r="U19" s="17"/>
       <c r="V19" s="17"/>
       <c r="W19" s="17"/>
       <c r="X19" s="17"/>
       <c r="Y19" s="17"/>
       <c r="Z19" s="17"/>
       <c r="AA19" s="17"/>
       <c r="AB19" s="17"/>
       <c r="AC19" s="17"/>
       <c r="AD19" s="17"/>
       <c r="AE19" s="17"/>
       <c r="AF19" s="17"/>
       <c r="AG19" s="17"/>
       <c r="AH19" s="17"/>
       <c r="AI19" s="17"/>
     </row>
-    <row r="20" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A20" s="17"/>
       <c r="B20" s="13" t="s">
         <v>292</v>
       </c>
       <c r="C20" s="122">
         <v>0</v>
       </c>
       <c r="D20" s="122">
         <v>0</v>
       </c>
       <c r="E20" s="122">
         <v>0</v>
       </c>
       <c r="F20" s="122">
         <v>0</v>
       </c>
       <c r="G20" s="122">
         <v>0</v>
       </c>
       <c r="H20" s="98"/>
       <c r="I20" s="208">
         <v>0</v>
       </c>
       <c r="J20" s="122">
         <v>0</v>
@@ -20916,51 +20918,51 @@
         <v>10930</v>
       </c>
       <c r="N20" s="83"/>
       <c r="O20" s="53"/>
       <c r="P20" s="141"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="17"/>
       <c r="S20" s="17"/>
       <c r="T20" s="17"/>
       <c r="U20" s="17"/>
       <c r="V20" s="17"/>
       <c r="W20" s="17"/>
       <c r="X20" s="17"/>
       <c r="Y20" s="17"/>
       <c r="Z20" s="17"/>
       <c r="AA20" s="17"/>
       <c r="AB20" s="17"/>
       <c r="AC20" s="17"/>
       <c r="AD20" s="17"/>
       <c r="AE20" s="17"/>
       <c r="AF20" s="17"/>
       <c r="AG20" s="17"/>
       <c r="AH20" s="17"/>
       <c r="AI20" s="17"/>
     </row>
-    <row r="21" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="175">
         <v>89621</v>
       </c>
       <c r="D21" s="175">
         <v>101626</v>
       </c>
       <c r="E21" s="175">
         <v>90388</v>
       </c>
       <c r="F21" s="175">
         <v>95355</v>
       </c>
       <c r="G21" s="175">
         <v>376990</v>
       </c>
       <c r="H21" s="98"/>
       <c r="I21" s="328">
         <v>93922</v>
       </c>
       <c r="J21" s="175">
         <v>80131</v>
@@ -20975,88 +20977,88 @@
         <v>323713</v>
       </c>
       <c r="N21" s="83"/>
       <c r="O21" s="53"/>
       <c r="P21" s="141"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="17"/>
       <c r="U21" s="17"/>
       <c r="V21" s="17"/>
       <c r="W21" s="17"/>
       <c r="X21" s="17"/>
       <c r="Y21" s="17"/>
       <c r="Z21" s="17"/>
       <c r="AA21" s="17"/>
       <c r="AB21" s="17"/>
       <c r="AC21" s="17"/>
       <c r="AD21" s="17"/>
       <c r="AE21" s="17"/>
       <c r="AF21" s="17"/>
       <c r="AG21" s="17"/>
       <c r="AH21" s="17"/>
       <c r="AI21" s="17"/>
     </row>
-    <row r="22" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="14"/>
       <c r="C22" s="176"/>
       <c r="D22" s="176"/>
       <c r="E22" s="176"/>
       <c r="F22" s="176"/>
       <c r="G22" s="176"/>
       <c r="H22" s="98"/>
       <c r="I22" s="329"/>
       <c r="J22" s="176"/>
       <c r="K22" s="176"/>
       <c r="L22" s="176"/>
       <c r="M22" s="373"/>
       <c r="N22" s="83"/>
       <c r="O22" s="53"/>
       <c r="P22" s="141"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="17"/>
       <c r="S22" s="17"/>
       <c r="T22" s="17"/>
       <c r="U22" s="17"/>
       <c r="V22" s="17"/>
       <c r="W22" s="17"/>
       <c r="X22" s="17"/>
       <c r="Y22" s="17"/>
       <c r="Z22" s="17"/>
       <c r="AA22" s="17"/>
       <c r="AB22" s="17"/>
       <c r="AC22" s="17"/>
       <c r="AD22" s="17"/>
       <c r="AE22" s="17"/>
       <c r="AF22" s="17"/>
       <c r="AG22" s="17"/>
       <c r="AH22" s="17"/>
       <c r="AI22" s="17"/>
     </row>
-    <row r="23" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A23" s="16"/>
       <c r="B23" s="11" t="s">
         <v>181</v>
       </c>
       <c r="C23" s="121">
         <v>223085</v>
       </c>
       <c r="D23" s="121">
         <v>209829</v>
       </c>
       <c r="E23" s="121">
         <v>214502</v>
       </c>
       <c r="F23" s="121">
         <v>211421</v>
       </c>
       <c r="G23" s="121">
         <v>858837</v>
       </c>
       <c r="H23" s="98"/>
       <c r="I23" s="327">
         <v>207854</v>
       </c>
       <c r="J23" s="121">
         <v>229457</v>
@@ -21071,51 +21073,51 @@
         <v>878061</v>
       </c>
       <c r="N23" s="83"/>
       <c r="O23" s="53"/>
       <c r="P23" s="141"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
       <c r="S23" s="17"/>
       <c r="T23" s="17"/>
       <c r="U23" s="17"/>
       <c r="V23" s="17"/>
       <c r="W23" s="17"/>
       <c r="X23" s="17"/>
       <c r="Y23" s="17"/>
       <c r="Z23" s="17"/>
       <c r="AA23" s="17"/>
       <c r="AB23" s="17"/>
       <c r="AC23" s="17"/>
       <c r="AD23" s="17"/>
       <c r="AE23" s="17"/>
       <c r="AF23" s="17"/>
       <c r="AG23" s="17"/>
       <c r="AH23" s="17"/>
       <c r="AI23" s="17"/>
     </row>
-    <row r="24" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A24" s="17"/>
       <c r="B24" s="13" t="s">
         <v>182</v>
       </c>
       <c r="C24" s="122">
         <v>45924</v>
       </c>
       <c r="D24" s="122">
         <v>46332</v>
       </c>
       <c r="E24" s="122">
         <v>46694</v>
       </c>
       <c r="F24" s="122">
         <v>45643</v>
       </c>
       <c r="G24" s="122">
         <v>184593</v>
       </c>
       <c r="H24" s="98"/>
       <c r="I24" s="208">
         <v>45116</v>
       </c>
       <c r="J24" s="203">
         <v>48788</v>
@@ -21130,51 +21132,51 @@
         <v>189993</v>
       </c>
       <c r="N24" s="83"/>
       <c r="O24" s="53"/>
       <c r="P24" s="141"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17"/>
       <c r="U24" s="17"/>
       <c r="V24" s="17"/>
       <c r="W24" s="17"/>
       <c r="X24" s="17"/>
       <c r="Y24" s="17"/>
       <c r="Z24" s="17"/>
       <c r="AA24" s="17"/>
       <c r="AB24" s="17"/>
       <c r="AC24" s="17"/>
       <c r="AD24" s="17"/>
       <c r="AE24" s="17"/>
       <c r="AF24" s="17"/>
       <c r="AG24" s="17"/>
       <c r="AH24" s="17"/>
       <c r="AI24" s="17"/>
     </row>
-    <row r="25" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A25" s="16"/>
       <c r="B25" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C25" s="178">
         <v>177161</v>
       </c>
       <c r="D25" s="178">
         <v>163497</v>
       </c>
       <c r="E25" s="178">
         <v>167808</v>
       </c>
       <c r="F25" s="178">
         <v>165778</v>
       </c>
       <c r="G25" s="178">
         <v>674244</v>
       </c>
       <c r="H25" s="98"/>
       <c r="I25" s="331">
         <v>162738</v>
       </c>
       <c r="J25" s="204">
         <v>180669</v>
@@ -21189,88 +21191,88 @@
         <v>688068</v>
       </c>
       <c r="N25" s="83"/>
       <c r="O25" s="53"/>
       <c r="P25" s="141"/>
       <c r="Q25" s="17"/>
       <c r="R25" s="17"/>
       <c r="S25" s="17"/>
       <c r="T25" s="17"/>
       <c r="U25" s="17"/>
       <c r="V25" s="17"/>
       <c r="W25" s="17"/>
       <c r="X25" s="17"/>
       <c r="Y25" s="17"/>
       <c r="Z25" s="17"/>
       <c r="AA25" s="17"/>
       <c r="AB25" s="17"/>
       <c r="AC25" s="17"/>
       <c r="AD25" s="17"/>
       <c r="AE25" s="17"/>
       <c r="AF25" s="17"/>
       <c r="AG25" s="17"/>
       <c r="AH25" s="17"/>
       <c r="AI25" s="17"/>
     </row>
-    <row r="26" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A26" s="16"/>
       <c r="B26" s="427"/>
       <c r="C26" s="220"/>
       <c r="D26" s="220"/>
       <c r="E26" s="220"/>
       <c r="F26" s="220"/>
       <c r="G26" s="220"/>
       <c r="H26" s="428"/>
       <c r="I26" s="332"/>
       <c r="J26" s="205"/>
       <c r="K26" s="205"/>
       <c r="L26" s="205"/>
       <c r="M26" s="376"/>
       <c r="N26" s="83"/>
       <c r="O26" s="53"/>
       <c r="P26" s="141"/>
       <c r="Q26" s="17"/>
       <c r="R26" s="17"/>
       <c r="S26" s="17"/>
       <c r="T26" s="17"/>
       <c r="U26" s="17"/>
       <c r="V26" s="17"/>
       <c r="W26" s="17"/>
       <c r="X26" s="17"/>
       <c r="Y26" s="17"/>
       <c r="Z26" s="17"/>
       <c r="AA26" s="17"/>
       <c r="AB26" s="17"/>
       <c r="AC26" s="17"/>
       <c r="AD26" s="17"/>
       <c r="AE26" s="17"/>
       <c r="AF26" s="17"/>
       <c r="AG26" s="17"/>
       <c r="AH26" s="17"/>
       <c r="AI26" s="17"/>
     </row>
-    <row r="27" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A27" s="16"/>
       <c r="B27" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="102">
         <v>2856</v>
       </c>
       <c r="D27" s="102">
         <v>2834</v>
       </c>
       <c r="E27" s="102">
         <v>7343</v>
       </c>
       <c r="F27" s="102">
         <v>3243</v>
       </c>
       <c r="G27" s="102">
         <v>16276</v>
       </c>
       <c r="H27" s="98"/>
       <c r="I27" s="326">
         <v>7167</v>
       </c>
       <c r="J27" s="377">
         <v>1243</v>
@@ -21285,51 +21287,51 @@
         <v>22807</v>
       </c>
       <c r="N27" s="83"/>
       <c r="O27" s="53"/>
       <c r="P27" s="141"/>
       <c r="Q27" s="53"/>
       <c r="R27" s="17"/>
       <c r="S27" s="17"/>
       <c r="T27" s="17"/>
       <c r="U27" s="17"/>
       <c r="V27" s="17"/>
       <c r="W27" s="17"/>
       <c r="X27" s="17"/>
       <c r="Y27" s="17"/>
       <c r="Z27" s="17"/>
       <c r="AA27" s="17"/>
       <c r="AB27" s="17"/>
       <c r="AC27" s="17"/>
       <c r="AD27" s="17"/>
       <c r="AE27" s="17"/>
       <c r="AF27" s="17"/>
       <c r="AG27" s="17"/>
       <c r="AH27" s="17"/>
       <c r="AI27" s="17"/>
     </row>
-    <row r="28" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A28" s="16"/>
       <c r="B28" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="121">
         <v>26</v>
       </c>
       <c r="D28" s="121">
         <v>189</v>
       </c>
       <c r="E28" s="121">
         <v>-24</v>
       </c>
       <c r="F28" s="121">
         <v>629</v>
       </c>
       <c r="G28" s="121">
         <v>820</v>
       </c>
       <c r="H28" s="98"/>
       <c r="I28" s="327">
         <v>411</v>
       </c>
       <c r="J28" s="378">
         <v>848</v>
@@ -21344,51 +21346,51 @@
         <v>4652</v>
       </c>
       <c r="N28" s="83"/>
       <c r="O28" s="53"/>
       <c r="P28" s="141"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="17"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17"/>
       <c r="U28" s="17"/>
       <c r="V28" s="17"/>
       <c r="W28" s="17"/>
       <c r="X28" s="17"/>
       <c r="Y28" s="17"/>
       <c r="Z28" s="17"/>
       <c r="AA28" s="17"/>
       <c r="AB28" s="17"/>
       <c r="AC28" s="17"/>
       <c r="AD28" s="17"/>
       <c r="AE28" s="17"/>
       <c r="AF28" s="17"/>
       <c r="AG28" s="17"/>
       <c r="AH28" s="17"/>
       <c r="AI28" s="17"/>
     </row>
-    <row r="29" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A29" s="16"/>
       <c r="B29" s="13" t="s">
         <v>292</v>
       </c>
       <c r="C29" s="121">
         <v>0</v>
       </c>
       <c r="D29" s="121">
         <v>0</v>
       </c>
       <c r="E29" s="121">
         <v>0</v>
       </c>
       <c r="F29" s="121">
         <v>0</v>
       </c>
       <c r="G29" s="121">
         <v>0</v>
       </c>
       <c r="H29" s="98"/>
       <c r="I29" s="327">
         <v>0</v>
       </c>
       <c r="J29" s="378">
         <v>0</v>
@@ -21403,110 +21405,110 @@
         <v>10930</v>
       </c>
       <c r="N29" s="83"/>
       <c r="O29" s="53"/>
       <c r="P29" s="141"/>
       <c r="Q29" s="17"/>
       <c r="R29" s="17"/>
       <c r="S29" s="17"/>
       <c r="T29" s="17"/>
       <c r="U29" s="17"/>
       <c r="V29" s="17"/>
       <c r="W29" s="17"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="17"/>
       <c r="Z29" s="17"/>
       <c r="AA29" s="17"/>
       <c r="AB29" s="17"/>
       <c r="AC29" s="17"/>
       <c r="AD29" s="17"/>
       <c r="AE29" s="17"/>
       <c r="AF29" s="17"/>
       <c r="AG29" s="17"/>
       <c r="AH29" s="17"/>
       <c r="AI29" s="17"/>
     </row>
-    <row r="30" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A30" s="16"/>
       <c r="B30" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="122">
         <v>-605</v>
       </c>
       <c r="D30" s="122">
         <v>-635</v>
       </c>
       <c r="E30" s="122">
         <v>-1537</v>
       </c>
       <c r="F30" s="122">
         <v>-813</v>
       </c>
       <c r="G30" s="122">
-        <v>-3509</v>
+        <v>-3590</v>
       </c>
       <c r="H30" s="98"/>
       <c r="I30" s="208">
         <v>-1591</v>
       </c>
       <c r="J30" s="203">
         <v>-439</v>
       </c>
       <c r="K30" s="203">
         <v>-4636</v>
       </c>
       <c r="L30" s="203">
         <v>-1395</v>
       </c>
       <c r="M30" s="164">
         <v>-8061</v>
       </c>
       <c r="N30" s="83"/>
       <c r="O30" s="53"/>
       <c r="P30" s="141"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="17"/>
       <c r="S30" s="17"/>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="17"/>
       <c r="AA30" s="17"/>
       <c r="AB30" s="17"/>
       <c r="AC30" s="17"/>
       <c r="AD30" s="17"/>
       <c r="AE30" s="17"/>
       <c r="AF30" s="17"/>
       <c r="AG30" s="17"/>
       <c r="AH30" s="17"/>
       <c r="AI30" s="17"/>
     </row>
-    <row r="31" spans="1:35" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:35" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="16"/>
       <c r="B31" s="11" t="s">
         <v>184</v>
       </c>
       <c r="C31" s="133">
         <v>179438</v>
       </c>
       <c r="D31" s="133">
         <v>165885</v>
       </c>
       <c r="E31" s="133">
         <v>173590</v>
       </c>
       <c r="F31" s="133">
         <v>168837</v>
       </c>
       <c r="G31" s="133">
         <v>687750</v>
       </c>
       <c r="H31" s="98"/>
       <c r="I31" s="333">
         <v>168725</v>
       </c>
       <c r="J31" s="206">
         <v>182321</v>
@@ -21521,88 +21523,88 @@
         <v>718396</v>
       </c>
       <c r="N31" s="53"/>
       <c r="O31" s="53"/>
       <c r="P31" s="141"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="17"/>
       <c r="AA31" s="17"/>
       <c r="AB31" s="17"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="17"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="17"/>
       <c r="AG31" s="17"/>
       <c r="AH31" s="17"/>
       <c r="AI31" s="17"/>
     </row>
-    <row r="32" spans="1:35" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:35" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A32" s="16"/>
       <c r="B32" s="179"/>
       <c r="C32" s="477"/>
       <c r="D32" s="477"/>
       <c r="E32" s="477"/>
       <c r="F32" s="90"/>
       <c r="G32" s="477"/>
       <c r="H32" s="179"/>
       <c r="I32" s="179"/>
       <c r="J32" s="179"/>
       <c r="K32" s="179"/>
       <c r="L32" s="89"/>
       <c r="M32" s="90"/>
       <c r="N32" s="17"/>
       <c r="O32" s="53"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="17"/>
       <c r="AE32" s="17"/>
       <c r="AF32" s="17"/>
       <c r="AG32" s="17"/>
       <c r="AH32" s="17"/>
       <c r="AI32" s="17"/>
     </row>
-    <row r="33" spans="1:35" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:35" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16"/>
       <c r="B33" s="179" t="s">
         <v>21</v>
       </c>
       <c r="C33" s="353">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D33" s="353">
         <v>0.15</v>
       </c>
       <c r="E33" s="353">
         <v>0.1</v>
       </c>
       <c r="F33" s="353">
         <v>0.12</v>
       </c>
       <c r="G33" s="353">
         <v>0.11</v>
       </c>
       <c r="H33" s="393"/>
       <c r="I33" s="353">
         <v>0.1</v>
       </c>
       <c r="J33" s="353">
         <v>0.05</v>
@@ -21617,51 +21619,51 @@
         <v>0.04</v>
       </c>
       <c r="N33" s="17"/>
       <c r="O33" s="82"/>
       <c r="P33" s="17"/>
       <c r="Q33" s="17"/>
       <c r="R33" s="17"/>
       <c r="S33" s="17"/>
       <c r="T33" s="17"/>
       <c r="U33" s="17"/>
       <c r="V33" s="17"/>
       <c r="W33" s="17"/>
       <c r="X33" s="17"/>
       <c r="Y33" s="17"/>
       <c r="Z33" s="17"/>
       <c r="AA33" s="17"/>
       <c r="AB33" s="17"/>
       <c r="AC33" s="17"/>
       <c r="AD33" s="17"/>
       <c r="AE33" s="17"/>
       <c r="AF33" s="17"/>
       <c r="AG33" s="17"/>
       <c r="AH33" s="17"/>
       <c r="AI33" s="17"/>
     </row>
-    <row r="34" spans="1:35" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:35" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="179" t="s">
         <v>22</v>
       </c>
       <c r="C34" s="353">
         <v>0.24</v>
       </c>
       <c r="D34" s="353">
         <v>0.22</v>
       </c>
       <c r="E34" s="353">
         <v>0.22</v>
       </c>
       <c r="F34" s="353">
         <v>0.21</v>
       </c>
       <c r="G34" s="353">
         <v>0.22</v>
       </c>
       <c r="H34" s="393"/>
       <c r="I34" s="353">
         <v>0.24</v>
       </c>
       <c r="J34" s="353">
         <v>0.22</v>
@@ -21676,129 +21678,129 @@
         <v>0.23</v>
       </c>
       <c r="N34" s="17"/>
       <c r="O34" s="82"/>
       <c r="P34" s="17"/>
       <c r="Q34" s="17"/>
       <c r="R34" s="17"/>
       <c r="S34" s="17"/>
       <c r="T34" s="17"/>
       <c r="U34" s="17"/>
       <c r="V34" s="17"/>
       <c r="W34" s="17"/>
       <c r="X34" s="17"/>
       <c r="Y34" s="17"/>
       <c r="Z34" s="17"/>
       <c r="AA34" s="17"/>
       <c r="AB34" s="17"/>
       <c r="AC34" s="17"/>
       <c r="AD34" s="17"/>
       <c r="AE34" s="17"/>
       <c r="AF34" s="17"/>
       <c r="AG34" s="17"/>
       <c r="AH34" s="17"/>
       <c r="AI34" s="17"/>
     </row>
-    <row r="35" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A35" s="17"/>
       <c r="B35" s="179" t="s">
         <v>202</v>
       </c>
       <c r="C35" s="477"/>
       <c r="D35" s="477"/>
       <c r="E35" s="477"/>
       <c r="F35" s="90"/>
       <c r="G35" s="477"/>
       <c r="H35" s="90"/>
       <c r="I35" s="90"/>
       <c r="J35" s="90"/>
       <c r="K35" s="90"/>
       <c r="L35" s="90"/>
       <c r="M35" s="90"/>
       <c r="N35" s="17"/>
       <c r="O35" s="17"/>
       <c r="P35" s="17"/>
       <c r="Q35" s="17"/>
       <c r="R35" s="17"/>
       <c r="S35" s="17"/>
       <c r="T35" s="17"/>
       <c r="U35" s="17"/>
       <c r="V35" s="17"/>
       <c r="W35" s="17"/>
       <c r="X35" s="17"/>
       <c r="Y35" s="17"/>
       <c r="Z35" s="17"/>
       <c r="AA35" s="17"/>
       <c r="AB35" s="17"/>
       <c r="AC35" s="17"/>
       <c r="AD35" s="17"/>
       <c r="AE35" s="17"/>
       <c r="AF35" s="17"/>
       <c r="AG35" s="17"/>
       <c r="AH35" s="17"/>
       <c r="AI35" s="17"/>
     </row>
-    <row r="36" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A36" s="17"/>
       <c r="B36" s="90" t="s">
         <v>188</v>
       </c>
       <c r="C36" s="179"/>
       <c r="D36" s="179"/>
       <c r="E36" s="179"/>
       <c r="F36" s="179"/>
       <c r="G36" s="179"/>
       <c r="H36" s="179"/>
       <c r="I36" s="179"/>
       <c r="J36" s="179"/>
       <c r="K36" s="179"/>
       <c r="L36" s="179"/>
       <c r="M36" s="179"/>
       <c r="N36" s="17"/>
       <c r="O36" s="17"/>
       <c r="P36" s="17"/>
       <c r="Q36" s="17"/>
       <c r="R36" s="17"/>
       <c r="S36" s="17"/>
       <c r="T36" s="17"/>
       <c r="U36" s="17"/>
       <c r="V36" s="17"/>
       <c r="W36" s="17"/>
       <c r="X36" s="17"/>
       <c r="Y36" s="17"/>
       <c r="Z36" s="17"/>
       <c r="AA36" s="17"/>
       <c r="AB36" s="17"/>
       <c r="AC36" s="17"/>
       <c r="AD36" s="17"/>
       <c r="AE36" s="17"/>
       <c r="AF36" s="17"/>
       <c r="AG36" s="17"/>
       <c r="AH36" s="17"/>
       <c r="AI36" s="17"/>
     </row>
-    <row r="37" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="225" t="s">
         <v>23</v>
       </c>
       <c r="C37" s="354">
         <v>1.23</v>
       </c>
       <c r="D37" s="354">
         <v>1.1100000000000001</v>
       </c>
       <c r="E37" s="354">
         <v>1.1200000000000001</v>
       </c>
       <c r="F37" s="354">
         <v>1.0900000000000001</v>
       </c>
       <c r="G37" s="354">
         <v>4.54</v>
       </c>
       <c r="H37" s="354"/>
       <c r="I37" s="354">
         <v>1.06</v>
       </c>
       <c r="J37" s="354">
         <v>1.1599999999999999</v>
@@ -21813,51 +21815,51 @@
         <v>4.4000000000000004</v>
       </c>
       <c r="N37" s="16"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="17"/>
       <c r="AE37" s="17"/>
       <c r="AF37" s="17"/>
       <c r="AG37" s="17"/>
       <c r="AH37" s="17"/>
       <c r="AI37" s="17"/>
     </row>
-    <row r="38" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A38" s="17"/>
       <c r="B38" s="225" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="354">
         <v>1.22</v>
       </c>
       <c r="D38" s="354">
         <v>1.1000000000000001</v>
       </c>
       <c r="E38" s="354">
         <v>1.1100000000000001</v>
       </c>
       <c r="F38" s="354">
         <v>1.08</v>
       </c>
       <c r="G38" s="354">
         <v>4.5199999999999996</v>
       </c>
       <c r="H38" s="354"/>
       <c r="I38" s="354">
         <v>1.05</v>
       </c>
       <c r="J38" s="354">
         <v>1.1499999999999999</v>
@@ -21872,90 +21874,90 @@
         <v>4.37</v>
       </c>
       <c r="N38" s="16"/>
       <c r="O38" s="17"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="17"/>
       <c r="R38" s="17"/>
       <c r="S38" s="17"/>
       <c r="T38" s="17"/>
       <c r="U38" s="17"/>
       <c r="V38" s="17"/>
       <c r="W38" s="17"/>
       <c r="X38" s="17"/>
       <c r="Y38" s="17"/>
       <c r="Z38" s="17"/>
       <c r="AA38" s="17"/>
       <c r="AB38" s="17"/>
       <c r="AC38" s="17"/>
       <c r="AD38" s="17"/>
       <c r="AE38" s="17"/>
       <c r="AF38" s="17"/>
       <c r="AG38" s="17"/>
       <c r="AH38" s="17"/>
       <c r="AI38" s="17"/>
     </row>
-    <row r="39" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="90" t="s">
         <v>203</v>
       </c>
       <c r="C39" s="355"/>
       <c r="D39" s="355"/>
       <c r="E39" s="355"/>
       <c r="F39" s="355"/>
       <c r="G39" s="355"/>
       <c r="H39" s="355"/>
       <c r="I39" s="355"/>
       <c r="J39" s="355"/>
       <c r="K39" s="355"/>
       <c r="L39" s="355"/>
       <c r="M39" s="355"/>
       <c r="N39" s="7"/>
       <c r="O39" s="17"/>
       <c r="P39" s="17"/>
       <c r="Q39" s="17"/>
       <c r="R39" s="17"/>
       <c r="S39" s="17"/>
       <c r="T39" s="17"/>
       <c r="U39" s="17"/>
       <c r="V39" s="17"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
       <c r="Y39" s="17"/>
       <c r="Z39" s="17"/>
       <c r="AA39" s="17"/>
       <c r="AB39" s="17"/>
       <c r="AC39" s="17"/>
       <c r="AD39" s="17"/>
       <c r="AE39" s="17"/>
       <c r="AF39" s="17"/>
       <c r="AG39" s="17"/>
       <c r="AH39" s="17"/>
       <c r="AI39" s="17"/>
     </row>
-    <row r="40" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="225" t="s">
         <v>23</v>
       </c>
       <c r="C40" s="354">
         <v>1.24</v>
       </c>
       <c r="D40" s="354">
         <v>1.1299999999999999</v>
       </c>
       <c r="E40" s="354">
         <v>1.1599999999999999</v>
       </c>
       <c r="F40" s="354">
         <v>1.1100000000000001</v>
       </c>
       <c r="G40" s="354">
         <v>4.6399999999999997</v>
       </c>
       <c r="H40" s="354"/>
       <c r="I40" s="354">
         <v>1.1000000000000001</v>
       </c>
       <c r="J40" s="354">
         <v>1.17</v>
@@ -21970,51 +21972,51 @@
         <v>4.5999999999999996</v>
       </c>
       <c r="N40" s="16"/>
       <c r="O40" s="17"/>
       <c r="P40" s="17"/>
       <c r="Q40" s="17"/>
       <c r="R40" s="17"/>
       <c r="S40" s="17"/>
       <c r="T40" s="17"/>
       <c r="U40" s="17"/>
       <c r="V40" s="17"/>
       <c r="W40" s="17"/>
       <c r="X40" s="17"/>
       <c r="Y40" s="17"/>
       <c r="Z40" s="17"/>
       <c r="AA40" s="17"/>
       <c r="AB40" s="17"/>
       <c r="AC40" s="17"/>
       <c r="AD40" s="17"/>
       <c r="AE40" s="17"/>
       <c r="AF40" s="17"/>
       <c r="AG40" s="17"/>
       <c r="AH40" s="17"/>
       <c r="AI40" s="17"/>
     </row>
-    <row r="41" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A41" s="17"/>
       <c r="B41" s="225" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="354">
         <v>1.23</v>
       </c>
       <c r="D41" s="354">
         <v>1.1200000000000001</v>
       </c>
       <c r="E41" s="354">
         <v>1.1499999999999999</v>
       </c>
       <c r="F41" s="354">
         <v>1.1000000000000001</v>
       </c>
       <c r="G41" s="354">
         <v>4.6100000000000003</v>
       </c>
       <c r="H41" s="354"/>
       <c r="I41" s="354">
         <v>1.0900000000000001</v>
       </c>
       <c r="J41" s="354">
         <v>1.1599999999999999</v>
@@ -22029,90 +22031,90 @@
         <v>4.5599999999999996</v>
       </c>
       <c r="N41" s="16"/>
       <c r="O41" s="17"/>
       <c r="P41" s="17"/>
       <c r="Q41" s="17"/>
       <c r="R41" s="17"/>
       <c r="S41" s="17"/>
       <c r="T41" s="17"/>
       <c r="U41" s="17"/>
       <c r="V41" s="17"/>
       <c r="W41" s="17"/>
       <c r="X41" s="17"/>
       <c r="Y41" s="17"/>
       <c r="Z41" s="17"/>
       <c r="AA41" s="17"/>
       <c r="AB41" s="17"/>
       <c r="AC41" s="17"/>
       <c r="AD41" s="17"/>
       <c r="AE41" s="17"/>
       <c r="AF41" s="17"/>
       <c r="AG41" s="17"/>
       <c r="AH41" s="17"/>
       <c r="AI41" s="17"/>
     </row>
-    <row r="42" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A42" s="17"/>
       <c r="B42" s="90" t="s">
         <v>25</v>
       </c>
       <c r="C42" s="90"/>
       <c r="D42" s="90"/>
       <c r="E42" s="90"/>
       <c r="F42" s="90"/>
       <c r="G42" s="90"/>
       <c r="H42" s="90"/>
       <c r="I42" s="90"/>
       <c r="J42" s="90"/>
       <c r="K42" s="90"/>
       <c r="L42" s="90"/>
       <c r="M42" s="90"/>
       <c r="N42" s="17"/>
       <c r="O42" s="17"/>
       <c r="P42" s="17"/>
       <c r="Q42" s="17"/>
       <c r="R42" s="17"/>
       <c r="S42" s="17"/>
       <c r="T42" s="17"/>
       <c r="U42" s="17"/>
       <c r="V42" s="17"/>
       <c r="W42" s="17"/>
       <c r="X42" s="17"/>
       <c r="Y42" s="17"/>
       <c r="Z42" s="17"/>
       <c r="AA42" s="17"/>
       <c r="AB42" s="17"/>
       <c r="AC42" s="17"/>
       <c r="AD42" s="17"/>
       <c r="AE42" s="17"/>
       <c r="AF42" s="17"/>
       <c r="AG42" s="17"/>
       <c r="AH42" s="17"/>
       <c r="AI42" s="17"/>
     </row>
-    <row r="43" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A43" s="17"/>
       <c r="B43" s="225" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="356">
         <v>144290</v>
       </c>
       <c r="D43" s="356">
         <v>147434</v>
       </c>
       <c r="E43" s="356">
         <v>149940</v>
       </c>
       <c r="F43" s="356">
         <v>151831</v>
       </c>
       <c r="G43" s="356">
         <v>148373</v>
       </c>
       <c r="H43" s="356"/>
       <c r="I43" s="356">
         <v>153537</v>
       </c>
       <c r="J43" s="356">
         <v>155561</v>
@@ -22127,51 +22129,51 @@
         <v>156277</v>
       </c>
       <c r="N43" s="17"/>
       <c r="O43" s="53"/>
       <c r="P43" s="17"/>
       <c r="Q43" s="17"/>
       <c r="R43" s="17"/>
       <c r="S43" s="17"/>
       <c r="T43" s="17"/>
       <c r="U43" s="17"/>
       <c r="V43" s="17"/>
       <c r="W43" s="17"/>
       <c r="X43" s="17"/>
       <c r="Y43" s="17"/>
       <c r="Z43" s="17"/>
       <c r="AA43" s="17"/>
       <c r="AB43" s="17"/>
       <c r="AC43" s="17"/>
       <c r="AD43" s="17"/>
       <c r="AE43" s="17"/>
       <c r="AF43" s="17"/>
       <c r="AG43" s="17"/>
       <c r="AH43" s="17"/>
       <c r="AI43" s="17"/>
     </row>
-    <row r="44" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A44" s="17"/>
       <c r="B44" s="225" t="s">
         <v>27</v>
       </c>
       <c r="C44" s="356">
         <v>145294</v>
       </c>
       <c r="D44" s="356">
         <v>148340</v>
       </c>
       <c r="E44" s="356">
         <v>150729</v>
       </c>
       <c r="F44" s="356">
         <v>152907</v>
       </c>
       <c r="G44" s="356">
         <v>149318</v>
       </c>
       <c r="H44" s="356"/>
       <c r="I44" s="356">
         <v>154542</v>
       </c>
       <c r="J44" s="356">
         <v>157016</v>
@@ -22186,425 +22188,425 @@
         <v>157554</v>
       </c>
       <c r="N44" s="17"/>
       <c r="O44" s="53"/>
       <c r="P44" s="17"/>
       <c r="Q44" s="17"/>
       <c r="R44" s="17"/>
       <c r="S44" s="17"/>
       <c r="T44" s="17"/>
       <c r="U44" s="17"/>
       <c r="V44" s="17"/>
       <c r="W44" s="17"/>
       <c r="X44" s="17"/>
       <c r="Y44" s="17"/>
       <c r="Z44" s="17"/>
       <c r="AA44" s="17"/>
       <c r="AB44" s="17"/>
       <c r="AC44" s="17"/>
       <c r="AD44" s="17"/>
       <c r="AE44" s="17"/>
       <c r="AF44" s="17"/>
       <c r="AG44" s="17"/>
       <c r="AH44" s="17"/>
       <c r="AI44" s="17"/>
     </row>
-    <row r="45" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A45" s="17"/>
       <c r="B45" s="90"/>
       <c r="C45" s="90"/>
       <c r="D45" s="90"/>
       <c r="E45" s="90"/>
       <c r="F45" s="90"/>
       <c r="G45" s="90"/>
       <c r="H45" s="90"/>
       <c r="I45" s="90"/>
       <c r="J45" s="90"/>
       <c r="K45" s="90"/>
       <c r="L45" s="90"/>
       <c r="M45" s="90"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="17"/>
       <c r="R45" s="17"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="Y45" s="17"/>
       <c r="Z45" s="17"/>
       <c r="AA45" s="17"/>
       <c r="AB45" s="17"/>
       <c r="AC45" s="17"/>
       <c r="AD45" s="17"/>
       <c r="AE45" s="17"/>
       <c r="AF45" s="17"/>
       <c r="AG45" s="17"/>
       <c r="AH45" s="17"/>
       <c r="AI45" s="17"/>
     </row>
-    <row r="46" spans="1:35" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:35" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="17"/>
       <c r="B46" s="478" t="s">
         <v>221</v>
       </c>
       <c r="C46" s="478"/>
       <c r="D46" s="478"/>
       <c r="E46" s="478"/>
       <c r="F46" s="478"/>
       <c r="G46" s="478"/>
       <c r="H46" s="478"/>
       <c r="I46" s="478"/>
       <c r="J46" s="478"/>
       <c r="K46" s="478"/>
       <c r="L46" s="478"/>
       <c r="M46" s="478"/>
       <c r="N46" s="17"/>
       <c r="O46" s="17"/>
       <c r="P46" s="17"/>
       <c r="Q46" s="17"/>
       <c r="R46" s="17"/>
       <c r="S46" s="17"/>
       <c r="T46" s="17"/>
       <c r="U46" s="17"/>
       <c r="V46" s="17"/>
       <c r="W46" s="17"/>
       <c r="X46" s="17"/>
       <c r="Y46" s="17"/>
       <c r="Z46" s="17"/>
       <c r="AA46" s="17"/>
       <c r="AB46" s="17"/>
       <c r="AC46" s="17"/>
       <c r="AD46" s="17"/>
       <c r="AE46" s="17"/>
       <c r="AF46" s="17"/>
       <c r="AG46" s="17"/>
       <c r="AH46" s="17"/>
       <c r="AI46" s="17"/>
     </row>
-    <row r="47" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A47" s="17"/>
       <c r="B47" s="478" t="s">
         <v>317</v>
       </c>
       <c r="C47" s="478"/>
       <c r="D47" s="478"/>
       <c r="E47" s="478"/>
       <c r="F47" s="478"/>
       <c r="G47" s="478"/>
       <c r="H47" s="478"/>
       <c r="I47" s="478"/>
       <c r="J47" s="478"/>
       <c r="K47" s="478"/>
       <c r="L47" s="478"/>
       <c r="M47" s="478"/>
       <c r="N47" s="20"/>
       <c r="O47" s="20"/>
       <c r="P47" s="20"/>
       <c r="Q47" s="20"/>
       <c r="R47" s="20"/>
       <c r="S47" s="20"/>
       <c r="T47" s="20"/>
       <c r="U47" s="20"/>
       <c r="V47" s="20"/>
       <c r="W47" s="17"/>
       <c r="X47" s="17"/>
       <c r="Y47" s="17"/>
       <c r="Z47" s="17"/>
       <c r="AA47" s="17"/>
       <c r="AB47" s="17"/>
       <c r="AC47" s="17"/>
       <c r="AD47" s="17"/>
       <c r="AE47" s="17"/>
       <c r="AF47" s="17"/>
       <c r="AG47" s="17"/>
       <c r="AH47" s="17"/>
       <c r="AI47" s="17"/>
     </row>
-    <row r="48" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A48" s="17"/>
       <c r="B48" s="478"/>
       <c r="C48" s="478"/>
       <c r="D48" s="478"/>
       <c r="E48" s="478"/>
       <c r="F48" s="478"/>
       <c r="G48" s="478"/>
       <c r="H48" s="478"/>
       <c r="I48" s="478"/>
       <c r="J48" s="478"/>
       <c r="K48" s="478"/>
       <c r="L48" s="478"/>
       <c r="M48" s="478"/>
       <c r="N48" s="17"/>
       <c r="O48" s="17"/>
       <c r="P48" s="17"/>
       <c r="Q48" s="17"/>
       <c r="R48" s="17"/>
       <c r="S48" s="17"/>
       <c r="T48" s="17"/>
       <c r="U48" s="17"/>
       <c r="V48" s="17"/>
       <c r="W48" s="17"/>
       <c r="X48" s="17"/>
       <c r="Y48" s="17"/>
       <c r="Z48" s="17"/>
       <c r="AA48" s="17"/>
       <c r="AB48" s="17"/>
       <c r="AC48" s="17"/>
       <c r="AD48" s="17"/>
       <c r="AE48" s="17"/>
       <c r="AF48" s="17"/>
       <c r="AG48" s="17"/>
       <c r="AH48" s="17"/>
       <c r="AI48" s="17"/>
     </row>
-    <row r="49" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A49" s="17"/>
       <c r="B49" s="478"/>
       <c r="C49" s="478"/>
       <c r="D49" s="478"/>
       <c r="E49" s="478"/>
       <c r="F49" s="478"/>
       <c r="G49" s="478"/>
       <c r="H49" s="478"/>
       <c r="I49" s="478"/>
       <c r="J49" s="478"/>
       <c r="K49" s="478"/>
       <c r="L49" s="478"/>
       <c r="M49" s="478"/>
       <c r="N49" s="17"/>
       <c r="O49" s="17"/>
       <c r="P49" s="17"/>
       <c r="Q49" s="17"/>
       <c r="R49" s="17"/>
       <c r="S49" s="17"/>
       <c r="T49" s="17"/>
       <c r="U49" s="17"/>
       <c r="V49" s="17"/>
       <c r="W49" s="17"/>
       <c r="X49" s="17"/>
       <c r="Y49" s="17"/>
       <c r="Z49" s="17"/>
       <c r="AA49" s="17"/>
       <c r="AB49" s="17"/>
       <c r="AC49" s="17"/>
       <c r="AD49" s="17"/>
       <c r="AE49" s="17"/>
       <c r="AF49" s="17"/>
       <c r="AG49" s="17"/>
       <c r="AH49" s="17"/>
       <c r="AI49" s="17"/>
     </row>
-    <row r="50" spans="1:35" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:35" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="17"/>
       <c r="B50" s="478"/>
       <c r="C50" s="478"/>
       <c r="D50" s="478"/>
       <c r="E50" s="478"/>
       <c r="F50" s="478"/>
       <c r="G50" s="478"/>
       <c r="H50" s="478"/>
       <c r="I50" s="478"/>
       <c r="J50" s="478"/>
       <c r="K50" s="478"/>
       <c r="L50" s="478"/>
       <c r="M50" s="478"/>
       <c r="N50" s="17"/>
       <c r="O50" s="17"/>
       <c r="P50" s="17"/>
       <c r="Q50" s="17"/>
       <c r="R50" s="17"/>
       <c r="S50" s="17"/>
       <c r="T50" s="17"/>
       <c r="U50" s="17"/>
       <c r="V50" s="17"/>
       <c r="W50" s="17"/>
       <c r="X50" s="17"/>
       <c r="Y50" s="17"/>
       <c r="Z50" s="17"/>
       <c r="AA50" s="17"/>
       <c r="AB50" s="17"/>
       <c r="AC50" s="17"/>
       <c r="AD50" s="17"/>
       <c r="AE50" s="17"/>
       <c r="AF50" s="17"/>
       <c r="AG50" s="17"/>
       <c r="AH50" s="17"/>
       <c r="AI50" s="17"/>
     </row>
-    <row r="51" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="17"/>
       <c r="B51" s="17"/>
       <c r="C51" s="17"/>
       <c r="D51" s="17"/>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="17"/>
       <c r="I51" s="17"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
       <c r="N51" s="17"/>
       <c r="O51" s="17"/>
       <c r="P51" s="17"/>
       <c r="Q51" s="17"/>
       <c r="R51" s="17"/>
       <c r="S51" s="17"/>
       <c r="T51" s="17"/>
       <c r="U51" s="17"/>
       <c r="V51" s="17"/>
       <c r="W51" s="17"/>
       <c r="X51" s="17"/>
       <c r="Y51" s="17"/>
       <c r="Z51" s="17"/>
       <c r="AA51" s="17"/>
       <c r="AB51" s="17"/>
       <c r="AC51" s="17"/>
       <c r="AD51" s="17"/>
       <c r="AE51" s="17"/>
       <c r="AF51" s="17"/>
       <c r="AG51" s="17"/>
       <c r="AH51" s="17"/>
       <c r="AI51" s="17"/>
     </row>
-    <row r="52" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="17"/>
       <c r="B52" s="17"/>
       <c r="C52" s="17"/>
       <c r="D52" s="17"/>
       <c r="E52" s="17"/>
       <c r="F52" s="17"/>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="17"/>
       <c r="M52" s="17"/>
       <c r="N52" s="17"/>
       <c r="O52" s="17"/>
       <c r="P52" s="17"/>
       <c r="Q52" s="17"/>
       <c r="R52" s="17"/>
       <c r="S52" s="17"/>
       <c r="T52" s="17"/>
       <c r="U52" s="17"/>
       <c r="V52" s="17"/>
       <c r="W52" s="17"/>
       <c r="X52" s="17"/>
       <c r="Y52" s="17"/>
       <c r="Z52" s="17"/>
       <c r="AA52" s="17"/>
       <c r="AB52" s="17"/>
       <c r="AC52" s="17"/>
       <c r="AD52" s="17"/>
       <c r="AE52" s="17"/>
       <c r="AF52" s="17"/>
       <c r="AG52" s="17"/>
       <c r="AH52" s="17"/>
       <c r="AI52" s="17"/>
     </row>
-    <row r="53" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="17"/>
       <c r="B53" s="17"/>
       <c r="C53" s="17"/>
       <c r="D53" s="17"/>
       <c r="E53" s="17"/>
       <c r="F53" s="17"/>
       <c r="G53" s="17"/>
       <c r="H53" s="17"/>
       <c r="I53" s="17"/>
       <c r="J53" s="17"/>
       <c r="K53" s="17"/>
       <c r="L53" s="17"/>
       <c r="M53" s="17"/>
       <c r="N53" s="17"/>
       <c r="O53" s="17"/>
       <c r="P53" s="17"/>
       <c r="Q53" s="17"/>
       <c r="R53" s="17"/>
       <c r="S53" s="17"/>
       <c r="T53" s="17"/>
       <c r="U53" s="17"/>
       <c r="V53" s="17"/>
       <c r="W53" s="17"/>
       <c r="X53" s="17"/>
       <c r="Y53" s="17"/>
       <c r="Z53" s="17"/>
       <c r="AA53" s="17"/>
       <c r="AB53" s="17"/>
       <c r="AC53" s="17"/>
       <c r="AD53" s="17"/>
       <c r="AE53" s="17"/>
       <c r="AF53" s="17"/>
       <c r="AG53" s="17"/>
       <c r="AH53" s="17"/>
       <c r="AI53" s="17"/>
     </row>
-    <row r="54" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="17"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="17"/>
       <c r="G54" s="17"/>
       <c r="H54" s="17"/>
       <c r="I54" s="17"/>
       <c r="J54" s="17"/>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="17"/>
       <c r="N54" s="17"/>
       <c r="O54" s="17"/>
       <c r="P54" s="17"/>
       <c r="Q54" s="17"/>
       <c r="R54" s="17"/>
       <c r="S54" s="17"/>
       <c r="T54" s="17"/>
       <c r="U54" s="17"/>
       <c r="V54" s="17"/>
       <c r="W54" s="17"/>
       <c r="X54" s="17"/>
       <c r="Y54" s="17"/>
       <c r="Z54" s="17"/>
       <c r="AA54" s="17"/>
       <c r="AB54" s="17"/>
       <c r="AC54" s="17"/>
       <c r="AD54" s="17"/>
       <c r="AE54" s="17"/>
       <c r="AF54" s="17"/>
       <c r="AG54" s="17"/>
       <c r="AH54" s="17"/>
       <c r="AI54" s="17"/>
     </row>
-    <row r="55" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="17"/>
       <c r="B55" s="17"/>
       <c r="C55" s="17"/>
       <c r="D55" s="17"/>
       <c r="E55" s="17"/>
       <c r="F55" s="17"/>
       <c r="G55" s="17"/>
       <c r="H55" s="17"/>
       <c r="I55" s="17"/>
       <c r="J55" s="17"/>
       <c r="K55" s="17"/>
       <c r="L55" s="17"/>
       <c r="M55" s="17"/>
       <c r="N55" s="17"/>
       <c r="O55" s="17"/>
       <c r="P55" s="17"/>
       <c r="Q55" s="17"/>
       <c r="R55" s="17"/>
       <c r="S55" s="17"/>
       <c r="T55" s="17"/>
       <c r="U55" s="17"/>
       <c r="V55" s="17"/>
       <c r="W55" s="17"/>
       <c r="X55" s="17"/>
       <c r="Y55" s="17"/>
@@ -22625,2417 +22627,2417 @@
     <mergeCell ref="I6:M6"/>
     <mergeCell ref="B46:M46"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="C6:G6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="71" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD56"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="18" max="21" width="11.5546875" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" customWidth="1"/>
+    <col min="3" max="10" width="18.5703125" customWidth="1"/>
+    <col min="11" max="11" width="19.5703125" customWidth="1"/>
+    <col min="12" max="12" width="20.42578125" customWidth="1"/>
+    <col min="13" max="14" width="19.5703125" customWidth="1"/>
+    <col min="15" max="15" width="13.5703125" customWidth="1"/>
+    <col min="16" max="16" width="11.5703125" customWidth="1"/>
+    <col min="17" max="17" width="3.42578125" customWidth="1"/>
+    <col min="18" max="21" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
       <c r="H1" s="16"/>
       <c r="I1" s="16"/>
       <c r="J1" s="16"/>
       <c r="K1" s="16"/>
       <c r="L1" s="16"/>
       <c r="M1" s="16"/>
       <c r="N1" s="16"/>
       <c r="O1" s="16"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="17"/>
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
       <c r="X1" s="17"/>
       <c r="Y1" s="17"/>
       <c r="Z1" s="17"/>
       <c r="AA1" s="17"/>
       <c r="AB1" s="17"/>
       <c r="AC1" s="17"/>
       <c r="AD1" s="17"/>
     </row>
-    <row r="2" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="481" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="481"/>
       <c r="D2" s="481"/>
       <c r="E2" s="481"/>
       <c r="F2" s="481"/>
       <c r="G2" s="481"/>
       <c r="H2" s="481"/>
       <c r="I2" s="481"/>
       <c r="J2" s="481"/>
       <c r="K2" s="16"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="16"/>
       <c r="P2" s="17"/>
       <c r="Q2" s="17"/>
       <c r="R2" s="17"/>
       <c r="S2" s="17"/>
       <c r="T2" s="17"/>
       <c r="U2" s="17"/>
       <c r="V2" s="17"/>
       <c r="W2" s="17"/>
       <c r="X2" s="17"/>
       <c r="Y2" s="17"/>
       <c r="Z2" s="17"/>
       <c r="AA2" s="17"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
     </row>
-    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="481" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="481"/>
       <c r="D3" s="481"/>
       <c r="E3" s="481"/>
       <c r="F3" s="481"/>
       <c r="G3" s="481"/>
       <c r="H3" s="481"/>
       <c r="I3" s="481"/>
       <c r="J3" s="481"/>
       <c r="K3" s="16"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="16"/>
       <c r="P3" s="17"/>
       <c r="Q3" s="17"/>
       <c r="R3" s="17"/>
       <c r="S3" s="17"/>
       <c r="T3" s="17"/>
       <c r="U3" s="17"/>
       <c r="V3" s="17"/>
       <c r="W3" s="17"/>
       <c r="X3" s="17"/>
       <c r="Y3" s="17"/>
       <c r="Z3" s="17"/>
       <c r="AA3" s="17"/>
       <c r="AB3" s="17"/>
       <c r="AC3" s="17"/>
       <c r="AD3" s="17"/>
     </row>
-    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="17"/>
       <c r="Q4" s="17"/>
       <c r="R4" s="17"/>
       <c r="S4" s="17"/>
       <c r="T4" s="17"/>
       <c r="U4" s="17"/>
       <c r="V4" s="17"/>
       <c r="W4" s="17"/>
       <c r="X4" s="17"/>
       <c r="Y4" s="17"/>
       <c r="Z4" s="17"/>
       <c r="AA4" s="17"/>
       <c r="AB4" s="17"/>
       <c r="AC4" s="17"/>
       <c r="AD4" s="17"/>
     </row>
-    <row r="5" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A5" s="17"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="17"/>
       <c r="S5" s="17"/>
       <c r="T5" s="17"/>
       <c r="U5" s="17"/>
       <c r="V5" s="17"/>
       <c r="W5" s="17"/>
       <c r="X5" s="17"/>
       <c r="Y5" s="17"/>
       <c r="Z5" s="17"/>
       <c r="AA5" s="17"/>
       <c r="AB5" s="17"/>
       <c r="AC5" s="17"/>
       <c r="AD5" s="17"/>
     </row>
-    <row r="6" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A6" s="17"/>
       <c r="B6" s="16"/>
       <c r="C6" s="27">
         <v>46022</v>
       </c>
       <c r="D6" s="27">
         <v>45930</v>
       </c>
       <c r="E6" s="27">
         <v>45838</v>
       </c>
       <c r="F6" s="27">
         <v>45747</v>
       </c>
       <c r="G6" s="27">
         <v>45657</v>
       </c>
       <c r="H6" s="27">
         <v>45565</v>
       </c>
       <c r="I6" s="27">
         <v>45473</v>
       </c>
       <c r="J6" s="27">
         <v>45382</v>
       </c>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="17"/>
       <c r="N6" s="17"/>
       <c r="O6" s="17"/>
       <c r="P6" s="17"/>
       <c r="Q6" s="17"/>
       <c r="R6" s="17"/>
       <c r="S6" s="17"/>
       <c r="T6" s="17"/>
       <c r="U6" s="17"/>
       <c r="V6" s="17"/>
       <c r="W6" s="17"/>
       <c r="X6" s="17"/>
       <c r="Y6" s="17"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
     </row>
-    <row r="7" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="16" t="s">
         <v>204</v>
       </c>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="17"/>
       <c r="L7" s="17"/>
       <c r="M7" s="17"/>
       <c r="N7" s="17"/>
       <c r="O7" s="17"/>
       <c r="P7" s="17"/>
       <c r="Q7" s="17"/>
       <c r="R7" s="17"/>
       <c r="S7" s="17"/>
       <c r="T7" s="17"/>
       <c r="U7" s="17"/>
       <c r="V7" s="17"/>
       <c r="W7" s="17"/>
       <c r="X7" s="17"/>
       <c r="Y7" s="17"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
     </row>
-    <row r="8" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A8" s="17"/>
       <c r="B8" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
       <c r="M8" s="17"/>
       <c r="N8" s="17"/>
       <c r="O8" s="17"/>
       <c r="P8" s="17"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
     </row>
-    <row r="9" spans="1:30" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:30" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="28" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="102">
         <v>6050542</v>
       </c>
       <c r="D9" s="102">
         <v>6068501</v>
       </c>
       <c r="E9" s="102">
         <v>5896818</v>
       </c>
       <c r="F9" s="102">
         <v>5815337</v>
       </c>
       <c r="G9" s="102">
         <v>5624773</v>
       </c>
       <c r="H9" s="102">
         <v>5652399</v>
       </c>
       <c r="I9" s="377">
         <v>5331345</v>
       </c>
       <c r="J9" s="102">
         <v>5351138</v>
       </c>
       <c r="K9" s="29"/>
       <c r="L9" s="141"/>
       <c r="M9" s="17"/>
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
       <c r="P9" s="17"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="17"/>
       <c r="V9" s="17"/>
       <c r="W9" s="17"/>
       <c r="X9" s="17"/>
       <c r="Y9" s="17"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
     </row>
-    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="30" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="103">
         <v>0</v>
       </c>
       <c r="D10" s="103">
         <v>2002</v>
       </c>
       <c r="E10" s="103">
         <v>3001</v>
       </c>
       <c r="F10" s="103">
         <v>3696</v>
       </c>
       <c r="G10" s="103">
         <v>3367</v>
       </c>
       <c r="H10" s="103">
         <v>1550</v>
       </c>
       <c r="I10" s="380">
         <v>12313</v>
       </c>
       <c r="J10" s="103">
         <v>9963</v>
       </c>
       <c r="K10" s="29"/>
       <c r="L10" s="141"/>
       <c r="M10" s="17"/>
       <c r="N10" s="17"/>
       <c r="O10" s="17"/>
       <c r="P10" s="17"/>
       <c r="Q10" s="17"/>
       <c r="R10" s="17"/>
       <c r="S10" s="17"/>
       <c r="T10" s="17"/>
       <c r="U10" s="17"/>
       <c r="V10" s="17"/>
       <c r="W10" s="17"/>
       <c r="X10" s="17"/>
       <c r="Y10" s="17"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
     </row>
-    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="31" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="180">
         <v>6050542</v>
       </c>
       <c r="D11" s="180">
         <v>6070503</v>
       </c>
       <c r="E11" s="180">
         <v>5899819</v>
       </c>
       <c r="F11" s="180">
         <v>5819033</v>
       </c>
       <c r="G11" s="180">
         <v>5628140</v>
       </c>
       <c r="H11" s="180">
         <v>5653949</v>
       </c>
       <c r="I11" s="381">
         <v>5343658</v>
       </c>
       <c r="J11" s="180">
         <v>5361101</v>
       </c>
       <c r="K11" s="29"/>
       <c r="L11" s="141"/>
       <c r="M11" s="17"/>
       <c r="N11" s="17"/>
       <c r="O11" s="17"/>
       <c r="P11" s="17"/>
       <c r="Q11" s="17"/>
       <c r="R11" s="17"/>
       <c r="S11" s="17"/>
       <c r="T11" s="17"/>
       <c r="U11" s="17"/>
       <c r="V11" s="17"/>
       <c r="W11" s="17"/>
       <c r="X11" s="17"/>
       <c r="Y11" s="17"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
     </row>
-    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="86" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="104">
         <v>582493</v>
       </c>
       <c r="D12" s="104">
         <v>543577</v>
       </c>
       <c r="E12" s="104">
         <v>612967</v>
       </c>
       <c r="F12" s="104">
         <v>635269</v>
       </c>
       <c r="G12" s="104">
         <v>599432</v>
       </c>
       <c r="H12" s="104">
         <v>673363</v>
       </c>
       <c r="I12" s="382">
         <v>699035</v>
       </c>
       <c r="J12" s="104">
         <v>614330</v>
       </c>
       <c r="K12" s="29"/>
       <c r="L12" s="141"/>
       <c r="M12" s="17"/>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
     </row>
-    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="18" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="105">
         <v>56073</v>
       </c>
       <c r="D13" s="105">
         <v>53895</v>
       </c>
       <c r="E13" s="105">
         <v>53259</v>
       </c>
       <c r="F13" s="105">
         <v>49654</v>
       </c>
       <c r="G13" s="105">
         <v>49595</v>
       </c>
       <c r="H13" s="105">
         <v>45954</v>
       </c>
       <c r="I13" s="383">
         <v>45317</v>
       </c>
       <c r="J13" s="105">
         <v>43450</v>
       </c>
       <c r="K13" s="29"/>
       <c r="L13" s="141"/>
       <c r="M13" s="17"/>
       <c r="N13" s="17"/>
       <c r="O13" s="17"/>
       <c r="P13" s="17"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="17"/>
       <c r="S13" s="17"/>
       <c r="T13" s="17"/>
       <c r="U13" s="17"/>
       <c r="V13" s="17"/>
       <c r="W13" s="17"/>
       <c r="X13" s="17"/>
       <c r="Y13" s="17"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
     </row>
-    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="18" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="105">
         <v>22232</v>
       </c>
       <c r="D14" s="105">
         <v>22521</v>
       </c>
       <c r="E14" s="105">
         <v>22910</v>
       </c>
       <c r="F14" s="105">
         <v>23322</v>
       </c>
       <c r="G14" s="105">
         <v>23771</v>
       </c>
       <c r="H14" s="105">
         <v>24160</v>
       </c>
       <c r="I14" s="383">
         <v>24619</v>
       </c>
       <c r="J14" s="105">
         <v>24861</v>
       </c>
       <c r="K14" s="29"/>
       <c r="L14" s="141"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
       <c r="T14" s="17"/>
       <c r="U14" s="17"/>
       <c r="V14" s="17"/>
       <c r="W14" s="17"/>
       <c r="X14" s="17"/>
       <c r="Y14" s="17"/>
       <c r="Z14" s="4"/>
       <c r="AA14" s="4"/>
       <c r="AB14" s="4"/>
       <c r="AC14" s="4"/>
       <c r="AD14" s="4"/>
     </row>
-    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="18" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="105">
         <v>46130</v>
       </c>
       <c r="D15" s="105">
         <v>48648</v>
       </c>
       <c r="E15" s="105">
         <v>44091</v>
       </c>
       <c r="F15" s="105">
         <v>46451</v>
       </c>
       <c r="G15" s="105">
         <v>53031</v>
       </c>
       <c r="H15" s="105">
         <v>48834</v>
       </c>
       <c r="I15" s="383">
         <v>48698</v>
       </c>
       <c r="J15" s="105">
         <v>43927</v>
       </c>
       <c r="K15" s="29"/>
       <c r="L15" s="141"/>
       <c r="M15" s="17"/>
       <c r="N15" s="17"/>
       <c r="O15" s="17"/>
       <c r="P15" s="17"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="17"/>
       <c r="S15" s="17"/>
       <c r="T15" s="17"/>
       <c r="U15" s="17"/>
       <c r="V15" s="17"/>
       <c r="W15" s="17"/>
       <c r="X15" s="17"/>
       <c r="Y15" s="17"/>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4"/>
       <c r="AB15" s="4"/>
       <c r="AC15" s="4"/>
       <c r="AD15" s="4"/>
     </row>
-    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A16" s="16"/>
       <c r="B16" s="18" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="105">
         <v>116007</v>
       </c>
       <c r="D16" s="105">
         <v>114114</v>
       </c>
       <c r="E16" s="105">
         <v>107882</v>
       </c>
       <c r="F16" s="105">
         <v>103351</v>
       </c>
       <c r="G16" s="105">
         <v>102549</v>
       </c>
       <c r="H16" s="105">
         <v>100723</v>
       </c>
       <c r="I16" s="383">
         <v>98929</v>
       </c>
       <c r="J16" s="105">
         <v>126644</v>
       </c>
       <c r="K16" s="29"/>
       <c r="L16" s="105"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="4"/>
     </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A17" s="17"/>
       <c r="B17" s="18" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="105">
         <v>19989</v>
       </c>
       <c r="D17" s="105">
         <v>23185</v>
       </c>
       <c r="E17" s="105">
         <v>32545</v>
       </c>
       <c r="F17" s="105">
         <v>44440</v>
       </c>
       <c r="G17" s="105">
         <v>65013</v>
       </c>
       <c r="H17" s="105">
         <v>50063</v>
       </c>
       <c r="I17" s="383">
         <v>89116</v>
       </c>
       <c r="J17" s="105">
         <v>89370</v>
       </c>
       <c r="K17" s="29"/>
       <c r="L17" s="105"/>
       <c r="M17" s="17"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
       <c r="U17" s="17"/>
       <c r="V17" s="17"/>
       <c r="W17" s="17"/>
       <c r="X17" s="17"/>
       <c r="Y17" s="17"/>
       <c r="Z17" s="4"/>
       <c r="AA17" s="4"/>
       <c r="AB17" s="4"/>
       <c r="AC17" s="4"/>
       <c r="AD17" s="4"/>
     </row>
-    <row r="18" spans="1:30" ht="13.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:30" ht="13.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="17"/>
       <c r="B18" s="132" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="181">
         <v>6893466</v>
       </c>
       <c r="D18" s="181">
         <v>6876443</v>
       </c>
       <c r="E18" s="181">
         <v>6773473</v>
       </c>
       <c r="F18" s="181">
         <v>6721520</v>
       </c>
       <c r="G18" s="181">
         <v>6521531</v>
       </c>
       <c r="H18" s="181">
         <v>6597046</v>
       </c>
       <c r="I18" s="384">
         <v>6349372</v>
       </c>
       <c r="J18" s="181">
         <v>6303683</v>
       </c>
       <c r="K18" s="29"/>
       <c r="L18" s="141"/>
       <c r="M18" s="17"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
       <c r="U18" s="17"/>
       <c r="V18" s="17"/>
       <c r="W18" s="17"/>
       <c r="X18" s="17"/>
       <c r="Y18" s="17"/>
       <c r="Z18" s="4"/>
       <c r="AA18" s="4"/>
       <c r="AB18" s="4"/>
       <c r="AC18" s="4"/>
       <c r="AD18" s="4"/>
     </row>
-    <row r="19" spans="1:30" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:30" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17"/>
       <c r="B19" s="15"/>
       <c r="C19" s="182"/>
       <c r="D19" s="182"/>
       <c r="E19" s="182"/>
       <c r="F19" s="182"/>
       <c r="G19" s="182"/>
       <c r="H19" s="182"/>
       <c r="I19" s="385"/>
       <c r="J19" s="182"/>
       <c r="K19" s="29"/>
       <c r="L19" s="141"/>
       <c r="M19" s="17"/>
       <c r="N19" s="17"/>
       <c r="O19" s="17"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="17"/>
       <c r="U19" s="17"/>
       <c r="V19" s="17"/>
       <c r="W19" s="17"/>
       <c r="X19" s="17"/>
       <c r="Y19" s="17"/>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4"/>
       <c r="AB19" s="4"/>
       <c r="AC19" s="4"/>
       <c r="AD19" s="4"/>
     </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A20" s="17"/>
       <c r="B20" s="17"/>
       <c r="C20" s="91"/>
       <c r="D20" s="91"/>
       <c r="E20" s="91"/>
       <c r="F20" s="91"/>
       <c r="G20" s="91"/>
       <c r="H20" s="91"/>
       <c r="I20" s="386"/>
       <c r="J20" s="91"/>
       <c r="K20" s="29"/>
       <c r="L20" s="141"/>
       <c r="M20" s="17"/>
       <c r="N20" s="17"/>
       <c r="O20" s="17"/>
       <c r="P20" s="17"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="17"/>
       <c r="S20" s="17"/>
       <c r="T20" s="17"/>
       <c r="U20" s="17"/>
       <c r="V20" s="17"/>
       <c r="W20" s="17"/>
       <c r="X20" s="17"/>
       <c r="Y20" s="17"/>
       <c r="Z20" s="4"/>
       <c r="AA20" s="4"/>
       <c r="AB20" s="4"/>
       <c r="AC20" s="4"/>
       <c r="AD20" s="4"/>
     </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="16" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="183"/>
       <c r="D21" s="183"/>
       <c r="E21" s="183"/>
       <c r="F21" s="183"/>
       <c r="G21" s="183"/>
       <c r="H21" s="183"/>
       <c r="I21" s="387"/>
       <c r="J21" s="183"/>
       <c r="K21" s="29"/>
       <c r="L21" s="141"/>
       <c r="M21" s="17"/>
       <c r="N21" s="17"/>
       <c r="O21" s="17"/>
       <c r="P21" s="17"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="17"/>
       <c r="U21" s="17"/>
       <c r="V21" s="17"/>
       <c r="W21" s="17"/>
       <c r="X21" s="17"/>
       <c r="Y21" s="17"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
     </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="17" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="91"/>
       <c r="D22" s="91"/>
       <c r="E22" s="91"/>
       <c r="F22" s="91"/>
       <c r="G22" s="91"/>
       <c r="H22" s="91"/>
       <c r="I22" s="386"/>
       <c r="J22" s="91"/>
       <c r="K22" s="29"/>
       <c r="L22" s="141"/>
       <c r="M22" s="17"/>
       <c r="N22" s="17"/>
       <c r="O22" s="17"/>
       <c r="P22" s="17"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="17"/>
       <c r="S22" s="17"/>
       <c r="T22" s="17"/>
       <c r="U22" s="17"/>
       <c r="V22" s="17"/>
       <c r="W22" s="17"/>
       <c r="X22" s="17"/>
       <c r="Y22" s="17"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
       <c r="AC22" s="4"/>
       <c r="AD22" s="4"/>
     </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A23" s="17"/>
       <c r="B23" s="18" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="102">
         <v>572470</v>
       </c>
       <c r="D23" s="102">
         <v>572054</v>
       </c>
       <c r="E23" s="102">
         <v>551940</v>
       </c>
       <c r="F23" s="102">
         <v>542528</v>
       </c>
       <c r="G23" s="102">
         <v>524715</v>
       </c>
       <c r="H23" s="102">
         <v>510401</v>
       </c>
       <c r="I23" s="377">
         <v>508138</v>
       </c>
       <c r="J23" s="102">
         <v>531443</v>
       </c>
       <c r="K23" s="29"/>
       <c r="L23" s="141"/>
       <c r="M23" s="17"/>
       <c r="N23" s="17"/>
       <c r="O23" s="17"/>
       <c r="P23" s="17"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
       <c r="S23" s="17"/>
       <c r="T23" s="17"/>
       <c r="U23" s="17"/>
       <c r="V23" s="17"/>
       <c r="W23" s="17"/>
       <c r="X23" s="17"/>
       <c r="Y23" s="17"/>
       <c r="Z23" s="4"/>
       <c r="AA23" s="4"/>
       <c r="AB23" s="4"/>
       <c r="AC23" s="4"/>
       <c r="AD23" s="4"/>
     </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A24" s="17"/>
       <c r="B24" s="18" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="105">
         <v>91639</v>
       </c>
       <c r="D24" s="105">
         <v>96031</v>
       </c>
       <c r="E24" s="105">
         <v>101205</v>
       </c>
       <c r="F24" s="105">
         <v>107519</v>
       </c>
       <c r="G24" s="105">
         <v>114680</v>
       </c>
       <c r="H24" s="105">
         <v>121382</v>
       </c>
       <c r="I24" s="383">
         <v>129870</v>
       </c>
       <c r="J24" s="105">
         <v>138886</v>
       </c>
       <c r="K24" s="29"/>
       <c r="L24" s="141"/>
       <c r="M24" s="17"/>
       <c r="N24" s="17"/>
       <c r="O24" s="17"/>
       <c r="P24" s="17"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17"/>
       <c r="U24" s="17"/>
       <c r="V24" s="17"/>
       <c r="W24" s="17"/>
       <c r="X24" s="17"/>
       <c r="Y24" s="17"/>
       <c r="Z24" s="4"/>
       <c r="AA24" s="4"/>
       <c r="AB24" s="4"/>
       <c r="AC24" s="4"/>
       <c r="AD24" s="4"/>
     </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A25" s="17"/>
       <c r="B25" s="18" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="105">
         <v>129695</v>
       </c>
       <c r="D25" s="105">
         <v>146958</v>
       </c>
       <c r="E25" s="105">
         <v>153447</v>
       </c>
       <c r="F25" s="105">
         <v>208667</v>
       </c>
       <c r="G25" s="105">
         <v>142990</v>
       </c>
       <c r="H25" s="105">
         <v>186312</v>
       </c>
       <c r="I25" s="383">
         <v>143167</v>
       </c>
       <c r="J25" s="105">
         <v>173500</v>
       </c>
       <c r="K25" s="29"/>
       <c r="L25" s="141"/>
       <c r="M25" s="17"/>
       <c r="N25" s="17"/>
       <c r="O25" s="17"/>
       <c r="P25" s="17"/>
       <c r="Q25" s="17"/>
       <c r="R25" s="17"/>
       <c r="S25" s="17"/>
       <c r="T25" s="17"/>
       <c r="U25" s="17"/>
       <c r="V25" s="17"/>
       <c r="W25" s="17"/>
       <c r="X25" s="17"/>
       <c r="Y25" s="17"/>
       <c r="Z25" s="4"/>
       <c r="AA25" s="4"/>
       <c r="AB25" s="4"/>
       <c r="AC25" s="4"/>
       <c r="AD25" s="4"/>
     </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A26" s="17"/>
       <c r="B26" s="18" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="105">
         <v>744481</v>
       </c>
       <c r="D26" s="105">
         <v>744114</v>
       </c>
       <c r="E26" s="105">
         <v>743753</v>
       </c>
       <c r="F26" s="105">
         <v>743399</v>
       </c>
       <c r="G26" s="105">
         <v>743050</v>
       </c>
       <c r="H26" s="105">
         <v>742706</v>
       </c>
       <c r="I26" s="383">
         <v>742368</v>
       </c>
       <c r="J26" s="105">
         <v>746090</v>
       </c>
       <c r="K26" s="29"/>
       <c r="L26" s="141"/>
       <c r="M26" s="17"/>
       <c r="N26" s="17"/>
       <c r="O26" s="17"/>
       <c r="P26" s="17"/>
       <c r="Q26" s="17"/>
       <c r="R26" s="17"/>
       <c r="S26" s="17"/>
       <c r="T26" s="17"/>
       <c r="U26" s="17"/>
       <c r="V26" s="17"/>
       <c r="W26" s="17"/>
       <c r="X26" s="17"/>
       <c r="Y26" s="17"/>
       <c r="Z26" s="4"/>
       <c r="AA26" s="4"/>
       <c r="AB26" s="4"/>
       <c r="AC26" s="4"/>
       <c r="AD26" s="4"/>
     </row>
-    <row r="27" spans="1:30" ht="13.35" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:30" ht="13.35" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="17"/>
       <c r="B27" s="32" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="103">
         <v>0</v>
       </c>
       <c r="D27" s="103">
         <v>0</v>
       </c>
       <c r="E27" s="103">
         <v>0</v>
       </c>
       <c r="F27" s="103" t="s">
         <v>266</v>
       </c>
       <c r="G27" s="103" t="s">
         <v>266</v>
       </c>
       <c r="H27" s="103" t="s">
         <v>266</v>
       </c>
       <c r="I27" s="380" t="s">
         <v>266</v>
       </c>
       <c r="J27" s="103" t="s">
         <v>266</v>
       </c>
       <c r="K27" s="29"/>
       <c r="L27" s="141"/>
       <c r="M27" s="17"/>
       <c r="N27" s="17"/>
       <c r="O27" s="17"/>
       <c r="P27" s="17"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="17"/>
       <c r="S27" s="17"/>
       <c r="T27" s="17"/>
       <c r="U27" s="17"/>
       <c r="V27" s="17"/>
       <c r="W27" s="17"/>
       <c r="X27" s="17"/>
       <c r="Y27" s="17"/>
       <c r="Z27" s="4"/>
       <c r="AA27" s="4"/>
       <c r="AB27" s="4"/>
       <c r="AC27" s="4"/>
       <c r="AD27" s="4"/>
     </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A28" s="17"/>
       <c r="B28" s="33" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="180">
         <v>1538285</v>
       </c>
       <c r="D28" s="180">
         <v>1559157</v>
       </c>
       <c r="E28" s="180">
         <v>1550345</v>
       </c>
       <c r="F28" s="180">
         <v>1602113</v>
       </c>
       <c r="G28" s="180">
         <v>1525435</v>
       </c>
       <c r="H28" s="180">
         <v>1560801</v>
       </c>
       <c r="I28" s="381">
         <v>1523543</v>
       </c>
       <c r="J28" s="180">
         <v>1589919</v>
       </c>
       <c r="K28" s="29"/>
       <c r="L28" s="141"/>
       <c r="M28" s="17"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="17"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="17"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17"/>
       <c r="U28" s="17"/>
       <c r="V28" s="17"/>
       <c r="W28" s="17"/>
       <c r="X28" s="17"/>
       <c r="Y28" s="17"/>
       <c r="Z28" s="4"/>
       <c r="AA28" s="4"/>
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
     </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A29" s="17"/>
       <c r="B29" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="184"/>
       <c r="D29" s="184"/>
       <c r="E29" s="184"/>
       <c r="F29" s="184"/>
       <c r="G29" s="184"/>
       <c r="H29" s="184"/>
       <c r="I29" s="388"/>
       <c r="J29" s="184"/>
       <c r="K29" s="29"/>
       <c r="L29" s="141"/>
       <c r="M29" s="17"/>
       <c r="N29" s="17"/>
       <c r="O29" s="17"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="17"/>
       <c r="R29" s="17"/>
       <c r="S29" s="17"/>
       <c r="T29" s="17"/>
       <c r="U29" s="17"/>
       <c r="V29" s="17"/>
       <c r="W29" s="17"/>
       <c r="X29" s="17"/>
       <c r="Y29" s="17"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
     </row>
-    <row r="30" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A30" s="17"/>
       <c r="B30" s="18" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="105">
         <v>1422</v>
       </c>
       <c r="D30" s="105">
         <v>1456</v>
       </c>
       <c r="E30" s="105">
         <v>1484</v>
       </c>
       <c r="F30" s="105">
         <v>1508</v>
       </c>
       <c r="G30" s="105">
         <v>1523</v>
       </c>
       <c r="H30" s="105">
         <v>1544</v>
       </c>
       <c r="I30" s="383">
         <v>1561</v>
       </c>
       <c r="J30" s="105">
         <v>1577</v>
       </c>
       <c r="K30" s="29"/>
       <c r="L30" s="141"/>
       <c r="M30" s="17"/>
       <c r="N30" s="17"/>
       <c r="O30" s="17"/>
       <c r="P30" s="17"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="17"/>
       <c r="S30" s="17"/>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="4"/>
       <c r="AA30" s="4"/>
       <c r="AB30" s="4"/>
       <c r="AC30" s="4"/>
       <c r="AD30" s="4"/>
     </row>
-    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A31" s="17"/>
       <c r="B31" s="18" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="105">
         <v>1706481</v>
       </c>
       <c r="D31" s="105">
         <v>1826764</v>
       </c>
       <c r="E31" s="105">
         <v>1927372</v>
       </c>
       <c r="F31" s="105">
         <v>2007776</v>
       </c>
       <c r="G31" s="105">
         <v>2076788</v>
       </c>
       <c r="H31" s="105">
         <v>2145518</v>
       </c>
       <c r="I31" s="383">
         <v>2220903</v>
       </c>
       <c r="J31" s="105">
         <v>2264198</v>
       </c>
       <c r="K31" s="29"/>
       <c r="L31" s="141"/>
       <c r="M31" s="17"/>
       <c r="N31" s="17"/>
       <c r="O31" s="17"/>
       <c r="P31" s="17"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="4"/>
       <c r="AB31" s="4"/>
       <c r="AC31" s="4"/>
       <c r="AD31" s="4"/>
     </row>
-    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:30" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A32" s="17"/>
       <c r="B32" s="18" t="s">
         <v>198</v>
       </c>
       <c r="C32" s="105">
         <v>-30143</v>
       </c>
       <c r="D32" s="105">
         <v>-41785</v>
       </c>
       <c r="E32" s="105">
         <v>-104342</v>
       </c>
       <c r="F32" s="105">
         <v>-152482</v>
       </c>
       <c r="G32" s="105">
         <v>-207455</v>
       </c>
       <c r="H32" s="105">
         <v>-101984</v>
       </c>
       <c r="I32" s="383">
         <v>-236305</v>
       </c>
       <c r="J32" s="105">
         <v>-237477</v>
       </c>
       <c r="K32" s="29"/>
       <c r="L32" s="141"/>
       <c r="M32" s="17"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="4"/>
       <c r="AA32" s="4"/>
       <c r="AB32" s="4"/>
       <c r="AC32" s="4"/>
       <c r="AD32" s="4"/>
     </row>
-    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A33" s="16"/>
       <c r="B33" s="32" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="103">
         <v>3677421</v>
       </c>
       <c r="D33" s="103">
         <v>3530851</v>
       </c>
       <c r="E33" s="103">
         <v>3398614</v>
       </c>
       <c r="F33" s="103">
         <v>3262605</v>
       </c>
       <c r="G33" s="103">
         <v>3125240</v>
       </c>
       <c r="H33" s="103">
         <v>2991167</v>
       </c>
       <c r="I33" s="380">
         <v>2839670</v>
       </c>
       <c r="J33" s="103">
         <v>2685466</v>
       </c>
       <c r="K33" s="29"/>
       <c r="L33" s="141"/>
       <c r="M33" s="16"/>
       <c r="N33" s="16"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="17"/>
       <c r="R33" s="17"/>
       <c r="S33" s="17"/>
       <c r="T33" s="17"/>
       <c r="U33" s="17"/>
       <c r="V33" s="17"/>
       <c r="W33" s="17"/>
       <c r="X33" s="17"/>
       <c r="Y33" s="17"/>
       <c r="Z33" s="4"/>
       <c r="AA33" s="4"/>
       <c r="AB33" s="4"/>
       <c r="AC33" s="4"/>
       <c r="AD33" s="4"/>
     </row>
-    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="33" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="178">
         <v>5355181</v>
       </c>
       <c r="D34" s="178">
         <v>5317286</v>
       </c>
       <c r="E34" s="178">
         <v>5223128</v>
       </c>
       <c r="F34" s="178">
         <v>5119407</v>
       </c>
       <c r="G34" s="178">
         <v>4996096</v>
       </c>
       <c r="H34" s="178">
         <v>5036245</v>
       </c>
       <c r="I34" s="204">
         <v>4825829</v>
       </c>
       <c r="J34" s="178">
         <v>4713764</v>
       </c>
       <c r="K34" s="29"/>
       <c r="L34" s="141"/>
       <c r="M34" s="16"/>
       <c r="N34" s="16"/>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
       <c r="Q34" s="17"/>
       <c r="R34" s="17"/>
       <c r="S34" s="17"/>
       <c r="T34" s="17"/>
       <c r="U34" s="17"/>
       <c r="V34" s="17"/>
       <c r="W34" s="17"/>
       <c r="X34" s="17"/>
       <c r="Y34" s="17"/>
       <c r="Z34" s="4"/>
       <c r="AA34" s="4"/>
       <c r="AB34" s="4"/>
       <c r="AC34" s="4"/>
       <c r="AD34" s="4"/>
     </row>
-    <row r="35" spans="1:30" ht="13.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:30" ht="13.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="17"/>
       <c r="B35" s="132" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="181">
         <v>6893466</v>
       </c>
       <c r="D35" s="181">
         <v>6876443</v>
       </c>
       <c r="E35" s="181">
         <v>6773473</v>
       </c>
       <c r="F35" s="181">
         <v>6721520</v>
       </c>
       <c r="G35" s="181">
         <v>6521531</v>
       </c>
       <c r="H35" s="181">
         <v>6597046</v>
       </c>
       <c r="I35" s="384">
         <v>6349372</v>
       </c>
       <c r="J35" s="181">
         <v>6303683</v>
       </c>
       <c r="K35" s="29"/>
       <c r="L35" s="141"/>
       <c r="M35" s="17"/>
       <c r="N35" s="17"/>
       <c r="O35" s="17"/>
       <c r="P35" s="17"/>
       <c r="Q35" s="17"/>
       <c r="R35" s="17"/>
       <c r="S35" s="17"/>
       <c r="T35" s="17"/>
       <c r="U35" s="17"/>
       <c r="V35" s="17"/>
       <c r="W35" s="17"/>
       <c r="X35" s="17"/>
       <c r="Y35" s="17"/>
       <c r="Z35" s="4"/>
       <c r="AA35" s="4"/>
       <c r="AB35" s="4"/>
       <c r="AC35" s="4"/>
       <c r="AD35" s="4"/>
     </row>
-    <row r="36" spans="1:30" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:30" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A36" s="17"/>
       <c r="B36" s="15"/>
       <c r="C36" s="89"/>
       <c r="D36" s="89"/>
       <c r="E36" s="89"/>
       <c r="F36" s="89"/>
       <c r="G36" s="89"/>
       <c r="H36" s="89"/>
       <c r="I36" s="89"/>
       <c r="J36" s="89"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="17"/>
       <c r="O36" s="17"/>
       <c r="P36" s="17"/>
       <c r="Q36" s="17"/>
       <c r="R36" s="17"/>
       <c r="S36" s="17"/>
       <c r="T36" s="17"/>
       <c r="U36" s="17"/>
       <c r="V36" s="17"/>
       <c r="W36" s="17"/>
       <c r="X36" s="17"/>
       <c r="Y36" s="17"/>
       <c r="Z36" s="4"/>
       <c r="AA36" s="4"/>
       <c r="AB36" s="4"/>
       <c r="AC36" s="4"/>
       <c r="AD36" s="4"/>
     </row>
-    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="19" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="106">
         <v>37.659999999999997</v>
       </c>
       <c r="D37" s="106">
         <v>36.53</v>
       </c>
       <c r="E37" s="106">
         <v>35.200000000000003</v>
       </c>
       <c r="F37" s="106">
         <v>33.96</v>
       </c>
       <c r="G37" s="106">
         <v>32.799999999999997</v>
       </c>
       <c r="H37" s="106">
         <v>32.61</v>
       </c>
       <c r="I37" s="106">
         <v>30.91</v>
       </c>
       <c r="J37" s="106">
         <v>29.89</v>
       </c>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="4"/>
       <c r="AA37" s="4"/>
       <c r="AB37" s="4"/>
       <c r="AC37" s="4"/>
       <c r="AD37" s="4"/>
     </row>
-    <row r="38" spans="1:30" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:30" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A38" s="17"/>
       <c r="B38" s="19" t="s">
         <v>199</v>
       </c>
       <c r="C38" s="106">
         <v>37.869999999999997</v>
       </c>
       <c r="D38" s="106">
         <v>36.82</v>
       </c>
       <c r="E38" s="106">
         <v>35.9</v>
       </c>
       <c r="F38" s="106">
         <v>34.97</v>
       </c>
       <c r="G38" s="106">
         <v>34.159999999999997</v>
       </c>
       <c r="H38" s="106">
         <v>33.270000000000003</v>
       </c>
       <c r="I38" s="106">
         <v>32.43</v>
       </c>
       <c r="J38" s="106">
         <v>31.4</v>
       </c>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
       <c r="N38" s="17"/>
       <c r="O38" s="17"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="17"/>
       <c r="R38" s="17"/>
       <c r="S38" s="17"/>
       <c r="T38" s="17"/>
       <c r="U38" s="17"/>
       <c r="V38" s="17"/>
       <c r="W38" s="17"/>
       <c r="X38" s="17"/>
       <c r="Y38" s="17"/>
       <c r="Z38" s="4"/>
       <c r="AA38" s="4"/>
       <c r="AB38" s="4"/>
       <c r="AC38" s="4"/>
       <c r="AD38" s="4"/>
     </row>
-    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="19"/>
       <c r="C39" s="185"/>
       <c r="D39" s="185"/>
       <c r="E39" s="185"/>
       <c r="F39" s="185"/>
       <c r="G39" s="185"/>
       <c r="H39" s="185"/>
       <c r="I39" s="185"/>
       <c r="J39" s="185"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
       <c r="N39" s="17"/>
       <c r="O39" s="17"/>
       <c r="P39" s="17"/>
       <c r="Q39" s="17"/>
       <c r="R39" s="17"/>
       <c r="S39" s="17"/>
       <c r="T39" s="17"/>
       <c r="U39" s="17"/>
       <c r="V39" s="17"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
       <c r="Y39" s="17"/>
       <c r="Z39" s="4"/>
       <c r="AA39" s="4"/>
       <c r="AB39" s="4"/>
       <c r="AC39" s="4"/>
       <c r="AD39" s="4"/>
     </row>
-    <row r="40" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="34" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="186">
         <v>0.13300000000000001</v>
       </c>
       <c r="D40" s="186">
         <v>0.124</v>
       </c>
       <c r="E40" s="186">
         <v>0.13</v>
       </c>
       <c r="F40" s="186">
         <v>0.13100000000000001</v>
       </c>
       <c r="G40" s="186">
         <v>0.13</v>
       </c>
       <c r="H40" s="186">
         <v>0.14699999999999999</v>
       </c>
       <c r="I40" s="186">
         <v>0.154</v>
       </c>
       <c r="J40" s="186">
         <v>0.13800000000000001</v>
       </c>
       <c r="K40" s="17"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
       <c r="N40" s="17"/>
       <c r="O40" s="17"/>
       <c r="P40" s="17"/>
       <c r="Q40" s="17"/>
       <c r="R40" s="17"/>
       <c r="S40" s="17"/>
       <c r="T40" s="17"/>
       <c r="U40" s="17"/>
       <c r="V40" s="17"/>
       <c r="W40" s="17"/>
       <c r="X40" s="17"/>
       <c r="Y40" s="17"/>
       <c r="Z40" s="4"/>
       <c r="AA40" s="4"/>
       <c r="AB40" s="4"/>
       <c r="AC40" s="4"/>
       <c r="AD40" s="4"/>
     </row>
-    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A41" s="17"/>
       <c r="B41" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="186">
         <v>2E-3</v>
       </c>
       <c r="D41" s="186">
         <v>2E-3</v>
       </c>
       <c r="E41" s="186">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F41" s="186">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="G41" s="186">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="H41" s="186">
         <v>1E-3</v>
       </c>
       <c r="I41" s="186">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="J41" s="186">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="17"/>
       <c r="O41" s="17"/>
       <c r="P41" s="17"/>
       <c r="Q41" s="17"/>
       <c r="R41" s="17"/>
       <c r="S41" s="17"/>
       <c r="T41" s="17"/>
       <c r="U41" s="17"/>
       <c r="V41" s="17"/>
       <c r="W41" s="17"/>
       <c r="X41" s="17"/>
       <c r="Y41" s="17"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
       <c r="AC41" s="4"/>
       <c r="AD41" s="4"/>
     </row>
-    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A42" s="17"/>
       <c r="B42" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="186">
         <v>0</v>
       </c>
       <c r="D42" s="186">
         <v>0</v>
       </c>
       <c r="E42" s="186">
         <v>0</v>
       </c>
       <c r="F42" s="186">
         <v>0</v>
       </c>
       <c r="G42" s="186">
         <v>0</v>
       </c>
       <c r="H42" s="186">
         <v>1E-3</v>
       </c>
       <c r="I42" s="186">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="J42" s="186">
         <v>0</v>
       </c>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="17"/>
       <c r="O42" s="17"/>
       <c r="P42" s="17"/>
       <c r="Q42" s="17"/>
       <c r="R42" s="17"/>
       <c r="S42" s="17"/>
       <c r="T42" s="17"/>
       <c r="U42" s="17"/>
       <c r="V42" s="17"/>
       <c r="W42" s="17"/>
       <c r="X42" s="17"/>
       <c r="Y42" s="17"/>
       <c r="Z42" s="4"/>
       <c r="AA42" s="4"/>
       <c r="AB42" s="4"/>
       <c r="AC42" s="4"/>
       <c r="AD42" s="4"/>
     </row>
-    <row r="43" spans="1:30" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:30" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A43" s="17"/>
       <c r="B43" s="18" t="s">
         <v>291</v>
       </c>
       <c r="C43" s="186">
         <v>0</v>
       </c>
       <c r="D43" s="186">
         <v>0</v>
       </c>
       <c r="E43" s="186">
         <v>0</v>
       </c>
       <c r="F43" s="186">
         <v>0</v>
       </c>
       <c r="G43" s="186">
         <v>0</v>
       </c>
       <c r="H43" s="186">
         <v>0</v>
       </c>
       <c r="I43" s="186">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="J43" s="186">
         <v>0</v>
       </c>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="17"/>
       <c r="O43" s="17"/>
       <c r="P43" s="17"/>
       <c r="Q43" s="17"/>
       <c r="R43" s="17"/>
       <c r="S43" s="17"/>
       <c r="T43" s="17"/>
       <c r="U43" s="17"/>
       <c r="V43" s="17"/>
       <c r="W43" s="17"/>
       <c r="X43" s="17"/>
       <c r="Y43" s="17"/>
       <c r="Z43" s="4"/>
       <c r="AA43" s="4"/>
       <c r="AB43" s="4"/>
       <c r="AC43" s="4"/>
       <c r="AD43" s="4"/>
     </row>
-    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A44" s="17"/>
       <c r="B44" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="186">
         <v>0</v>
       </c>
       <c r="D44" s="186">
         <v>0</v>
       </c>
       <c r="E44" s="186">
         <v>-1E-3</v>
       </c>
       <c r="F44" s="186">
         <v>-1E-3</v>
       </c>
       <c r="G44" s="186">
         <v>-1E-3</v>
       </c>
       <c r="H44" s="186">
         <v>0</v>
       </c>
       <c r="I44" s="186">
         <v>-4.0000000000000001E-3</v>
       </c>
       <c r="J44" s="186">
         <v>-1E-3</v>
       </c>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
       <c r="N44" s="17"/>
       <c r="O44" s="17"/>
       <c r="P44" s="17"/>
       <c r="Q44" s="17"/>
       <c r="R44" s="17"/>
       <c r="S44" s="17"/>
       <c r="T44" s="17"/>
       <c r="U44" s="17"/>
       <c r="V44" s="17"/>
       <c r="W44" s="17"/>
       <c r="X44" s="17"/>
       <c r="Y44" s="17"/>
       <c r="Z44" s="4"/>
       <c r="AA44" s="4"/>
       <c r="AB44" s="4"/>
       <c r="AC44" s="4"/>
       <c r="AD44" s="4"/>
     </row>
-    <row r="45" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="17"/>
       <c r="B45" s="34" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="186">
         <v>0.13500000000000001</v>
       </c>
       <c r="D45" s="186">
         <v>0.126</v>
       </c>
       <c r="E45" s="186">
         <v>0.13400000000000001</v>
       </c>
       <c r="F45" s="186">
         <v>0.13400000000000001</v>
       </c>
       <c r="G45" s="186">
         <v>0.13500000000000001</v>
       </c>
       <c r="H45" s="186">
         <v>0.14799999999999999</v>
       </c>
       <c r="I45" s="186">
         <v>0.16900000000000001</v>
       </c>
       <c r="J45" s="186">
         <v>0.14199999999999999</v>
       </c>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="17"/>
       <c r="R45" s="17"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="Y45" s="17"/>
       <c r="Z45" s="4"/>
       <c r="AA45" s="4"/>
       <c r="AB45" s="4"/>
       <c r="AC45" s="4"/>
       <c r="AD45" s="4"/>
     </row>
-    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A46" s="17"/>
       <c r="B46" s="37"/>
       <c r="C46" s="187"/>
       <c r="D46" s="187"/>
       <c r="E46" s="187"/>
       <c r="F46" s="187"/>
       <c r="G46" s="187"/>
       <c r="H46" s="187"/>
       <c r="I46" s="187"/>
       <c r="J46" s="187"/>
       <c r="K46" s="17"/>
       <c r="L46" s="17"/>
       <c r="M46" s="17"/>
       <c r="N46" s="17"/>
       <c r="O46" s="17"/>
       <c r="P46" s="17"/>
       <c r="Q46" s="17"/>
       <c r="R46" s="17"/>
       <c r="S46" s="17"/>
       <c r="T46" s="17"/>
       <c r="U46" s="17"/>
       <c r="V46" s="17"/>
       <c r="W46" s="17"/>
       <c r="X46" s="17"/>
       <c r="Y46" s="17"/>
       <c r="Z46" s="4"/>
       <c r="AA46" s="4"/>
       <c r="AB46" s="4"/>
       <c r="AC46" s="4"/>
       <c r="AD46" s="4"/>
     </row>
-    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A47" s="16"/>
       <c r="B47" s="16" t="s">
         <v>185</v>
       </c>
       <c r="C47" s="188">
         <v>0.12</v>
       </c>
       <c r="D47" s="188">
         <v>0.12</v>
       </c>
       <c r="E47" s="188">
         <v>0.12</v>
       </c>
       <c r="F47" s="188">
         <v>0.13</v>
       </c>
       <c r="G47" s="188">
         <v>0.13</v>
       </c>
       <c r="H47" s="188">
         <v>0.13</v>
       </c>
       <c r="I47" s="188">
         <v>0.13</v>
       </c>
       <c r="J47" s="188">
         <v>0.14000000000000001</v>
       </c>
       <c r="K47" s="16"/>
       <c r="L47" s="16"/>
       <c r="M47" s="16"/>
       <c r="N47" s="16"/>
       <c r="O47" s="16"/>
       <c r="P47" s="16"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17"/>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
       <c r="V47" s="17"/>
       <c r="W47" s="17"/>
       <c r="X47" s="17"/>
       <c r="Y47" s="17"/>
       <c r="Z47" s="4"/>
       <c r="AA47" s="4"/>
       <c r="AB47" s="4"/>
       <c r="AC47" s="4"/>
       <c r="AD47" s="4"/>
     </row>
-    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A48" s="17"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="17"/>
       <c r="O48" s="17"/>
       <c r="P48" s="17"/>
       <c r="Q48" s="17"/>
       <c r="R48" s="17"/>
       <c r="S48" s="17"/>
       <c r="T48" s="17"/>
       <c r="U48" s="17"/>
       <c r="V48" s="17"/>
       <c r="W48" s="17"/>
       <c r="X48" s="17"/>
       <c r="Y48" s="17"/>
       <c r="Z48" s="4"/>
       <c r="AA48" s="4"/>
       <c r="AB48" s="4"/>
       <c r="AC48" s="4"/>
       <c r="AD48" s="4"/>
     </row>
-    <row r="49" spans="1:30" s="92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:30" s="92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="85"/>
       <c r="B49" s="482" t="s">
         <v>194</v>
       </c>
       <c r="C49" s="482"/>
       <c r="D49" s="482"/>
       <c r="E49" s="482"/>
       <c r="F49" s="482"/>
       <c r="G49" s="482"/>
       <c r="H49" s="482"/>
       <c r="I49" s="482"/>
       <c r="J49" s="482"/>
       <c r="K49" s="39"/>
       <c r="L49" s="39"/>
       <c r="M49" s="39"/>
       <c r="N49" s="39"/>
       <c r="O49" s="39"/>
       <c r="P49" s="85"/>
       <c r="Q49" s="85"/>
       <c r="R49" s="85"/>
       <c r="S49" s="85"/>
       <c r="T49" s="85"/>
       <c r="U49" s="85"/>
       <c r="V49" s="85"/>
       <c r="W49" s="85"/>
       <c r="X49" s="85"/>
       <c r="Y49" s="85"/>
       <c r="Z49" s="85"/>
       <c r="AA49" s="85"/>
       <c r="AB49" s="85"/>
       <c r="AC49" s="85"/>
       <c r="AD49" s="85"/>
     </row>
-    <row r="50" spans="1:30" s="92" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:30" s="92" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="85"/>
       <c r="B50" s="482" t="s">
         <v>195</v>
       </c>
       <c r="C50" s="482"/>
       <c r="D50" s="482"/>
       <c r="E50" s="482"/>
       <c r="F50" s="482"/>
       <c r="G50" s="482"/>
       <c r="H50" s="482"/>
       <c r="I50" s="482"/>
       <c r="J50" s="482"/>
       <c r="K50" s="39"/>
       <c r="L50" s="39"/>
       <c r="M50" s="39"/>
       <c r="N50" s="39"/>
       <c r="O50" s="39"/>
       <c r="P50" s="85"/>
       <c r="Q50" s="85"/>
       <c r="R50" s="85"/>
       <c r="S50" s="85"/>
       <c r="T50" s="85"/>
       <c r="U50" s="85"/>
       <c r="V50" s="85"/>
       <c r="W50" s="85"/>
       <c r="X50" s="85"/>
       <c r="Y50" s="85"/>
       <c r="Z50" s="85"/>
       <c r="AA50" s="85"/>
       <c r="AB50" s="85"/>
       <c r="AC50" s="85"/>
       <c r="AD50" s="85"/>
     </row>
-    <row r="51" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="17"/>
       <c r="B51" s="17"/>
       <c r="C51" s="17"/>
       <c r="D51" s="17"/>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="17"/>
       <c r="I51" s="17"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
       <c r="N51" s="17"/>
       <c r="O51" s="17"/>
       <c r="P51" s="17"/>
       <c r="Q51" s="17"/>
       <c r="R51" s="17"/>
       <c r="S51" s="17"/>
       <c r="T51" s="17"/>
       <c r="U51" s="17"/>
       <c r="V51" s="17"/>
       <c r="W51" s="17"/>
       <c r="X51" s="17"/>
       <c r="Y51" s="17"/>
       <c r="Z51" s="17"/>
       <c r="AA51" s="17"/>
       <c r="AB51" s="17"/>
       <c r="AC51" s="17"/>
       <c r="AD51" s="17"/>
     </row>
-    <row r="52" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="17"/>
       <c r="B52" s="17"/>
       <c r="C52" s="17"/>
       <c r="D52" s="17"/>
       <c r="E52" s="17"/>
       <c r="F52" s="17"/>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="17"/>
       <c r="M52" s="17"/>
       <c r="N52" s="17"/>
       <c r="O52" s="17"/>
       <c r="P52" s="17"/>
       <c r="Q52" s="17"/>
       <c r="R52" s="17"/>
       <c r="S52" s="17"/>
       <c r="T52" s="17"/>
       <c r="U52" s="17"/>
       <c r="V52" s="17"/>
       <c r="W52" s="17"/>
       <c r="X52" s="17"/>
       <c r="Y52" s="17"/>
       <c r="Z52" s="17"/>
       <c r="AA52" s="17"/>
       <c r="AB52" s="17"/>
       <c r="AC52" s="17"/>
       <c r="AD52" s="17"/>
     </row>
-    <row r="53" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="17"/>
       <c r="B53" s="17"/>
       <c r="C53" s="17"/>
       <c r="D53" s="17"/>
       <c r="E53" s="17"/>
       <c r="F53" s="17"/>
       <c r="G53" s="17"/>
       <c r="H53" s="17"/>
       <c r="I53" s="17"/>
       <c r="J53" s="17"/>
       <c r="K53" s="17"/>
       <c r="L53" s="17"/>
       <c r="M53" s="17"/>
       <c r="N53" s="17"/>
       <c r="O53" s="17"/>
       <c r="P53" s="17"/>
       <c r="Q53" s="17"/>
       <c r="R53" s="17"/>
       <c r="S53" s="17"/>
       <c r="T53" s="17"/>
       <c r="U53" s="17"/>
       <c r="V53" s="17"/>
       <c r="W53" s="17"/>
       <c r="X53" s="17"/>
       <c r="Y53" s="17"/>
       <c r="Z53" s="17"/>
       <c r="AA53" s="17"/>
       <c r="AB53" s="17"/>
       <c r="AC53" s="17"/>
       <c r="AD53" s="17"/>
     </row>
-    <row r="54" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="17"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="17"/>
       <c r="G54" s="17"/>
       <c r="H54" s="17"/>
       <c r="I54" s="17"/>
       <c r="J54" s="17"/>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="17"/>
       <c r="N54" s="17"/>
       <c r="O54" s="17"/>
       <c r="P54" s="17"/>
       <c r="Q54" s="17"/>
       <c r="R54" s="17"/>
       <c r="S54" s="17"/>
       <c r="T54" s="17"/>
       <c r="U54" s="17"/>
       <c r="V54" s="17"/>
       <c r="W54" s="17"/>
       <c r="X54" s="17"/>
       <c r="Y54" s="17"/>
       <c r="Z54" s="17"/>
       <c r="AA54" s="17"/>
       <c r="AB54" s="17"/>
       <c r="AC54" s="17"/>
       <c r="AD54" s="17"/>
     </row>
-    <row r="55" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="17"/>
       <c r="B55" s="17"/>
       <c r="C55" s="17"/>
       <c r="D55" s="17"/>
       <c r="E55" s="17"/>
       <c r="F55" s="17"/>
       <c r="G55" s="17"/>
       <c r="H55" s="17"/>
       <c r="I55" s="17"/>
       <c r="J55" s="17"/>
       <c r="K55" s="17"/>
       <c r="L55" s="17"/>
       <c r="M55" s="17"/>
       <c r="N55" s="17"/>
       <c r="O55" s="17"/>
       <c r="P55" s="17"/>
       <c r="Q55" s="17"/>
       <c r="R55" s="17"/>
       <c r="S55" s="17"/>
       <c r="T55" s="17"/>
       <c r="U55" s="17"/>
       <c r="V55" s="17"/>
       <c r="W55" s="17"/>
       <c r="X55" s="17"/>
       <c r="Y55" s="17"/>
       <c r="Z55" s="17"/>
       <c r="AA55" s="17"/>
       <c r="AB55" s="17"/>
       <c r="AC55" s="17"/>
       <c r="AD55" s="17"/>
     </row>
-    <row r="56" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:30" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="17"/>
       <c r="B56" s="17"/>
       <c r="C56" s="17"/>
       <c r="D56" s="17"/>
       <c r="E56" s="17"/>
       <c r="F56" s="17"/>
       <c r="G56" s="17"/>
       <c r="H56" s="17"/>
       <c r="I56" s="17"/>
       <c r="J56" s="17"/>
       <c r="K56" s="17"/>
       <c r="L56" s="17"/>
       <c r="M56" s="17"/>
       <c r="N56" s="17"/>
       <c r="O56" s="17"/>
       <c r="P56" s="17"/>
       <c r="Q56" s="17"/>
       <c r="R56" s="17"/>
       <c r="S56" s="17"/>
       <c r="T56" s="17"/>
       <c r="U56" s="17"/>
       <c r="V56" s="17"/>
       <c r="W56" s="17"/>
       <c r="X56" s="17"/>
       <c r="Y56" s="17"/>
@@ -25049,114 +25051,114 @@
   <mergeCells count="4">
     <mergeCell ref="B50:J50"/>
     <mergeCell ref="B49:J49"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="72" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BO57"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-[...57 lines deleted...]
-    <col min="61" max="66" width="9.44140625" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="2.5703125" customWidth="1"/>
+    <col min="3" max="3" width="20.42578125" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" customWidth="1"/>
+    <col min="5" max="5" width="9.5703125" customWidth="1"/>
+    <col min="6" max="6" width="1.5703125" customWidth="1"/>
+    <col min="7" max="8" width="9.5703125" customWidth="1"/>
+    <col min="9" max="9" width="1.5703125" customWidth="1"/>
+    <col min="10" max="10" width="8.42578125" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" customWidth="1"/>
+    <col min="12" max="12" width="1.5703125" customWidth="1"/>
+    <col min="13" max="13" width="8.42578125" customWidth="1"/>
+    <col min="14" max="14" width="9.5703125" customWidth="1"/>
+    <col min="15" max="15" width="1.5703125" customWidth="1"/>
+    <col min="16" max="16" width="8.42578125" customWidth="1"/>
+    <col min="17" max="17" width="9.5703125" customWidth="1"/>
+    <col min="18" max="18" width="1.5703125" customWidth="1"/>
+    <col min="19" max="19" width="8.42578125" customWidth="1"/>
+    <col min="20" max="20" width="9.5703125" customWidth="1"/>
+    <col min="21" max="21" width="1.5703125" customWidth="1"/>
+    <col min="22" max="22" width="8.42578125" customWidth="1"/>
+    <col min="23" max="23" width="9.5703125" customWidth="1"/>
+    <col min="24" max="24" width="1.5703125" customWidth="1"/>
+    <col min="25" max="25" width="8.42578125" customWidth="1"/>
+    <col min="26" max="26" width="9.5703125" customWidth="1"/>
+    <col min="27" max="27" width="1.5703125" customWidth="1"/>
+    <col min="28" max="28" width="8.42578125" customWidth="1"/>
+    <col min="29" max="29" width="9.5703125" customWidth="1"/>
+    <col min="30" max="30" width="1.5703125" customWidth="1"/>
+    <col min="31" max="31" width="8.42578125" customWidth="1"/>
+    <col min="32" max="32" width="9.5703125" customWidth="1"/>
+    <col min="33" max="33" width="9.42578125" customWidth="1"/>
+    <col min="34" max="34" width="1.42578125" customWidth="1"/>
+    <col min="35" max="36" width="9.42578125" customWidth="1"/>
+    <col min="37" max="37" width="1.42578125" customWidth="1"/>
+    <col min="38" max="38" width="8.5703125" customWidth="1"/>
+    <col min="39" max="39" width="8.42578125" customWidth="1"/>
+    <col min="40" max="40" width="1.42578125" customWidth="1"/>
+    <col min="41" max="41" width="8.5703125" customWidth="1"/>
+    <col min="42" max="42" width="8.42578125" customWidth="1"/>
+    <col min="43" max="43" width="1.42578125" customWidth="1"/>
+    <col min="44" max="44" width="16.42578125" customWidth="1"/>
+    <col min="45" max="45" width="8.42578125" customWidth="1"/>
+    <col min="46" max="46" width="2.5703125" customWidth="1"/>
+    <col min="47" max="47" width="8.5703125" customWidth="1"/>
+    <col min="48" max="48" width="11.42578125" customWidth="1"/>
+    <col min="49" max="49" width="1.42578125" customWidth="1"/>
+    <col min="50" max="50" width="8.5703125" customWidth="1"/>
+    <col min="51" max="51" width="8.42578125" customWidth="1"/>
+    <col min="52" max="52" width="1.42578125" customWidth="1"/>
+    <col min="53" max="53" width="8.5703125" customWidth="1"/>
+    <col min="54" max="54" width="8.42578125" customWidth="1"/>
+    <col min="55" max="55" width="1.42578125" customWidth="1"/>
+    <col min="56" max="56" width="9.5703125" customWidth="1"/>
+    <col min="57" max="57" width="8.42578125" customWidth="1"/>
+    <col min="58" max="58" width="1.42578125" customWidth="1"/>
+    <col min="59" max="59" width="8.5703125" customWidth="1"/>
+    <col min="60" max="60" width="8.42578125" customWidth="1"/>
+    <col min="61" max="66" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A1" s="233"/>
       <c r="B1" s="233"/>
       <c r="C1" s="233"/>
       <c r="D1" s="233"/>
       <c r="E1" s="233"/>
       <c r="F1" s="233"/>
       <c r="G1" s="233"/>
       <c r="H1" s="233"/>
       <c r="I1" s="233"/>
       <c r="J1" s="233"/>
       <c r="K1" s="233"/>
       <c r="L1" s="233"/>
       <c r="M1" s="233"/>
       <c r="N1" s="233"/>
       <c r="O1" s="233"/>
       <c r="P1" s="233"/>
       <c r="Q1" s="233"/>
       <c r="R1" s="233"/>
       <c r="S1" s="233"/>
       <c r="T1" s="233"/>
       <c r="U1" s="233"/>
       <c r="V1" s="233"/>
       <c r="W1" s="233"/>
       <c r="X1" s="233"/>
       <c r="Y1" s="233"/>
@@ -25181,51 +25183,51 @@
       <c r="AR1" s="41"/>
       <c r="AS1" s="41"/>
       <c r="AT1" s="41"/>
       <c r="AU1" s="41"/>
       <c r="AV1" s="41"/>
       <c r="AW1" s="41"/>
       <c r="AX1" s="41"/>
       <c r="AY1" s="41"/>
       <c r="AZ1" s="41"/>
       <c r="BA1" s="41"/>
       <c r="BB1" s="41"/>
       <c r="BC1" s="41"/>
       <c r="BD1" s="41"/>
       <c r="BE1" s="41"/>
       <c r="BF1" s="41"/>
       <c r="BG1" s="41"/>
       <c r="BH1" s="41"/>
       <c r="BI1" s="41"/>
       <c r="BJ1" s="41"/>
       <c r="BK1" s="41"/>
       <c r="BL1" s="41"/>
       <c r="BM1" s="41"/>
       <c r="BN1" s="41"/>
       <c r="BO1" s="41"/>
     </row>
-    <row r="2" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A2" s="233"/>
       <c r="B2" s="483" t="s">
         <v>246</v>
       </c>
       <c r="C2" s="483"/>
       <c r="D2" s="483"/>
       <c r="E2" s="483"/>
       <c r="F2" s="483"/>
       <c r="G2" s="483"/>
       <c r="H2" s="483"/>
       <c r="I2" s="483"/>
       <c r="J2" s="483"/>
       <c r="K2" s="483"/>
       <c r="L2" s="483"/>
       <c r="M2" s="483"/>
       <c r="N2" s="483"/>
       <c r="O2" s="483"/>
       <c r="P2" s="483"/>
       <c r="Q2" s="483"/>
       <c r="R2" s="483"/>
       <c r="S2" s="483"/>
       <c r="T2" s="483"/>
       <c r="U2" s="483"/>
       <c r="V2" s="483"/>
       <c r="W2" s="483"/>
@@ -25252,51 +25254,51 @@
       <c r="AR2" s="40"/>
       <c r="AS2" s="40"/>
       <c r="AT2" s="40"/>
       <c r="AU2" s="40"/>
       <c r="AV2" s="40"/>
       <c r="AW2" s="40"/>
       <c r="AX2" s="40"/>
       <c r="AY2" s="40"/>
       <c r="AZ2" s="40"/>
       <c r="BA2" s="40"/>
       <c r="BB2" s="40"/>
       <c r="BC2" s="40"/>
       <c r="BD2" s="40"/>
       <c r="BE2" s="40"/>
       <c r="BF2" s="40"/>
       <c r="BG2" s="40"/>
       <c r="BH2" s="40"/>
       <c r="BI2" s="41"/>
       <c r="BJ2" s="41"/>
       <c r="BK2" s="41"/>
       <c r="BL2" s="41"/>
       <c r="BM2" s="41"/>
       <c r="BN2" s="41"/>
       <c r="BO2" s="41"/>
     </row>
-    <row r="3" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A3" s="233"/>
       <c r="B3" s="483" t="s">
         <v>57</v>
       </c>
       <c r="C3" s="483"/>
       <c r="D3" s="483"/>
       <c r="E3" s="483"/>
       <c r="F3" s="483"/>
       <c r="G3" s="483"/>
       <c r="H3" s="483"/>
       <c r="I3" s="483"/>
       <c r="J3" s="483"/>
       <c r="K3" s="483"/>
       <c r="L3" s="483"/>
       <c r="M3" s="483"/>
       <c r="N3" s="483"/>
       <c r="O3" s="483"/>
       <c r="P3" s="483"/>
       <c r="Q3" s="483"/>
       <c r="R3" s="483"/>
       <c r="S3" s="483"/>
       <c r="T3" s="483"/>
       <c r="U3" s="483"/>
       <c r="V3" s="483"/>
       <c r="W3" s="483"/>
@@ -25323,51 +25325,51 @@
       <c r="AR3" s="40"/>
       <c r="AS3" s="40"/>
       <c r="AT3" s="40"/>
       <c r="AU3" s="40"/>
       <c r="AV3" s="40"/>
       <c r="AW3" s="40"/>
       <c r="AX3" s="40"/>
       <c r="AY3" s="40"/>
       <c r="AZ3" s="40"/>
       <c r="BA3" s="40"/>
       <c r="BB3" s="40"/>
       <c r="BC3" s="40"/>
       <c r="BD3" s="40"/>
       <c r="BE3" s="40"/>
       <c r="BF3" s="40"/>
       <c r="BG3" s="40"/>
       <c r="BH3" s="40"/>
       <c r="BI3" s="41"/>
       <c r="BJ3" s="41"/>
       <c r="BK3" s="41"/>
       <c r="BL3" s="41"/>
       <c r="BM3" s="41"/>
       <c r="BN3" s="41"/>
       <c r="BO3" s="41"/>
     </row>
-    <row r="4" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A4" s="233"/>
       <c r="B4" s="234"/>
       <c r="C4" s="234"/>
       <c r="D4" s="234"/>
       <c r="E4" s="234"/>
       <c r="F4" s="234"/>
       <c r="G4" s="234"/>
       <c r="H4" s="234"/>
       <c r="I4" s="234"/>
       <c r="J4" s="234"/>
       <c r="K4" s="234"/>
       <c r="L4" s="234"/>
       <c r="M4" s="234"/>
       <c r="N4" s="234"/>
       <c r="O4" s="234"/>
       <c r="P4" s="234"/>
       <c r="Q4" s="234"/>
       <c r="R4" s="234"/>
       <c r="S4" s="234"/>
       <c r="T4" s="234"/>
       <c r="U4" s="234"/>
       <c r="V4" s="234"/>
       <c r="W4" s="234"/>
       <c r="X4" s="234"/>
       <c r="Y4" s="234"/>
@@ -25392,51 +25394,51 @@
       <c r="AR4" s="40"/>
       <c r="AS4" s="40"/>
       <c r="AT4" s="40"/>
       <c r="AU4" s="40"/>
       <c r="AV4" s="40"/>
       <c r="AW4" s="40"/>
       <c r="AX4" s="40"/>
       <c r="AY4" s="40"/>
       <c r="AZ4" s="40"/>
       <c r="BA4" s="40"/>
       <c r="BB4" s="40"/>
       <c r="BC4" s="40"/>
       <c r="BD4" s="40"/>
       <c r="BE4" s="40"/>
       <c r="BF4" s="40"/>
       <c r="BG4" s="40"/>
       <c r="BH4" s="40"/>
       <c r="BI4" s="41"/>
       <c r="BJ4" s="41"/>
       <c r="BK4" s="41"/>
       <c r="BL4" s="41"/>
       <c r="BM4" s="41"/>
       <c r="BN4" s="41"/>
       <c r="BO4" s="41"/>
     </row>
-    <row r="5" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A5" s="233"/>
       <c r="B5" s="234"/>
       <c r="C5" s="234"/>
       <c r="D5" s="234"/>
       <c r="E5" s="234"/>
       <c r="F5" s="234"/>
       <c r="G5" s="234"/>
       <c r="H5" s="234"/>
       <c r="I5" s="234"/>
       <c r="J5" s="234"/>
       <c r="K5" s="234"/>
       <c r="L5" s="234"/>
       <c r="M5" s="234"/>
       <c r="N5" s="234"/>
       <c r="O5" s="234"/>
       <c r="P5" s="234"/>
       <c r="Q5" s="234"/>
       <c r="R5" s="234"/>
       <c r="S5" s="234"/>
       <c r="T5" s="234"/>
       <c r="U5" s="234"/>
       <c r="V5" s="234"/>
       <c r="W5" s="234"/>
       <c r="X5" s="234"/>
       <c r="Y5" s="234"/>
@@ -25461,51 +25463,51 @@
       <c r="AR5" s="40"/>
       <c r="AS5" s="40"/>
       <c r="AT5" s="40"/>
       <c r="AU5" s="40"/>
       <c r="AV5" s="40"/>
       <c r="AW5" s="40"/>
       <c r="AX5" s="40"/>
       <c r="AY5" s="40"/>
       <c r="AZ5" s="40"/>
       <c r="BA5" s="40"/>
       <c r="BB5" s="40"/>
       <c r="BC5" s="40"/>
       <c r="BD5" s="40"/>
       <c r="BE5" s="40"/>
       <c r="BF5" s="40"/>
       <c r="BG5" s="40"/>
       <c r="BH5" s="40"/>
       <c r="BI5" s="41"/>
       <c r="BJ5" s="41"/>
       <c r="BK5" s="41"/>
       <c r="BL5" s="41"/>
       <c r="BM5" s="41"/>
       <c r="BN5" s="41"/>
       <c r="BO5" s="41"/>
     </row>
-    <row r="6" spans="1:67" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:67" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="233"/>
       <c r="B6" s="234"/>
       <c r="C6" s="234"/>
       <c r="D6" s="485">
         <v>2025</v>
       </c>
       <c r="E6" s="485"/>
       <c r="F6" s="485"/>
       <c r="G6" s="485"/>
       <c r="H6" s="485"/>
       <c r="I6" s="485"/>
       <c r="J6" s="485"/>
       <c r="K6" s="485"/>
       <c r="L6" s="485"/>
       <c r="M6" s="485"/>
       <c r="N6" s="485"/>
       <c r="O6" s="485"/>
       <c r="P6" s="485"/>
       <c r="Q6" s="485"/>
       <c r="R6" s="235"/>
       <c r="S6" s="485">
         <v>2024</v>
       </c>
       <c r="T6" s="485"/>
       <c r="U6" s="485"/>
@@ -25534,51 +25536,51 @@
       <c r="AR6" s="40"/>
       <c r="AS6" s="40"/>
       <c r="AT6" s="40"/>
       <c r="AU6" s="40"/>
       <c r="AV6" s="40"/>
       <c r="AW6" s="40"/>
       <c r="AX6" s="40"/>
       <c r="AY6" s="40"/>
       <c r="AZ6" s="40"/>
       <c r="BA6" s="40"/>
       <c r="BB6" s="40"/>
       <c r="BC6" s="40"/>
       <c r="BD6" s="40"/>
       <c r="BE6" s="40"/>
       <c r="BF6" s="40"/>
       <c r="BG6" s="40"/>
       <c r="BH6" s="40"/>
       <c r="BI6" s="41"/>
       <c r="BJ6" s="41"/>
       <c r="BK6" s="41"/>
       <c r="BL6" s="41"/>
       <c r="BM6" s="41"/>
       <c r="BN6" s="41"/>
       <c r="BO6" s="41"/>
     </row>
-    <row r="7" spans="1:67" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:67" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="233"/>
       <c r="B7" s="233"/>
       <c r="C7" s="233"/>
       <c r="D7" s="486" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="486"/>
       <c r="F7" s="40"/>
       <c r="G7" s="486" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="486"/>
       <c r="I7" s="424"/>
       <c r="J7" s="486" t="s">
         <v>6</v>
       </c>
       <c r="K7" s="486"/>
       <c r="L7" s="236"/>
       <c r="M7" s="484" t="s">
         <v>2</v>
       </c>
       <c r="N7" s="484"/>
       <c r="O7" s="236"/>
       <c r="P7" s="484" t="s">
         <v>3</v>
@@ -25623,51 +25625,51 @@
       <c r="AR7" s="41"/>
       <c r="AS7" s="41"/>
       <c r="AT7" s="41"/>
       <c r="AU7" s="41"/>
       <c r="AV7" s="41"/>
       <c r="AW7" s="41"/>
       <c r="AX7" s="41"/>
       <c r="AY7" s="41"/>
       <c r="AZ7" s="41"/>
       <c r="BA7" s="41"/>
       <c r="BB7" s="41"/>
       <c r="BC7" s="41"/>
       <c r="BD7" s="41"/>
       <c r="BE7" s="41"/>
       <c r="BF7" s="41"/>
       <c r="BG7" s="41"/>
       <c r="BH7" s="41"/>
       <c r="BI7" s="41"/>
       <c r="BJ7" s="41"/>
       <c r="BK7" s="41"/>
       <c r="BL7" s="41"/>
       <c r="BM7" s="41"/>
       <c r="BN7" s="41"/>
       <c r="BO7" s="41"/>
     </row>
-    <row r="8" spans="1:67" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:67" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="322" t="s">
         <v>247</v>
       </c>
       <c r="C8" s="237"/>
       <c r="D8" s="238" t="s">
         <v>245</v>
       </c>
       <c r="E8" s="239" t="s">
         <v>244</v>
       </c>
       <c r="F8" s="234"/>
       <c r="G8" s="238" t="s">
         <v>245</v>
       </c>
       <c r="H8" s="239" t="s">
         <v>244</v>
       </c>
       <c r="I8" s="234"/>
       <c r="J8" s="238" t="s">
         <v>245</v>
       </c>
       <c r="K8" s="239" t="s">
         <v>244</v>
       </c>
       <c r="L8" s="234"/>
@@ -25733,51 +25735,51 @@
       <c r="AR8" s="41"/>
       <c r="AS8" s="41"/>
       <c r="AT8" s="41"/>
       <c r="AU8" s="41"/>
       <c r="AV8" s="41"/>
       <c r="AW8" s="41"/>
       <c r="AX8" s="41"/>
       <c r="AY8" s="41"/>
       <c r="AZ8" s="41"/>
       <c r="BA8" s="41"/>
       <c r="BB8" s="41"/>
       <c r="BC8" s="41"/>
       <c r="BD8" s="41"/>
       <c r="BE8" s="41"/>
       <c r="BF8" s="41"/>
       <c r="BG8" s="41"/>
       <c r="BH8" s="41"/>
       <c r="BI8" s="41"/>
       <c r="BJ8" s="41"/>
       <c r="BK8" s="41"/>
       <c r="BL8" s="41"/>
       <c r="BM8" s="41"/>
       <c r="BN8" s="41"/>
       <c r="BO8" s="41"/>
     </row>
-    <row r="9" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:67" x14ac:dyDescent="0.2">
       <c r="B9" s="323"/>
       <c r="C9" s="237" t="s">
         <v>58</v>
       </c>
       <c r="D9" s="412"/>
       <c r="E9" s="412"/>
       <c r="F9" s="423"/>
       <c r="G9" s="412"/>
       <c r="H9" s="412"/>
       <c r="I9" s="423"/>
       <c r="J9" s="412"/>
       <c r="K9" s="412"/>
       <c r="L9" s="234"/>
       <c r="M9" s="241"/>
       <c r="N9" s="240"/>
       <c r="O9" s="234"/>
       <c r="P9" s="414"/>
       <c r="Q9" s="413"/>
       <c r="R9" s="234"/>
       <c r="S9" s="241"/>
       <c r="T9" s="240"/>
       <c r="U9" s="234"/>
       <c r="V9" s="241"/>
       <c r="W9" s="240"/>
       <c r="X9" s="234"/>
@@ -25803,51 +25805,51 @@
       <c r="AR9" s="41"/>
       <c r="AS9" s="41"/>
       <c r="AT9" s="41"/>
       <c r="AU9" s="41"/>
       <c r="AV9" s="41"/>
       <c r="AW9" s="41"/>
       <c r="AX9" s="41"/>
       <c r="AY9" s="41"/>
       <c r="AZ9" s="41"/>
       <c r="BA9" s="41"/>
       <c r="BB9" s="41"/>
       <c r="BC9" s="41"/>
       <c r="BD9" s="41"/>
       <c r="BE9" s="41"/>
       <c r="BF9" s="41"/>
       <c r="BG9" s="41"/>
       <c r="BH9" s="41"/>
       <c r="BI9" s="41"/>
       <c r="BJ9" s="41"/>
       <c r="BK9" s="41"/>
       <c r="BL9" s="41"/>
       <c r="BM9" s="41"/>
       <c r="BN9" s="41"/>
       <c r="BO9" s="41"/>
     </row>
-    <row r="10" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:67" x14ac:dyDescent="0.2">
       <c r="B10" s="324"/>
       <c r="C10" s="242" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="118">
         <v>14386</v>
       </c>
       <c r="E10" s="193">
         <v>1</v>
       </c>
       <c r="F10" s="193"/>
       <c r="G10" s="118">
         <v>14048</v>
       </c>
       <c r="H10" s="193">
         <v>1</v>
       </c>
       <c r="I10" s="193"/>
       <c r="J10" s="118">
         <v>13254</v>
       </c>
       <c r="K10" s="193">
         <v>1</v>
       </c>
       <c r="L10" s="193"/>
@@ -25913,51 +25915,51 @@
       <c r="AR10" s="41"/>
       <c r="AS10" s="41"/>
       <c r="AT10" s="41"/>
       <c r="AU10" s="41"/>
       <c r="AV10" s="41"/>
       <c r="AW10" s="41"/>
       <c r="AX10" s="41"/>
       <c r="AY10" s="41"/>
       <c r="AZ10" s="41"/>
       <c r="BA10" s="41"/>
       <c r="BB10" s="41"/>
       <c r="BC10" s="41"/>
       <c r="BD10" s="41"/>
       <c r="BE10" s="41"/>
       <c r="BF10" s="41"/>
       <c r="BG10" s="41"/>
       <c r="BH10" s="41"/>
       <c r="BI10" s="41"/>
       <c r="BJ10" s="41"/>
       <c r="BK10" s="41"/>
       <c r="BL10" s="41"/>
       <c r="BM10" s="41"/>
       <c r="BN10" s="41"/>
       <c r="BO10" s="41"/>
     </row>
-    <row r="11" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:67" x14ac:dyDescent="0.2">
       <c r="B11" s="324"/>
       <c r="C11" s="242" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="194">
         <v>0</v>
       </c>
       <c r="E11" s="195">
         <v>0</v>
       </c>
       <c r="F11" s="193"/>
       <c r="G11" s="194">
         <v>0</v>
       </c>
       <c r="H11" s="195">
         <v>0</v>
       </c>
       <c r="I11" s="193"/>
       <c r="J11" s="194">
         <v>0</v>
       </c>
       <c r="K11" s="195">
         <v>0</v>
       </c>
       <c r="L11" s="193"/>
@@ -26023,51 +26025,51 @@
       <c r="AR11" s="41"/>
       <c r="AS11" s="41"/>
       <c r="AT11" s="41"/>
       <c r="AU11" s="41"/>
       <c r="AV11" s="41"/>
       <c r="AW11" s="41"/>
       <c r="AX11" s="41"/>
       <c r="AY11" s="41"/>
       <c r="AZ11" s="41"/>
       <c r="BA11" s="41"/>
       <c r="BB11" s="41"/>
       <c r="BC11" s="41"/>
       <c r="BD11" s="41"/>
       <c r="BE11" s="41"/>
       <c r="BF11" s="41"/>
       <c r="BG11" s="41"/>
       <c r="BH11" s="41"/>
       <c r="BI11" s="41"/>
       <c r="BJ11" s="41"/>
       <c r="BK11" s="41"/>
       <c r="BL11" s="41"/>
       <c r="BM11" s="41"/>
       <c r="BN11" s="41"/>
       <c r="BO11" s="41"/>
     </row>
-    <row r="12" spans="1:67" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:67" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="324"/>
       <c r="C12" s="237" t="s">
         <v>61</v>
       </c>
       <c r="D12" s="138">
         <v>14386</v>
       </c>
       <c r="E12" s="196">
         <v>1</v>
       </c>
       <c r="F12" s="214"/>
       <c r="G12" s="138">
         <v>14048</v>
       </c>
       <c r="H12" s="196">
         <v>1</v>
       </c>
       <c r="I12" s="214"/>
       <c r="J12" s="138">
         <v>13254</v>
       </c>
       <c r="K12" s="196">
         <v>1</v>
       </c>
       <c r="L12" s="214"/>
@@ -26133,51 +26135,51 @@
       <c r="AR12" s="41"/>
       <c r="AS12" s="41"/>
       <c r="AT12" s="41"/>
       <c r="AU12" s="41"/>
       <c r="AV12" s="41"/>
       <c r="AW12" s="41"/>
       <c r="AX12" s="41"/>
       <c r="AY12" s="41"/>
       <c r="AZ12" s="41"/>
       <c r="BA12" s="41"/>
       <c r="BB12" s="41"/>
       <c r="BC12" s="41"/>
       <c r="BD12" s="41"/>
       <c r="BE12" s="41"/>
       <c r="BF12" s="41"/>
       <c r="BG12" s="41"/>
       <c r="BH12" s="41"/>
       <c r="BI12" s="41"/>
       <c r="BJ12" s="41"/>
       <c r="BK12" s="41"/>
       <c r="BL12" s="41"/>
       <c r="BM12" s="41"/>
       <c r="BN12" s="41"/>
       <c r="BO12" s="41"/>
     </row>
-    <row r="13" spans="1:67" ht="23.85" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:67" ht="23.85" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B13" s="325" t="s">
         <v>243</v>
       </c>
       <c r="C13" s="179"/>
       <c r="D13" s="245"/>
       <c r="E13" s="214"/>
       <c r="F13" s="214"/>
       <c r="G13" s="245"/>
       <c r="H13" s="214"/>
       <c r="I13" s="214"/>
       <c r="J13" s="245"/>
       <c r="K13" s="214"/>
       <c r="L13" s="214"/>
       <c r="M13" s="245"/>
       <c r="N13" s="214"/>
       <c r="O13" s="214"/>
       <c r="P13" s="245"/>
       <c r="Q13" s="214"/>
       <c r="R13" s="243"/>
       <c r="S13" s="245"/>
       <c r="T13" s="214"/>
       <c r="U13" s="214"/>
       <c r="V13" s="245"/>
       <c r="W13" s="214"/>
       <c r="X13" s="214"/>
@@ -26203,51 +26205,51 @@
       <c r="AR13" s="41"/>
       <c r="AS13" s="41"/>
       <c r="AT13" s="41"/>
       <c r="AU13" s="41"/>
       <c r="AV13" s="41"/>
       <c r="AW13" s="41"/>
       <c r="AX13" s="41"/>
       <c r="AY13" s="41"/>
       <c r="AZ13" s="41"/>
       <c r="BA13" s="41"/>
       <c r="BB13" s="41"/>
       <c r="BC13" s="41"/>
       <c r="BD13" s="41"/>
       <c r="BE13" s="41"/>
       <c r="BF13" s="41"/>
       <c r="BG13" s="41"/>
       <c r="BH13" s="41"/>
       <c r="BI13" s="41"/>
       <c r="BJ13" s="41"/>
       <c r="BK13" s="41"/>
       <c r="BL13" s="41"/>
       <c r="BM13" s="41"/>
       <c r="BN13" s="41"/>
       <c r="BO13" s="41"/>
     </row>
-    <row r="14" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A14" s="40"/>
       <c r="C14" s="51" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="198"/>
       <c r="E14" s="198"/>
       <c r="F14" s="198"/>
       <c r="G14" s="198"/>
       <c r="H14" s="198"/>
       <c r="I14" s="198"/>
       <c r="J14" s="198"/>
       <c r="K14" s="198"/>
       <c r="L14" s="198"/>
       <c r="M14" s="198"/>
       <c r="N14" s="198"/>
       <c r="O14" s="198"/>
       <c r="P14" s="198"/>
       <c r="Q14" s="198"/>
       <c r="R14" s="112"/>
       <c r="S14" s="198"/>
       <c r="T14" s="198"/>
       <c r="U14" s="198"/>
       <c r="V14" s="198"/>
       <c r="W14" s="198"/>
       <c r="X14" s="198"/>
@@ -26273,51 +26275,51 @@
       <c r="AR14" s="41"/>
       <c r="AS14" s="41"/>
       <c r="AT14" s="41"/>
       <c r="AU14" s="41"/>
       <c r="AV14" s="41"/>
       <c r="AW14" s="41"/>
       <c r="AX14" s="41"/>
       <c r="AY14" s="41"/>
       <c r="AZ14" s="41"/>
       <c r="BA14" s="41"/>
       <c r="BB14" s="41"/>
       <c r="BC14" s="41"/>
       <c r="BD14" s="41"/>
       <c r="BE14" s="41"/>
       <c r="BF14" s="41"/>
       <c r="BG14" s="41"/>
       <c r="BH14" s="41"/>
       <c r="BI14" s="41"/>
       <c r="BJ14" s="41"/>
       <c r="BK14" s="41"/>
       <c r="BL14" s="41"/>
       <c r="BM14" s="41"/>
       <c r="BN14" s="41"/>
       <c r="BO14" s="41"/>
     </row>
-    <row r="15" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A15" s="41"/>
       <c r="C15" s="81" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="118">
         <v>11698</v>
       </c>
       <c r="E15" s="193">
         <v>0.81</v>
       </c>
       <c r="F15" s="193"/>
       <c r="G15" s="118">
         <v>13020</v>
       </c>
       <c r="H15" s="193">
         <v>0.93</v>
       </c>
       <c r="I15" s="193"/>
       <c r="J15" s="118">
         <v>12335</v>
       </c>
       <c r="K15" s="193">
         <v>0.93</v>
       </c>
       <c r="L15" s="193"/>
@@ -26383,51 +26385,51 @@
       <c r="AR15" s="41"/>
       <c r="AS15" s="41"/>
       <c r="AT15" s="41"/>
       <c r="AU15" s="41"/>
       <c r="AV15" s="41"/>
       <c r="AW15" s="41"/>
       <c r="AX15" s="41"/>
       <c r="AY15" s="41"/>
       <c r="AZ15" s="41"/>
       <c r="BA15" s="41"/>
       <c r="BB15" s="41"/>
       <c r="BC15" s="41"/>
       <c r="BD15" s="41"/>
       <c r="BE15" s="41"/>
       <c r="BF15" s="41"/>
       <c r="BG15" s="41"/>
       <c r="BH15" s="41"/>
       <c r="BI15" s="41"/>
       <c r="BJ15" s="41"/>
       <c r="BK15" s="41"/>
       <c r="BL15" s="41"/>
       <c r="BM15" s="41"/>
       <c r="BN15" s="41"/>
       <c r="BO15" s="41"/>
     </row>
-    <row r="16" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A16" s="41"/>
       <c r="C16" s="81" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="194">
         <v>2688</v>
       </c>
       <c r="E16" s="195">
         <v>0.19</v>
       </c>
       <c r="F16" s="193"/>
       <c r="G16" s="194">
         <v>1028</v>
       </c>
       <c r="H16" s="195">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="I16" s="193"/>
       <c r="J16" s="194">
         <v>919</v>
       </c>
       <c r="K16" s="195">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="L16" s="193"/>
@@ -26493,51 +26495,51 @@
       <c r="AR16" s="41"/>
       <c r="AS16" s="41"/>
       <c r="AT16" s="41"/>
       <c r="AU16" s="41"/>
       <c r="AV16" s="41"/>
       <c r="AW16" s="41"/>
       <c r="AX16" s="41"/>
       <c r="AY16" s="41"/>
       <c r="AZ16" s="41"/>
       <c r="BA16" s="41"/>
       <c r="BB16" s="41"/>
       <c r="BC16" s="41"/>
       <c r="BD16" s="41"/>
       <c r="BE16" s="41"/>
       <c r="BF16" s="41"/>
       <c r="BG16" s="41"/>
       <c r="BH16" s="41"/>
       <c r="BI16" s="41"/>
       <c r="BJ16" s="41"/>
       <c r="BK16" s="41"/>
       <c r="BL16" s="41"/>
       <c r="BM16" s="41"/>
       <c r="BN16" s="41"/>
       <c r="BO16" s="41"/>
     </row>
-    <row r="17" spans="1:67" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:67" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="41"/>
       <c r="C17" s="51" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="138">
         <v>14386</v>
       </c>
       <c r="E17" s="196">
         <v>1</v>
       </c>
       <c r="F17" s="214"/>
       <c r="G17" s="138">
         <v>14048</v>
       </c>
       <c r="H17" s="196">
         <v>1</v>
       </c>
       <c r="I17" s="214"/>
       <c r="J17" s="138">
         <v>13254</v>
       </c>
       <c r="K17" s="196">
         <v>1</v>
       </c>
       <c r="L17" s="214"/>
@@ -26603,51 +26605,51 @@
       <c r="AR17" s="41"/>
       <c r="AS17" s="41"/>
       <c r="AT17" s="41"/>
       <c r="AU17" s="41"/>
       <c r="AV17" s="41"/>
       <c r="AW17" s="41"/>
       <c r="AX17" s="41"/>
       <c r="AY17" s="41"/>
       <c r="AZ17" s="41"/>
       <c r="BA17" s="41"/>
       <c r="BB17" s="41"/>
       <c r="BC17" s="41"/>
       <c r="BD17" s="41"/>
       <c r="BE17" s="41"/>
       <c r="BF17" s="41"/>
       <c r="BG17" s="41"/>
       <c r="BH17" s="41"/>
       <c r="BI17" s="41"/>
       <c r="BJ17" s="41"/>
       <c r="BK17" s="41"/>
       <c r="BL17" s="41"/>
       <c r="BM17" s="41"/>
       <c r="BN17" s="41"/>
       <c r="BO17" s="41"/>
     </row>
-    <row r="18" spans="1:67" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:67" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A18" s="41"/>
       <c r="C18" s="51"/>
       <c r="D18" s="197"/>
       <c r="E18" s="197"/>
       <c r="F18" s="189"/>
       <c r="G18" s="197"/>
       <c r="H18" s="197"/>
       <c r="I18" s="189"/>
       <c r="J18" s="197"/>
       <c r="K18" s="197"/>
       <c r="L18" s="189"/>
       <c r="M18" s="197"/>
       <c r="N18" s="197"/>
       <c r="O18" s="189"/>
       <c r="P18" s="197"/>
       <c r="Q18" s="197"/>
       <c r="R18" s="109"/>
       <c r="S18" s="197"/>
       <c r="T18" s="197"/>
       <c r="U18" s="189"/>
       <c r="V18" s="197"/>
       <c r="W18" s="197"/>
       <c r="X18" s="189"/>
       <c r="Y18" s="197"/>
       <c r="Z18" s="197"/>
@@ -26671,51 +26673,51 @@
       <c r="AR18" s="41"/>
       <c r="AS18" s="41"/>
       <c r="AT18" s="41"/>
       <c r="AU18" s="41"/>
       <c r="AV18" s="41"/>
       <c r="AW18" s="41"/>
       <c r="AX18" s="41"/>
       <c r="AY18" s="41"/>
       <c r="AZ18" s="41"/>
       <c r="BA18" s="41"/>
       <c r="BB18" s="41"/>
       <c r="BC18" s="41"/>
       <c r="BD18" s="41"/>
       <c r="BE18" s="41"/>
       <c r="BF18" s="41"/>
       <c r="BG18" s="41"/>
       <c r="BH18" s="41"/>
       <c r="BI18" s="41"/>
       <c r="BJ18" s="41"/>
       <c r="BK18" s="41"/>
       <c r="BL18" s="41"/>
       <c r="BM18" s="41"/>
       <c r="BN18" s="41"/>
       <c r="BO18" s="41"/>
     </row>
-    <row r="19" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A19" s="40"/>
       <c r="C19" s="51" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="198"/>
       <c r="E19" s="198"/>
       <c r="F19" s="198"/>
       <c r="G19" s="198"/>
       <c r="H19" s="198"/>
       <c r="I19" s="198"/>
       <c r="J19" s="198"/>
       <c r="K19" s="198"/>
       <c r="L19" s="198"/>
       <c r="M19" s="198"/>
       <c r="N19" s="198"/>
       <c r="O19" s="198"/>
       <c r="P19" s="198"/>
       <c r="Q19" s="198"/>
       <c r="R19" s="112"/>
       <c r="S19" s="198"/>
       <c r="T19" s="198"/>
       <c r="U19" s="198"/>
       <c r="V19" s="198"/>
       <c r="W19" s="198"/>
       <c r="X19" s="198"/>
@@ -26741,51 +26743,51 @@
       <c r="AR19" s="41"/>
       <c r="AS19" s="41"/>
       <c r="AT19" s="41"/>
       <c r="AU19" s="41"/>
       <c r="AV19" s="41"/>
       <c r="AW19" s="41"/>
       <c r="AX19" s="41"/>
       <c r="AY19" s="41"/>
       <c r="AZ19" s="41"/>
       <c r="BA19" s="41"/>
       <c r="BB19" s="41"/>
       <c r="BC19" s="41"/>
       <c r="BD19" s="41"/>
       <c r="BE19" s="41"/>
       <c r="BF19" s="41"/>
       <c r="BG19" s="41"/>
       <c r="BH19" s="41"/>
       <c r="BI19" s="41"/>
       <c r="BJ19" s="41"/>
       <c r="BK19" s="41"/>
       <c r="BL19" s="41"/>
       <c r="BM19" s="41"/>
       <c r="BN19" s="41"/>
       <c r="BO19" s="41"/>
     </row>
-    <row r="20" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A20" s="41"/>
       <c r="C20" s="81" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="118">
         <v>13836</v>
       </c>
       <c r="E20" s="193">
         <v>0.96</v>
       </c>
       <c r="F20" s="193"/>
       <c r="G20" s="118">
         <v>13567</v>
       </c>
       <c r="H20" s="193">
         <v>0.97</v>
       </c>
       <c r="I20" s="193"/>
       <c r="J20" s="118">
         <v>12688</v>
       </c>
       <c r="K20" s="193">
         <v>0.96</v>
       </c>
       <c r="L20" s="193"/>
@@ -26851,51 +26853,51 @@
       <c r="AR20" s="41"/>
       <c r="AS20" s="41"/>
       <c r="AT20" s="41"/>
       <c r="AU20" s="41"/>
       <c r="AV20" s="41"/>
       <c r="AW20" s="41"/>
       <c r="AX20" s="41"/>
       <c r="AY20" s="41"/>
       <c r="AZ20" s="41"/>
       <c r="BA20" s="41"/>
       <c r="BB20" s="41"/>
       <c r="BC20" s="41"/>
       <c r="BD20" s="41"/>
       <c r="BE20" s="41"/>
       <c r="BF20" s="41"/>
       <c r="BG20" s="41"/>
       <c r="BH20" s="41"/>
       <c r="BI20" s="41"/>
       <c r="BJ20" s="41"/>
       <c r="BK20" s="41"/>
       <c r="BL20" s="41"/>
       <c r="BM20" s="41"/>
       <c r="BN20" s="41"/>
       <c r="BO20" s="41"/>
     </row>
-    <row r="21" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A21" s="41"/>
       <c r="C21" s="81" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="199">
         <v>525</v>
       </c>
       <c r="E21" s="193">
         <v>0.04</v>
       </c>
       <c r="F21" s="193"/>
       <c r="G21" s="199">
         <v>461</v>
       </c>
       <c r="H21" s="193">
         <v>0.03</v>
       </c>
       <c r="I21" s="193"/>
       <c r="J21" s="199">
         <v>554</v>
       </c>
       <c r="K21" s="193">
         <v>0.04</v>
       </c>
       <c r="L21" s="193"/>
@@ -26961,51 +26963,51 @@
       <c r="AR21" s="41"/>
       <c r="AS21" s="41"/>
       <c r="AT21" s="41"/>
       <c r="AU21" s="41"/>
       <c r="AV21" s="41"/>
       <c r="AW21" s="41"/>
       <c r="AX21" s="41"/>
       <c r="AY21" s="41"/>
       <c r="AZ21" s="41"/>
       <c r="BA21" s="41"/>
       <c r="BB21" s="41"/>
       <c r="BC21" s="41"/>
       <c r="BD21" s="41"/>
       <c r="BE21" s="41"/>
       <c r="BF21" s="41"/>
       <c r="BG21" s="41"/>
       <c r="BH21" s="41"/>
       <c r="BI21" s="41"/>
       <c r="BJ21" s="41"/>
       <c r="BK21" s="41"/>
       <c r="BL21" s="41"/>
       <c r="BM21" s="41"/>
       <c r="BN21" s="41"/>
       <c r="BO21" s="41"/>
     </row>
-    <row r="22" spans="1:67" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:67" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="41"/>
       <c r="C22" s="81" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="194">
         <v>25</v>
       </c>
       <c r="E22" s="195">
         <v>0</v>
       </c>
       <c r="F22" s="193"/>
       <c r="G22" s="194">
         <v>20</v>
       </c>
       <c r="H22" s="195">
         <v>0</v>
       </c>
       <c r="I22" s="193"/>
       <c r="J22" s="194">
         <v>12</v>
       </c>
       <c r="K22" s="195">
         <v>0</v>
       </c>
       <c r="L22" s="193"/>
@@ -27071,51 +27073,51 @@
       <c r="AR22" s="41"/>
       <c r="AS22" s="41"/>
       <c r="AT22" s="41"/>
       <c r="AU22" s="41"/>
       <c r="AV22" s="41"/>
       <c r="AW22" s="41"/>
       <c r="AX22" s="41"/>
       <c r="AY22" s="41"/>
       <c r="AZ22" s="41"/>
       <c r="BA22" s="41"/>
       <c r="BB22" s="41"/>
       <c r="BC22" s="41"/>
       <c r="BD22" s="41"/>
       <c r="BE22" s="41"/>
       <c r="BF22" s="41"/>
       <c r="BG22" s="41"/>
       <c r="BH22" s="41"/>
       <c r="BI22" s="41"/>
       <c r="BJ22" s="41"/>
       <c r="BK22" s="41"/>
       <c r="BL22" s="41"/>
       <c r="BM22" s="41"/>
       <c r="BN22" s="41"/>
       <c r="BO22" s="41"/>
     </row>
-    <row r="23" spans="1:67" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:67" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="41"/>
       <c r="C23" s="51" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="138">
         <v>14386</v>
       </c>
       <c r="E23" s="196">
         <v>1</v>
       </c>
       <c r="F23" s="214"/>
       <c r="G23" s="138">
         <v>14048</v>
       </c>
       <c r="H23" s="196">
         <v>1</v>
       </c>
       <c r="I23" s="214"/>
       <c r="J23" s="138">
         <v>13254</v>
       </c>
       <c r="K23" s="196">
         <v>1</v>
       </c>
       <c r="L23" s="214"/>
@@ -27181,51 +27183,51 @@
       <c r="AR23" s="41"/>
       <c r="AS23" s="41"/>
       <c r="AT23" s="41"/>
       <c r="AU23" s="41"/>
       <c r="AV23" s="41"/>
       <c r="AW23" s="41"/>
       <c r="AX23" s="41"/>
       <c r="AY23" s="41"/>
       <c r="AZ23" s="41"/>
       <c r="BA23" s="41"/>
       <c r="BB23" s="41"/>
       <c r="BC23" s="41"/>
       <c r="BD23" s="41"/>
       <c r="BE23" s="41"/>
       <c r="BF23" s="41"/>
       <c r="BG23" s="41"/>
       <c r="BH23" s="41"/>
       <c r="BI23" s="41"/>
       <c r="BJ23" s="41"/>
       <c r="BK23" s="41"/>
       <c r="BL23" s="41"/>
       <c r="BM23" s="41"/>
       <c r="BN23" s="41"/>
       <c r="BO23" s="41"/>
     </row>
-    <row r="24" spans="1:67" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:67" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A24" s="41"/>
       <c r="C24" s="51"/>
       <c r="D24" s="197"/>
       <c r="E24" s="197"/>
       <c r="F24" s="189"/>
       <c r="G24" s="197"/>
       <c r="H24" s="197"/>
       <c r="I24" s="189"/>
       <c r="J24" s="197"/>
       <c r="K24" s="197"/>
       <c r="L24" s="189"/>
       <c r="M24" s="197"/>
       <c r="N24" s="197"/>
       <c r="O24" s="189"/>
       <c r="P24" s="197"/>
       <c r="Q24" s="197"/>
       <c r="R24" s="109"/>
       <c r="S24" s="197"/>
       <c r="T24" s="197"/>
       <c r="U24" s="189"/>
       <c r="V24" s="197"/>
       <c r="W24" s="197"/>
       <c r="X24" s="189"/>
       <c r="Y24" s="197"/>
       <c r="Z24" s="197"/>
@@ -27249,51 +27251,51 @@
       <c r="AR24" s="41"/>
       <c r="AS24" s="41"/>
       <c r="AT24" s="41"/>
       <c r="AU24" s="41"/>
       <c r="AV24" s="41"/>
       <c r="AW24" s="41"/>
       <c r="AX24" s="41"/>
       <c r="AY24" s="41"/>
       <c r="AZ24" s="41"/>
       <c r="BA24" s="41"/>
       <c r="BB24" s="41"/>
       <c r="BC24" s="41"/>
       <c r="BD24" s="41"/>
       <c r="BE24" s="41"/>
       <c r="BF24" s="41"/>
       <c r="BG24" s="41"/>
       <c r="BH24" s="41"/>
       <c r="BI24" s="41"/>
       <c r="BJ24" s="41"/>
       <c r="BK24" s="41"/>
       <c r="BL24" s="41"/>
       <c r="BM24" s="41"/>
       <c r="BN24" s="41"/>
       <c r="BO24" s="41"/>
     </row>
-    <row r="25" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A25" s="41"/>
       <c r="C25" s="51" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="189"/>
       <c r="E25" s="189"/>
       <c r="F25" s="189"/>
       <c r="G25" s="189"/>
       <c r="H25" s="189"/>
       <c r="I25" s="189"/>
       <c r="J25" s="189"/>
       <c r="K25" s="189"/>
       <c r="L25" s="189"/>
       <c r="M25" s="189"/>
       <c r="N25" s="189"/>
       <c r="O25" s="189"/>
       <c r="P25" s="189"/>
       <c r="Q25" s="189"/>
       <c r="R25" s="109"/>
       <c r="S25" s="189"/>
       <c r="T25" s="189"/>
       <c r="U25" s="189"/>
       <c r="V25" s="189"/>
       <c r="W25" s="189"/>
       <c r="X25" s="189"/>
@@ -27319,51 +27321,51 @@
       <c r="AR25" s="41"/>
       <c r="AS25" s="41"/>
       <c r="AT25" s="41"/>
       <c r="AU25" s="41"/>
       <c r="AV25" s="41"/>
       <c r="AW25" s="41"/>
       <c r="AX25" s="41"/>
       <c r="AY25" s="41"/>
       <c r="AZ25" s="41"/>
       <c r="BA25" s="41"/>
       <c r="BB25" s="41"/>
       <c r="BC25" s="41"/>
       <c r="BD25" s="41"/>
       <c r="BE25" s="41"/>
       <c r="BF25" s="41"/>
       <c r="BG25" s="41"/>
       <c r="BH25" s="41"/>
       <c r="BI25" s="41"/>
       <c r="BJ25" s="41"/>
       <c r="BK25" s="41"/>
       <c r="BL25" s="41"/>
       <c r="BM25" s="41"/>
       <c r="BN25" s="41"/>
       <c r="BO25" s="41"/>
     </row>
-    <row r="26" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A26" s="41"/>
       <c r="C26" s="81" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="118">
         <v>7410</v>
       </c>
       <c r="E26" s="193">
         <v>0.51</v>
       </c>
       <c r="F26" s="193"/>
       <c r="G26" s="118">
         <v>7097</v>
       </c>
       <c r="H26" s="193">
         <v>0.5</v>
       </c>
       <c r="I26" s="193"/>
       <c r="J26" s="118">
         <v>6843</v>
       </c>
       <c r="K26" s="193">
         <v>0.52</v>
       </c>
       <c r="L26" s="193"/>
@@ -27429,51 +27431,51 @@
       <c r="AR26" s="41"/>
       <c r="AS26" s="41"/>
       <c r="AT26" s="41"/>
       <c r="AU26" s="41"/>
       <c r="AV26" s="41"/>
       <c r="AW26" s="41"/>
       <c r="AX26" s="41"/>
       <c r="AY26" s="41"/>
       <c r="AZ26" s="41"/>
       <c r="BA26" s="41"/>
       <c r="BB26" s="41"/>
       <c r="BC26" s="41"/>
       <c r="BD26" s="41"/>
       <c r="BE26" s="41"/>
       <c r="BF26" s="41"/>
       <c r="BG26" s="41"/>
       <c r="BH26" s="41"/>
       <c r="BI26" s="41"/>
       <c r="BJ26" s="41"/>
       <c r="BK26" s="41"/>
       <c r="BL26" s="41"/>
       <c r="BM26" s="41"/>
       <c r="BN26" s="41"/>
       <c r="BO26" s="41"/>
     </row>
-    <row r="27" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A27" s="41"/>
       <c r="C27" s="81" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="199">
         <v>2401</v>
       </c>
       <c r="E27" s="193">
         <v>0.17</v>
       </c>
       <c r="F27" s="193"/>
       <c r="G27" s="199">
         <v>2326</v>
       </c>
       <c r="H27" s="193">
         <v>0.17</v>
       </c>
       <c r="I27" s="193"/>
       <c r="J27" s="199">
         <v>2160</v>
       </c>
       <c r="K27" s="193">
         <v>0.16</v>
       </c>
       <c r="L27" s="193"/>
@@ -27539,51 +27541,51 @@
       <c r="AR27" s="41"/>
       <c r="AS27" s="41"/>
       <c r="AT27" s="41"/>
       <c r="AU27" s="41"/>
       <c r="AV27" s="41"/>
       <c r="AW27" s="41"/>
       <c r="AX27" s="41"/>
       <c r="AY27" s="41"/>
       <c r="AZ27" s="41"/>
       <c r="BA27" s="41"/>
       <c r="BB27" s="41"/>
       <c r="BC27" s="41"/>
       <c r="BD27" s="41"/>
       <c r="BE27" s="41"/>
       <c r="BF27" s="41"/>
       <c r="BG27" s="41"/>
       <c r="BH27" s="41"/>
       <c r="BI27" s="41"/>
       <c r="BJ27" s="41"/>
       <c r="BK27" s="41"/>
       <c r="BL27" s="41"/>
       <c r="BM27" s="41"/>
       <c r="BN27" s="41"/>
       <c r="BO27" s="41"/>
     </row>
-    <row r="28" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A28" s="41"/>
       <c r="C28" s="81" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="199">
         <v>1658</v>
       </c>
       <c r="E28" s="193">
         <v>0.11</v>
       </c>
       <c r="F28" s="193"/>
       <c r="G28" s="199">
         <v>1689</v>
       </c>
       <c r="H28" s="193">
         <v>0.12</v>
       </c>
       <c r="I28" s="193"/>
       <c r="J28" s="199">
         <v>1651</v>
       </c>
       <c r="K28" s="193">
         <v>0.12</v>
       </c>
       <c r="L28" s="193"/>
@@ -27649,51 +27651,51 @@
       <c r="AR28" s="41"/>
       <c r="AS28" s="41"/>
       <c r="AT28" s="41"/>
       <c r="AU28" s="41"/>
       <c r="AV28" s="41"/>
       <c r="AW28" s="41"/>
       <c r="AX28" s="41"/>
       <c r="AY28" s="41"/>
       <c r="AZ28" s="41"/>
       <c r="BA28" s="41"/>
       <c r="BB28" s="41"/>
       <c r="BC28" s="41"/>
       <c r="BD28" s="41"/>
       <c r="BE28" s="41"/>
       <c r="BF28" s="41"/>
       <c r="BG28" s="41"/>
       <c r="BH28" s="41"/>
       <c r="BI28" s="41"/>
       <c r="BJ28" s="41"/>
       <c r="BK28" s="41"/>
       <c r="BL28" s="41"/>
       <c r="BM28" s="41"/>
       <c r="BN28" s="41"/>
       <c r="BO28" s="41"/>
     </row>
-    <row r="29" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A29" s="41"/>
       <c r="C29" s="81" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="199">
         <v>1246</v>
       </c>
       <c r="E29" s="193">
         <v>0.09</v>
       </c>
       <c r="F29" s="193"/>
       <c r="G29" s="199">
         <v>1237</v>
       </c>
       <c r="H29" s="193">
         <v>0.09</v>
       </c>
       <c r="I29" s="193"/>
       <c r="J29" s="199">
         <v>1146</v>
       </c>
       <c r="K29" s="193">
         <v>0.09</v>
       </c>
       <c r="L29" s="193"/>
@@ -27759,51 +27761,51 @@
       <c r="AR29" s="41"/>
       <c r="AS29" s="41"/>
       <c r="AT29" s="41"/>
       <c r="AU29" s="41"/>
       <c r="AV29" s="41"/>
       <c r="AW29" s="41"/>
       <c r="AX29" s="41"/>
       <c r="AY29" s="41"/>
       <c r="AZ29" s="41"/>
       <c r="BA29" s="41"/>
       <c r="BB29" s="41"/>
       <c r="BC29" s="41"/>
       <c r="BD29" s="41"/>
       <c r="BE29" s="41"/>
       <c r="BF29" s="41"/>
       <c r="BG29" s="41"/>
       <c r="BH29" s="41"/>
       <c r="BI29" s="41"/>
       <c r="BJ29" s="41"/>
       <c r="BK29" s="41"/>
       <c r="BL29" s="41"/>
       <c r="BM29" s="41"/>
       <c r="BN29" s="41"/>
       <c r="BO29" s="41"/>
     </row>
-    <row r="30" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A30" s="41"/>
       <c r="C30" s="81" t="s">
         <v>75</v>
       </c>
       <c r="D30" s="199">
         <v>818</v>
       </c>
       <c r="E30" s="193">
         <v>0.06</v>
       </c>
       <c r="F30" s="193"/>
       <c r="G30" s="199">
         <v>855</v>
       </c>
       <c r="H30" s="193">
         <v>0.06</v>
       </c>
       <c r="I30" s="193"/>
       <c r="J30" s="199">
         <v>746</v>
       </c>
       <c r="K30" s="193">
         <v>0.06</v>
       </c>
       <c r="L30" s="193"/>
@@ -27869,51 +27871,51 @@
       <c r="AR30" s="41"/>
       <c r="AS30" s="41"/>
       <c r="AT30" s="41"/>
       <c r="AU30" s="41"/>
       <c r="AV30" s="41"/>
       <c r="AW30" s="41"/>
       <c r="AX30" s="41"/>
       <c r="AY30" s="41"/>
       <c r="AZ30" s="41"/>
       <c r="BA30" s="41"/>
       <c r="BB30" s="41"/>
       <c r="BC30" s="41"/>
       <c r="BD30" s="41"/>
       <c r="BE30" s="41"/>
       <c r="BF30" s="41"/>
       <c r="BG30" s="41"/>
       <c r="BH30" s="41"/>
       <c r="BI30" s="41"/>
       <c r="BJ30" s="41"/>
       <c r="BK30" s="41"/>
       <c r="BL30" s="41"/>
       <c r="BM30" s="41"/>
       <c r="BN30" s="41"/>
       <c r="BO30" s="41"/>
     </row>
-    <row r="31" spans="1:67" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:67" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="41"/>
       <c r="C31" s="81" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="199">
         <v>507</v>
       </c>
       <c r="E31" s="193">
         <v>0.03</v>
       </c>
       <c r="F31" s="193"/>
       <c r="G31" s="199">
         <v>498</v>
       </c>
       <c r="H31" s="193">
         <v>0.03</v>
       </c>
       <c r="I31" s="193"/>
       <c r="J31" s="199">
         <v>411</v>
       </c>
       <c r="K31" s="193">
         <v>0.03</v>
       </c>
       <c r="L31" s="193"/>
@@ -27979,51 +27981,51 @@
       <c r="AR31" s="41"/>
       <c r="AS31" s="41"/>
       <c r="AT31" s="41"/>
       <c r="AU31" s="41"/>
       <c r="AV31" s="41"/>
       <c r="AW31" s="41"/>
       <c r="AX31" s="41"/>
       <c r="AY31" s="41"/>
       <c r="AZ31" s="41"/>
       <c r="BA31" s="41"/>
       <c r="BB31" s="41"/>
       <c r="BC31" s="41"/>
       <c r="BD31" s="41"/>
       <c r="BE31" s="41"/>
       <c r="BF31" s="41"/>
       <c r="BG31" s="41"/>
       <c r="BH31" s="41"/>
       <c r="BI31" s="41"/>
       <c r="BJ31" s="41"/>
       <c r="BK31" s="41"/>
       <c r="BL31" s="41"/>
       <c r="BM31" s="41"/>
       <c r="BN31" s="41"/>
       <c r="BO31" s="41"/>
     </row>
-    <row r="32" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A32" s="41"/>
       <c r="C32" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D32" s="199">
         <v>250</v>
       </c>
       <c r="E32" s="193">
         <v>0.02</v>
       </c>
       <c r="F32" s="193"/>
       <c r="G32" s="199">
         <v>228</v>
       </c>
       <c r="H32" s="193">
         <v>0.02</v>
       </c>
       <c r="I32" s="193"/>
       <c r="J32" s="199">
         <v>212</v>
       </c>
       <c r="K32" s="193">
         <v>0.01</v>
       </c>
       <c r="L32" s="193"/>
@@ -28089,51 +28091,51 @@
       <c r="AR32" s="41"/>
       <c r="AS32" s="41"/>
       <c r="AT32" s="41"/>
       <c r="AU32" s="41"/>
       <c r="AV32" s="41"/>
       <c r="AW32" s="41"/>
       <c r="AX32" s="41"/>
       <c r="AY32" s="41"/>
       <c r="AZ32" s="41"/>
       <c r="BA32" s="41"/>
       <c r="BB32" s="41"/>
       <c r="BC32" s="41"/>
       <c r="BD32" s="41"/>
       <c r="BE32" s="41"/>
       <c r="BF32" s="41"/>
       <c r="BG32" s="41"/>
       <c r="BH32" s="41"/>
       <c r="BI32" s="41"/>
       <c r="BJ32" s="41"/>
       <c r="BK32" s="41"/>
       <c r="BL32" s="41"/>
       <c r="BM32" s="41"/>
       <c r="BN32" s="41"/>
       <c r="BO32" s="41"/>
     </row>
-    <row r="33" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A33" s="41"/>
       <c r="C33" s="81" t="s">
         <v>78</v>
       </c>
       <c r="D33" s="199">
         <v>92</v>
       </c>
       <c r="E33" s="193">
         <v>0.01</v>
       </c>
       <c r="F33" s="193"/>
       <c r="G33" s="199">
         <v>112</v>
       </c>
       <c r="H33" s="193">
         <v>0.01</v>
       </c>
       <c r="I33" s="193"/>
       <c r="J33" s="199">
         <v>80</v>
       </c>
       <c r="K33" s="193">
         <v>0.01</v>
       </c>
       <c r="L33" s="193"/>
@@ -28199,51 +28201,51 @@
       <c r="AR33" s="41"/>
       <c r="AS33" s="41"/>
       <c r="AT33" s="41"/>
       <c r="AU33" s="41"/>
       <c r="AV33" s="41"/>
       <c r="AW33" s="41"/>
       <c r="AX33" s="41"/>
       <c r="AY33" s="41"/>
       <c r="AZ33" s="41"/>
       <c r="BA33" s="41"/>
       <c r="BB33" s="41"/>
       <c r="BC33" s="41"/>
       <c r="BD33" s="41"/>
       <c r="BE33" s="41"/>
       <c r="BF33" s="41"/>
       <c r="BG33" s="41"/>
       <c r="BH33" s="41"/>
       <c r="BI33" s="41"/>
       <c r="BJ33" s="41"/>
       <c r="BK33" s="41"/>
       <c r="BL33" s="41"/>
       <c r="BM33" s="41"/>
       <c r="BN33" s="41"/>
       <c r="BO33" s="41"/>
     </row>
-    <row r="34" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A34" s="41"/>
       <c r="C34" s="81" t="s">
         <v>79</v>
       </c>
       <c r="D34" s="194">
         <v>4</v>
       </c>
       <c r="E34" s="195">
         <v>0</v>
       </c>
       <c r="F34" s="193"/>
       <c r="G34" s="194">
         <v>6</v>
       </c>
       <c r="H34" s="195">
         <v>0</v>
       </c>
       <c r="I34" s="193"/>
       <c r="J34" s="194">
         <v>5</v>
       </c>
       <c r="K34" s="195">
         <v>0</v>
       </c>
       <c r="L34" s="193"/>
@@ -28309,51 +28311,51 @@
       <c r="AR34" s="41"/>
       <c r="AS34" s="41"/>
       <c r="AT34" s="41"/>
       <c r="AU34" s="41"/>
       <c r="AV34" s="41"/>
       <c r="AW34" s="41"/>
       <c r="AX34" s="41"/>
       <c r="AY34" s="41"/>
       <c r="AZ34" s="41"/>
       <c r="BA34" s="41"/>
       <c r="BB34" s="41"/>
       <c r="BC34" s="41"/>
       <c r="BD34" s="41"/>
       <c r="BE34" s="41"/>
       <c r="BF34" s="41"/>
       <c r="BG34" s="41"/>
       <c r="BH34" s="41"/>
       <c r="BI34" s="41"/>
       <c r="BJ34" s="41"/>
       <c r="BK34" s="41"/>
       <c r="BL34" s="41"/>
       <c r="BM34" s="41"/>
       <c r="BN34" s="41"/>
       <c r="BO34" s="41"/>
     </row>
-    <row r="35" spans="1:67" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:67" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="41"/>
       <c r="C35" s="51" t="s">
         <v>65</v>
       </c>
       <c r="D35" s="138">
         <v>14386</v>
       </c>
       <c r="E35" s="196">
         <v>1</v>
       </c>
       <c r="F35" s="214"/>
       <c r="G35" s="138">
         <v>14048</v>
       </c>
       <c r="H35" s="196">
         <v>1</v>
       </c>
       <c r="I35" s="214"/>
       <c r="J35" s="138">
         <v>13254</v>
       </c>
       <c r="K35" s="196">
         <v>1</v>
       </c>
       <c r="L35" s="214"/>
@@ -28419,51 +28421,51 @@
       <c r="AR35" s="41"/>
       <c r="AS35" s="41"/>
       <c r="AT35" s="41"/>
       <c r="AU35" s="41"/>
       <c r="AV35" s="41"/>
       <c r="AW35" s="41"/>
       <c r="AX35" s="41"/>
       <c r="AY35" s="41"/>
       <c r="AZ35" s="41"/>
       <c r="BA35" s="41"/>
       <c r="BB35" s="41"/>
       <c r="BC35" s="41"/>
       <c r="BD35" s="41"/>
       <c r="BE35" s="41"/>
       <c r="BF35" s="41"/>
       <c r="BG35" s="41"/>
       <c r="BH35" s="41"/>
       <c r="BI35" s="41"/>
       <c r="BJ35" s="41"/>
       <c r="BK35" s="41"/>
       <c r="BL35" s="41"/>
       <c r="BM35" s="41"/>
       <c r="BN35" s="41"/>
       <c r="BO35" s="41"/>
     </row>
-    <row r="36" spans="1:67" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:67" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A36" s="41"/>
       <c r="C36" s="51" t="s">
         <v>80</v>
       </c>
       <c r="D36" s="116">
         <v>753</v>
       </c>
       <c r="E36" s="200"/>
       <c r="F36" s="215"/>
       <c r="G36" s="116">
         <v>752</v>
       </c>
       <c r="H36" s="200"/>
       <c r="I36" s="215"/>
       <c r="J36" s="116">
         <v>754</v>
       </c>
       <c r="K36" s="200"/>
       <c r="L36" s="215"/>
       <c r="M36" s="116">
         <v>753</v>
       </c>
       <c r="N36" s="200"/>
       <c r="O36" s="215"/>
       <c r="P36" s="116">
@@ -28509,51 +28511,51 @@
       <c r="AR36" s="41"/>
       <c r="AS36" s="41"/>
       <c r="AT36" s="41"/>
       <c r="AU36" s="41"/>
       <c r="AV36" s="41"/>
       <c r="AW36" s="41"/>
       <c r="AX36" s="41"/>
       <c r="AY36" s="41"/>
       <c r="AZ36" s="41"/>
       <c r="BA36" s="41"/>
       <c r="BB36" s="41"/>
       <c r="BC36" s="41"/>
       <c r="BD36" s="41"/>
       <c r="BE36" s="41"/>
       <c r="BF36" s="41"/>
       <c r="BG36" s="41"/>
       <c r="BH36" s="41"/>
       <c r="BI36" s="41"/>
       <c r="BJ36" s="41"/>
       <c r="BK36" s="41"/>
       <c r="BL36" s="41"/>
       <c r="BM36" s="41"/>
       <c r="BN36" s="41"/>
       <c r="BO36" s="41"/>
     </row>
-    <row r="37" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A37" s="41"/>
       <c r="C37" s="51"/>
       <c r="D37" s="189"/>
       <c r="E37" s="189"/>
       <c r="F37" s="189"/>
       <c r="G37" s="189"/>
       <c r="H37" s="189"/>
       <c r="I37" s="189"/>
       <c r="J37" s="189"/>
       <c r="K37" s="189"/>
       <c r="L37" s="189"/>
       <c r="M37" s="189"/>
       <c r="N37" s="189"/>
       <c r="O37" s="189"/>
       <c r="P37" s="189"/>
       <c r="Q37" s="189"/>
       <c r="R37" s="109"/>
       <c r="S37" s="189"/>
       <c r="T37" s="189"/>
       <c r="U37" s="189"/>
       <c r="V37" s="189"/>
       <c r="W37" s="189"/>
       <c r="X37" s="189"/>
       <c r="Y37" s="189"/>
       <c r="Z37" s="189"/>
@@ -28577,51 +28579,51 @@
       <c r="AR37" s="41"/>
       <c r="AS37" s="41"/>
       <c r="AT37" s="41"/>
       <c r="AU37" s="41"/>
       <c r="AV37" s="41"/>
       <c r="AW37" s="41"/>
       <c r="AX37" s="41"/>
       <c r="AY37" s="41"/>
       <c r="AZ37" s="41"/>
       <c r="BA37" s="41"/>
       <c r="BB37" s="41"/>
       <c r="BC37" s="41"/>
       <c r="BD37" s="41"/>
       <c r="BE37" s="41"/>
       <c r="BF37" s="41"/>
       <c r="BG37" s="41"/>
       <c r="BH37" s="41"/>
       <c r="BI37" s="41"/>
       <c r="BJ37" s="41"/>
       <c r="BK37" s="41"/>
       <c r="BL37" s="41"/>
       <c r="BM37" s="41"/>
       <c r="BN37" s="41"/>
       <c r="BO37" s="41"/>
     </row>
-    <row r="38" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A38" s="41"/>
       <c r="C38" s="51" t="s">
         <v>81</v>
       </c>
       <c r="D38" s="201"/>
       <c r="E38" s="189"/>
       <c r="F38" s="189"/>
       <c r="G38" s="201"/>
       <c r="H38" s="189"/>
       <c r="I38" s="189"/>
       <c r="J38" s="201"/>
       <c r="K38" s="189"/>
       <c r="L38" s="189"/>
       <c r="M38" s="201"/>
       <c r="N38" s="189"/>
       <c r="O38" s="189"/>
       <c r="P38" s="201"/>
       <c r="Q38" s="189"/>
       <c r="R38" s="109"/>
       <c r="S38" s="201"/>
       <c r="T38" s="189"/>
       <c r="U38" s="189"/>
       <c r="V38" s="201"/>
       <c r="W38" s="189"/>
       <c r="X38" s="189"/>
@@ -28647,51 +28649,51 @@
       <c r="AR38" s="41"/>
       <c r="AS38" s="41"/>
       <c r="AT38" s="41"/>
       <c r="AU38" s="41"/>
       <c r="AV38" s="41"/>
       <c r="AW38" s="41"/>
       <c r="AX38" s="41"/>
       <c r="AY38" s="41"/>
       <c r="AZ38" s="41"/>
       <c r="BA38" s="41"/>
       <c r="BB38" s="41"/>
       <c r="BC38" s="41"/>
       <c r="BD38" s="41"/>
       <c r="BE38" s="41"/>
       <c r="BF38" s="41"/>
       <c r="BG38" s="41"/>
       <c r="BH38" s="41"/>
       <c r="BI38" s="41"/>
       <c r="BJ38" s="41"/>
       <c r="BK38" s="41"/>
       <c r="BL38" s="41"/>
       <c r="BM38" s="41"/>
       <c r="BN38" s="41"/>
       <c r="BO38" s="41"/>
     </row>
-    <row r="39" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A39" s="41"/>
       <c r="C39" s="81" t="s">
         <v>82</v>
       </c>
       <c r="D39" s="118">
         <v>2422</v>
       </c>
       <c r="E39" s="193">
         <v>0.17</v>
       </c>
       <c r="F39" s="193"/>
       <c r="G39" s="118">
         <v>2524</v>
       </c>
       <c r="H39" s="193">
         <v>0.18</v>
       </c>
       <c r="I39" s="193"/>
       <c r="J39" s="118">
         <v>2615</v>
       </c>
       <c r="K39" s="193">
         <v>0.2</v>
       </c>
       <c r="L39" s="193"/>
@@ -28757,51 +28759,51 @@
       <c r="AR39" s="41"/>
       <c r="AS39" s="41"/>
       <c r="AT39" s="41"/>
       <c r="AU39" s="41"/>
       <c r="AV39" s="41"/>
       <c r="AW39" s="41"/>
       <c r="AX39" s="41"/>
       <c r="AY39" s="41"/>
       <c r="AZ39" s="41"/>
       <c r="BA39" s="41"/>
       <c r="BB39" s="41"/>
       <c r="BC39" s="41"/>
       <c r="BD39" s="41"/>
       <c r="BE39" s="41"/>
       <c r="BF39" s="41"/>
       <c r="BG39" s="41"/>
       <c r="BH39" s="41"/>
       <c r="BI39" s="41"/>
       <c r="BJ39" s="41"/>
       <c r="BK39" s="41"/>
       <c r="BL39" s="41"/>
       <c r="BM39" s="41"/>
       <c r="BN39" s="41"/>
       <c r="BO39" s="41"/>
     </row>
-    <row r="40" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A40" s="41"/>
       <c r="C40" s="81" t="s">
         <v>83</v>
       </c>
       <c r="D40" s="199">
         <v>5200</v>
       </c>
       <c r="E40" s="193">
         <v>0.36</v>
       </c>
       <c r="F40" s="193"/>
       <c r="G40" s="199">
         <v>5214</v>
       </c>
       <c r="H40" s="193">
         <v>0.37</v>
       </c>
       <c r="I40" s="193"/>
       <c r="J40" s="199">
         <v>4850</v>
       </c>
       <c r="K40" s="193">
         <v>0.37</v>
       </c>
       <c r="L40" s="193"/>
@@ -28867,51 +28869,51 @@
       <c r="AR40" s="41"/>
       <c r="AS40" s="41"/>
       <c r="AT40" s="41"/>
       <c r="AU40" s="41"/>
       <c r="AV40" s="41"/>
       <c r="AW40" s="41"/>
       <c r="AX40" s="41"/>
       <c r="AY40" s="41"/>
       <c r="AZ40" s="41"/>
       <c r="BA40" s="41"/>
       <c r="BB40" s="41"/>
       <c r="BC40" s="41"/>
       <c r="BD40" s="41"/>
       <c r="BE40" s="41"/>
       <c r="BF40" s="41"/>
       <c r="BG40" s="41"/>
       <c r="BH40" s="41"/>
       <c r="BI40" s="41"/>
       <c r="BJ40" s="41"/>
       <c r="BK40" s="41"/>
       <c r="BL40" s="41"/>
       <c r="BM40" s="41"/>
       <c r="BN40" s="41"/>
       <c r="BO40" s="41"/>
     </row>
-    <row r="41" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A41" s="41"/>
       <c r="C41" s="81" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="199">
         <v>4377</v>
       </c>
       <c r="E41" s="193">
         <v>0.3</v>
       </c>
       <c r="F41" s="193"/>
       <c r="G41" s="199">
         <v>4226</v>
       </c>
       <c r="H41" s="193">
         <v>0.3</v>
       </c>
       <c r="I41" s="193"/>
       <c r="J41" s="199">
         <v>3919</v>
       </c>
       <c r="K41" s="193">
         <v>0.28999999999999998</v>
       </c>
       <c r="L41" s="193"/>
@@ -28977,51 +28979,51 @@
       <c r="AR41" s="41"/>
       <c r="AS41" s="41"/>
       <c r="AT41" s="41"/>
       <c r="AU41" s="41"/>
       <c r="AV41" s="41"/>
       <c r="AW41" s="41"/>
       <c r="AX41" s="41"/>
       <c r="AY41" s="41"/>
       <c r="AZ41" s="41"/>
       <c r="BA41" s="41"/>
       <c r="BB41" s="41"/>
       <c r="BC41" s="41"/>
       <c r="BD41" s="41"/>
       <c r="BE41" s="41"/>
       <c r="BF41" s="41"/>
       <c r="BG41" s="41"/>
       <c r="BH41" s="41"/>
       <c r="BI41" s="41"/>
       <c r="BJ41" s="41"/>
       <c r="BK41" s="41"/>
       <c r="BL41" s="41"/>
       <c r="BM41" s="41"/>
       <c r="BN41" s="41"/>
       <c r="BO41" s="41"/>
     </row>
-    <row r="42" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A42" s="41"/>
       <c r="C42" s="81" t="s">
         <v>85</v>
       </c>
       <c r="D42" s="194">
         <v>2387</v>
       </c>
       <c r="E42" s="195">
         <v>0.17</v>
       </c>
       <c r="F42" s="193"/>
       <c r="G42" s="194">
         <v>2084</v>
       </c>
       <c r="H42" s="195">
         <v>0.15</v>
       </c>
       <c r="I42" s="193"/>
       <c r="J42" s="194">
         <v>1870</v>
       </c>
       <c r="K42" s="195">
         <v>0.14000000000000001</v>
       </c>
       <c r="L42" s="193"/>
@@ -29087,51 +29089,51 @@
       <c r="AR42" s="41"/>
       <c r="AS42" s="41"/>
       <c r="AT42" s="41"/>
       <c r="AU42" s="41"/>
       <c r="AV42" s="41"/>
       <c r="AW42" s="41"/>
       <c r="AX42" s="41"/>
       <c r="AY42" s="41"/>
       <c r="AZ42" s="41"/>
       <c r="BA42" s="41"/>
       <c r="BB42" s="41"/>
       <c r="BC42" s="41"/>
       <c r="BD42" s="41"/>
       <c r="BE42" s="41"/>
       <c r="BF42" s="41"/>
       <c r="BG42" s="41"/>
       <c r="BH42" s="41"/>
       <c r="BI42" s="41"/>
       <c r="BJ42" s="41"/>
       <c r="BK42" s="41"/>
       <c r="BL42" s="41"/>
       <c r="BM42" s="41"/>
       <c r="BN42" s="41"/>
       <c r="BO42" s="41"/>
     </row>
-    <row r="43" spans="1:67" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:67" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="41"/>
       <c r="C43" s="51" t="s">
         <v>65</v>
       </c>
       <c r="D43" s="138">
         <v>14386</v>
       </c>
       <c r="E43" s="196">
         <v>1</v>
       </c>
       <c r="F43" s="214"/>
       <c r="G43" s="138">
         <v>14048</v>
       </c>
       <c r="H43" s="196">
         <v>1</v>
       </c>
       <c r="I43" s="214"/>
       <c r="J43" s="138">
         <v>13254</v>
       </c>
       <c r="K43" s="196">
         <v>1</v>
       </c>
       <c r="L43" s="214"/>
@@ -29197,51 +29199,51 @@
       <c r="AR43" s="41"/>
       <c r="AS43" s="41"/>
       <c r="AT43" s="41"/>
       <c r="AU43" s="41"/>
       <c r="AV43" s="41"/>
       <c r="AW43" s="41"/>
       <c r="AX43" s="41"/>
       <c r="AY43" s="41"/>
       <c r="AZ43" s="41"/>
       <c r="BA43" s="41"/>
       <c r="BB43" s="41"/>
       <c r="BC43" s="41"/>
       <c r="BD43" s="41"/>
       <c r="BE43" s="41"/>
       <c r="BF43" s="41"/>
       <c r="BG43" s="41"/>
       <c r="BH43" s="41"/>
       <c r="BI43" s="41"/>
       <c r="BJ43" s="41"/>
       <c r="BK43" s="41"/>
       <c r="BL43" s="41"/>
       <c r="BM43" s="41"/>
       <c r="BN43" s="41"/>
       <c r="BO43" s="41"/>
     </row>
-    <row r="44" spans="1:67" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:67" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A44" s="41"/>
       <c r="C44" s="51" t="s">
         <v>86</v>
       </c>
       <c r="D44" s="114">
         <v>0.92</v>
       </c>
       <c r="E44" s="197"/>
       <c r="F44" s="189"/>
       <c r="G44" s="114">
         <v>0.92</v>
       </c>
       <c r="H44" s="197"/>
       <c r="I44" s="189"/>
       <c r="J44" s="114">
         <v>0.93</v>
       </c>
       <c r="K44" s="197"/>
       <c r="L44" s="189"/>
       <c r="M44" s="114">
         <v>0.93</v>
       </c>
       <c r="N44" s="197"/>
       <c r="O44" s="189"/>
       <c r="P44" s="114">
@@ -29287,51 +29289,51 @@
       <c r="AR44" s="41"/>
       <c r="AS44" s="41"/>
       <c r="AT44" s="41"/>
       <c r="AU44" s="41"/>
       <c r="AV44" s="41"/>
       <c r="AW44" s="41"/>
       <c r="AX44" s="41"/>
       <c r="AY44" s="41"/>
       <c r="AZ44" s="41"/>
       <c r="BA44" s="41"/>
       <c r="BB44" s="41"/>
       <c r="BC44" s="41"/>
       <c r="BD44" s="41"/>
       <c r="BE44" s="41"/>
       <c r="BF44" s="41"/>
       <c r="BG44" s="41"/>
       <c r="BH44" s="41"/>
       <c r="BI44" s="41"/>
       <c r="BJ44" s="41"/>
       <c r="BK44" s="41"/>
       <c r="BL44" s="41"/>
       <c r="BM44" s="41"/>
       <c r="BN44" s="41"/>
       <c r="BO44" s="41"/>
     </row>
-    <row r="45" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A45" s="41"/>
       <c r="C45" s="51"/>
       <c r="D45" s="189"/>
       <c r="E45" s="189"/>
       <c r="F45" s="189"/>
       <c r="G45" s="189"/>
       <c r="H45" s="189"/>
       <c r="I45" s="189"/>
       <c r="J45" s="189"/>
       <c r="K45" s="189"/>
       <c r="L45" s="189"/>
       <c r="M45" s="189"/>
       <c r="N45" s="189"/>
       <c r="O45" s="189"/>
       <c r="P45" s="189"/>
       <c r="Q45" s="189"/>
       <c r="R45" s="109"/>
       <c r="S45" s="189"/>
       <c r="T45" s="189"/>
       <c r="U45" s="189"/>
       <c r="V45" s="189"/>
       <c r="W45" s="189"/>
       <c r="X45" s="189"/>
       <c r="Y45" s="189"/>
       <c r="Z45" s="189"/>
@@ -29355,51 +29357,51 @@
       <c r="AR45" s="41"/>
       <c r="AS45" s="41"/>
       <c r="AT45" s="41"/>
       <c r="AU45" s="41"/>
       <c r="AV45" s="41"/>
       <c r="AW45" s="41"/>
       <c r="AX45" s="41"/>
       <c r="AY45" s="41"/>
       <c r="AZ45" s="41"/>
       <c r="BA45" s="41"/>
       <c r="BB45" s="41"/>
       <c r="BC45" s="41"/>
       <c r="BD45" s="41"/>
       <c r="BE45" s="41"/>
       <c r="BF45" s="41"/>
       <c r="BG45" s="41"/>
       <c r="BH45" s="41"/>
       <c r="BI45" s="41"/>
       <c r="BJ45" s="41"/>
       <c r="BK45" s="41"/>
       <c r="BL45" s="41"/>
       <c r="BM45" s="41"/>
       <c r="BN45" s="41"/>
       <c r="BO45" s="41"/>
     </row>
-    <row r="46" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:67" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A46" s="41"/>
       <c r="C46" s="51" t="s">
         <v>87</v>
       </c>
       <c r="D46" s="201"/>
       <c r="E46" s="189"/>
       <c r="F46" s="189"/>
       <c r="G46" s="201"/>
       <c r="H46" s="189"/>
       <c r="I46" s="189"/>
       <c r="J46" s="201"/>
       <c r="K46" s="189"/>
       <c r="L46" s="189"/>
       <c r="M46" s="201"/>
       <c r="N46" s="189"/>
       <c r="O46" s="189"/>
       <c r="P46" s="201"/>
       <c r="Q46" s="189"/>
       <c r="R46" s="109"/>
       <c r="S46" s="201"/>
       <c r="T46" s="189"/>
       <c r="U46" s="189"/>
       <c r="V46" s="201"/>
       <c r="W46" s="189"/>
       <c r="X46" s="189"/>
@@ -29425,51 +29427,51 @@
       <c r="AR46" s="41"/>
       <c r="AS46" s="41"/>
       <c r="AT46" s="41"/>
       <c r="AU46" s="41"/>
       <c r="AV46" s="41"/>
       <c r="AW46" s="41"/>
       <c r="AX46" s="41"/>
       <c r="AY46" s="41"/>
       <c r="AZ46" s="41"/>
       <c r="BA46" s="41"/>
       <c r="BB46" s="41"/>
       <c r="BC46" s="41"/>
       <c r="BD46" s="41"/>
       <c r="BE46" s="41"/>
       <c r="BF46" s="41"/>
       <c r="BG46" s="41"/>
       <c r="BH46" s="41"/>
       <c r="BI46" s="41"/>
       <c r="BJ46" s="41"/>
       <c r="BK46" s="41"/>
       <c r="BL46" s="41"/>
       <c r="BM46" s="41"/>
       <c r="BN46" s="41"/>
       <c r="BO46" s="41"/>
     </row>
-    <row r="47" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A47" s="41"/>
       <c r="C47" s="87" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="118">
         <v>4041</v>
       </c>
       <c r="E47" s="193">
         <v>0.28000000000000003</v>
       </c>
       <c r="F47" s="193"/>
       <c r="G47" s="118">
         <v>4416</v>
       </c>
       <c r="H47" s="193">
         <v>0.32</v>
       </c>
       <c r="I47" s="193"/>
       <c r="J47" s="118">
         <v>3877</v>
       </c>
       <c r="K47" s="193">
         <v>0.28999999999999998</v>
       </c>
       <c r="L47" s="193"/>
@@ -29535,51 +29537,51 @@
       <c r="AR47" s="41"/>
       <c r="AS47" s="41"/>
       <c r="AT47" s="41"/>
       <c r="AU47" s="41"/>
       <c r="AV47" s="41"/>
       <c r="AW47" s="41"/>
       <c r="AX47" s="41"/>
       <c r="AY47" s="41"/>
       <c r="AZ47" s="41"/>
       <c r="BA47" s="41"/>
       <c r="BB47" s="41"/>
       <c r="BC47" s="41"/>
       <c r="BD47" s="41"/>
       <c r="BE47" s="41"/>
       <c r="BF47" s="41"/>
       <c r="BG47" s="41"/>
       <c r="BH47" s="41"/>
       <c r="BI47" s="41"/>
       <c r="BJ47" s="41"/>
       <c r="BK47" s="41"/>
       <c r="BL47" s="41"/>
       <c r="BM47" s="41"/>
       <c r="BN47" s="41"/>
       <c r="BO47" s="41"/>
     </row>
-    <row r="48" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A48" s="41"/>
       <c r="C48" s="87" t="s">
         <v>89</v>
       </c>
       <c r="D48" s="199">
         <v>5251</v>
       </c>
       <c r="E48" s="193">
         <v>0.37</v>
       </c>
       <c r="F48" s="193"/>
       <c r="G48" s="199">
         <v>5081</v>
       </c>
       <c r="H48" s="193">
         <v>0.36</v>
       </c>
       <c r="I48" s="193"/>
       <c r="J48" s="199">
         <v>4747</v>
       </c>
       <c r="K48" s="193">
         <v>0.36</v>
       </c>
       <c r="L48" s="193"/>
@@ -29645,51 +29647,51 @@
       <c r="AR48" s="41"/>
       <c r="AS48" s="41"/>
       <c r="AT48" s="41"/>
       <c r="AU48" s="41"/>
       <c r="AV48" s="41"/>
       <c r="AW48" s="41"/>
       <c r="AX48" s="41"/>
       <c r="AY48" s="41"/>
       <c r="AZ48" s="41"/>
       <c r="BA48" s="41"/>
       <c r="BB48" s="41"/>
       <c r="BC48" s="41"/>
       <c r="BD48" s="41"/>
       <c r="BE48" s="41"/>
       <c r="BF48" s="41"/>
       <c r="BG48" s="41"/>
       <c r="BH48" s="41"/>
       <c r="BI48" s="41"/>
       <c r="BJ48" s="41"/>
       <c r="BK48" s="41"/>
       <c r="BL48" s="41"/>
       <c r="BM48" s="41"/>
       <c r="BN48" s="41"/>
       <c r="BO48" s="41"/>
     </row>
-    <row r="49" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A49" s="41"/>
       <c r="C49" s="87" t="s">
         <v>90</v>
       </c>
       <c r="D49" s="194">
         <v>5094</v>
       </c>
       <c r="E49" s="195">
         <v>0.35000000000000003</v>
       </c>
       <c r="F49" s="193"/>
       <c r="G49" s="194">
         <v>4551</v>
       </c>
       <c r="H49" s="195">
         <v>0.32</v>
       </c>
       <c r="I49" s="193"/>
       <c r="J49" s="194">
         <v>4630</v>
       </c>
       <c r="K49" s="195">
         <v>0.35000000000000003</v>
       </c>
       <c r="L49" s="193"/>
@@ -29755,51 +29757,51 @@
       <c r="AR49" s="41"/>
       <c r="AS49" s="41"/>
       <c r="AT49" s="41"/>
       <c r="AU49" s="41"/>
       <c r="AV49" s="41"/>
       <c r="AW49" s="41"/>
       <c r="AX49" s="41"/>
       <c r="AY49" s="41"/>
       <c r="AZ49" s="41"/>
       <c r="BA49" s="41"/>
       <c r="BB49" s="41"/>
       <c r="BC49" s="41"/>
       <c r="BD49" s="41"/>
       <c r="BE49" s="41"/>
       <c r="BF49" s="41"/>
       <c r="BG49" s="41"/>
       <c r="BH49" s="41"/>
       <c r="BI49" s="41"/>
       <c r="BJ49" s="41"/>
       <c r="BK49" s="41"/>
       <c r="BL49" s="41"/>
       <c r="BM49" s="41"/>
       <c r="BN49" s="41"/>
       <c r="BO49" s="41"/>
     </row>
-    <row r="50" spans="1:67" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:67" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A50" s="41"/>
       <c r="C50" s="51" t="s">
         <v>65</v>
       </c>
       <c r="D50" s="138">
         <v>14386</v>
       </c>
       <c r="E50" s="196">
         <v>1</v>
       </c>
       <c r="F50" s="214"/>
       <c r="G50" s="138">
         <v>14048</v>
       </c>
       <c r="H50" s="196">
         <v>1</v>
       </c>
       <c r="I50" s="214"/>
       <c r="J50" s="138">
         <v>13254</v>
       </c>
       <c r="K50" s="196">
         <v>1</v>
       </c>
       <c r="L50" s="214"/>
@@ -29865,51 +29867,51 @@
       <c r="AR50" s="41"/>
       <c r="AS50" s="41"/>
       <c r="AT50" s="41"/>
       <c r="AU50" s="41"/>
       <c r="AV50" s="41"/>
       <c r="AW50" s="41"/>
       <c r="AX50" s="41"/>
       <c r="AY50" s="41"/>
       <c r="AZ50" s="41"/>
       <c r="BA50" s="41"/>
       <c r="BB50" s="41"/>
       <c r="BC50" s="41"/>
       <c r="BD50" s="41"/>
       <c r="BE50" s="41"/>
       <c r="BF50" s="41"/>
       <c r="BG50" s="41"/>
       <c r="BH50" s="41"/>
       <c r="BI50" s="41"/>
       <c r="BJ50" s="41"/>
       <c r="BK50" s="41"/>
       <c r="BL50" s="41"/>
       <c r="BM50" s="41"/>
       <c r="BN50" s="41"/>
       <c r="BO50" s="41"/>
     </row>
-    <row r="51" spans="1:67" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:67" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A51" s="41"/>
       <c r="C51" s="51" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="114">
         <v>0.4</v>
       </c>
       <c r="E51" s="202"/>
       <c r="F51" s="201"/>
       <c r="G51" s="114">
         <v>0.4</v>
       </c>
       <c r="H51" s="202"/>
       <c r="I51" s="201"/>
       <c r="J51" s="114">
         <v>0.4</v>
       </c>
       <c r="K51" s="202"/>
       <c r="L51" s="201"/>
       <c r="M51" s="114">
         <v>0.4</v>
       </c>
       <c r="N51" s="202"/>
       <c r="O51" s="201"/>
       <c r="P51" s="114">
@@ -29955,51 +29957,51 @@
       <c r="AR51" s="41"/>
       <c r="AS51" s="41"/>
       <c r="AT51" s="41"/>
       <c r="AU51" s="41"/>
       <c r="AV51" s="41"/>
       <c r="AW51" s="41"/>
       <c r="AX51" s="41"/>
       <c r="AY51" s="41"/>
       <c r="AZ51" s="41"/>
       <c r="BA51" s="41"/>
       <c r="BB51" s="41"/>
       <c r="BC51" s="41"/>
       <c r="BD51" s="41"/>
       <c r="BE51" s="41"/>
       <c r="BF51" s="41"/>
       <c r="BG51" s="41"/>
       <c r="BH51" s="41"/>
       <c r="BI51" s="41"/>
       <c r="BJ51" s="41"/>
       <c r="BK51" s="41"/>
       <c r="BL51" s="41"/>
       <c r="BM51" s="41"/>
       <c r="BN51" s="41"/>
       <c r="BO51" s="41"/>
     </row>
-    <row r="52" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A52" s="41"/>
       <c r="C52" s="45"/>
       <c r="D52" s="189"/>
       <c r="E52" s="189"/>
       <c r="F52" s="189"/>
       <c r="G52" s="189"/>
       <c r="H52" s="189"/>
       <c r="I52" s="189"/>
       <c r="J52" s="189"/>
       <c r="K52" s="189"/>
       <c r="L52" s="189"/>
       <c r="M52" s="189"/>
       <c r="N52" s="189"/>
       <c r="O52" s="189"/>
       <c r="P52" s="189"/>
       <c r="Q52" s="189"/>
       <c r="R52" s="109"/>
       <c r="S52" s="189"/>
       <c r="T52" s="189"/>
       <c r="U52" s="189"/>
       <c r="V52" s="189"/>
       <c r="W52" s="189"/>
       <c r="X52" s="189"/>
       <c r="Y52" s="189"/>
       <c r="Z52" s="189"/>
@@ -30023,51 +30025,51 @@
       <c r="AR52" s="41"/>
       <c r="AS52" s="41"/>
       <c r="AT52" s="41"/>
       <c r="AU52" s="41"/>
       <c r="AV52" s="41"/>
       <c r="AW52" s="41"/>
       <c r="AX52" s="41"/>
       <c r="AY52" s="41"/>
       <c r="AZ52" s="41"/>
       <c r="BA52" s="41"/>
       <c r="BB52" s="41"/>
       <c r="BC52" s="41"/>
       <c r="BD52" s="41"/>
       <c r="BE52" s="41"/>
       <c r="BF52" s="41"/>
       <c r="BG52" s="41"/>
       <c r="BH52" s="41"/>
       <c r="BI52" s="41"/>
       <c r="BJ52" s="41"/>
       <c r="BK52" s="41"/>
       <c r="BL52" s="41"/>
       <c r="BM52" s="41"/>
       <c r="BN52" s="41"/>
       <c r="BO52" s="41"/>
     </row>
-    <row r="53" spans="1:67" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:67" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A53" s="41"/>
       <c r="C53" s="51" t="s">
         <v>92</v>
       </c>
       <c r="D53" s="118">
         <v>389</v>
       </c>
       <c r="E53" s="118"/>
       <c r="F53" s="118"/>
       <c r="G53" s="118">
         <v>381</v>
       </c>
       <c r="H53" s="118"/>
       <c r="I53" s="118"/>
       <c r="J53" s="118">
         <v>380</v>
       </c>
       <c r="K53" s="118"/>
       <c r="L53" s="118"/>
       <c r="M53" s="118">
         <v>378</v>
       </c>
       <c r="N53" s="118"/>
       <c r="O53" s="118"/>
       <c r="P53" s="118">
@@ -30113,51 +30115,51 @@
       <c r="AR53" s="41"/>
       <c r="AS53" s="41"/>
       <c r="AT53" s="41"/>
       <c r="AU53" s="41"/>
       <c r="AV53" s="41"/>
       <c r="AW53" s="41"/>
       <c r="AX53" s="41"/>
       <c r="AY53" s="41"/>
       <c r="AZ53" s="41"/>
       <c r="BA53" s="41"/>
       <c r="BB53" s="41"/>
       <c r="BC53" s="41"/>
       <c r="BD53" s="41"/>
       <c r="BE53" s="41"/>
       <c r="BF53" s="41"/>
       <c r="BG53" s="41"/>
       <c r="BH53" s="41"/>
       <c r="BI53" s="41"/>
       <c r="BJ53" s="41"/>
       <c r="BK53" s="41"/>
       <c r="BL53" s="41"/>
       <c r="BM53" s="41"/>
       <c r="BN53" s="41"/>
       <c r="BO53" s="41"/>
     </row>
-    <row r="54" spans="1:67" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A54" s="41"/>
       <c r="B54" s="41"/>
       <c r="C54" s="41"/>
       <c r="D54" s="41"/>
       <c r="E54" s="41"/>
       <c r="F54" s="41"/>
       <c r="G54" s="41"/>
       <c r="H54" s="41"/>
       <c r="I54" s="41"/>
       <c r="J54" s="41"/>
       <c r="K54" s="41"/>
       <c r="L54" s="233"/>
       <c r="M54" s="41"/>
       <c r="N54" s="41"/>
       <c r="O54" s="41"/>
       <c r="P54" s="41"/>
       <c r="Q54" s="41"/>
       <c r="R54" s="41"/>
       <c r="S54" s="41"/>
       <c r="T54" s="41"/>
       <c r="U54" s="41"/>
       <c r="V54" s="41"/>
       <c r="W54" s="41"/>
       <c r="X54" s="41"/>
       <c r="Y54" s="41"/>
@@ -30182,51 +30184,51 @@
       <c r="AR54" s="41"/>
       <c r="AS54" s="41"/>
       <c r="AT54" s="41"/>
       <c r="AU54" s="41"/>
       <c r="AV54" s="41"/>
       <c r="AW54" s="41"/>
       <c r="AX54" s="41"/>
       <c r="AY54" s="41"/>
       <c r="AZ54" s="41"/>
       <c r="BA54" s="41"/>
       <c r="BB54" s="41"/>
       <c r="BC54" s="41"/>
       <c r="BD54" s="41"/>
       <c r="BE54" s="41"/>
       <c r="BF54" s="41"/>
       <c r="BG54" s="41"/>
       <c r="BH54" s="41"/>
       <c r="BI54" s="41"/>
       <c r="BJ54" s="41"/>
       <c r="BK54" s="41"/>
       <c r="BL54" s="41"/>
       <c r="BM54" s="41"/>
       <c r="BN54" s="41"/>
       <c r="BO54" s="41"/>
     </row>
-    <row r="55" spans="1:67" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:67" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="41"/>
       <c r="B55" s="482" t="s">
         <v>93</v>
       </c>
       <c r="C55" s="482"/>
       <c r="D55" s="482"/>
       <c r="E55" s="482"/>
       <c r="F55" s="482"/>
       <c r="G55" s="482"/>
       <c r="H55" s="482"/>
       <c r="I55" s="482"/>
       <c r="J55" s="482"/>
       <c r="K55" s="482"/>
       <c r="L55" s="482"/>
       <c r="M55" s="482"/>
       <c r="N55" s="482"/>
       <c r="O55" s="482"/>
       <c r="P55" s="482"/>
       <c r="Q55" s="482"/>
       <c r="R55" s="482"/>
       <c r="S55" s="482"/>
       <c r="T55" s="482"/>
       <c r="U55" s="482"/>
       <c r="V55" s="482"/>
       <c r="W55" s="482"/>
@@ -30253,51 +30255,51 @@
       <c r="AR55" s="41"/>
       <c r="AS55" s="41"/>
       <c r="AT55" s="41"/>
       <c r="AU55" s="41"/>
       <c r="AV55" s="41"/>
       <c r="AW55" s="41"/>
       <c r="AX55" s="41"/>
       <c r="AY55" s="41"/>
       <c r="AZ55" s="41"/>
       <c r="BA55" s="41"/>
       <c r="BB55" s="41"/>
       <c r="BC55" s="41"/>
       <c r="BD55" s="41"/>
       <c r="BE55" s="41"/>
       <c r="BF55" s="41"/>
       <c r="BG55" s="41"/>
       <c r="BH55" s="41"/>
       <c r="BI55" s="41"/>
       <c r="BJ55" s="41"/>
       <c r="BK55" s="41"/>
       <c r="BL55" s="41"/>
       <c r="BM55" s="41"/>
       <c r="BN55" s="41"/>
       <c r="BO55" s="41"/>
     </row>
-    <row r="56" spans="1:67" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:67" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="41"/>
       <c r="B56" s="482" t="s">
         <v>94</v>
       </c>
       <c r="C56" s="482"/>
       <c r="D56" s="482"/>
       <c r="E56" s="482"/>
       <c r="F56" s="482"/>
       <c r="G56" s="482"/>
       <c r="H56" s="482"/>
       <c r="I56" s="482"/>
       <c r="J56" s="482"/>
       <c r="K56" s="482"/>
       <c r="L56" s="482"/>
       <c r="M56" s="482"/>
       <c r="N56" s="482"/>
       <c r="O56" s="482"/>
       <c r="P56" s="482"/>
       <c r="Q56" s="482"/>
       <c r="R56" s="482"/>
       <c r="S56" s="482"/>
       <c r="T56" s="482"/>
       <c r="U56" s="482"/>
       <c r="V56" s="482"/>
       <c r="W56" s="482"/>
@@ -30324,51 +30326,51 @@
       <c r="AR56" s="41"/>
       <c r="AS56" s="41"/>
       <c r="AT56" s="41"/>
       <c r="AU56" s="41"/>
       <c r="AV56" s="41"/>
       <c r="AW56" s="41"/>
       <c r="AX56" s="41"/>
       <c r="AY56" s="41"/>
       <c r="AZ56" s="41"/>
       <c r="BA56" s="41"/>
       <c r="BB56" s="41"/>
       <c r="BC56" s="41"/>
       <c r="BD56" s="41"/>
       <c r="BE56" s="41"/>
       <c r="BF56" s="41"/>
       <c r="BG56" s="41"/>
       <c r="BH56" s="41"/>
       <c r="BI56" s="41"/>
       <c r="BJ56" s="41"/>
       <c r="BK56" s="41"/>
       <c r="BL56" s="41"/>
       <c r="BM56" s="41"/>
       <c r="BN56" s="41"/>
       <c r="BO56" s="41"/>
     </row>
-    <row r="57" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="41"/>
       <c r="B57" s="41"/>
       <c r="C57" s="41"/>
       <c r="D57" s="41"/>
       <c r="E57" s="41"/>
       <c r="F57" s="41"/>
       <c r="G57" s="41"/>
       <c r="H57" s="41"/>
       <c r="I57" s="41"/>
       <c r="J57" s="41"/>
       <c r="K57" s="41"/>
       <c r="L57" s="233"/>
       <c r="M57" s="41"/>
       <c r="N57" s="41"/>
       <c r="O57" s="41"/>
       <c r="P57" s="41"/>
       <c r="Q57" s="41"/>
       <c r="R57" s="41"/>
       <c r="S57" s="41"/>
       <c r="T57" s="41"/>
       <c r="U57" s="41"/>
       <c r="V57" s="41"/>
       <c r="W57" s="41"/>
       <c r="X57" s="41"/>
       <c r="Y57" s="41"/>
@@ -30431,103 +30433,103 @@
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D6:Q6"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="G7:H7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BE41"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.77734375" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="2.5703125" customWidth="1"/>
+    <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
-    <col min="6" max="6" width="1.5546875" customWidth="1"/>
+    <col min="6" max="6" width="1.5703125" customWidth="1"/>
     <col min="7" max="8" width="9" customWidth="1"/>
-    <col min="9" max="9" width="1.5546875" customWidth="1"/>
+    <col min="9" max="9" width="1.5703125" customWidth="1"/>
     <col min="10" max="10" width="10" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
-    <col min="12" max="12" width="1.5546875" customWidth="1"/>
+    <col min="12" max="12" width="1.5703125" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="9" customWidth="1"/>
-    <col min="15" max="15" width="1.5546875" customWidth="1"/>
+    <col min="15" max="15" width="1.5703125" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="9" customWidth="1"/>
-    <col min="18" max="18" width="1.5546875" customWidth="1"/>
+    <col min="18" max="18" width="1.5703125" customWidth="1"/>
     <col min="19" max="19" width="10" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
-    <col min="21" max="21" width="1.5546875" customWidth="1"/>
+    <col min="21" max="21" width="1.5703125" customWidth="1"/>
     <col min="22" max="22" width="10" customWidth="1"/>
     <col min="23" max="23" width="9" customWidth="1"/>
-    <col min="24" max="24" width="1.5546875" customWidth="1"/>
+    <col min="24" max="24" width="1.5703125" customWidth="1"/>
     <col min="25" max="25" width="10" customWidth="1"/>
     <col min="26" max="26" width="9" customWidth="1"/>
-    <col min="27" max="27" width="1.5546875" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="49" max="57" width="9.44140625" customWidth="1"/>
+    <col min="27" max="27" width="1.5703125" customWidth="1"/>
+    <col min="28" max="28" width="11.5703125" customWidth="1"/>
+    <col min="29" max="29" width="1.42578125" customWidth="1"/>
+    <col min="30" max="30" width="9.5703125" customWidth="1"/>
+    <col min="31" max="31" width="8.42578125" customWidth="1"/>
+    <col min="32" max="32" width="1.42578125" customWidth="1"/>
+    <col min="33" max="33" width="9.5703125" customWidth="1"/>
+    <col min="34" max="34" width="8.42578125" customWidth="1"/>
+    <col min="35" max="35" width="2.5703125" customWidth="1"/>
+    <col min="36" max="36" width="9.5703125" customWidth="1"/>
+    <col min="37" max="37" width="8.42578125" customWidth="1"/>
+    <col min="38" max="38" width="1.42578125" customWidth="1"/>
+    <col min="39" max="39" width="11.42578125" customWidth="1"/>
+    <col min="40" max="40" width="8.42578125" customWidth="1"/>
+    <col min="41" max="41" width="1.42578125" customWidth="1"/>
+    <col min="42" max="42" width="9.5703125" customWidth="1"/>
+    <col min="43" max="43" width="8.42578125" customWidth="1"/>
+    <col min="44" max="44" width="1.42578125" customWidth="1"/>
+    <col min="45" max="45" width="9.5703125" customWidth="1"/>
+    <col min="46" max="46" width="8.42578125" customWidth="1"/>
+    <col min="47" max="47" width="9.42578125" customWidth="1"/>
+    <col min="48" max="48" width="17.5703125" customWidth="1"/>
+    <col min="49" max="57" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="17"/>
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
       <c r="X1" s="17"/>
       <c r="Y1" s="17"/>
@@ -30542,51 +30544,51 @@
       <c r="AH1" s="17"/>
       <c r="AI1" s="17"/>
       <c r="AJ1" s="17"/>
       <c r="AK1" s="17"/>
       <c r="AL1" s="17"/>
       <c r="AM1" s="17"/>
       <c r="AN1" s="17"/>
       <c r="AO1" s="17"/>
       <c r="AP1" s="17"/>
       <c r="AQ1" s="17"/>
       <c r="AR1" s="17"/>
       <c r="AS1" s="17"/>
       <c r="AT1" s="17"/>
       <c r="AU1" s="17"/>
       <c r="AV1" s="17"/>
       <c r="AW1" s="17"/>
       <c r="AX1" s="17"/>
       <c r="AY1" s="17"/>
       <c r="AZ1" s="17"/>
       <c r="BA1" s="17"/>
       <c r="BB1" s="17"/>
       <c r="BC1" s="17"/>
       <c r="BD1" s="17"/>
       <c r="BE1" s="17"/>
     </row>
-    <row r="2" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="90"/>
       <c r="B2" s="489" t="s">
         <v>248</v>
       </c>
       <c r="C2" s="489"/>
       <c r="D2" s="489"/>
       <c r="E2" s="489"/>
       <c r="F2" s="489"/>
       <c r="G2" s="489"/>
       <c r="H2" s="489"/>
       <c r="I2" s="489"/>
       <c r="J2" s="489"/>
       <c r="K2" s="489"/>
       <c r="L2" s="489"/>
       <c r="M2" s="489"/>
       <c r="N2" s="489"/>
       <c r="O2" s="489"/>
       <c r="P2" s="489"/>
       <c r="Q2" s="489"/>
       <c r="R2" s="489"/>
       <c r="S2" s="489"/>
       <c r="T2" s="489"/>
       <c r="U2" s="489"/>
       <c r="V2" s="489"/>
       <c r="W2" s="489"/>
@@ -30603,51 +30605,51 @@
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
       <c r="AT2" s="7"/>
       <c r="AU2" s="17"/>
       <c r="AV2" s="17"/>
       <c r="AW2" s="17"/>
       <c r="AX2" s="17"/>
       <c r="AY2" s="17"/>
       <c r="AZ2" s="17"/>
       <c r="BA2" s="17"/>
       <c r="BB2" s="17"/>
       <c r="BC2" s="17"/>
       <c r="BD2" s="17"/>
       <c r="BE2" s="17"/>
     </row>
-    <row r="3" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A3" s="90"/>
       <c r="B3" s="490" t="s">
         <v>205</v>
       </c>
       <c r="C3" s="490"/>
       <c r="D3" s="490"/>
       <c r="E3" s="490"/>
       <c r="F3" s="490"/>
       <c r="G3" s="490"/>
       <c r="H3" s="490"/>
       <c r="I3" s="490"/>
       <c r="J3" s="490"/>
       <c r="K3" s="490"/>
       <c r="L3" s="490"/>
       <c r="M3" s="490"/>
       <c r="N3" s="490"/>
       <c r="O3" s="490"/>
       <c r="P3" s="490"/>
       <c r="Q3" s="490"/>
       <c r="R3" s="490"/>
       <c r="S3" s="490"/>
       <c r="T3" s="490"/>
       <c r="U3" s="490"/>
       <c r="V3" s="490"/>
       <c r="W3" s="490"/>
@@ -30664,51 +30666,51 @@
       <c r="AH3" s="46"/>
       <c r="AI3" s="46"/>
       <c r="AJ3" s="46"/>
       <c r="AK3" s="46"/>
       <c r="AL3" s="46"/>
       <c r="AM3" s="46"/>
       <c r="AN3" s="46"/>
       <c r="AO3" s="46"/>
       <c r="AP3" s="46"/>
       <c r="AQ3" s="46"/>
       <c r="AR3" s="46"/>
       <c r="AS3" s="46"/>
       <c r="AT3" s="46"/>
       <c r="AU3" s="17"/>
       <c r="AV3" s="17"/>
       <c r="AW3" s="17"/>
       <c r="AX3" s="17"/>
       <c r="AY3" s="17"/>
       <c r="AZ3" s="17"/>
       <c r="BA3" s="17"/>
       <c r="BB3" s="17"/>
       <c r="BC3" s="17"/>
       <c r="BD3" s="17"/>
       <c r="BE3" s="17"/>
     </row>
-    <row r="4" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A4" s="90"/>
       <c r="B4" s="490" t="s">
         <v>57</v>
       </c>
       <c r="C4" s="490"/>
       <c r="D4" s="490"/>
       <c r="E4" s="490"/>
       <c r="F4" s="490"/>
       <c r="G4" s="490"/>
       <c r="H4" s="490"/>
       <c r="I4" s="490"/>
       <c r="J4" s="490"/>
       <c r="K4" s="490"/>
       <c r="L4" s="490"/>
       <c r="M4" s="490"/>
       <c r="N4" s="490"/>
       <c r="O4" s="490"/>
       <c r="P4" s="490"/>
       <c r="Q4" s="490"/>
       <c r="R4" s="490"/>
       <c r="S4" s="490"/>
       <c r="T4" s="490"/>
       <c r="U4" s="490"/>
       <c r="V4" s="490"/>
       <c r="W4" s="490"/>
@@ -30725,51 +30727,51 @@
       <c r="AH4" s="46"/>
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="46"/>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="17"/>
       <c r="AV4" s="17"/>
       <c r="AW4" s="17"/>
       <c r="AX4" s="17"/>
       <c r="AY4" s="17"/>
       <c r="AZ4" s="17"/>
       <c r="BA4" s="17"/>
       <c r="BB4" s="17"/>
       <c r="BC4" s="17"/>
       <c r="BD4" s="17"/>
       <c r="BE4" s="17"/>
     </row>
-    <row r="5" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A5" s="90"/>
       <c r="B5" s="179"/>
       <c r="C5" s="179"/>
       <c r="D5" s="179"/>
       <c r="E5" s="476"/>
       <c r="F5" s="179"/>
       <c r="G5" s="179"/>
       <c r="H5" s="179"/>
       <c r="I5" s="179"/>
       <c r="J5" s="179"/>
       <c r="K5" s="179"/>
       <c r="L5" s="179"/>
       <c r="M5" s="90"/>
       <c r="N5" s="90"/>
       <c r="O5" s="90"/>
       <c r="P5" s="90"/>
       <c r="Q5" s="90"/>
       <c r="R5" s="90"/>
       <c r="S5" s="90"/>
       <c r="T5" s="90"/>
       <c r="U5" s="90"/>
       <c r="V5" s="90"/>
       <c r="W5" s="90"/>
       <c r="X5" s="90"/>
       <c r="Y5" s="90"/>
@@ -30784,51 +30786,51 @@
       <c r="AH5" s="16"/>
       <c r="AI5" s="16"/>
       <c r="AJ5" s="16"/>
       <c r="AK5" s="16"/>
       <c r="AL5" s="16"/>
       <c r="AM5" s="16"/>
       <c r="AN5" s="16"/>
       <c r="AO5" s="16"/>
       <c r="AP5" s="16"/>
       <c r="AQ5" s="16"/>
       <c r="AR5" s="16"/>
       <c r="AS5" s="16"/>
       <c r="AT5" s="16"/>
       <c r="AU5" s="17"/>
       <c r="AV5" s="17"/>
       <c r="AW5" s="17"/>
       <c r="AX5" s="17"/>
       <c r="AY5" s="17"/>
       <c r="AZ5" s="17"/>
       <c r="BA5" s="17"/>
       <c r="BB5" s="17"/>
       <c r="BC5" s="17"/>
       <c r="BD5" s="17"/>
       <c r="BE5" s="17"/>
     </row>
-    <row r="6" spans="1:57" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:57" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="90"/>
       <c r="B6" s="222"/>
       <c r="C6" s="222"/>
       <c r="D6" s="491">
         <v>2025</v>
       </c>
       <c r="E6" s="491"/>
       <c r="F6" s="491"/>
       <c r="G6" s="491"/>
       <c r="H6" s="491"/>
       <c r="I6" s="491"/>
       <c r="J6" s="491"/>
       <c r="K6" s="491"/>
       <c r="L6" s="491"/>
       <c r="M6" s="491"/>
       <c r="N6" s="491"/>
       <c r="O6" s="346"/>
       <c r="P6" s="491">
         <v>2024</v>
       </c>
       <c r="Q6" s="491"/>
       <c r="R6" s="491"/>
       <c r="S6" s="491"/>
       <c r="T6" s="491"/>
       <c r="U6" s="491"/>
@@ -30847,51 +30849,51 @@
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7"/>
       <c r="AL6" s="7"/>
       <c r="AM6" s="7"/>
       <c r="AN6" s="7"/>
       <c r="AO6" s="7"/>
       <c r="AP6" s="7"/>
       <c r="AQ6" s="7"/>
       <c r="AR6" s="7"/>
       <c r="AS6" s="7"/>
       <c r="AT6" s="7"/>
       <c r="AU6" s="17"/>
       <c r="AV6" s="17"/>
       <c r="AW6" s="17"/>
       <c r="AX6" s="17"/>
       <c r="AY6" s="17"/>
       <c r="AZ6" s="17"/>
       <c r="BA6" s="17"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="17"/>
       <c r="BD6" s="17"/>
       <c r="BE6" s="17"/>
     </row>
-    <row r="7" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:57" x14ac:dyDescent="0.2">
       <c r="D7" s="488" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="488"/>
       <c r="F7" s="222"/>
       <c r="G7" s="488" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="488"/>
       <c r="I7" s="222"/>
       <c r="J7" s="488" t="s">
         <v>6</v>
       </c>
       <c r="K7" s="488"/>
       <c r="L7" s="222"/>
       <c r="M7" s="488" t="s">
         <v>2</v>
       </c>
       <c r="N7" s="488"/>
       <c r="O7" s="222"/>
       <c r="P7" s="488" t="s">
         <v>4</v>
       </c>
       <c r="Q7" s="488"/>
       <c r="R7" s="222"/>
@@ -30918,51 +30920,51 @@
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
       <c r="AL7" s="4"/>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
       <c r="AR7" s="4"/>
       <c r="AS7" s="4"/>
       <c r="AT7" s="4"/>
       <c r="AU7" s="4"/>
       <c r="AV7" s="4"/>
       <c r="AW7" s="4"/>
       <c r="AX7" s="4"/>
       <c r="AY7" s="4"/>
       <c r="AZ7" s="4"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="4"/>
       <c r="BE7" s="4"/>
     </row>
-    <row r="8" spans="1:57" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:57" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="325" t="s">
         <v>247</v>
       </c>
       <c r="C8" s="244"/>
       <c r="D8" s="247" t="s">
         <v>95</v>
       </c>
       <c r="E8" s="248" t="s">
         <v>96</v>
       </c>
       <c r="F8" s="222"/>
       <c r="G8" s="247" t="s">
         <v>95</v>
       </c>
       <c r="H8" s="248" t="s">
         <v>96</v>
       </c>
       <c r="I8" s="222"/>
       <c r="J8" s="247" t="s">
         <v>95</v>
       </c>
       <c r="K8" s="248" t="s">
         <v>96</v>
       </c>
       <c r="L8" s="222"/>
@@ -31010,51 +31012,51 @@
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="4"/>
       <c r="BE8" s="4"/>
     </row>
-    <row r="9" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:57" x14ac:dyDescent="0.2">
       <c r="B9" s="325"/>
       <c r="C9" s="179" t="s">
         <v>58</v>
       </c>
       <c r="D9" s="415"/>
       <c r="E9" s="415"/>
       <c r="F9" s="7"/>
       <c r="G9" s="415"/>
       <c r="H9" s="415"/>
       <c r="I9" s="7"/>
       <c r="J9" s="415"/>
       <c r="K9" s="415"/>
       <c r="L9" s="222"/>
       <c r="M9" s="252"/>
       <c r="N9" s="251"/>
       <c r="O9" s="222"/>
       <c r="P9" s="252"/>
       <c r="Q9" s="251"/>
       <c r="R9" s="222"/>
       <c r="S9" s="252"/>
       <c r="T9" s="251"/>
       <c r="U9" s="222"/>
       <c r="V9" s="252"/>
       <c r="W9" s="251"/>
       <c r="X9" s="179"/>
@@ -31070,51 +31072,51 @@
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
       <c r="AR9" s="4"/>
       <c r="AS9" s="4"/>
       <c r="AT9" s="4"/>
       <c r="AU9" s="4"/>
       <c r="AV9" s="4"/>
       <c r="AW9" s="4"/>
       <c r="AX9" s="4"/>
       <c r="AY9" s="4"/>
       <c r="AZ9" s="4"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="4"/>
       <c r="BE9" s="4"/>
     </row>
-    <row r="10" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:57" x14ac:dyDescent="0.2">
       <c r="B10" s="192"/>
       <c r="C10" s="225" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="120">
         <v>273147</v>
       </c>
       <c r="E10" s="97">
         <v>1</v>
       </c>
       <c r="F10" s="97"/>
       <c r="G10" s="120">
         <v>272349</v>
       </c>
       <c r="H10" s="97">
         <v>1</v>
       </c>
       <c r="I10" s="97"/>
       <c r="J10" s="120">
         <v>269754</v>
       </c>
       <c r="K10" s="97">
         <v>1</v>
       </c>
       <c r="L10" s="97"/>
@@ -31162,51 +31164,51 @@
       <c r="AH10" s="139"/>
       <c r="AI10" s="139"/>
       <c r="AJ10" s="139"/>
       <c r="AK10" s="139"/>
       <c r="AL10" s="139"/>
       <c r="AM10" s="139"/>
       <c r="AN10" s="139"/>
       <c r="AO10" s="139"/>
       <c r="AP10" s="139"/>
       <c r="AQ10" s="139"/>
       <c r="AR10" s="139"/>
       <c r="AS10" s="139"/>
       <c r="AT10" s="139"/>
       <c r="AU10" s="139"/>
       <c r="AV10" s="139"/>
       <c r="AW10" s="4"/>
       <c r="AX10" s="4"/>
       <c r="AY10" s="4"/>
       <c r="AZ10" s="4"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="4"/>
       <c r="BE10" s="4"/>
     </row>
-    <row r="11" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:57" x14ac:dyDescent="0.2">
       <c r="B11" s="192"/>
       <c r="C11" s="225" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="121">
         <v>331</v>
       </c>
       <c r="E11" s="97">
         <v>0</v>
       </c>
       <c r="F11" s="97"/>
       <c r="G11" s="121">
         <v>342</v>
       </c>
       <c r="H11" s="97">
         <v>0</v>
       </c>
       <c r="I11" s="97"/>
       <c r="J11" s="121">
         <v>355</v>
       </c>
       <c r="K11" s="97">
         <v>0</v>
       </c>
       <c r="L11" s="97"/>
@@ -31254,51 +31256,51 @@
       <c r="AH11" s="139"/>
       <c r="AI11" s="139"/>
       <c r="AJ11" s="139"/>
       <c r="AK11" s="139"/>
       <c r="AL11" s="139"/>
       <c r="AM11" s="139"/>
       <c r="AN11" s="139"/>
       <c r="AO11" s="139"/>
       <c r="AP11" s="139"/>
       <c r="AQ11" s="139"/>
       <c r="AR11" s="139"/>
       <c r="AS11" s="139"/>
       <c r="AT11" s="139"/>
       <c r="AU11" s="139"/>
       <c r="AV11" s="139"/>
       <c r="AW11" s="4"/>
       <c r="AX11" s="4"/>
       <c r="AY11" s="4"/>
       <c r="AZ11" s="4"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="4"/>
       <c r="BE11" s="4"/>
     </row>
-    <row r="12" spans="1:57" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:57" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="192"/>
       <c r="C12" s="244" t="s">
         <v>61</v>
       </c>
       <c r="D12" s="349">
         <v>273478</v>
       </c>
       <c r="E12" s="350">
         <v>1</v>
       </c>
       <c r="F12" s="254"/>
       <c r="G12" s="349">
         <v>272691</v>
       </c>
       <c r="H12" s="350">
         <v>1</v>
       </c>
       <c r="I12" s="254"/>
       <c r="J12" s="349">
         <v>270109</v>
       </c>
       <c r="K12" s="350">
         <v>1</v>
       </c>
       <c r="L12" s="254"/>
@@ -31346,51 +31348,51 @@
       <c r="AH12" s="139"/>
       <c r="AI12" s="139"/>
       <c r="AJ12" s="139"/>
       <c r="AK12" s="139"/>
       <c r="AL12" s="139"/>
       <c r="AM12" s="139"/>
       <c r="AN12" s="139"/>
       <c r="AO12" s="139"/>
       <c r="AP12" s="139"/>
       <c r="AQ12" s="139"/>
       <c r="AR12" s="139"/>
       <c r="AS12" s="139"/>
       <c r="AT12" s="139"/>
       <c r="AU12" s="139"/>
       <c r="AV12" s="139"/>
       <c r="AW12" s="4"/>
       <c r="AX12" s="4"/>
       <c r="AY12" s="4"/>
       <c r="AZ12" s="4"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="4"/>
       <c r="BE12" s="4"/>
     </row>
-    <row r="13" spans="1:57" ht="19.350000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:57" ht="19.350000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B13" s="325" t="s">
         <v>243</v>
       </c>
       <c r="C13" s="179"/>
       <c r="D13" s="216"/>
       <c r="E13" s="254"/>
       <c r="F13" s="254"/>
       <c r="G13" s="216"/>
       <c r="H13" s="254"/>
       <c r="I13" s="254"/>
       <c r="J13" s="216"/>
       <c r="K13" s="254"/>
       <c r="L13" s="254"/>
       <c r="M13" s="216"/>
       <c r="N13" s="254"/>
       <c r="O13" s="254"/>
       <c r="P13" s="216"/>
       <c r="Q13" s="254"/>
       <c r="R13" s="254"/>
       <c r="S13" s="216"/>
       <c r="T13" s="254"/>
       <c r="U13" s="254"/>
       <c r="V13" s="216"/>
       <c r="W13" s="254"/>
       <c r="X13" s="179"/>
@@ -31406,51 +31408,51 @@
       <c r="AH13" s="139"/>
       <c r="AI13" s="139"/>
       <c r="AJ13" s="139"/>
       <c r="AK13" s="139"/>
       <c r="AL13" s="139"/>
       <c r="AM13" s="139"/>
       <c r="AN13" s="139"/>
       <c r="AO13" s="139"/>
       <c r="AP13" s="139"/>
       <c r="AQ13" s="139"/>
       <c r="AR13" s="139"/>
       <c r="AS13" s="139"/>
       <c r="AT13" s="139"/>
       <c r="AU13" s="139"/>
       <c r="AV13" s="139"/>
       <c r="AW13" s="4"/>
       <c r="AX13" s="4"/>
       <c r="AY13" s="4"/>
       <c r="AZ13" s="4"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="4"/>
       <c r="BE13" s="4"/>
     </row>
-    <row r="14" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A14" s="179"/>
       <c r="C14" s="179" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="256"/>
       <c r="E14" s="255"/>
       <c r="F14" s="255"/>
       <c r="G14" s="256"/>
       <c r="H14" s="255"/>
       <c r="I14" s="255"/>
       <c r="J14" s="256"/>
       <c r="K14" s="255"/>
       <c r="L14" s="255"/>
       <c r="M14" s="256"/>
       <c r="N14" s="255"/>
       <c r="O14" s="255"/>
       <c r="P14" s="256"/>
       <c r="Q14" s="255"/>
       <c r="R14" s="255"/>
       <c r="S14" s="256"/>
       <c r="T14" s="255"/>
       <c r="U14" s="255"/>
       <c r="V14" s="256"/>
       <c r="W14" s="255"/>
       <c r="X14" s="179"/>
@@ -31466,51 +31468,51 @@
       <c r="AH14" s="139"/>
       <c r="AI14" s="139"/>
       <c r="AJ14" s="139"/>
       <c r="AK14" s="139"/>
       <c r="AL14" s="139"/>
       <c r="AM14" s="139"/>
       <c r="AN14" s="139"/>
       <c r="AO14" s="139"/>
       <c r="AP14" s="139"/>
       <c r="AQ14" s="139"/>
       <c r="AR14" s="139"/>
       <c r="AS14" s="139"/>
       <c r="AT14" s="139"/>
       <c r="AU14" s="139"/>
       <c r="AV14" s="139"/>
       <c r="AW14" s="4"/>
       <c r="AX14" s="4"/>
       <c r="AY14" s="4"/>
       <c r="AZ14" s="4"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="4"/>
       <c r="BE14" s="4"/>
     </row>
-    <row r="15" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A15" s="90"/>
       <c r="C15" s="225" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="120">
         <v>249902</v>
       </c>
       <c r="E15" s="97">
         <v>0.91</v>
       </c>
       <c r="F15" s="97"/>
       <c r="G15" s="120">
         <v>250002</v>
       </c>
       <c r="H15" s="97">
         <v>0.92</v>
       </c>
       <c r="I15" s="97"/>
       <c r="J15" s="120">
         <v>246701</v>
       </c>
       <c r="K15" s="97">
         <v>0.91</v>
       </c>
       <c r="L15" s="97"/>
@@ -31558,51 +31560,51 @@
       <c r="AH15" s="139"/>
       <c r="AI15" s="139"/>
       <c r="AJ15" s="139"/>
       <c r="AK15" s="139"/>
       <c r="AL15" s="139"/>
       <c r="AM15" s="139"/>
       <c r="AN15" s="139"/>
       <c r="AO15" s="139"/>
       <c r="AP15" s="139"/>
       <c r="AQ15" s="139"/>
       <c r="AR15" s="139"/>
       <c r="AS15" s="139"/>
       <c r="AT15" s="139"/>
       <c r="AU15" s="139"/>
       <c r="AV15" s="139"/>
       <c r="AW15" s="4"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="4"/>
       <c r="BE15" s="4"/>
     </row>
-    <row r="16" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A16" s="90"/>
       <c r="C16" s="225" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="122">
         <v>23245</v>
       </c>
       <c r="E16" s="160">
         <v>0.09</v>
       </c>
       <c r="F16" s="97"/>
       <c r="G16" s="122">
         <v>22347</v>
       </c>
       <c r="H16" s="160">
         <v>0.08</v>
       </c>
       <c r="I16" s="97"/>
       <c r="J16" s="122">
         <v>23053</v>
       </c>
       <c r="K16" s="160">
         <v>0.09</v>
       </c>
       <c r="L16" s="97"/>
@@ -31650,51 +31652,51 @@
       <c r="AH16" s="139"/>
       <c r="AI16" s="139"/>
       <c r="AJ16" s="139"/>
       <c r="AK16" s="139"/>
       <c r="AL16" s="139"/>
       <c r="AM16" s="139"/>
       <c r="AN16" s="139"/>
       <c r="AO16" s="139"/>
       <c r="AP16" s="139"/>
       <c r="AQ16" s="139"/>
       <c r="AR16" s="139"/>
       <c r="AS16" s="139"/>
       <c r="AT16" s="139"/>
       <c r="AU16" s="139"/>
       <c r="AV16" s="139"/>
       <c r="AW16" s="4"/>
       <c r="AX16" s="4"/>
       <c r="AY16" s="4"/>
       <c r="AZ16" s="4"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="4"/>
       <c r="BE16" s="4"/>
     </row>
-    <row r="17" spans="1:57" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:57" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="90"/>
       <c r="C17" s="244" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="140">
         <v>273147</v>
       </c>
       <c r="E17" s="257">
         <v>1</v>
       </c>
       <c r="F17" s="254"/>
       <c r="G17" s="140">
         <v>272349</v>
       </c>
       <c r="H17" s="257">
         <v>1</v>
       </c>
       <c r="I17" s="254"/>
       <c r="J17" s="140">
         <v>269754</v>
       </c>
       <c r="K17" s="257">
         <v>1</v>
       </c>
       <c r="L17" s="254"/>
@@ -31742,51 +31744,51 @@
       <c r="AH17" s="139"/>
       <c r="AI17" s="139"/>
       <c r="AJ17" s="139"/>
       <c r="AK17" s="139"/>
       <c r="AL17" s="139"/>
       <c r="AM17" s="139"/>
       <c r="AN17" s="139"/>
       <c r="AO17" s="139"/>
       <c r="AP17" s="139"/>
       <c r="AQ17" s="139"/>
       <c r="AR17" s="139"/>
       <c r="AS17" s="139"/>
       <c r="AT17" s="139"/>
       <c r="AU17" s="139"/>
       <c r="AV17" s="139"/>
       <c r="AW17" s="4"/>
       <c r="AX17" s="4"/>
       <c r="AY17" s="4"/>
       <c r="AZ17" s="4"/>
       <c r="BA17" s="4"/>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
       <c r="BD17" s="4"/>
       <c r="BE17" s="4"/>
     </row>
-    <row r="18" spans="1:57" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:57" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A18" s="90"/>
       <c r="C18" s="244"/>
       <c r="D18" s="258"/>
       <c r="E18" s="259"/>
       <c r="F18" s="260"/>
       <c r="G18" s="258"/>
       <c r="H18" s="259"/>
       <c r="I18" s="260"/>
       <c r="J18" s="258"/>
       <c r="K18" s="259"/>
       <c r="L18" s="260"/>
       <c r="M18" s="258"/>
       <c r="N18" s="259"/>
       <c r="O18" s="260"/>
       <c r="P18" s="258"/>
       <c r="Q18" s="259"/>
       <c r="R18" s="260"/>
       <c r="S18" s="258"/>
       <c r="T18" s="259"/>
       <c r="U18" s="260"/>
       <c r="V18" s="258"/>
       <c r="W18" s="259"/>
       <c r="X18" s="244"/>
       <c r="Y18" s="258"/>
       <c r="Z18" s="259"/>
@@ -31800,51 +31802,51 @@
       <c r="AH18" s="139"/>
       <c r="AI18" s="139"/>
       <c r="AJ18" s="139"/>
       <c r="AK18" s="139"/>
       <c r="AL18" s="139"/>
       <c r="AM18" s="139"/>
       <c r="AN18" s="139"/>
       <c r="AO18" s="139"/>
       <c r="AP18" s="139"/>
       <c r="AQ18" s="139"/>
       <c r="AR18" s="139"/>
       <c r="AS18" s="139"/>
       <c r="AT18" s="139"/>
       <c r="AU18" s="139"/>
       <c r="AV18" s="139"/>
       <c r="AW18" s="4"/>
       <c r="AX18" s="4"/>
       <c r="AY18" s="4"/>
       <c r="AZ18" s="4"/>
       <c r="BA18" s="4"/>
       <c r="BB18" s="4"/>
       <c r="BC18" s="4"/>
       <c r="BD18" s="4"/>
       <c r="BE18" s="4"/>
     </row>
-    <row r="19" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A19" s="179"/>
       <c r="C19" s="179" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="262"/>
       <c r="E19" s="263"/>
       <c r="F19" s="263"/>
       <c r="G19" s="262"/>
       <c r="H19" s="263"/>
       <c r="I19" s="263"/>
       <c r="J19" s="262"/>
       <c r="K19" s="263"/>
       <c r="L19" s="263"/>
       <c r="M19" s="262"/>
       <c r="N19" s="263"/>
       <c r="O19" s="263"/>
       <c r="P19" s="262"/>
       <c r="Q19" s="263"/>
       <c r="R19" s="263"/>
       <c r="S19" s="262"/>
       <c r="T19" s="263"/>
       <c r="U19" s="263"/>
       <c r="V19" s="262"/>
       <c r="W19" s="263"/>
       <c r="X19" s="179"/>
@@ -31860,51 +31862,51 @@
       <c r="AH19" s="139"/>
       <c r="AI19" s="139"/>
       <c r="AJ19" s="139"/>
       <c r="AK19" s="139"/>
       <c r="AL19" s="139"/>
       <c r="AM19" s="139"/>
       <c r="AN19" s="139"/>
       <c r="AO19" s="139"/>
       <c r="AP19" s="139"/>
       <c r="AQ19" s="139"/>
       <c r="AR19" s="139"/>
       <c r="AS19" s="139"/>
       <c r="AT19" s="139"/>
       <c r="AU19" s="139"/>
       <c r="AV19" s="139"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="4"/>
       <c r="AY19" s="4"/>
       <c r="AZ19" s="4"/>
       <c r="BA19" s="4"/>
       <c r="BB19" s="4"/>
       <c r="BC19" s="4"/>
       <c r="BD19" s="4"/>
       <c r="BE19" s="4"/>
     </row>
-    <row r="20" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A20" s="90"/>
       <c r="C20" s="225" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="120">
         <v>247776</v>
       </c>
       <c r="E20" s="97">
         <v>0.91</v>
       </c>
       <c r="F20" s="97"/>
       <c r="G20" s="120">
         <v>246528</v>
       </c>
       <c r="H20" s="97">
         <v>0.9</v>
       </c>
       <c r="I20" s="97"/>
       <c r="J20" s="120">
         <v>243382</v>
       </c>
       <c r="K20" s="97">
         <v>0.9</v>
       </c>
       <c r="L20" s="97"/>
@@ -31952,51 +31954,51 @@
       <c r="AH20" s="139"/>
       <c r="AI20" s="139"/>
       <c r="AJ20" s="139"/>
       <c r="AK20" s="139"/>
       <c r="AL20" s="139"/>
       <c r="AM20" s="139"/>
       <c r="AN20" s="139"/>
       <c r="AO20" s="139"/>
       <c r="AP20" s="139"/>
       <c r="AQ20" s="139"/>
       <c r="AR20" s="139"/>
       <c r="AS20" s="139"/>
       <c r="AT20" s="139"/>
       <c r="AU20" s="139"/>
       <c r="AV20" s="139"/>
       <c r="AW20" s="4"/>
       <c r="AX20" s="4"/>
       <c r="AY20" s="4"/>
       <c r="AZ20" s="4"/>
       <c r="BA20" s="4"/>
       <c r="BB20" s="4"/>
       <c r="BC20" s="4"/>
       <c r="BD20" s="4"/>
       <c r="BE20" s="4"/>
     </row>
-    <row r="21" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A21" s="90"/>
       <c r="C21" s="225" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="121">
         <v>23844</v>
       </c>
       <c r="E21" s="97">
         <v>0.09</v>
       </c>
       <c r="F21" s="97"/>
       <c r="G21" s="121">
         <v>24256</v>
       </c>
       <c r="H21" s="97">
         <v>0.09</v>
       </c>
       <c r="I21" s="97"/>
       <c r="J21" s="121">
         <v>24749</v>
       </c>
       <c r="K21" s="97">
         <v>0.09</v>
       </c>
       <c r="L21" s="97"/>
@@ -32044,51 +32046,51 @@
       <c r="AH21" s="139"/>
       <c r="AI21" s="139"/>
       <c r="AJ21" s="139"/>
       <c r="AK21" s="139"/>
       <c r="AL21" s="139"/>
       <c r="AM21" s="139"/>
       <c r="AN21" s="139"/>
       <c r="AO21" s="139"/>
       <c r="AP21" s="139"/>
       <c r="AQ21" s="139"/>
       <c r="AR21" s="139"/>
       <c r="AS21" s="139"/>
       <c r="AT21" s="139"/>
       <c r="AU21" s="139"/>
       <c r="AV21" s="139"/>
       <c r="AW21" s="4"/>
       <c r="AX21" s="4"/>
       <c r="AY21" s="4"/>
       <c r="AZ21" s="4"/>
       <c r="BA21" s="4"/>
       <c r="BB21" s="4"/>
       <c r="BC21" s="4"/>
       <c r="BD21" s="4"/>
       <c r="BE21" s="4"/>
     </row>
-    <row r="22" spans="1:57" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:57" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="90"/>
       <c r="C22" s="225" t="s">
         <v>249</v>
       </c>
       <c r="D22" s="122">
         <v>1527</v>
       </c>
       <c r="E22" s="160">
         <v>0</v>
       </c>
       <c r="F22" s="97"/>
       <c r="G22" s="122">
         <v>1565</v>
       </c>
       <c r="H22" s="160">
         <v>0.01</v>
       </c>
       <c r="I22" s="97"/>
       <c r="J22" s="122">
         <v>1623</v>
       </c>
       <c r="K22" s="160">
         <v>0.01</v>
       </c>
       <c r="L22" s="97"/>
@@ -32136,51 +32138,51 @@
       <c r="AH22" s="139"/>
       <c r="AI22" s="139"/>
       <c r="AJ22" s="139"/>
       <c r="AK22" s="139"/>
       <c r="AL22" s="139"/>
       <c r="AM22" s="139"/>
       <c r="AN22" s="139"/>
       <c r="AO22" s="139"/>
       <c r="AP22" s="139"/>
       <c r="AQ22" s="139"/>
       <c r="AR22" s="139"/>
       <c r="AS22" s="139"/>
       <c r="AT22" s="139"/>
       <c r="AU22" s="139"/>
       <c r="AV22" s="139"/>
       <c r="AW22" s="4"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="4"/>
       <c r="BA22" s="4"/>
       <c r="BB22" s="4"/>
       <c r="BC22" s="4"/>
       <c r="BD22" s="4"/>
       <c r="BE22" s="4"/>
     </row>
-    <row r="23" spans="1:57" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:57" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="90"/>
       <c r="C23" s="244" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="138">
         <v>273147</v>
       </c>
       <c r="E23" s="257">
         <v>1</v>
       </c>
       <c r="F23" s="254"/>
       <c r="G23" s="138">
         <v>272349</v>
       </c>
       <c r="H23" s="257">
         <v>1</v>
       </c>
       <c r="I23" s="254"/>
       <c r="J23" s="138">
         <v>269754</v>
       </c>
       <c r="K23" s="257">
         <v>1</v>
       </c>
       <c r="L23" s="254"/>
@@ -32228,51 +32230,51 @@
       <c r="AH23" s="139"/>
       <c r="AI23" s="139"/>
       <c r="AJ23" s="139"/>
       <c r="AK23" s="139"/>
       <c r="AL23" s="139"/>
       <c r="AM23" s="139"/>
       <c r="AN23" s="139"/>
       <c r="AO23" s="139"/>
       <c r="AP23" s="139"/>
       <c r="AQ23" s="139"/>
       <c r="AR23" s="139"/>
       <c r="AS23" s="139"/>
       <c r="AT23" s="139"/>
       <c r="AU23" s="139"/>
       <c r="AV23" s="139"/>
       <c r="AW23" s="4"/>
       <c r="AX23" s="4"/>
       <c r="AY23" s="4"/>
       <c r="AZ23" s="4"/>
       <c r="BA23" s="4"/>
       <c r="BB23" s="4"/>
       <c r="BC23" s="4"/>
       <c r="BD23" s="4"/>
       <c r="BE23" s="4"/>
     </row>
-    <row r="24" spans="1:57" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:57" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A24" s="90"/>
       <c r="C24" s="244"/>
       <c r="D24" s="265"/>
       <c r="E24" s="182"/>
       <c r="F24" s="91"/>
       <c r="G24" s="265"/>
       <c r="H24" s="182"/>
       <c r="I24" s="91"/>
       <c r="J24" s="265"/>
       <c r="K24" s="182"/>
       <c r="L24" s="91"/>
       <c r="M24" s="265"/>
       <c r="N24" s="182"/>
       <c r="O24" s="91"/>
       <c r="P24" s="265"/>
       <c r="Q24" s="182"/>
       <c r="R24" s="91"/>
       <c r="S24" s="265"/>
       <c r="T24" s="182"/>
       <c r="U24" s="91"/>
       <c r="V24" s="265"/>
       <c r="W24" s="182"/>
       <c r="X24" s="244"/>
       <c r="Y24" s="265"/>
       <c r="Z24" s="182"/>
@@ -32286,51 +32288,51 @@
       <c r="AH24" s="139"/>
       <c r="AI24" s="139"/>
       <c r="AJ24" s="139"/>
       <c r="AK24" s="139"/>
       <c r="AL24" s="139"/>
       <c r="AM24" s="139"/>
       <c r="AN24" s="139"/>
       <c r="AO24" s="139"/>
       <c r="AP24" s="139"/>
       <c r="AQ24" s="139"/>
       <c r="AR24" s="139"/>
       <c r="AS24" s="139"/>
       <c r="AT24" s="139"/>
       <c r="AU24" s="139"/>
       <c r="AV24" s="139"/>
       <c r="AW24" s="4"/>
       <c r="AX24" s="4"/>
       <c r="AY24" s="4"/>
       <c r="AZ24" s="4"/>
       <c r="BA24" s="4"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
       <c r="BD24" s="4"/>
       <c r="BE24" s="4"/>
     </row>
-    <row r="25" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A25" s="90"/>
       <c r="C25" s="244" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="267"/>
       <c r="E25" s="91"/>
       <c r="F25" s="91"/>
       <c r="G25" s="267"/>
       <c r="H25" s="91"/>
       <c r="I25" s="91"/>
       <c r="J25" s="267"/>
       <c r="K25" s="91"/>
       <c r="L25" s="91"/>
       <c r="M25" s="267"/>
       <c r="N25" s="91"/>
       <c r="O25" s="91"/>
       <c r="P25" s="267"/>
       <c r="Q25" s="91"/>
       <c r="R25" s="91"/>
       <c r="S25" s="267"/>
       <c r="T25" s="91"/>
       <c r="U25" s="91"/>
       <c r="V25" s="267"/>
       <c r="W25" s="91"/>
       <c r="X25" s="244"/>
@@ -32346,51 +32348,51 @@
       <c r="AH25" s="139"/>
       <c r="AI25" s="139"/>
       <c r="AJ25" s="139"/>
       <c r="AK25" s="139"/>
       <c r="AL25" s="139"/>
       <c r="AM25" s="139"/>
       <c r="AN25" s="139"/>
       <c r="AO25" s="139"/>
       <c r="AP25" s="139"/>
       <c r="AQ25" s="139"/>
       <c r="AR25" s="139"/>
       <c r="AS25" s="139"/>
       <c r="AT25" s="139"/>
       <c r="AU25" s="139"/>
       <c r="AV25" s="139"/>
       <c r="AW25" s="4"/>
       <c r="AX25" s="4"/>
       <c r="AY25" s="4"/>
       <c r="AZ25" s="4"/>
       <c r="BA25" s="4"/>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
       <c r="BD25" s="4"/>
       <c r="BE25" s="4"/>
     </row>
-    <row r="26" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A26" s="90"/>
       <c r="C26" s="225" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="120">
         <v>4219</v>
       </c>
       <c r="E26" s="97">
         <v>0.02</v>
       </c>
       <c r="F26" s="97"/>
       <c r="G26" s="120">
         <v>4372</v>
       </c>
       <c r="H26" s="97">
         <v>0.02</v>
       </c>
       <c r="I26" s="97"/>
       <c r="J26" s="120">
         <v>4535</v>
       </c>
       <c r="K26" s="97">
         <v>0.02</v>
       </c>
       <c r="L26" s="97"/>
@@ -32438,51 +32440,51 @@
       <c r="AH26" s="139"/>
       <c r="AI26" s="139"/>
       <c r="AJ26" s="139"/>
       <c r="AK26" s="139"/>
       <c r="AL26" s="139"/>
       <c r="AM26" s="139"/>
       <c r="AN26" s="139"/>
       <c r="AO26" s="139"/>
       <c r="AP26" s="139"/>
       <c r="AQ26" s="139"/>
       <c r="AR26" s="139"/>
       <c r="AS26" s="139"/>
       <c r="AT26" s="139"/>
       <c r="AU26" s="139"/>
       <c r="AV26" s="139"/>
       <c r="AW26" s="4"/>
       <c r="AX26" s="4"/>
       <c r="AY26" s="4"/>
       <c r="AZ26" s="4"/>
       <c r="BA26" s="4"/>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
       <c r="BD26" s="4"/>
       <c r="BE26" s="4"/>
     </row>
-    <row r="27" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A27" s="90"/>
       <c r="C27" s="225" t="s">
         <v>306</v>
       </c>
       <c r="D27" s="121">
         <v>6503</v>
       </c>
       <c r="E27" s="97">
         <v>0.02</v>
       </c>
       <c r="F27" s="97"/>
       <c r="G27" s="121">
         <v>6942</v>
       </c>
       <c r="H27" s="97">
         <v>0.02</v>
       </c>
       <c r="I27" s="97"/>
       <c r="J27" s="121">
         <v>7482</v>
       </c>
       <c r="K27" s="97">
         <v>0.03</v>
       </c>
       <c r="L27" s="97"/>
@@ -32530,51 +32532,51 @@
       <c r="AH27" s="139"/>
       <c r="AI27" s="139"/>
       <c r="AJ27" s="139"/>
       <c r="AK27" s="139"/>
       <c r="AL27" s="139"/>
       <c r="AM27" s="139"/>
       <c r="AN27" s="139"/>
       <c r="AO27" s="139"/>
       <c r="AP27" s="139"/>
       <c r="AQ27" s="139"/>
       <c r="AR27" s="139"/>
       <c r="AS27" s="139"/>
       <c r="AT27" s="139"/>
       <c r="AU27" s="139"/>
       <c r="AV27" s="139"/>
       <c r="AW27" s="4"/>
       <c r="AX27" s="4"/>
       <c r="AY27" s="4"/>
       <c r="AZ27" s="4"/>
       <c r="BA27" s="4"/>
       <c r="BB27" s="4"/>
       <c r="BC27" s="4"/>
       <c r="BD27" s="4"/>
       <c r="BE27" s="4"/>
     </row>
-    <row r="28" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A28" s="90"/>
       <c r="C28" s="351">
         <v>2018</v>
       </c>
       <c r="D28" s="121">
         <v>3917</v>
       </c>
       <c r="E28" s="97">
         <v>0.01</v>
       </c>
       <c r="F28" s="97"/>
       <c r="G28" s="121">
         <v>4147</v>
       </c>
       <c r="H28" s="97">
         <v>0.01</v>
       </c>
       <c r="I28" s="97"/>
       <c r="J28" s="121">
         <v>4362</v>
       </c>
       <c r="K28" s="97">
         <v>0.01</v>
       </c>
       <c r="L28" s="97"/>
@@ -32622,51 +32624,51 @@
       <c r="AH28" s="139"/>
       <c r="AI28" s="139"/>
       <c r="AJ28" s="139"/>
       <c r="AK28" s="139"/>
       <c r="AL28" s="139"/>
       <c r="AM28" s="139"/>
       <c r="AN28" s="139"/>
       <c r="AO28" s="139"/>
       <c r="AP28" s="139"/>
       <c r="AQ28" s="139"/>
       <c r="AR28" s="139"/>
       <c r="AS28" s="139"/>
       <c r="AT28" s="139"/>
       <c r="AU28" s="139"/>
       <c r="AV28" s="139"/>
       <c r="AW28" s="4"/>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
       <c r="BD28" s="4"/>
       <c r="BE28" s="4"/>
     </row>
-    <row r="29" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A29" s="90"/>
       <c r="C29" s="351">
         <v>2019</v>
       </c>
       <c r="D29" s="121">
         <v>9539</v>
       </c>
       <c r="E29" s="97">
         <v>0.04</v>
       </c>
       <c r="F29" s="97"/>
       <c r="G29" s="121">
         <v>9993</v>
       </c>
       <c r="H29" s="97">
         <v>0.04</v>
       </c>
       <c r="I29" s="97"/>
       <c r="J29" s="121">
         <v>10446</v>
       </c>
       <c r="K29" s="97">
         <v>0.04</v>
       </c>
       <c r="L29" s="97"/>
@@ -32714,51 +32716,51 @@
       <c r="AH29" s="139"/>
       <c r="AI29" s="139"/>
       <c r="AJ29" s="139"/>
       <c r="AK29" s="139"/>
       <c r="AL29" s="139"/>
       <c r="AM29" s="139"/>
       <c r="AN29" s="139"/>
       <c r="AO29" s="139"/>
       <c r="AP29" s="139"/>
       <c r="AQ29" s="139"/>
       <c r="AR29" s="139"/>
       <c r="AS29" s="139"/>
       <c r="AT29" s="139"/>
       <c r="AU29" s="139"/>
       <c r="AV29" s="139"/>
       <c r="AW29" s="4"/>
       <c r="AX29" s="4"/>
       <c r="AY29" s="4"/>
       <c r="AZ29" s="4"/>
       <c r="BA29" s="4"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
       <c r="BD29" s="4"/>
       <c r="BE29" s="4"/>
     </row>
-    <row r="30" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A30" s="90"/>
       <c r="C30" s="351">
         <v>2020</v>
       </c>
       <c r="D30" s="121">
         <v>28074</v>
       </c>
       <c r="E30" s="97">
         <v>0.1</v>
       </c>
       <c r="F30" s="97"/>
       <c r="G30" s="121">
         <v>29735</v>
       </c>
       <c r="H30" s="97">
         <v>0.11</v>
       </c>
       <c r="I30" s="97"/>
       <c r="J30" s="121">
         <v>31497</v>
       </c>
       <c r="K30" s="97">
         <v>0.12</v>
       </c>
       <c r="L30" s="97"/>
@@ -32806,51 +32808,51 @@
       <c r="AH30" s="139"/>
       <c r="AI30" s="139"/>
       <c r="AJ30" s="139"/>
       <c r="AK30" s="139"/>
       <c r="AL30" s="139"/>
       <c r="AM30" s="139"/>
       <c r="AN30" s="139"/>
       <c r="AO30" s="139"/>
       <c r="AP30" s="139"/>
       <c r="AQ30" s="139"/>
       <c r="AR30" s="139"/>
       <c r="AS30" s="139"/>
       <c r="AT30" s="139"/>
       <c r="AU30" s="139"/>
       <c r="AV30" s="139"/>
       <c r="AW30" s="4"/>
       <c r="AX30" s="4"/>
       <c r="AY30" s="4"/>
       <c r="AZ30" s="4"/>
       <c r="BA30" s="4"/>
       <c r="BB30" s="4"/>
       <c r="BC30" s="4"/>
       <c r="BD30" s="4"/>
       <c r="BE30" s="4"/>
     </row>
-    <row r="31" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A31" s="90"/>
       <c r="C31" s="351">
         <v>2021</v>
       </c>
       <c r="D31" s="121">
         <v>45945</v>
       </c>
       <c r="E31" s="97">
         <v>0.17</v>
       </c>
       <c r="F31" s="97"/>
       <c r="G31" s="121">
         <v>48447</v>
       </c>
       <c r="H31" s="97">
         <v>0.18</v>
       </c>
       <c r="I31" s="97"/>
       <c r="J31" s="121">
         <v>51345</v>
       </c>
       <c r="K31" s="97">
         <v>0.19</v>
       </c>
       <c r="L31" s="97"/>
@@ -32898,51 +32900,51 @@
       <c r="AH31" s="139"/>
       <c r="AI31" s="139"/>
       <c r="AJ31" s="139"/>
       <c r="AK31" s="139"/>
       <c r="AL31" s="139"/>
       <c r="AM31" s="139"/>
       <c r="AN31" s="139"/>
       <c r="AO31" s="139"/>
       <c r="AP31" s="139"/>
       <c r="AQ31" s="139"/>
       <c r="AR31" s="139"/>
       <c r="AS31" s="139"/>
       <c r="AT31" s="139"/>
       <c r="AU31" s="139"/>
       <c r="AV31" s="139"/>
       <c r="AW31" s="4"/>
       <c r="AX31" s="4"/>
       <c r="AY31" s="4"/>
       <c r="AZ31" s="4"/>
       <c r="BA31" s="4"/>
       <c r="BB31" s="4"/>
       <c r="BC31" s="4"/>
       <c r="BD31" s="4"/>
       <c r="BE31" s="4"/>
     </row>
-    <row r="32" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A32" s="90"/>
       <c r="C32" s="351">
         <v>2022</v>
       </c>
       <c r="D32" s="121">
         <v>46173</v>
       </c>
       <c r="E32" s="97">
         <v>0.17</v>
       </c>
       <c r="F32" s="97"/>
       <c r="G32" s="121">
         <v>47952</v>
       </c>
       <c r="H32" s="97">
         <v>0.18</v>
       </c>
       <c r="I32" s="97"/>
       <c r="J32" s="121">
         <v>49640</v>
       </c>
       <c r="K32" s="97">
         <v>0.18</v>
       </c>
       <c r="L32" s="97"/>
@@ -32990,51 +32992,51 @@
       <c r="AH32" s="139"/>
       <c r="AI32" s="139"/>
       <c r="AJ32" s="139"/>
       <c r="AK32" s="139"/>
       <c r="AL32" s="139"/>
       <c r="AM32" s="139"/>
       <c r="AN32" s="139"/>
       <c r="AO32" s="139"/>
       <c r="AP32" s="139"/>
       <c r="AQ32" s="139"/>
       <c r="AR32" s="139"/>
       <c r="AS32" s="139"/>
       <c r="AT32" s="139"/>
       <c r="AU32" s="139"/>
       <c r="AV32" s="139"/>
       <c r="AW32" s="4"/>
       <c r="AX32" s="4"/>
       <c r="AY32" s="4"/>
       <c r="AZ32" s="4"/>
       <c r="BA32" s="4"/>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
       <c r="BD32" s="4"/>
       <c r="BE32" s="4"/>
     </row>
-    <row r="33" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A33" s="90"/>
       <c r="C33" s="351">
         <v>2023</v>
       </c>
       <c r="D33" s="121">
         <v>38250</v>
       </c>
       <c r="E33" s="97">
         <v>0.14000000000000001</v>
       </c>
       <c r="F33" s="97"/>
       <c r="G33" s="121">
         <v>40694</v>
       </c>
       <c r="H33" s="97">
         <v>0.15</v>
       </c>
       <c r="I33" s="97"/>
       <c r="J33" s="121">
         <v>42204</v>
       </c>
       <c r="K33" s="97">
         <v>0.16</v>
       </c>
       <c r="L33" s="97"/>
@@ -33082,51 +33084,51 @@
       <c r="AH33" s="139"/>
       <c r="AI33" s="139"/>
       <c r="AJ33" s="139"/>
       <c r="AK33" s="139"/>
       <c r="AL33" s="139"/>
       <c r="AM33" s="139"/>
       <c r="AN33" s="139"/>
       <c r="AO33" s="139"/>
       <c r="AP33" s="139"/>
       <c r="AQ33" s="139"/>
       <c r="AR33" s="139"/>
       <c r="AS33" s="139"/>
       <c r="AT33" s="139"/>
       <c r="AU33" s="139"/>
       <c r="AV33" s="139"/>
       <c r="AW33" s="4"/>
       <c r="AX33" s="4"/>
       <c r="AY33" s="4"/>
       <c r="AZ33" s="4"/>
       <c r="BA33" s="4"/>
       <c r="BB33" s="4"/>
       <c r="BC33" s="4"/>
       <c r="BD33" s="4"/>
       <c r="BE33" s="4"/>
     </row>
-    <row r="34" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A34" s="90"/>
       <c r="C34" s="351">
         <v>2024</v>
       </c>
       <c r="D34" s="121">
         <v>42043</v>
       </c>
       <c r="E34" s="97">
         <v>0.15</v>
       </c>
       <c r="F34" s="97"/>
       <c r="G34" s="121">
         <v>44401</v>
       </c>
       <c r="H34" s="97">
         <v>0.16</v>
       </c>
       <c r="I34" s="97"/>
       <c r="J34" s="121">
         <v>45708</v>
       </c>
       <c r="K34" s="97">
         <v>0.17</v>
       </c>
       <c r="L34" s="97"/>
@@ -33174,51 +33176,51 @@
       <c r="AH34" s="139"/>
       <c r="AI34" s="139"/>
       <c r="AJ34" s="139"/>
       <c r="AK34" s="139"/>
       <c r="AL34" s="139"/>
       <c r="AM34" s="139"/>
       <c r="AN34" s="139"/>
       <c r="AO34" s="139"/>
       <c r="AP34" s="139"/>
       <c r="AQ34" s="139"/>
       <c r="AR34" s="139"/>
       <c r="AS34" s="139"/>
       <c r="AT34" s="139"/>
       <c r="AU34" s="139"/>
       <c r="AV34" s="139"/>
       <c r="AW34" s="4"/>
       <c r="AX34" s="4"/>
       <c r="AY34" s="4"/>
       <c r="AZ34" s="4"/>
       <c r="BA34" s="4"/>
       <c r="BB34" s="4"/>
       <c r="BC34" s="4"/>
       <c r="BD34" s="4"/>
       <c r="BE34" s="4"/>
     </row>
-    <row r="35" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A35" s="90"/>
       <c r="C35" s="351">
         <v>2025</v>
       </c>
       <c r="D35" s="122">
         <v>48484</v>
       </c>
       <c r="E35" s="160">
         <v>0.18</v>
       </c>
       <c r="F35" s="97"/>
       <c r="G35" s="122">
         <v>35666</v>
       </c>
       <c r="H35" s="160">
         <v>0.13</v>
       </c>
       <c r="I35" s="97"/>
       <c r="J35" s="122">
         <v>22535</v>
       </c>
       <c r="K35" s="160">
         <v>0.08</v>
       </c>
       <c r="L35" s="97"/>
@@ -33266,51 +33268,51 @@
       <c r="AH35" s="139"/>
       <c r="AI35" s="139"/>
       <c r="AJ35" s="139"/>
       <c r="AK35" s="139"/>
       <c r="AL35" s="139"/>
       <c r="AM35" s="139"/>
       <c r="AN35" s="139"/>
       <c r="AO35" s="139"/>
       <c r="AP35" s="139"/>
       <c r="AQ35" s="139"/>
       <c r="AR35" s="139"/>
       <c r="AS35" s="139"/>
       <c r="AT35" s="139"/>
       <c r="AU35" s="139"/>
       <c r="AV35" s="139"/>
       <c r="AW35" s="4"/>
       <c r="AX35" s="4"/>
       <c r="AY35" s="4"/>
       <c r="AZ35" s="4"/>
       <c r="BA35" s="4"/>
       <c r="BB35" s="4"/>
       <c r="BC35" s="4"/>
       <c r="BD35" s="4"/>
       <c r="BE35" s="4"/>
     </row>
-    <row r="36" spans="1:57" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:57" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="90"/>
       <c r="C36" s="244" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="138">
         <v>273147</v>
       </c>
       <c r="E36" s="257">
         <v>1</v>
       </c>
       <c r="F36" s="254"/>
       <c r="G36" s="138">
         <v>272349</v>
       </c>
       <c r="H36" s="257">
         <v>1</v>
       </c>
       <c r="I36" s="254"/>
       <c r="J36" s="138">
         <v>269754</v>
       </c>
       <c r="K36" s="257">
         <v>1</v>
       </c>
       <c r="L36" s="254"/>
@@ -33358,51 +33360,51 @@
       <c r="AH36" s="139"/>
       <c r="AI36" s="139"/>
       <c r="AJ36" s="139"/>
       <c r="AK36" s="139"/>
       <c r="AL36" s="139"/>
       <c r="AM36" s="139"/>
       <c r="AN36" s="139"/>
       <c r="AO36" s="139"/>
       <c r="AP36" s="139"/>
       <c r="AQ36" s="139"/>
       <c r="AR36" s="139"/>
       <c r="AS36" s="139"/>
       <c r="AT36" s="139"/>
       <c r="AU36" s="139"/>
       <c r="AV36" s="139"/>
       <c r="AW36" s="4"/>
       <c r="AX36" s="4"/>
       <c r="AY36" s="4"/>
       <c r="AZ36" s="4"/>
       <c r="BA36" s="4"/>
       <c r="BB36" s="4"/>
       <c r="BC36" s="4"/>
       <c r="BD36" s="4"/>
       <c r="BE36" s="4"/>
     </row>
-    <row r="37" spans="1:57" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:57" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A37" s="90"/>
       <c r="B37" s="244"/>
       <c r="C37" s="244"/>
       <c r="D37" s="244"/>
       <c r="E37" s="244"/>
       <c r="F37" s="244"/>
       <c r="G37" s="244"/>
       <c r="H37" s="244"/>
       <c r="I37" s="244"/>
       <c r="J37" s="244"/>
       <c r="K37" s="244"/>
       <c r="L37" s="244"/>
       <c r="M37" s="244"/>
       <c r="N37" s="244"/>
       <c r="O37" s="244"/>
       <c r="P37" s="244"/>
       <c r="Q37" s="244"/>
       <c r="R37" s="244"/>
       <c r="S37" s="244"/>
       <c r="T37" s="244"/>
       <c r="U37" s="244"/>
       <c r="V37" s="244"/>
       <c r="W37" s="244"/>
       <c r="X37" s="244"/>
       <c r="Y37" s="244"/>
@@ -33417,51 +33419,51 @@
       <c r="AH37" s="17"/>
       <c r="AI37" s="17"/>
       <c r="AJ37" s="4"/>
       <c r="AK37" s="4"/>
       <c r="AL37" s="4"/>
       <c r="AM37" s="4"/>
       <c r="AN37" s="4"/>
       <c r="AO37" s="4"/>
       <c r="AP37" s="4"/>
       <c r="AQ37" s="4"/>
       <c r="AR37" s="4"/>
       <c r="AS37" s="4"/>
       <c r="AT37" s="4"/>
       <c r="AU37" s="4"/>
       <c r="AV37" s="4"/>
       <c r="AW37" s="4"/>
       <c r="AX37" s="4"/>
       <c r="AY37" s="4"/>
       <c r="AZ37" s="4"/>
       <c r="BA37" s="4"/>
       <c r="BB37" s="4"/>
       <c r="BC37" s="4"/>
       <c r="BD37" s="4"/>
       <c r="BE37" s="4"/>
     </row>
-    <row r="38" spans="1:57" s="92" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:57" s="92" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="268"/>
       <c r="B38" s="487" t="s">
         <v>93</v>
       </c>
       <c r="C38" s="487"/>
       <c r="D38" s="487"/>
       <c r="E38" s="487"/>
       <c r="F38" s="487"/>
       <c r="G38" s="487"/>
       <c r="H38" s="487"/>
       <c r="I38" s="487"/>
       <c r="J38" s="487"/>
       <c r="K38" s="487"/>
       <c r="L38" s="487"/>
       <c r="M38" s="487"/>
       <c r="N38" s="487"/>
       <c r="O38" s="487"/>
       <c r="P38" s="487"/>
       <c r="Q38" s="487"/>
       <c r="R38" s="487"/>
       <c r="S38" s="487"/>
       <c r="T38" s="487"/>
       <c r="U38" s="487"/>
       <c r="V38" s="487"/>
       <c r="W38" s="487"/>
@@ -33478,51 +33480,51 @@
       <c r="AH38" s="85"/>
       <c r="AI38" s="85"/>
       <c r="AJ38" s="85"/>
       <c r="AK38" s="85"/>
       <c r="AL38" s="85"/>
       <c r="AM38" s="85"/>
       <c r="AN38" s="85"/>
       <c r="AO38" s="85"/>
       <c r="AP38" s="85"/>
       <c r="AQ38" s="85"/>
       <c r="AR38" s="85"/>
       <c r="AS38" s="85"/>
       <c r="AT38" s="85"/>
       <c r="AU38" s="85"/>
       <c r="AV38" s="85"/>
       <c r="AW38" s="85"/>
       <c r="AX38" s="85"/>
       <c r="AY38" s="85"/>
       <c r="AZ38" s="85"/>
       <c r="BA38" s="85"/>
       <c r="BB38" s="85"/>
       <c r="BC38" s="85"/>
       <c r="BD38" s="85"/>
       <c r="BE38" s="85"/>
     </row>
-    <row r="39" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
       <c r="N39" s="17"/>
       <c r="O39" s="17"/>
       <c r="P39" s="17"/>
       <c r="Q39" s="17"/>
       <c r="R39" s="17"/>
       <c r="S39" s="17"/>
       <c r="T39" s="17"/>
       <c r="U39" s="17"/>
       <c r="V39" s="17"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
       <c r="Y39" s="17"/>
@@ -33537,51 +33539,51 @@
       <c r="AH39" s="17"/>
       <c r="AI39" s="17"/>
       <c r="AJ39" s="17"/>
       <c r="AK39" s="17"/>
       <c r="AL39" s="17"/>
       <c r="AM39" s="17"/>
       <c r="AN39" s="17"/>
       <c r="AO39" s="17"/>
       <c r="AP39" s="17"/>
       <c r="AQ39" s="17"/>
       <c r="AR39" s="17"/>
       <c r="AS39" s="17"/>
       <c r="AT39" s="17"/>
       <c r="AU39" s="17"/>
       <c r="AV39" s="17"/>
       <c r="AW39" s="17"/>
       <c r="AX39" s="17"/>
       <c r="AY39" s="17"/>
       <c r="AZ39" s="17"/>
       <c r="BA39" s="17"/>
       <c r="BB39" s="17"/>
       <c r="BC39" s="17"/>
       <c r="BD39" s="17"/>
       <c r="BE39" s="17"/>
     </row>
-    <row r="40" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="17"/>
       <c r="C40" s="17"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="17"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="17"/>
       <c r="K40" s="17"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
       <c r="N40" s="17"/>
       <c r="O40" s="17"/>
       <c r="P40" s="17"/>
       <c r="Q40" s="17"/>
       <c r="R40" s="17"/>
       <c r="S40" s="17"/>
       <c r="T40" s="17"/>
       <c r="U40" s="17"/>
       <c r="V40" s="17"/>
       <c r="W40" s="17"/>
       <c r="X40" s="17"/>
       <c r="Y40" s="17"/>
@@ -33596,51 +33598,51 @@
       <c r="AH40" s="17"/>
       <c r="AI40" s="17"/>
       <c r="AJ40" s="17"/>
       <c r="AK40" s="17"/>
       <c r="AL40" s="17"/>
       <c r="AM40" s="17"/>
       <c r="AN40" s="17"/>
       <c r="AO40" s="17"/>
       <c r="AP40" s="17"/>
       <c r="AQ40" s="17"/>
       <c r="AR40" s="17"/>
       <c r="AS40" s="17"/>
       <c r="AT40" s="17"/>
       <c r="AU40" s="17"/>
       <c r="AV40" s="17"/>
       <c r="AW40" s="17"/>
       <c r="AX40" s="17"/>
       <c r="AY40" s="17"/>
       <c r="AZ40" s="17"/>
       <c r="BA40" s="17"/>
       <c r="BB40" s="17"/>
       <c r="BC40" s="17"/>
       <c r="BD40" s="17"/>
       <c r="BE40" s="17"/>
     </row>
-    <row r="41" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
       <c r="W41" s="4"/>
       <c r="X41" s="4"/>
       <c r="Y41" s="4"/>
@@ -33691,82 +33693,82 @@
     <mergeCell ref="V7:W7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D6:N6"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="G7:H7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="74" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BE50"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-    <col min="2" max="2" width="21.44140625" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
-    <col min="5" max="5" width="1.5546875" customWidth="1"/>
+    <col min="5" max="5" width="1.5703125" customWidth="1"/>
     <col min="6" max="7" width="9" customWidth="1"/>
-    <col min="8" max="8" width="1.5546875" customWidth="1"/>
+    <col min="8" max="8" width="1.5703125" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="9" customWidth="1"/>
-    <col min="11" max="11" width="1.5546875" customWidth="1"/>
+    <col min="11" max="11" width="1.5703125" customWidth="1"/>
     <col min="12" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
-    <col min="14" max="14" width="1.5546875" customWidth="1"/>
+    <col min="14" max="14" width="1.5703125" customWidth="1"/>
     <col min="15" max="15" width="10" customWidth="1"/>
     <col min="16" max="16" width="9" customWidth="1"/>
-    <col min="17" max="17" width="1.5546875" customWidth="1"/>
+    <col min="17" max="17" width="1.5703125" customWidth="1"/>
     <col min="18" max="18" width="10" customWidth="1"/>
     <col min="19" max="19" width="9" customWidth="1"/>
-    <col min="20" max="20" width="1.5546875" customWidth="1"/>
+    <col min="20" max="20" width="1.5703125" customWidth="1"/>
     <col min="21" max="21" width="10" customWidth="1"/>
     <col min="22" max="22" width="9" customWidth="1"/>
-    <col min="23" max="23" width="1.5546875" customWidth="1"/>
+    <col min="23" max="23" width="1.5703125" customWidth="1"/>
     <col min="24" max="24" width="10" customWidth="1"/>
     <col min="25" max="25" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
     </row>
-    <row r="2" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="489" t="s">
         <v>248</v>
       </c>
       <c r="C2" s="489"/>
       <c r="D2" s="489"/>
       <c r="E2" s="489"/>
       <c r="F2" s="489"/>
       <c r="G2" s="489"/>
       <c r="H2" s="489"/>
       <c r="I2" s="489"/>
       <c r="J2" s="489"/>
       <c r="K2" s="489"/>
       <c r="L2" s="489"/>
       <c r="M2" s="489"/>
       <c r="N2" s="489"/>
       <c r="O2" s="489"/>
       <c r="P2" s="489"/>
       <c r="Q2" s="489"/>
       <c r="R2" s="489"/>
       <c r="S2" s="489"/>
       <c r="T2" s="489"/>
       <c r="U2" s="489"/>
       <c r="V2" s="489"/>
       <c r="W2" s="489"/>
       <c r="X2" s="489"/>
@@ -33782,51 +33784,51 @@
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
       <c r="AT2" s="7"/>
       <c r="AU2" s="17"/>
       <c r="AV2" s="17"/>
       <c r="AW2" s="17"/>
       <c r="AX2" s="17"/>
       <c r="AY2" s="17"/>
       <c r="AZ2" s="17"/>
       <c r="BA2" s="17"/>
       <c r="BB2" s="17"/>
       <c r="BC2" s="17"/>
       <c r="BD2" s="17"/>
       <c r="BE2" s="17"/>
     </row>
-    <row r="3" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="490" t="s">
         <v>205</v>
       </c>
       <c r="C3" s="490"/>
       <c r="D3" s="490"/>
       <c r="E3" s="490"/>
       <c r="F3" s="490"/>
       <c r="G3" s="490"/>
       <c r="H3" s="490"/>
       <c r="I3" s="490"/>
       <c r="J3" s="490"/>
       <c r="K3" s="490"/>
       <c r="L3" s="490"/>
       <c r="M3" s="490"/>
       <c r="N3" s="490"/>
       <c r="O3" s="490"/>
       <c r="P3" s="490"/>
       <c r="Q3" s="490"/>
       <c r="R3" s="490"/>
       <c r="S3" s="490"/>
       <c r="T3" s="490"/>
       <c r="U3" s="490"/>
       <c r="V3" s="490"/>
       <c r="W3" s="490"/>
@@ -33843,51 +33845,51 @@
       <c r="AH3" s="46"/>
       <c r="AI3" s="46"/>
       <c r="AJ3" s="46"/>
       <c r="AK3" s="46"/>
       <c r="AL3" s="46"/>
       <c r="AM3" s="46"/>
       <c r="AN3" s="46"/>
       <c r="AO3" s="46"/>
       <c r="AP3" s="46"/>
       <c r="AQ3" s="46"/>
       <c r="AR3" s="46"/>
       <c r="AS3" s="46"/>
       <c r="AT3" s="46"/>
       <c r="AU3" s="17"/>
       <c r="AV3" s="17"/>
       <c r="AW3" s="17"/>
       <c r="AX3" s="17"/>
       <c r="AY3" s="17"/>
       <c r="AZ3" s="17"/>
       <c r="BA3" s="17"/>
       <c r="BB3" s="17"/>
       <c r="BC3" s="17"/>
       <c r="BD3" s="17"/>
       <c r="BE3" s="17"/>
     </row>
-    <row r="4" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="490" t="s">
         <v>57</v>
       </c>
       <c r="C4" s="490"/>
       <c r="D4" s="490"/>
       <c r="E4" s="490"/>
       <c r="F4" s="490"/>
       <c r="G4" s="490"/>
       <c r="H4" s="490"/>
       <c r="I4" s="490"/>
       <c r="J4" s="490"/>
       <c r="K4" s="490"/>
       <c r="L4" s="490"/>
       <c r="M4" s="490"/>
       <c r="N4" s="490"/>
       <c r="O4" s="490"/>
       <c r="P4" s="490"/>
       <c r="Q4" s="490"/>
       <c r="R4" s="490"/>
       <c r="S4" s="490"/>
       <c r="T4" s="490"/>
       <c r="U4" s="490"/>
       <c r="V4" s="490"/>
       <c r="W4" s="490"/>
@@ -33904,51 +33906,51 @@
       <c r="AH4" s="46"/>
       <c r="AI4" s="46"/>
       <c r="AJ4" s="46"/>
       <c r="AK4" s="46"/>
       <c r="AL4" s="46"/>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="17"/>
       <c r="AV4" s="17"/>
       <c r="AW4" s="17"/>
       <c r="AX4" s="17"/>
       <c r="AY4" s="17"/>
       <c r="AZ4" s="17"/>
       <c r="BA4" s="17"/>
       <c r="BB4" s="17"/>
       <c r="BC4" s="17"/>
       <c r="BD4" s="17"/>
       <c r="BE4" s="17"/>
     </row>
-    <row r="5" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A5" s="17"/>
       <c r="B5" s="179"/>
       <c r="C5" s="179"/>
       <c r="D5" s="179"/>
       <c r="E5" s="179"/>
       <c r="F5" s="179"/>
       <c r="G5" s="179"/>
       <c r="H5" s="179"/>
       <c r="I5" s="179"/>
       <c r="J5" s="179"/>
       <c r="K5" s="179"/>
       <c r="L5" s="90"/>
       <c r="M5" s="90"/>
       <c r="N5" s="90"/>
       <c r="O5" s="90"/>
       <c r="P5" s="90"/>
       <c r="Q5" s="90"/>
       <c r="R5" s="90"/>
       <c r="S5" s="90"/>
       <c r="T5" s="90"/>
       <c r="U5" s="90"/>
       <c r="V5" s="90"/>
       <c r="W5" s="90"/>
       <c r="X5" s="90"/>
       <c r="Y5" s="90"/>
@@ -33963,51 +33965,51 @@
       <c r="AH5" s="17"/>
       <c r="AI5" s="17"/>
       <c r="AJ5" s="17"/>
       <c r="AK5" s="17"/>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
       <c r="AR5" s="4"/>
       <c r="AS5" s="4"/>
       <c r="AT5" s="4"/>
       <c r="AU5" s="4"/>
       <c r="AV5" s="4"/>
       <c r="AW5" s="4"/>
       <c r="AX5" s="4"/>
       <c r="AY5" s="4"/>
       <c r="AZ5" s="4"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="4"/>
       <c r="BE5" s="4"/>
     </row>
-    <row r="6" spans="1:57" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:57" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17"/>
       <c r="B6" s="222"/>
       <c r="C6" s="491">
         <v>2025</v>
       </c>
       <c r="D6" s="491"/>
       <c r="E6" s="491"/>
       <c r="F6" s="491"/>
       <c r="G6" s="491"/>
       <c r="H6" s="491"/>
       <c r="I6" s="491"/>
       <c r="J6" s="491"/>
       <c r="K6" s="491"/>
       <c r="L6" s="491"/>
       <c r="M6" s="491"/>
       <c r="N6" s="222"/>
       <c r="O6" s="491">
         <v>2024</v>
       </c>
       <c r="P6" s="491"/>
       <c r="Q6" s="491"/>
       <c r="R6" s="491"/>
       <c r="S6" s="491"/>
       <c r="T6" s="491"/>
       <c r="U6" s="491"/>
@@ -34026,51 +34028,51 @@
       <c r="AH6" s="17"/>
       <c r="AI6" s="17"/>
       <c r="AJ6" s="17"/>
       <c r="AK6" s="17"/>
       <c r="AL6" s="4"/>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4"/>
       <c r="AO6" s="4"/>
       <c r="AP6" s="4"/>
       <c r="AQ6" s="4"/>
       <c r="AR6" s="4"/>
       <c r="AS6" s="4"/>
       <c r="AT6" s="4"/>
       <c r="AU6" s="4"/>
       <c r="AV6" s="4"/>
       <c r="AW6" s="4"/>
       <c r="AX6" s="4"/>
       <c r="AY6" s="4"/>
       <c r="AZ6" s="4"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="4"/>
       <c r="BE6" s="4"/>
     </row>
-    <row r="7" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="90"/>
       <c r="C7" s="492" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="492"/>
       <c r="E7" s="222"/>
       <c r="F7" s="492" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="492"/>
       <c r="H7" s="222"/>
       <c r="I7" s="492" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="492"/>
       <c r="K7" s="90"/>
       <c r="L7" s="492" t="s">
         <v>2</v>
       </c>
       <c r="M7" s="492"/>
       <c r="N7" s="253"/>
       <c r="O7" s="492" t="s">
         <v>4</v>
       </c>
@@ -34101,51 +34103,51 @@
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
       <c r="AL7" s="4"/>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
       <c r="AR7" s="4"/>
       <c r="AS7" s="4"/>
       <c r="AT7" s="4"/>
       <c r="AU7" s="4"/>
       <c r="AV7" s="4"/>
       <c r="AW7" s="4"/>
       <c r="AX7" s="4"/>
       <c r="AY7" s="4"/>
       <c r="AZ7" s="4"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="4"/>
       <c r="BE7" s="4"/>
     </row>
-    <row r="8" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A8" s="16"/>
       <c r="B8" s="179"/>
       <c r="C8" s="249" t="s">
         <v>95</v>
       </c>
       <c r="D8" s="250" t="s">
         <v>96</v>
       </c>
       <c r="E8" s="222"/>
       <c r="F8" s="249" t="s">
         <v>95</v>
       </c>
       <c r="G8" s="250" t="s">
         <v>96</v>
       </c>
       <c r="H8" s="222"/>
       <c r="I8" s="249" t="s">
         <v>95</v>
       </c>
       <c r="J8" s="250" t="s">
         <v>96</v>
       </c>
       <c r="K8" s="179"/>
       <c r="L8" s="249" t="s">
         <v>95</v>
@@ -34192,51 +34194,51 @@
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="4"/>
       <c r="BE8" s="4"/>
     </row>
-    <row r="9" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="244" t="s">
         <v>70</v>
       </c>
       <c r="C9" s="220"/>
       <c r="D9" s="220"/>
       <c r="E9" s="90"/>
       <c r="F9" s="220"/>
       <c r="G9" s="220"/>
       <c r="H9" s="90"/>
       <c r="I9" s="220"/>
       <c r="J9" s="220"/>
       <c r="K9" s="244"/>
       <c r="L9" s="220"/>
       <c r="M9" s="220"/>
       <c r="N9" s="90"/>
       <c r="O9" s="220"/>
       <c r="P9" s="220"/>
       <c r="Q9" s="90"/>
       <c r="R9" s="220"/>
       <c r="S9" s="220"/>
       <c r="T9" s="90"/>
       <c r="U9" s="220"/>
       <c r="V9" s="220"/>
       <c r="W9" s="90"/>
@@ -34253,51 +34255,51 @@
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
       <c r="AR9" s="4"/>
       <c r="AS9" s="4"/>
       <c r="AT9" s="4"/>
       <c r="AU9" s="4"/>
       <c r="AV9" s="4"/>
       <c r="AW9" s="4"/>
       <c r="AX9" s="4"/>
       <c r="AY9" s="4"/>
       <c r="AZ9" s="4"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="4"/>
       <c r="BE9" s="4"/>
     </row>
-    <row r="10" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="225" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="270">
         <v>120093</v>
       </c>
       <c r="D10" s="97">
         <v>0.44</v>
       </c>
       <c r="E10" s="97"/>
       <c r="F10" s="270">
         <v>119234</v>
       </c>
       <c r="G10" s="97">
         <v>0.44</v>
       </c>
       <c r="H10" s="97"/>
       <c r="I10" s="270">
         <v>117403</v>
       </c>
       <c r="J10" s="97">
         <v>0.44</v>
       </c>
       <c r="K10" s="225"/>
@@ -34346,51 +34348,51 @@
       <c r="AH10" s="4"/>
       <c r="AI10" s="4"/>
       <c r="AJ10" s="4"/>
       <c r="AK10" s="4"/>
       <c r="AL10" s="4"/>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
       <c r="AR10" s="4"/>
       <c r="AS10" s="4"/>
       <c r="AT10" s="4"/>
       <c r="AU10" s="4"/>
       <c r="AV10" s="4"/>
       <c r="AW10" s="4"/>
       <c r="AX10" s="4"/>
       <c r="AY10" s="4"/>
       <c r="AZ10" s="4"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="4"/>
       <c r="BE10" s="4"/>
     </row>
-    <row r="11" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="225" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="271">
         <v>44898</v>
       </c>
       <c r="D11" s="97">
         <v>0.16</v>
       </c>
       <c r="E11" s="97"/>
       <c r="F11" s="271">
         <v>44675</v>
       </c>
       <c r="G11" s="97">
         <v>0.16</v>
       </c>
       <c r="H11" s="97"/>
       <c r="I11" s="271">
         <v>44191</v>
       </c>
       <c r="J11" s="97">
         <v>0.16</v>
       </c>
       <c r="K11" s="225"/>
@@ -34439,51 +34441,51 @@
       <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
       <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
       <c r="AL11" s="4"/>
       <c r="AM11" s="4"/>
       <c r="AN11" s="4"/>
       <c r="AO11" s="4"/>
       <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
       <c r="AR11" s="4"/>
       <c r="AS11" s="4"/>
       <c r="AT11" s="4"/>
       <c r="AU11" s="4"/>
       <c r="AV11" s="4"/>
       <c r="AW11" s="4"/>
       <c r="AX11" s="4"/>
       <c r="AY11" s="4"/>
       <c r="AZ11" s="4"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="4"/>
       <c r="BE11" s="4"/>
     </row>
-    <row r="12" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="225" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="271">
         <v>37897</v>
       </c>
       <c r="D12" s="97">
         <v>0.14000000000000001</v>
       </c>
       <c r="E12" s="97"/>
       <c r="F12" s="271">
         <v>37955</v>
       </c>
       <c r="G12" s="97">
         <v>0.14000000000000001</v>
       </c>
       <c r="H12" s="97"/>
       <c r="I12" s="271">
         <v>37725</v>
       </c>
       <c r="J12" s="97">
         <v>0.14000000000000001</v>
       </c>
       <c r="K12" s="225"/>
@@ -34532,51 +34534,51 @@
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="4"/>
       <c r="AK12" s="4"/>
       <c r="AL12" s="4"/>
       <c r="AM12" s="4"/>
       <c r="AN12" s="4"/>
       <c r="AO12" s="4"/>
       <c r="AP12" s="4"/>
       <c r="AQ12" s="4"/>
       <c r="AR12" s="4"/>
       <c r="AS12" s="4"/>
       <c r="AT12" s="4"/>
       <c r="AU12" s="4"/>
       <c r="AV12" s="4"/>
       <c r="AW12" s="4"/>
       <c r="AX12" s="4"/>
       <c r="AY12" s="4"/>
       <c r="AZ12" s="4"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="4"/>
       <c r="BE12" s="4"/>
     </row>
-    <row r="13" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="225" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="271">
         <v>29486</v>
       </c>
       <c r="D13" s="97">
         <v>0.11</v>
       </c>
       <c r="E13" s="97"/>
       <c r="F13" s="271">
         <v>29567</v>
       </c>
       <c r="G13" s="97">
         <v>0.11</v>
       </c>
       <c r="H13" s="97"/>
       <c r="I13" s="271">
         <v>29524</v>
       </c>
       <c r="J13" s="97">
         <v>0.11</v>
       </c>
       <c r="K13" s="225"/>
@@ -34625,51 +34627,51 @@
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
       <c r="AT13" s="4"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>
       <c r="AW13" s="4"/>
       <c r="AX13" s="4"/>
       <c r="AY13" s="4"/>
       <c r="AZ13" s="4"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="4"/>
       <c r="BE13" s="4"/>
     </row>
-    <row r="14" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="225" t="s">
         <v>75</v>
       </c>
       <c r="C14" s="271">
         <v>20773</v>
       </c>
       <c r="D14" s="97">
         <v>0.08</v>
       </c>
       <c r="E14" s="97"/>
       <c r="F14" s="271">
         <v>20886</v>
       </c>
       <c r="G14" s="97">
         <v>0.08</v>
       </c>
       <c r="H14" s="97"/>
       <c r="I14" s="271">
         <v>20910</v>
       </c>
       <c r="J14" s="97">
         <v>0.08</v>
       </c>
       <c r="K14" s="225"/>
@@ -34718,51 +34720,51 @@
       <c r="AH14" s="4"/>
       <c r="AI14" s="4"/>
       <c r="AJ14" s="4"/>
       <c r="AK14" s="4"/>
       <c r="AL14" s="4"/>
       <c r="AM14" s="4"/>
       <c r="AN14" s="4"/>
       <c r="AO14" s="4"/>
       <c r="AP14" s="4"/>
       <c r="AQ14" s="4"/>
       <c r="AR14" s="4"/>
       <c r="AS14" s="4"/>
       <c r="AT14" s="4"/>
       <c r="AU14" s="4"/>
       <c r="AV14" s="4"/>
       <c r="AW14" s="4"/>
       <c r="AX14" s="4"/>
       <c r="AY14" s="4"/>
       <c r="AZ14" s="4"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="4"/>
       <c r="BE14" s="4"/>
     </row>
-    <row r="15" spans="1:57" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:57" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="225" t="s">
         <v>251</v>
       </c>
       <c r="C15" s="271">
         <v>11091</v>
       </c>
       <c r="D15" s="97">
         <v>0.04</v>
       </c>
       <c r="E15" s="97"/>
       <c r="F15" s="271">
         <v>11079</v>
       </c>
       <c r="G15" s="97">
         <v>0.04</v>
       </c>
       <c r="H15" s="97"/>
       <c r="I15" s="271">
         <v>11040</v>
       </c>
       <c r="J15" s="97">
         <v>0.04</v>
       </c>
       <c r="K15" s="225"/>
@@ -34811,51 +34813,51 @@
       <c r="AH15" s="4"/>
       <c r="AI15" s="4"/>
       <c r="AJ15" s="4"/>
       <c r="AK15" s="4"/>
       <c r="AL15" s="4"/>
       <c r="AM15" s="4"/>
       <c r="AN15" s="4"/>
       <c r="AO15" s="4"/>
       <c r="AP15" s="4"/>
       <c r="AQ15" s="4"/>
       <c r="AR15" s="4"/>
       <c r="AS15" s="4"/>
       <c r="AT15" s="4"/>
       <c r="AU15" s="4"/>
       <c r="AV15" s="4"/>
       <c r="AW15" s="4"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="4"/>
       <c r="BE15" s="4"/>
     </row>
-    <row r="16" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="225" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="271">
         <v>5988</v>
       </c>
       <c r="D16" s="97">
         <v>0.02</v>
       </c>
       <c r="E16" s="97"/>
       <c r="F16" s="271">
         <v>6001</v>
       </c>
       <c r="G16" s="97">
         <v>0.02</v>
       </c>
       <c r="H16" s="97"/>
       <c r="I16" s="271">
         <v>6018</v>
       </c>
       <c r="J16" s="97">
         <v>0.02</v>
       </c>
       <c r="K16" s="225"/>
@@ -34904,51 +34906,51 @@
       <c r="AH16" s="4"/>
       <c r="AI16" s="4"/>
       <c r="AJ16" s="4"/>
       <c r="AK16" s="4"/>
       <c r="AL16" s="4"/>
       <c r="AM16" s="4"/>
       <c r="AN16" s="4"/>
       <c r="AO16" s="4"/>
       <c r="AP16" s="4"/>
       <c r="AQ16" s="4"/>
       <c r="AR16" s="4"/>
       <c r="AS16" s="4"/>
       <c r="AT16" s="4"/>
       <c r="AU16" s="4"/>
       <c r="AV16" s="4"/>
       <c r="AW16" s="4"/>
       <c r="AX16" s="4"/>
       <c r="AY16" s="4"/>
       <c r="AZ16" s="4"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="4"/>
       <c r="BE16" s="4"/>
     </row>
-    <row r="17" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A17" s="17"/>
       <c r="B17" s="225" t="s">
         <v>78</v>
       </c>
       <c r="C17" s="271">
         <v>2398</v>
       </c>
       <c r="D17" s="97">
         <v>0.01</v>
       </c>
       <c r="E17" s="97"/>
       <c r="F17" s="271">
         <v>2414</v>
       </c>
       <c r="G17" s="97">
         <v>0.01</v>
       </c>
       <c r="H17" s="97"/>
       <c r="I17" s="271">
         <v>2395</v>
       </c>
       <c r="J17" s="97">
         <v>0.01</v>
       </c>
       <c r="K17" s="225"/>
@@ -34997,51 +34999,51 @@
       <c r="AH17" s="4"/>
       <c r="AI17" s="4"/>
       <c r="AJ17" s="4"/>
       <c r="AK17" s="4"/>
       <c r="AL17" s="4"/>
       <c r="AM17" s="4"/>
       <c r="AN17" s="4"/>
       <c r="AO17" s="4"/>
       <c r="AP17" s="4"/>
       <c r="AQ17" s="4"/>
       <c r="AR17" s="4"/>
       <c r="AS17" s="4"/>
       <c r="AT17" s="4"/>
       <c r="AU17" s="4"/>
       <c r="AV17" s="4"/>
       <c r="AW17" s="4"/>
       <c r="AX17" s="4"/>
       <c r="AY17" s="4"/>
       <c r="AZ17" s="4"/>
       <c r="BA17" s="4"/>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
       <c r="BD17" s="4"/>
       <c r="BE17" s="4"/>
     </row>
-    <row r="18" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A18" s="17"/>
       <c r="B18" s="225" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="272">
         <v>523</v>
       </c>
       <c r="D18" s="160">
         <v>0</v>
       </c>
       <c r="E18" s="97"/>
       <c r="F18" s="272">
         <v>538</v>
       </c>
       <c r="G18" s="160">
         <v>0</v>
       </c>
       <c r="H18" s="97"/>
       <c r="I18" s="272">
         <v>548</v>
       </c>
       <c r="J18" s="160">
         <v>0</v>
       </c>
       <c r="K18" s="225"/>
@@ -35090,51 +35092,51 @@
       <c r="AH18" s="4"/>
       <c r="AI18" s="4"/>
       <c r="AJ18" s="4"/>
       <c r="AK18" s="4"/>
       <c r="AL18" s="4"/>
       <c r="AM18" s="4"/>
       <c r="AN18" s="4"/>
       <c r="AO18" s="4"/>
       <c r="AP18" s="4"/>
       <c r="AQ18" s="4"/>
       <c r="AR18" s="4"/>
       <c r="AS18" s="4"/>
       <c r="AT18" s="4"/>
       <c r="AU18" s="4"/>
       <c r="AV18" s="4"/>
       <c r="AW18" s="4"/>
       <c r="AX18" s="4"/>
       <c r="AY18" s="4"/>
       <c r="AZ18" s="4"/>
       <c r="BA18" s="4"/>
       <c r="BB18" s="4"/>
       <c r="BC18" s="4"/>
       <c r="BD18" s="4"/>
       <c r="BE18" s="4"/>
     </row>
-    <row r="19" spans="1:57" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:57" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="17"/>
       <c r="B19" s="244" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="273">
         <v>273147</v>
       </c>
       <c r="D19" s="257">
         <v>1</v>
       </c>
       <c r="E19" s="254"/>
       <c r="F19" s="273">
         <v>272349</v>
       </c>
       <c r="G19" s="257">
         <v>1</v>
       </c>
       <c r="H19" s="254"/>
       <c r="I19" s="273">
         <v>269754</v>
       </c>
       <c r="J19" s="257">
         <v>1</v>
       </c>
       <c r="K19" s="244"/>
@@ -35183,51 +35185,51 @@
       <c r="AH19" s="4"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
       <c r="AK19" s="4"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
       <c r="AP19" s="4"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
       <c r="AT19" s="4"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="4"/>
       <c r="AY19" s="4"/>
       <c r="AZ19" s="4"/>
       <c r="BA19" s="4"/>
       <c r="BB19" s="4"/>
       <c r="BC19" s="4"/>
       <c r="BD19" s="4"/>
       <c r="BE19" s="4"/>
     </row>
-    <row r="20" spans="1:57" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:57" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17"/>
       <c r="B20" s="274" t="s">
         <v>80</v>
       </c>
       <c r="C20" s="275">
         <v>746</v>
       </c>
       <c r="D20" s="89"/>
       <c r="E20" s="90"/>
       <c r="F20" s="275">
         <v>746</v>
       </c>
       <c r="G20" s="89"/>
       <c r="H20" s="90"/>
       <c r="I20" s="275">
         <v>746</v>
       </c>
       <c r="J20" s="89"/>
       <c r="K20" s="274"/>
       <c r="L20" s="275">
         <v>745</v>
       </c>
       <c r="M20" s="89"/>
       <c r="N20" s="90"/>
       <c r="O20" s="275">
@@ -35260,51 +35262,51 @@
       <c r="AH20" s="4"/>
       <c r="AI20" s="4"/>
       <c r="AJ20" s="4"/>
       <c r="AK20" s="4"/>
       <c r="AL20" s="4"/>
       <c r="AM20" s="4"/>
       <c r="AN20" s="4"/>
       <c r="AO20" s="4"/>
       <c r="AP20" s="4"/>
       <c r="AQ20" s="4"/>
       <c r="AR20" s="4"/>
       <c r="AS20" s="4"/>
       <c r="AT20" s="4"/>
       <c r="AU20" s="4"/>
       <c r="AV20" s="4"/>
       <c r="AW20" s="4"/>
       <c r="AX20" s="4"/>
       <c r="AY20" s="4"/>
       <c r="AZ20" s="4"/>
       <c r="BA20" s="4"/>
       <c r="BB20" s="4"/>
       <c r="BC20" s="4"/>
       <c r="BD20" s="4"/>
       <c r="BE20" s="4"/>
     </row>
-    <row r="21" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="244"/>
       <c r="C21" s="261"/>
       <c r="D21" s="91"/>
       <c r="E21" s="91"/>
       <c r="F21" s="261"/>
       <c r="G21" s="91"/>
       <c r="H21" s="91"/>
       <c r="I21" s="261"/>
       <c r="J21" s="91"/>
       <c r="K21" s="244"/>
       <c r="L21" s="261"/>
       <c r="M21" s="91"/>
       <c r="N21" s="260"/>
       <c r="O21" s="261"/>
       <c r="P21" s="91"/>
       <c r="Q21" s="91"/>
       <c r="R21" s="261"/>
       <c r="S21" s="91"/>
       <c r="T21" s="91"/>
       <c r="U21" s="261"/>
       <c r="V21" s="91"/>
       <c r="W21" s="244"/>
       <c r="X21" s="261"/>
       <c r="Y21" s="91"/>
@@ -35319,51 +35321,51 @@
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
       <c r="AK21" s="4"/>
       <c r="AL21" s="4"/>
       <c r="AM21" s="4"/>
       <c r="AN21" s="4"/>
       <c r="AO21" s="4"/>
       <c r="AP21" s="4"/>
       <c r="AQ21" s="4"/>
       <c r="AR21" s="4"/>
       <c r="AS21" s="4"/>
       <c r="AT21" s="4"/>
       <c r="AU21" s="4"/>
       <c r="AV21" s="4"/>
       <c r="AW21" s="4"/>
       <c r="AX21" s="4"/>
       <c r="AY21" s="4"/>
       <c r="AZ21" s="4"/>
       <c r="BA21" s="4"/>
       <c r="BB21" s="4"/>
       <c r="BC21" s="4"/>
       <c r="BD21" s="4"/>
       <c r="BE21" s="4"/>
     </row>
-    <row r="22" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="244" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="276"/>
       <c r="D22" s="91"/>
       <c r="E22" s="91"/>
       <c r="F22" s="276"/>
       <c r="G22" s="91"/>
       <c r="H22" s="91"/>
       <c r="I22" s="276"/>
       <c r="J22" s="91"/>
       <c r="K22" s="244"/>
       <c r="L22" s="276"/>
       <c r="M22" s="91"/>
       <c r="N22" s="260"/>
       <c r="O22" s="276"/>
       <c r="P22" s="91"/>
       <c r="Q22" s="91"/>
       <c r="R22" s="276"/>
       <c r="S22" s="91"/>
       <c r="T22" s="91"/>
       <c r="U22" s="276"/>
       <c r="V22" s="91"/>
       <c r="W22" s="244"/>
@@ -35380,51 +35382,51 @@
       <c r="AH22" s="4"/>
       <c r="AI22" s="4"/>
       <c r="AJ22" s="4"/>
       <c r="AK22" s="4"/>
       <c r="AL22" s="4"/>
       <c r="AM22" s="4"/>
       <c r="AN22" s="4"/>
       <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
       <c r="AT22" s="4"/>
       <c r="AU22" s="4"/>
       <c r="AV22" s="4"/>
       <c r="AW22" s="4"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="4"/>
       <c r="BA22" s="4"/>
       <c r="BB22" s="4"/>
       <c r="BC22" s="4"/>
       <c r="BD22" s="4"/>
       <c r="BE22" s="4"/>
     </row>
-    <row r="23" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A23" s="17"/>
       <c r="B23" s="225" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="270">
         <v>54221</v>
       </c>
       <c r="D23" s="97">
         <v>0.2</v>
       </c>
       <c r="E23" s="97"/>
       <c r="F23" s="270">
         <v>53522</v>
       </c>
       <c r="G23" s="97">
         <v>0.2</v>
       </c>
       <c r="H23" s="97"/>
       <c r="I23" s="270">
         <v>52438</v>
       </c>
       <c r="J23" s="97">
         <v>0.2</v>
       </c>
       <c r="K23" s="225"/>
@@ -35473,51 +35475,51 @@
       <c r="AH23" s="4"/>
       <c r="AI23" s="4"/>
       <c r="AJ23" s="4"/>
       <c r="AK23" s="4"/>
       <c r="AL23" s="4"/>
       <c r="AM23" s="4"/>
       <c r="AN23" s="4"/>
       <c r="AO23" s="4"/>
       <c r="AP23" s="4"/>
       <c r="AQ23" s="4"/>
       <c r="AR23" s="4"/>
       <c r="AS23" s="4"/>
       <c r="AT23" s="4"/>
       <c r="AU23" s="4"/>
       <c r="AV23" s="4"/>
       <c r="AW23" s="4"/>
       <c r="AX23" s="4"/>
       <c r="AY23" s="4"/>
       <c r="AZ23" s="4"/>
       <c r="BA23" s="4"/>
       <c r="BB23" s="4"/>
       <c r="BC23" s="4"/>
       <c r="BD23" s="4"/>
       <c r="BE23" s="4"/>
     </row>
-    <row r="24" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A24" s="17"/>
       <c r="B24" s="225" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="271">
         <v>114315</v>
       </c>
       <c r="D24" s="97">
         <v>0.42</v>
       </c>
       <c r="E24" s="97"/>
       <c r="F24" s="271">
         <v>113852</v>
       </c>
       <c r="G24" s="97">
         <v>0.42</v>
       </c>
       <c r="H24" s="97"/>
       <c r="I24" s="271">
         <v>112683</v>
       </c>
       <c r="J24" s="97">
         <v>0.42</v>
       </c>
       <c r="K24" s="225"/>
@@ -35566,51 +35568,51 @@
       <c r="AH24" s="4"/>
       <c r="AI24" s="4"/>
       <c r="AJ24" s="4"/>
       <c r="AK24" s="4"/>
       <c r="AL24" s="4"/>
       <c r="AM24" s="4"/>
       <c r="AN24" s="4"/>
       <c r="AO24" s="4"/>
       <c r="AP24" s="4"/>
       <c r="AQ24" s="4"/>
       <c r="AR24" s="4"/>
       <c r="AS24" s="4"/>
       <c r="AT24" s="4"/>
       <c r="AU24" s="4"/>
       <c r="AV24" s="4"/>
       <c r="AW24" s="4"/>
       <c r="AX24" s="4"/>
       <c r="AY24" s="4"/>
       <c r="AZ24" s="4"/>
       <c r="BA24" s="4"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
       <c r="BD24" s="4"/>
       <c r="BE24" s="4"/>
     </row>
-    <row r="25" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A25" s="17"/>
       <c r="B25" s="225" t="s">
         <v>84</v>
       </c>
       <c r="C25" s="271">
         <v>78746</v>
       </c>
       <c r="D25" s="97">
         <v>0.28999999999999998</v>
       </c>
       <c r="E25" s="97"/>
       <c r="F25" s="271">
         <v>79390</v>
       </c>
       <c r="G25" s="97">
         <v>0.28999999999999998</v>
       </c>
       <c r="H25" s="97"/>
       <c r="I25" s="271">
         <v>79237</v>
       </c>
       <c r="J25" s="97">
         <v>0.28999999999999998</v>
       </c>
       <c r="K25" s="225"/>
@@ -35659,51 +35661,51 @@
       <c r="AH25" s="4"/>
       <c r="AI25" s="4"/>
       <c r="AJ25" s="4"/>
       <c r="AK25" s="4"/>
       <c r="AL25" s="4"/>
       <c r="AM25" s="4"/>
       <c r="AN25" s="4"/>
       <c r="AO25" s="4"/>
       <c r="AP25" s="4"/>
       <c r="AQ25" s="4"/>
       <c r="AR25" s="4"/>
       <c r="AS25" s="4"/>
       <c r="AT25" s="4"/>
       <c r="AU25" s="4"/>
       <c r="AV25" s="4"/>
       <c r="AW25" s="4"/>
       <c r="AX25" s="4"/>
       <c r="AY25" s="4"/>
       <c r="AZ25" s="4"/>
       <c r="BA25" s="4"/>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
       <c r="BD25" s="4"/>
       <c r="BE25" s="4"/>
     </row>
-    <row r="26" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A26" s="17"/>
       <c r="B26" s="225" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="272">
         <v>25865</v>
       </c>
       <c r="D26" s="160">
         <v>0.09</v>
       </c>
       <c r="E26" s="97"/>
       <c r="F26" s="272">
         <v>25585</v>
       </c>
       <c r="G26" s="160">
         <v>0.09</v>
       </c>
       <c r="H26" s="97"/>
       <c r="I26" s="272">
         <v>25396</v>
       </c>
       <c r="J26" s="160">
         <v>0.09</v>
       </c>
       <c r="K26" s="225"/>
@@ -35752,51 +35754,51 @@
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
       <c r="AL26" s="4"/>
       <c r="AM26" s="4"/>
       <c r="AN26" s="4"/>
       <c r="AO26" s="4"/>
       <c r="AP26" s="4"/>
       <c r="AQ26" s="4"/>
       <c r="AR26" s="4"/>
       <c r="AS26" s="4"/>
       <c r="AT26" s="4"/>
       <c r="AU26" s="4"/>
       <c r="AV26" s="4"/>
       <c r="AW26" s="4"/>
       <c r="AX26" s="4"/>
       <c r="AY26" s="4"/>
       <c r="AZ26" s="4"/>
       <c r="BA26" s="4"/>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
       <c r="BD26" s="4"/>
       <c r="BE26" s="4"/>
     </row>
-    <row r="27" spans="1:57" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:57" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="17"/>
       <c r="B27" s="244" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="273">
         <v>273147</v>
       </c>
       <c r="D27" s="257">
         <v>1</v>
       </c>
       <c r="E27" s="254"/>
       <c r="F27" s="273">
         <v>272349</v>
       </c>
       <c r="G27" s="257">
         <v>1</v>
       </c>
       <c r="H27" s="254"/>
       <c r="I27" s="273">
         <v>269754</v>
       </c>
       <c r="J27" s="257">
         <v>1</v>
       </c>
       <c r="K27" s="244"/>
@@ -35845,51 +35847,51 @@
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
       <c r="AP27" s="4"/>
       <c r="AQ27" s="4"/>
       <c r="AR27" s="4"/>
       <c r="AS27" s="4"/>
       <c r="AT27" s="4"/>
       <c r="AU27" s="4"/>
       <c r="AV27" s="4"/>
       <c r="AW27" s="4"/>
       <c r="AX27" s="4"/>
       <c r="AY27" s="4"/>
       <c r="AZ27" s="4"/>
       <c r="BA27" s="4"/>
       <c r="BB27" s="4"/>
       <c r="BC27" s="4"/>
       <c r="BD27" s="4"/>
       <c r="BE27" s="4"/>
     </row>
-    <row r="28" spans="1:57" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:57" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A28" s="17"/>
       <c r="B28" s="274" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="277">
         <v>0.93</v>
       </c>
       <c r="D28" s="278"/>
       <c r="E28" s="279"/>
       <c r="F28" s="277">
         <v>0.93</v>
       </c>
       <c r="G28" s="278"/>
       <c r="H28" s="279"/>
       <c r="I28" s="277">
         <v>0.93</v>
       </c>
       <c r="J28" s="278"/>
       <c r="K28" s="274"/>
       <c r="L28" s="277">
         <v>0.93</v>
       </c>
       <c r="M28" s="278"/>
       <c r="N28" s="279"/>
       <c r="O28" s="277">
@@ -35922,51 +35924,51 @@
       <c r="AH28" s="4"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
       <c r="AK28" s="4"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="4"/>
       <c r="AP28" s="4"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
       <c r="AT28" s="4"/>
       <c r="AU28" s="4"/>
       <c r="AV28" s="4"/>
       <c r="AW28" s="4"/>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
       <c r="BD28" s="4"/>
       <c r="BE28" s="4"/>
     </row>
-    <row r="29" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A29" s="17"/>
       <c r="B29" s="244"/>
       <c r="C29" s="266"/>
       <c r="D29" s="91"/>
       <c r="E29" s="91"/>
       <c r="F29" s="266"/>
       <c r="G29" s="91"/>
       <c r="H29" s="91"/>
       <c r="I29" s="266"/>
       <c r="J29" s="91"/>
       <c r="K29" s="244"/>
       <c r="L29" s="266"/>
       <c r="M29" s="91"/>
       <c r="N29" s="255"/>
       <c r="O29" s="266"/>
       <c r="P29" s="91"/>
       <c r="Q29" s="91"/>
       <c r="R29" s="266"/>
       <c r="S29" s="91"/>
       <c r="T29" s="91"/>
       <c r="U29" s="266"/>
       <c r="V29" s="91"/>
       <c r="W29" s="244"/>
       <c r="X29" s="266"/>
       <c r="Y29" s="91"/>
@@ -35981,51 +35983,51 @@
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
       <c r="AJ29" s="4"/>
       <c r="AK29" s="4"/>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="4"/>
       <c r="AP29" s="4"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
       <c r="AT29" s="4"/>
       <c r="AU29" s="4"/>
       <c r="AV29" s="4"/>
       <c r="AW29" s="4"/>
       <c r="AX29" s="4"/>
       <c r="AY29" s="4"/>
       <c r="AZ29" s="4"/>
       <c r="BA29" s="4"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
       <c r="BD29" s="4"/>
       <c r="BE29" s="4"/>
     </row>
-    <row r="30" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A30" s="17"/>
       <c r="B30" s="244" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="280"/>
       <c r="D30" s="91"/>
       <c r="E30" s="91"/>
       <c r="F30" s="280"/>
       <c r="G30" s="91"/>
       <c r="H30" s="91"/>
       <c r="I30" s="280"/>
       <c r="J30" s="91"/>
       <c r="K30" s="244"/>
       <c r="L30" s="280"/>
       <c r="M30" s="91"/>
       <c r="N30" s="255"/>
       <c r="O30" s="280"/>
       <c r="P30" s="91"/>
       <c r="Q30" s="91"/>
       <c r="R30" s="280"/>
       <c r="S30" s="91"/>
       <c r="T30" s="91"/>
       <c r="U30" s="280"/>
       <c r="V30" s="91"/>
       <c r="W30" s="244"/>
@@ -36042,51 +36044,51 @@
       <c r="AH30" s="4"/>
       <c r="AI30" s="4"/>
       <c r="AJ30" s="4"/>
       <c r="AK30" s="4"/>
       <c r="AL30" s="4"/>
       <c r="AM30" s="4"/>
       <c r="AN30" s="4"/>
       <c r="AO30" s="4"/>
       <c r="AP30" s="4"/>
       <c r="AQ30" s="4"/>
       <c r="AR30" s="4"/>
       <c r="AS30" s="4"/>
       <c r="AT30" s="4"/>
       <c r="AU30" s="4"/>
       <c r="AV30" s="4"/>
       <c r="AW30" s="4"/>
       <c r="AX30" s="4"/>
       <c r="AY30" s="4"/>
       <c r="AZ30" s="4"/>
       <c r="BA30" s="4"/>
       <c r="BB30" s="4"/>
       <c r="BC30" s="4"/>
       <c r="BD30" s="4"/>
       <c r="BE30" s="4"/>
     </row>
-    <row r="31" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A31" s="17"/>
       <c r="B31" s="225" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="270">
         <v>65275</v>
       </c>
       <c r="D31" s="97">
         <v>0.24</v>
       </c>
       <c r="E31" s="97"/>
       <c r="F31" s="270">
         <v>64258</v>
       </c>
       <c r="G31" s="97">
         <v>0.24</v>
       </c>
       <c r="H31" s="97"/>
       <c r="I31" s="270">
         <v>62216</v>
       </c>
       <c r="J31" s="97">
         <v>0.23</v>
       </c>
       <c r="K31" s="225"/>
@@ -36135,51 +36137,51 @@
       <c r="AH31" s="4"/>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
       <c r="AK31" s="4"/>
       <c r="AL31" s="4"/>
       <c r="AM31" s="4"/>
       <c r="AN31" s="4"/>
       <c r="AO31" s="4"/>
       <c r="AP31" s="4"/>
       <c r="AQ31" s="4"/>
       <c r="AR31" s="4"/>
       <c r="AS31" s="4"/>
       <c r="AT31" s="4"/>
       <c r="AU31" s="4"/>
       <c r="AV31" s="4"/>
       <c r="AW31" s="4"/>
       <c r="AX31" s="4"/>
       <c r="AY31" s="4"/>
       <c r="AZ31" s="4"/>
       <c r="BA31" s="4"/>
       <c r="BB31" s="4"/>
       <c r="BC31" s="4"/>
       <c r="BD31" s="4"/>
       <c r="BE31" s="4"/>
     </row>
-    <row r="32" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A32" s="17"/>
       <c r="B32" s="225" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="271">
         <v>99748</v>
       </c>
       <c r="D32" s="97">
         <v>0.36</v>
       </c>
       <c r="E32" s="97"/>
       <c r="F32" s="271">
         <v>99259</v>
       </c>
       <c r="G32" s="97">
         <v>0.36</v>
       </c>
       <c r="H32" s="97"/>
       <c r="I32" s="271">
         <v>98136</v>
       </c>
       <c r="J32" s="97">
         <v>0.36</v>
       </c>
       <c r="K32" s="225"/>
@@ -36228,51 +36230,51 @@
       <c r="AH32" s="4"/>
       <c r="AI32" s="4"/>
       <c r="AJ32" s="4"/>
       <c r="AK32" s="4"/>
       <c r="AL32" s="4"/>
       <c r="AM32" s="4"/>
       <c r="AN32" s="4"/>
       <c r="AO32" s="4"/>
       <c r="AP32" s="4"/>
       <c r="AQ32" s="4"/>
       <c r="AR32" s="4"/>
       <c r="AS32" s="4"/>
       <c r="AT32" s="4"/>
       <c r="AU32" s="4"/>
       <c r="AV32" s="4"/>
       <c r="AW32" s="4"/>
       <c r="AX32" s="4"/>
       <c r="AY32" s="4"/>
       <c r="AZ32" s="4"/>
       <c r="BA32" s="4"/>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
       <c r="BD32" s="4"/>
       <c r="BE32" s="4"/>
     </row>
-    <row r="33" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A33" s="17"/>
       <c r="B33" s="225" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="272">
         <v>108124</v>
       </c>
       <c r="D33" s="160">
         <v>0.4</v>
       </c>
       <c r="E33" s="97"/>
       <c r="F33" s="272">
         <v>108832</v>
       </c>
       <c r="G33" s="160">
         <v>0.4</v>
       </c>
       <c r="H33" s="97"/>
       <c r="I33" s="272">
         <v>109402</v>
       </c>
       <c r="J33" s="160">
         <v>0.41000000000000003</v>
       </c>
       <c r="K33" s="225"/>
@@ -36321,51 +36323,51 @@
       <c r="AH33" s="4"/>
       <c r="AI33" s="4"/>
       <c r="AJ33" s="4"/>
       <c r="AK33" s="4"/>
       <c r="AL33" s="4"/>
       <c r="AM33" s="4"/>
       <c r="AN33" s="4"/>
       <c r="AO33" s="4"/>
       <c r="AP33" s="4"/>
       <c r="AQ33" s="4"/>
       <c r="AR33" s="4"/>
       <c r="AS33" s="4"/>
       <c r="AT33" s="4"/>
       <c r="AU33" s="4"/>
       <c r="AV33" s="4"/>
       <c r="AW33" s="4"/>
       <c r="AX33" s="4"/>
       <c r="AY33" s="4"/>
       <c r="AZ33" s="4"/>
       <c r="BA33" s="4"/>
       <c r="BB33" s="4"/>
       <c r="BC33" s="4"/>
       <c r="BD33" s="4"/>
       <c r="BE33" s="4"/>
     </row>
-    <row r="34" spans="1:57" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:57" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="17"/>
       <c r="B34" s="244" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="273">
         <v>273147</v>
       </c>
       <c r="D34" s="257">
         <v>1</v>
       </c>
       <c r="E34" s="254"/>
       <c r="F34" s="273">
         <v>272349</v>
       </c>
       <c r="G34" s="257">
         <v>1</v>
       </c>
       <c r="H34" s="254"/>
       <c r="I34" s="273">
         <v>269754</v>
       </c>
       <c r="J34" s="257">
         <v>1</v>
       </c>
       <c r="K34" s="244"/>
@@ -36414,51 +36416,51 @@
       <c r="AH34" s="4"/>
       <c r="AI34" s="4"/>
       <c r="AJ34" s="4"/>
       <c r="AK34" s="4"/>
       <c r="AL34" s="4"/>
       <c r="AM34" s="4"/>
       <c r="AN34" s="4"/>
       <c r="AO34" s="4"/>
       <c r="AP34" s="4"/>
       <c r="AQ34" s="4"/>
       <c r="AR34" s="4"/>
       <c r="AS34" s="4"/>
       <c r="AT34" s="4"/>
       <c r="AU34" s="4"/>
       <c r="AV34" s="4"/>
       <c r="AW34" s="4"/>
       <c r="AX34" s="4"/>
       <c r="AY34" s="4"/>
       <c r="AZ34" s="4"/>
       <c r="BA34" s="4"/>
       <c r="BB34" s="4"/>
       <c r="BC34" s="4"/>
       <c r="BD34" s="4"/>
       <c r="BE34" s="4"/>
     </row>
-    <row r="35" spans="1:57" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:57" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A35" s="17"/>
       <c r="B35" s="274" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="281">
         <v>0.39</v>
       </c>
       <c r="D35" s="278"/>
       <c r="E35" s="279"/>
       <c r="F35" s="281">
         <v>0.39</v>
       </c>
       <c r="G35" s="278"/>
       <c r="H35" s="279"/>
       <c r="I35" s="281">
         <v>0.39</v>
       </c>
       <c r="J35" s="278"/>
       <c r="K35" s="274"/>
       <c r="L35" s="281">
         <v>0.39</v>
       </c>
       <c r="M35" s="278"/>
       <c r="N35" s="279"/>
       <c r="O35" s="281">
@@ -36491,51 +36493,51 @@
       <c r="AH35" s="4"/>
       <c r="AI35" s="4"/>
       <c r="AJ35" s="4"/>
       <c r="AK35" s="4"/>
       <c r="AL35" s="4"/>
       <c r="AM35" s="4"/>
       <c r="AN35" s="4"/>
       <c r="AO35" s="4"/>
       <c r="AP35" s="4"/>
       <c r="AQ35" s="4"/>
       <c r="AR35" s="4"/>
       <c r="AS35" s="4"/>
       <c r="AT35" s="4"/>
       <c r="AU35" s="4"/>
       <c r="AV35" s="4"/>
       <c r="AW35" s="4"/>
       <c r="AX35" s="4"/>
       <c r="AY35" s="4"/>
       <c r="AZ35" s="4"/>
       <c r="BA35" s="4"/>
       <c r="BB35" s="4"/>
       <c r="BC35" s="4"/>
       <c r="BD35" s="4"/>
       <c r="BE35" s="4"/>
     </row>
-    <row r="36" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A36" s="17"/>
       <c r="B36" s="90"/>
       <c r="C36" s="280"/>
       <c r="D36" s="90"/>
       <c r="E36" s="90"/>
       <c r="F36" s="280"/>
       <c r="G36" s="90"/>
       <c r="H36" s="90"/>
       <c r="I36" s="280"/>
       <c r="J36" s="90"/>
       <c r="K36" s="90"/>
       <c r="L36" s="280"/>
       <c r="M36" s="90"/>
       <c r="N36" s="90"/>
       <c r="O36" s="280"/>
       <c r="P36" s="90"/>
       <c r="Q36" s="90"/>
       <c r="R36" s="280"/>
       <c r="S36" s="90"/>
       <c r="T36" s="90"/>
       <c r="U36" s="280"/>
       <c r="V36" s="90"/>
       <c r="W36" s="90"/>
       <c r="X36" s="280"/>
       <c r="Y36" s="90"/>
@@ -36550,51 +36552,51 @@
       <c r="AH36" s="4"/>
       <c r="AI36" s="4"/>
       <c r="AJ36" s="4"/>
       <c r="AK36" s="4"/>
       <c r="AL36" s="4"/>
       <c r="AM36" s="4"/>
       <c r="AN36" s="4"/>
       <c r="AO36" s="4"/>
       <c r="AP36" s="4"/>
       <c r="AQ36" s="4"/>
       <c r="AR36" s="4"/>
       <c r="AS36" s="4"/>
       <c r="AT36" s="4"/>
       <c r="AU36" s="4"/>
       <c r="AV36" s="4"/>
       <c r="AW36" s="4"/>
       <c r="AX36" s="4"/>
       <c r="AY36" s="4"/>
       <c r="AZ36" s="4"/>
       <c r="BA36" s="4"/>
       <c r="BB36" s="4"/>
       <c r="BC36" s="4"/>
       <c r="BD36" s="4"/>
       <c r="BE36" s="4"/>
     </row>
-    <row r="37" spans="1:57" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:57" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="179" t="s">
         <v>216</v>
       </c>
       <c r="C37" s="97">
         <v>0.8</v>
       </c>
       <c r="D37" s="90"/>
       <c r="E37" s="90"/>
       <c r="F37" s="97">
         <v>0.83000000000000007</v>
       </c>
       <c r="G37" s="90"/>
       <c r="H37" s="90"/>
       <c r="I37" s="97">
         <v>0.82299999999999995</v>
       </c>
       <c r="J37" s="90"/>
       <c r="K37" s="179"/>
       <c r="L37" s="97">
         <v>0.84</v>
       </c>
       <c r="M37" s="90"/>
       <c r="N37" s="90"/>
       <c r="O37" s="97">
@@ -36627,51 +36629,51 @@
       <c r="AH37" s="4"/>
       <c r="AI37" s="4"/>
       <c r="AJ37" s="4"/>
       <c r="AK37" s="4"/>
       <c r="AL37" s="4"/>
       <c r="AM37" s="4"/>
       <c r="AN37" s="4"/>
       <c r="AO37" s="4"/>
       <c r="AP37" s="4"/>
       <c r="AQ37" s="4"/>
       <c r="AR37" s="4"/>
       <c r="AS37" s="4"/>
       <c r="AT37" s="4"/>
       <c r="AU37" s="4"/>
       <c r="AV37" s="4"/>
       <c r="AW37" s="4"/>
       <c r="AX37" s="4"/>
       <c r="AY37" s="4"/>
       <c r="AZ37" s="4"/>
       <c r="BA37" s="4"/>
       <c r="BB37" s="4"/>
       <c r="BC37" s="4"/>
       <c r="BD37" s="4"/>
       <c r="BE37" s="4"/>
     </row>
-    <row r="38" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A38" s="17"/>
       <c r="B38" s="90"/>
       <c r="C38" s="266"/>
       <c r="D38" s="90"/>
       <c r="E38" s="90"/>
       <c r="F38" s="266"/>
       <c r="G38" s="90"/>
       <c r="H38" s="90"/>
       <c r="I38" s="266"/>
       <c r="J38" s="90"/>
       <c r="K38" s="90"/>
       <c r="L38" s="266"/>
       <c r="M38" s="90"/>
       <c r="N38" s="90"/>
       <c r="O38" s="266"/>
       <c r="P38" s="90"/>
       <c r="Q38" s="90"/>
       <c r="R38" s="266"/>
       <c r="S38" s="90"/>
       <c r="T38" s="90"/>
       <c r="U38" s="266"/>
       <c r="V38" s="90"/>
       <c r="W38" s="90"/>
       <c r="X38" s="266"/>
       <c r="Y38" s="90"/>
@@ -36686,51 +36688,51 @@
       <c r="AH38" s="4"/>
       <c r="AI38" s="4"/>
       <c r="AJ38" s="4"/>
       <c r="AK38" s="4"/>
       <c r="AL38" s="4"/>
       <c r="AM38" s="4"/>
       <c r="AN38" s="4"/>
       <c r="AO38" s="4"/>
       <c r="AP38" s="4"/>
       <c r="AQ38" s="4"/>
       <c r="AR38" s="4"/>
       <c r="AS38" s="4"/>
       <c r="AT38" s="4"/>
       <c r="AU38" s="4"/>
       <c r="AV38" s="4"/>
       <c r="AW38" s="4"/>
       <c r="AX38" s="4"/>
       <c r="AY38" s="4"/>
       <c r="AZ38" s="4"/>
       <c r="BA38" s="4"/>
       <c r="BB38" s="4"/>
       <c r="BC38" s="4"/>
       <c r="BD38" s="4"/>
       <c r="BE38" s="4"/>
     </row>
-    <row r="39" spans="1:57" ht="26.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:57" ht="26.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="237" t="s">
         <v>92</v>
       </c>
       <c r="C39" s="270">
         <v>287</v>
       </c>
       <c r="D39" s="90"/>
       <c r="E39" s="90"/>
       <c r="F39" s="270">
         <v>286</v>
       </c>
       <c r="G39" s="90"/>
       <c r="H39" s="90"/>
       <c r="I39" s="270">
         <v>283</v>
       </c>
       <c r="J39" s="90"/>
       <c r="K39" s="237"/>
       <c r="L39" s="270">
         <v>281</v>
       </c>
       <c r="M39" s="90"/>
       <c r="N39" s="90"/>
       <c r="O39" s="270">
@@ -36763,51 +36765,51 @@
       <c r="AH39" s="4"/>
       <c r="AI39" s="4"/>
       <c r="AJ39" s="4"/>
       <c r="AK39" s="4"/>
       <c r="AL39" s="4"/>
       <c r="AM39" s="4"/>
       <c r="AN39" s="4"/>
       <c r="AO39" s="4"/>
       <c r="AP39" s="4"/>
       <c r="AQ39" s="4"/>
       <c r="AR39" s="4"/>
       <c r="AS39" s="4"/>
       <c r="AT39" s="4"/>
       <c r="AU39" s="4"/>
       <c r="AV39" s="4"/>
       <c r="AW39" s="4"/>
       <c r="AX39" s="4"/>
       <c r="AY39" s="4"/>
       <c r="AZ39" s="4"/>
       <c r="BA39" s="4"/>
       <c r="BB39" s="4"/>
       <c r="BC39" s="4"/>
       <c r="BD39" s="4"/>
       <c r="BE39" s="4"/>
     </row>
-    <row r="40" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="237"/>
       <c r="C40" s="237"/>
       <c r="D40" s="237"/>
       <c r="E40" s="237"/>
       <c r="F40" s="237"/>
       <c r="G40" s="237"/>
       <c r="H40" s="237"/>
       <c r="I40" s="237"/>
       <c r="J40" s="237"/>
       <c r="K40" s="237"/>
       <c r="L40" s="90"/>
       <c r="M40" s="90"/>
       <c r="N40" s="90"/>
       <c r="O40" s="90"/>
       <c r="P40" s="90"/>
       <c r="Q40" s="90"/>
       <c r="R40" s="90"/>
       <c r="S40" s="90"/>
       <c r="T40" s="90"/>
       <c r="U40" s="90"/>
       <c r="V40" s="90"/>
       <c r="W40" s="90"/>
       <c r="X40" s="90"/>
       <c r="Y40" s="90"/>
@@ -36822,51 +36824,51 @@
       <c r="AH40" s="17"/>
       <c r="AI40" s="17"/>
       <c r="AJ40" s="17"/>
       <c r="AK40" s="17"/>
       <c r="AL40" s="17"/>
       <c r="AM40" s="17"/>
       <c r="AN40" s="17"/>
       <c r="AO40" s="17"/>
       <c r="AP40" s="17"/>
       <c r="AQ40" s="17"/>
       <c r="AR40" s="17"/>
       <c r="AS40" s="17"/>
       <c r="AT40" s="17"/>
       <c r="AU40" s="17"/>
       <c r="AV40" s="17"/>
       <c r="AW40" s="17"/>
       <c r="AX40" s="17"/>
       <c r="AY40" s="17"/>
       <c r="AZ40" s="17"/>
       <c r="BA40" s="17"/>
       <c r="BB40" s="17"/>
       <c r="BC40" s="17"/>
       <c r="BD40" s="17"/>
       <c r="BE40" s="17"/>
     </row>
-    <row r="41" spans="1:57" s="92" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:57" s="92" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="269"/>
       <c r="B41" s="487" t="s">
         <v>250</v>
       </c>
       <c r="C41" s="487"/>
       <c r="D41" s="487"/>
       <c r="E41" s="487"/>
       <c r="F41" s="487"/>
       <c r="G41" s="487"/>
       <c r="H41" s="487"/>
       <c r="I41" s="487"/>
       <c r="J41" s="487"/>
       <c r="K41" s="487"/>
       <c r="L41" s="487"/>
       <c r="M41" s="487"/>
       <c r="N41" s="487"/>
       <c r="O41" s="487"/>
       <c r="P41" s="487"/>
       <c r="Q41" s="487"/>
       <c r="R41" s="487"/>
       <c r="S41" s="487"/>
       <c r="T41" s="487"/>
       <c r="U41" s="487"/>
       <c r="V41" s="487"/>
       <c r="W41" s="487"/>
@@ -36883,51 +36885,51 @@
       <c r="AH41" s="269"/>
       <c r="AI41" s="269"/>
       <c r="AJ41" s="269"/>
       <c r="AK41" s="269"/>
       <c r="AL41" s="269"/>
       <c r="AM41" s="269"/>
       <c r="AN41" s="269"/>
       <c r="AO41" s="269"/>
       <c r="AP41" s="269"/>
       <c r="AQ41" s="269"/>
       <c r="AR41" s="269"/>
       <c r="AS41" s="269"/>
       <c r="AT41" s="269"/>
       <c r="AU41" s="269"/>
       <c r="AV41" s="269"/>
       <c r="AW41" s="269"/>
       <c r="AX41" s="269"/>
       <c r="AY41" s="269"/>
       <c r="AZ41" s="269"/>
       <c r="BA41" s="269"/>
       <c r="BB41" s="269"/>
       <c r="BC41" s="269"/>
       <c r="BD41" s="269"/>
       <c r="BE41" s="269"/>
     </row>
-    <row r="42" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A42" s="4"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="4"/>
       <c r="T42" s="4"/>
       <c r="U42" s="4"/>
       <c r="V42" s="4"/>
       <c r="W42" s="4"/>
       <c r="X42" s="4"/>
       <c r="Y42" s="4"/>
@@ -36942,51 +36944,51 @@
       <c r="AH42" s="4"/>
       <c r="AI42" s="4"/>
       <c r="AJ42" s="4"/>
       <c r="AK42" s="4"/>
       <c r="AL42" s="4"/>
       <c r="AM42" s="4"/>
       <c r="AN42" s="4"/>
       <c r="AO42" s="4"/>
       <c r="AP42" s="4"/>
       <c r="AQ42" s="4"/>
       <c r="AR42" s="4"/>
       <c r="AS42" s="4"/>
       <c r="AT42" s="4"/>
       <c r="AU42" s="4"/>
       <c r="AV42" s="4"/>
       <c r="AW42" s="4"/>
       <c r="AX42" s="4"/>
       <c r="AY42" s="4"/>
       <c r="AZ42" s="4"/>
       <c r="BA42" s="4"/>
       <c r="BB42" s="4"/>
       <c r="BC42" s="4"/>
       <c r="BD42" s="4"/>
       <c r="BE42" s="4"/>
     </row>
-    <row r="43" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A43" s="4"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
       <c r="R43" s="4"/>
       <c r="S43" s="4"/>
       <c r="T43" s="4"/>
       <c r="U43" s="4"/>
       <c r="V43" s="4"/>
       <c r="W43" s="4"/>
       <c r="X43" s="4"/>
       <c r="Y43" s="4"/>
@@ -37001,51 +37003,51 @@
       <c r="AH43" s="4"/>
       <c r="AI43" s="4"/>
       <c r="AJ43" s="4"/>
       <c r="AK43" s="4"/>
       <c r="AL43" s="4"/>
       <c r="AM43" s="4"/>
       <c r="AN43" s="4"/>
       <c r="AO43" s="4"/>
       <c r="AP43" s="4"/>
       <c r="AQ43" s="4"/>
       <c r="AR43" s="4"/>
       <c r="AS43" s="4"/>
       <c r="AT43" s="4"/>
       <c r="AU43" s="4"/>
       <c r="AV43" s="4"/>
       <c r="AW43" s="4"/>
       <c r="AX43" s="4"/>
       <c r="AY43" s="4"/>
       <c r="AZ43" s="4"/>
       <c r="BA43" s="4"/>
       <c r="BB43" s="4"/>
       <c r="BC43" s="4"/>
       <c r="BD43" s="4"/>
       <c r="BE43" s="4"/>
     </row>
-    <row r="44" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A44" s="4"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>
       <c r="V44" s="4"/>
       <c r="W44" s="4"/>
       <c r="X44" s="4"/>
       <c r="Y44" s="4"/>
@@ -37060,51 +37062,51 @@
       <c r="AH44" s="4"/>
       <c r="AI44" s="4"/>
       <c r="AJ44" s="4"/>
       <c r="AK44" s="4"/>
       <c r="AL44" s="4"/>
       <c r="AM44" s="4"/>
       <c r="AN44" s="4"/>
       <c r="AO44" s="4"/>
       <c r="AP44" s="4"/>
       <c r="AQ44" s="4"/>
       <c r="AR44" s="4"/>
       <c r="AS44" s="4"/>
       <c r="AT44" s="4"/>
       <c r="AU44" s="4"/>
       <c r="AV44" s="4"/>
       <c r="AW44" s="4"/>
       <c r="AX44" s="4"/>
       <c r="AY44" s="4"/>
       <c r="AZ44" s="4"/>
       <c r="BA44" s="4"/>
       <c r="BB44" s="4"/>
       <c r="BC44" s="4"/>
       <c r="BD44" s="4"/>
       <c r="BE44" s="4"/>
     </row>
-    <row r="45" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A45" s="4"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
       <c r="R45" s="4"/>
       <c r="S45" s="4"/>
       <c r="T45" s="4"/>
       <c r="U45" s="4"/>
       <c r="V45" s="4"/>
       <c r="W45" s="4"/>
       <c r="X45" s="4"/>
       <c r="Y45" s="4"/>
@@ -37119,51 +37121,51 @@
       <c r="AH45" s="4"/>
       <c r="AI45" s="4"/>
       <c r="AJ45" s="4"/>
       <c r="AK45" s="4"/>
       <c r="AL45" s="4"/>
       <c r="AM45" s="4"/>
       <c r="AN45" s="4"/>
       <c r="AO45" s="4"/>
       <c r="AP45" s="4"/>
       <c r="AQ45" s="4"/>
       <c r="AR45" s="4"/>
       <c r="AS45" s="4"/>
       <c r="AT45" s="4"/>
       <c r="AU45" s="4"/>
       <c r="AV45" s="4"/>
       <c r="AW45" s="4"/>
       <c r="AX45" s="4"/>
       <c r="AY45" s="4"/>
       <c r="AZ45" s="4"/>
       <c r="BA45" s="4"/>
       <c r="BB45" s="4"/>
       <c r="BC45" s="4"/>
       <c r="BD45" s="4"/>
       <c r="BE45" s="4"/>
     </row>
-    <row r="46" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A46" s="4"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
       <c r="R46" s="4"/>
       <c r="S46" s="4"/>
       <c r="T46" s="4"/>
       <c r="U46" s="4"/>
       <c r="V46" s="4"/>
       <c r="W46" s="4"/>
       <c r="X46" s="4"/>
       <c r="Y46" s="4"/>
@@ -37178,51 +37180,51 @@
       <c r="AH46" s="4"/>
       <c r="AI46" s="4"/>
       <c r="AJ46" s="4"/>
       <c r="AK46" s="4"/>
       <c r="AL46" s="4"/>
       <c r="AM46" s="4"/>
       <c r="AN46" s="4"/>
       <c r="AO46" s="4"/>
       <c r="AP46" s="4"/>
       <c r="AQ46" s="4"/>
       <c r="AR46" s="4"/>
       <c r="AS46" s="4"/>
       <c r="AT46" s="4"/>
       <c r="AU46" s="4"/>
       <c r="AV46" s="4"/>
       <c r="AW46" s="4"/>
       <c r="AX46" s="4"/>
       <c r="AY46" s="4"/>
       <c r="AZ46" s="4"/>
       <c r="BA46" s="4"/>
       <c r="BB46" s="4"/>
       <c r="BC46" s="4"/>
       <c r="BD46" s="4"/>
       <c r="BE46" s="4"/>
     </row>
-    <row r="47" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A47" s="4"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
       <c r="R47" s="4"/>
       <c r="S47" s="4"/>
       <c r="T47" s="4"/>
       <c r="U47" s="4"/>
       <c r="V47" s="4"/>
       <c r="W47" s="4"/>
       <c r="X47" s="4"/>
       <c r="Y47" s="4"/>
@@ -37237,51 +37239,51 @@
       <c r="AH47" s="4"/>
       <c r="AI47" s="4"/>
       <c r="AJ47" s="4"/>
       <c r="AK47" s="4"/>
       <c r="AL47" s="4"/>
       <c r="AM47" s="4"/>
       <c r="AN47" s="4"/>
       <c r="AO47" s="4"/>
       <c r="AP47" s="4"/>
       <c r="AQ47" s="4"/>
       <c r="AR47" s="4"/>
       <c r="AS47" s="4"/>
       <c r="AT47" s="4"/>
       <c r="AU47" s="4"/>
       <c r="AV47" s="4"/>
       <c r="AW47" s="4"/>
       <c r="AX47" s="4"/>
       <c r="AY47" s="4"/>
       <c r="AZ47" s="4"/>
       <c r="BA47" s="4"/>
       <c r="BB47" s="4"/>
       <c r="BC47" s="4"/>
       <c r="BD47" s="4"/>
       <c r="BE47" s="4"/>
     </row>
-    <row r="48" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A48" s="4"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="4"/>
       <c r="J48" s="4"/>
       <c r="K48" s="4"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="4"/>
       <c r="R48" s="4"/>
       <c r="S48" s="4"/>
       <c r="T48" s="4"/>
       <c r="U48" s="4"/>
       <c r="V48" s="4"/>
       <c r="W48" s="4"/>
       <c r="X48" s="4"/>
       <c r="Y48" s="4"/>
@@ -37296,51 +37298,51 @@
       <c r="AH48" s="4"/>
       <c r="AI48" s="4"/>
       <c r="AJ48" s="4"/>
       <c r="AK48" s="4"/>
       <c r="AL48" s="4"/>
       <c r="AM48" s="4"/>
       <c r="AN48" s="4"/>
       <c r="AO48" s="4"/>
       <c r="AP48" s="4"/>
       <c r="AQ48" s="4"/>
       <c r="AR48" s="4"/>
       <c r="AS48" s="4"/>
       <c r="AT48" s="4"/>
       <c r="AU48" s="4"/>
       <c r="AV48" s="4"/>
       <c r="AW48" s="4"/>
       <c r="AX48" s="4"/>
       <c r="AY48" s="4"/>
       <c r="AZ48" s="4"/>
       <c r="BA48" s="4"/>
       <c r="BB48" s="4"/>
       <c r="BC48" s="4"/>
       <c r="BD48" s="4"/>
       <c r="BE48" s="4"/>
     </row>
-    <row r="49" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A49" s="4"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
       <c r="R49" s="4"/>
       <c r="S49" s="4"/>
       <c r="T49" s="4"/>
       <c r="U49" s="4"/>
       <c r="V49" s="4"/>
       <c r="W49" s="4"/>
       <c r="X49" s="4"/>
       <c r="Y49" s="4"/>
@@ -37355,51 +37357,51 @@
       <c r="AH49" s="4"/>
       <c r="AI49" s="4"/>
       <c r="AJ49" s="4"/>
       <c r="AK49" s="4"/>
       <c r="AL49" s="4"/>
       <c r="AM49" s="4"/>
       <c r="AN49" s="4"/>
       <c r="AO49" s="4"/>
       <c r="AP49" s="4"/>
       <c r="AQ49" s="4"/>
       <c r="AR49" s="4"/>
       <c r="AS49" s="4"/>
       <c r="AT49" s="4"/>
       <c r="AU49" s="4"/>
       <c r="AV49" s="4"/>
       <c r="AW49" s="4"/>
       <c r="AX49" s="4"/>
       <c r="AY49" s="4"/>
       <c r="AZ49" s="4"/>
       <c r="BA49" s="4"/>
       <c r="BB49" s="4"/>
       <c r="BC49" s="4"/>
       <c r="BD49" s="4"/>
       <c r="BE49" s="4"/>
     </row>
-    <row r="50" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:57" x14ac:dyDescent="0.2">
       <c r="A50" s="4"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="4"/>
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
       <c r="V50" s="4"/>
       <c r="W50" s="4"/>
       <c r="X50" s="4"/>
       <c r="Y50" s="4"/>
@@ -37450,379 +37452,379 @@
     <mergeCell ref="R7:S7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C6:M6"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="F7:G7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="74" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS41"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.77734375" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="2.5703125" customWidth="1"/>
+    <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
-    <col min="6" max="6" width="1.5546875" customWidth="1"/>
+    <col min="6" max="6" width="1.5703125" customWidth="1"/>
     <col min="7" max="8" width="9" customWidth="1"/>
-    <col min="9" max="9" width="1.5546875" customWidth="1"/>
+    <col min="9" max="9" width="1.5703125" customWidth="1"/>
     <col min="10" max="10" width="10" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
-    <col min="12" max="12" width="1.5546875" customWidth="1"/>
+    <col min="12" max="12" width="1.5703125" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="9" customWidth="1"/>
-    <col min="15" max="15" width="1.5546875" customWidth="1"/>
+    <col min="15" max="15" width="1.5703125" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="9" customWidth="1"/>
-    <col min="18" max="18" width="1.5546875" customWidth="1"/>
+    <col min="18" max="18" width="1.5703125" customWidth="1"/>
     <col min="19" max="19" width="10" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
-    <col min="21" max="21" width="1.5546875" customWidth="1"/>
+    <col min="21" max="21" width="1.5703125" customWidth="1"/>
     <col min="22" max="22" width="10" customWidth="1"/>
     <col min="23" max="23" width="9" customWidth="1"/>
-    <col min="24" max="24" width="1.5546875" customWidth="1"/>
+    <col min="24" max="24" width="1.5703125" customWidth="1"/>
     <col min="25" max="25" width="10" customWidth="1"/>
     <col min="26" max="26" width="9" customWidth="1"/>
-    <col min="27" max="27" width="1.5546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="33" max="37" width="9.44140625" customWidth="1"/>
+    <col min="27" max="27" width="1.5703125" customWidth="1"/>
+    <col min="28" max="28" width="18.42578125" customWidth="1"/>
+    <col min="29" max="29" width="1.42578125" customWidth="1"/>
+    <col min="30" max="30" width="8.42578125" customWidth="1"/>
+    <col min="31" max="31" width="0.5703125" customWidth="1"/>
+    <col min="32" max="32" width="15.5703125" customWidth="1"/>
+    <col min="33" max="37" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A1" s="232"/>
       <c r="B1" s="232"/>
       <c r="C1" s="232"/>
       <c r="D1" s="232"/>
       <c r="E1" s="232"/>
       <c r="F1" s="232"/>
       <c r="G1" s="232"/>
       <c r="H1" s="232"/>
       <c r="I1" s="232"/>
       <c r="J1" s="232"/>
       <c r="K1" s="232"/>
       <c r="L1" s="232"/>
       <c r="M1" s="232"/>
       <c r="N1" s="232"/>
       <c r="O1" s="232"/>
       <c r="P1" s="232"/>
       <c r="Q1" s="232"/>
       <c r="R1" s="232"/>
       <c r="S1" s="232"/>
       <c r="T1" s="232"/>
       <c r="U1" s="232"/>
       <c r="V1" s="232"/>
       <c r="W1" s="232"/>
       <c r="X1" s="232"/>
       <c r="Y1" s="232"/>
       <c r="Z1" s="232"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
       <c r="AG1" s="4"/>
       <c r="AH1" s="4"/>
       <c r="AI1" s="4"/>
       <c r="AJ1" s="4"/>
       <c r="AK1" s="4"/>
       <c r="AL1" s="4"/>
       <c r="AM1" s="4"/>
       <c r="AN1" s="4"/>
       <c r="AO1" s="4"/>
       <c r="AP1" s="4"/>
       <c r="AQ1" s="4"/>
       <c r="AR1" s="4"/>
       <c r="AS1" s="4"/>
     </row>
-    <row r="2" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="90"/>
       <c r="B2" s="489" t="s">
         <v>252</v>
       </c>
       <c r="C2" s="489"/>
       <c r="D2" s="489"/>
       <c r="E2" s="489"/>
       <c r="F2" s="489"/>
       <c r="G2" s="489"/>
       <c r="H2" s="489"/>
       <c r="I2" s="489"/>
       <c r="J2" s="489"/>
       <c r="K2" s="489"/>
       <c r="L2" s="489"/>
       <c r="M2" s="489"/>
       <c r="N2" s="489"/>
       <c r="O2" s="489"/>
       <c r="P2" s="489"/>
       <c r="Q2" s="489"/>
       <c r="R2" s="489"/>
       <c r="S2" s="489"/>
       <c r="T2" s="489"/>
       <c r="U2" s="489"/>
       <c r="V2" s="489"/>
       <c r="W2" s="489"/>
       <c r="X2" s="489"/>
       <c r="Y2" s="489"/>
       <c r="Z2" s="489"/>
       <c r="AA2" s="54"/>
       <c r="AB2" s="54"/>
       <c r="AC2" s="54"/>
       <c r="AD2" s="54"/>
       <c r="AE2" s="54"/>
       <c r="AF2" s="54"/>
       <c r="AG2" s="54"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
     </row>
-    <row r="3" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A3" s="90"/>
       <c r="B3" s="490" t="s">
         <v>205</v>
       </c>
       <c r="C3" s="490"/>
       <c r="D3" s="490"/>
       <c r="E3" s="490"/>
       <c r="F3" s="490"/>
       <c r="G3" s="490"/>
       <c r="H3" s="490"/>
       <c r="I3" s="490"/>
       <c r="J3" s="490"/>
       <c r="K3" s="490"/>
       <c r="L3" s="490"/>
       <c r="M3" s="490"/>
       <c r="N3" s="490"/>
       <c r="O3" s="490"/>
       <c r="P3" s="490"/>
       <c r="Q3" s="490"/>
       <c r="R3" s="490"/>
       <c r="S3" s="490"/>
       <c r="T3" s="490"/>
       <c r="U3" s="490"/>
       <c r="V3" s="490"/>
       <c r="W3" s="490"/>
       <c r="X3" s="490"/>
       <c r="Y3" s="490"/>
       <c r="Z3" s="490"/>
       <c r="AA3" s="55"/>
       <c r="AB3" s="55"/>
       <c r="AC3" s="55"/>
       <c r="AD3" s="55"/>
       <c r="AE3" s="55"/>
       <c r="AF3" s="55"/>
       <c r="AG3" s="55"/>
       <c r="AH3" s="4"/>
       <c r="AI3" s="4"/>
       <c r="AJ3" s="4"/>
       <c r="AK3" s="4"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
       <c r="AS3" s="4"/>
     </row>
-    <row r="4" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A4" s="90"/>
       <c r="B4" s="490" t="s">
         <v>57</v>
       </c>
       <c r="C4" s="490"/>
       <c r="D4" s="490"/>
       <c r="E4" s="490"/>
       <c r="F4" s="490"/>
       <c r="G4" s="490"/>
       <c r="H4" s="490"/>
       <c r="I4" s="490"/>
       <c r="J4" s="490"/>
       <c r="K4" s="490"/>
       <c r="L4" s="490"/>
       <c r="M4" s="490"/>
       <c r="N4" s="490"/>
       <c r="O4" s="490"/>
       <c r="P4" s="490"/>
       <c r="Q4" s="490"/>
       <c r="R4" s="490"/>
       <c r="S4" s="490"/>
       <c r="T4" s="490"/>
       <c r="U4" s="490"/>
       <c r="V4" s="490"/>
       <c r="W4" s="490"/>
       <c r="X4" s="490"/>
       <c r="Y4" s="490"/>
       <c r="Z4" s="490"/>
       <c r="AA4" s="55"/>
       <c r="AB4" s="55"/>
       <c r="AC4" s="55"/>
       <c r="AD4" s="55"/>
       <c r="AE4" s="55"/>
       <c r="AF4" s="55"/>
       <c r="AG4" s="55"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="4"/>
       <c r="AP4" s="4"/>
       <c r="AQ4" s="4"/>
       <c r="AR4" s="4"/>
       <c r="AS4" s="4"/>
     </row>
-    <row r="5" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A5" s="90"/>
       <c r="B5" s="246"/>
       <c r="C5" s="246"/>
       <c r="D5" s="246"/>
       <c r="E5" s="246"/>
       <c r="F5" s="246"/>
       <c r="G5" s="246"/>
       <c r="H5" s="246"/>
       <c r="I5" s="246"/>
       <c r="J5" s="246"/>
       <c r="K5" s="246"/>
       <c r="L5" s="246"/>
       <c r="M5" s="246"/>
       <c r="N5" s="246"/>
       <c r="O5" s="246"/>
       <c r="P5" s="246"/>
       <c r="Q5" s="246"/>
       <c r="R5" s="246"/>
       <c r="S5" s="246"/>
       <c r="T5" s="246"/>
       <c r="U5" s="246"/>
       <c r="V5" s="246"/>
       <c r="W5" s="246"/>
       <c r="X5" s="246"/>
       <c r="Y5" s="246"/>
       <c r="Z5" s="246"/>
       <c r="AA5" s="55"/>
       <c r="AB5" s="55"/>
       <c r="AC5" s="55"/>
       <c r="AD5" s="55"/>
       <c r="AE5" s="55"/>
       <c r="AF5" s="55"/>
       <c r="AG5" s="55"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
       <c r="AR5" s="4"/>
       <c r="AS5" s="4"/>
     </row>
-    <row r="6" spans="1:45" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:45" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="90"/>
       <c r="B6" s="222"/>
       <c r="C6" s="222"/>
       <c r="D6" s="491">
         <v>2025</v>
       </c>
       <c r="E6" s="491"/>
       <c r="F6" s="491"/>
       <c r="G6" s="491"/>
       <c r="H6" s="491"/>
       <c r="I6" s="491"/>
       <c r="J6" s="491"/>
       <c r="K6" s="491"/>
       <c r="L6" s="491"/>
       <c r="M6" s="491"/>
       <c r="N6" s="491"/>
       <c r="O6" s="222"/>
       <c r="P6" s="491">
         <v>2024</v>
       </c>
       <c r="Q6" s="491"/>
       <c r="R6" s="491"/>
       <c r="S6" s="491"/>
       <c r="T6" s="491"/>
       <c r="U6" s="491"/>
       <c r="V6" s="491"/>
       <c r="W6" s="491"/>
       <c r="X6" s="491"/>
       <c r="Y6" s="491"/>
       <c r="Z6" s="491"/>
       <c r="AA6" s="54"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4"/>
       <c r="AJ6" s="4"/>
       <c r="AK6" s="4"/>
       <c r="AL6" s="4"/>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4"/>
       <c r="AO6" s="4"/>
       <c r="AP6" s="4"/>
       <c r="AQ6" s="4"/>
       <c r="AR6" s="4"/>
       <c r="AS6" s="4"/>
     </row>
-    <row r="7" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A7" s="90"/>
       <c r="B7" s="90"/>
       <c r="C7" s="90"/>
       <c r="D7" s="492" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="492"/>
       <c r="F7" s="222"/>
       <c r="G7" s="492" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="492"/>
       <c r="I7" s="222"/>
       <c r="J7" s="492" t="s">
         <v>6</v>
       </c>
       <c r="K7" s="492"/>
       <c r="L7" s="90"/>
       <c r="M7" s="492" t="s">
         <v>2</v>
       </c>
       <c r="N7" s="492"/>
       <c r="O7" s="222"/>
       <c r="P7" s="492" t="s">
         <v>4</v>
@@ -37841,51 +37843,51 @@
       <c r="X7" s="90"/>
       <c r="Y7" s="492" t="s">
         <v>2</v>
       </c>
       <c r="Z7" s="492"/>
       <c r="AA7" s="56"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
       <c r="AL7" s="4"/>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
       <c r="AR7" s="4"/>
       <c r="AS7" s="4"/>
     </row>
-    <row r="8" spans="1:45" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:45" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="325" t="s">
         <v>247</v>
       </c>
       <c r="C8" s="244"/>
       <c r="D8" s="249" t="s">
         <v>99</v>
       </c>
       <c r="E8" s="250" t="s">
         <v>100</v>
       </c>
       <c r="F8" s="222"/>
       <c r="G8" s="249" t="s">
         <v>99</v>
       </c>
       <c r="H8" s="250" t="s">
         <v>100</v>
       </c>
       <c r="I8" s="222"/>
       <c r="J8" s="249" t="s">
         <v>99</v>
       </c>
       <c r="K8" s="250" t="s">
         <v>100</v>
       </c>
       <c r="L8" s="244"/>
@@ -37921,99 +37923,99 @@
         <v>99</v>
       </c>
       <c r="Z8" s="250" t="s">
         <v>100</v>
       </c>
       <c r="AA8" s="57"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
     </row>
-    <row r="9" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B9" s="325"/>
       <c r="C9" s="179" t="s">
         <v>58</v>
       </c>
       <c r="D9" s="252"/>
       <c r="E9" s="251"/>
       <c r="F9" s="222"/>
       <c r="G9" s="252"/>
       <c r="H9" s="251"/>
       <c r="I9" s="222"/>
       <c r="J9" s="252"/>
       <c r="K9" s="251"/>
       <c r="L9" s="179"/>
       <c r="M9" s="252"/>
       <c r="N9" s="251"/>
       <c r="O9" s="179"/>
       <c r="P9" s="252"/>
       <c r="Q9" s="251"/>
       <c r="R9" s="222"/>
       <c r="S9" s="252"/>
       <c r="T9" s="251"/>
       <c r="U9" s="222"/>
       <c r="V9" s="252"/>
       <c r="W9" s="251"/>
       <c r="X9" s="179"/>
       <c r="Y9" s="252"/>
       <c r="Z9" s="251"/>
       <c r="AA9" s="57"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
       <c r="AR9" s="4"/>
       <c r="AS9" s="4"/>
     </row>
-    <row r="10" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B10" s="192"/>
       <c r="C10" s="225" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="102">
         <v>71363</v>
       </c>
       <c r="E10" s="282">
         <v>1</v>
       </c>
       <c r="F10" s="282"/>
       <c r="G10" s="102">
         <v>71144</v>
       </c>
       <c r="H10" s="282">
         <v>1</v>
       </c>
       <c r="I10" s="282"/>
       <c r="J10" s="102">
         <v>70401</v>
       </c>
       <c r="K10" s="282">
         <v>1</v>
       </c>
       <c r="L10" s="225"/>
@@ -38049,51 +38051,51 @@
         <v>67950</v>
       </c>
       <c r="Z10" s="282">
         <v>1</v>
       </c>
       <c r="AA10" s="58"/>
       <c r="AB10" s="139"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="139"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4"/>
       <c r="AJ10" s="4"/>
       <c r="AK10" s="4"/>
       <c r="AL10" s="4"/>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
       <c r="AR10" s="4"/>
       <c r="AS10" s="4"/>
     </row>
-    <row r="11" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B11" s="192"/>
       <c r="C11" s="225" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="103">
         <v>51</v>
       </c>
       <c r="E11" s="283">
         <v>0</v>
       </c>
       <c r="F11" s="282"/>
       <c r="G11" s="103">
         <v>52</v>
       </c>
       <c r="H11" s="283">
         <v>0</v>
       </c>
       <c r="I11" s="282"/>
       <c r="J11" s="103">
         <v>54</v>
       </c>
       <c r="K11" s="283">
         <v>0</v>
       </c>
       <c r="L11" s="225"/>
@@ -38129,51 +38131,51 @@
         <v>67</v>
       </c>
       <c r="Z11" s="283">
         <v>0</v>
       </c>
       <c r="AA11" s="58"/>
       <c r="AB11" s="139"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="139"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
       <c r="AG11" s="4"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
       <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
       <c r="AL11" s="4"/>
       <c r="AM11" s="4"/>
       <c r="AN11" s="4"/>
       <c r="AO11" s="4"/>
       <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
       <c r="AR11" s="4"/>
       <c r="AS11" s="4"/>
     </row>
-    <row r="12" spans="1:45" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:45" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="192"/>
       <c r="C12" s="244" t="s">
         <v>61</v>
       </c>
       <c r="D12" s="133">
         <v>71414</v>
       </c>
       <c r="E12" s="284">
         <v>1</v>
       </c>
       <c r="F12" s="285"/>
       <c r="G12" s="133">
         <v>71196</v>
       </c>
       <c r="H12" s="284">
         <v>1</v>
       </c>
       <c r="I12" s="285"/>
       <c r="J12" s="133">
         <v>70455</v>
       </c>
       <c r="K12" s="284">
         <v>1</v>
       </c>
       <c r="L12" s="244"/>
@@ -38209,147 +38211,147 @@
         <v>68017</v>
       </c>
       <c r="Z12" s="284">
         <v>1</v>
       </c>
       <c r="AA12" s="59"/>
       <c r="AB12" s="139"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="139"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="4"/>
       <c r="AK12" s="4"/>
       <c r="AL12" s="4"/>
       <c r="AM12" s="4"/>
       <c r="AN12" s="4"/>
       <c r="AO12" s="4"/>
       <c r="AP12" s="4"/>
       <c r="AQ12" s="4"/>
       <c r="AR12" s="4"/>
       <c r="AS12" s="4"/>
     </row>
-    <row r="13" spans="1:45" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:45" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B13" s="325" t="s">
         <v>243</v>
       </c>
       <c r="C13" s="179"/>
       <c r="D13" s="286"/>
       <c r="E13" s="285"/>
       <c r="F13" s="285"/>
       <c r="G13" s="286"/>
       <c r="H13" s="285"/>
       <c r="I13" s="285"/>
       <c r="J13" s="286"/>
       <c r="K13" s="285"/>
       <c r="L13" s="179"/>
       <c r="M13" s="286"/>
       <c r="N13" s="285"/>
       <c r="O13" s="179"/>
       <c r="P13" s="286"/>
       <c r="Q13" s="285"/>
       <c r="R13" s="285"/>
       <c r="S13" s="286"/>
       <c r="T13" s="285"/>
       <c r="U13" s="285"/>
       <c r="V13" s="286"/>
       <c r="W13" s="285"/>
       <c r="X13" s="179"/>
       <c r="Y13" s="286"/>
       <c r="Z13" s="285"/>
       <c r="AA13" s="59"/>
       <c r="AB13" s="139"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="139"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4"/>
       <c r="AG13" s="4"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
     </row>
-    <row r="14" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A14" s="179"/>
       <c r="C14" s="179" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="287"/>
       <c r="E14" s="222"/>
       <c r="F14" s="222"/>
       <c r="G14" s="287"/>
       <c r="H14" s="222"/>
       <c r="I14" s="222"/>
       <c r="J14" s="287"/>
       <c r="K14" s="222"/>
       <c r="L14" s="179"/>
       <c r="M14" s="287"/>
       <c r="N14" s="222"/>
       <c r="O14" s="222"/>
       <c r="P14" s="287"/>
       <c r="Q14" s="222"/>
       <c r="R14" s="222"/>
       <c r="S14" s="287"/>
       <c r="T14" s="222"/>
       <c r="U14" s="222"/>
       <c r="V14" s="287"/>
       <c r="W14" s="222"/>
       <c r="X14" s="179"/>
       <c r="Y14" s="287"/>
       <c r="Z14" s="222"/>
       <c r="AA14" s="57"/>
       <c r="AB14" s="139"/>
       <c r="AC14" s="4"/>
       <c r="AD14" s="139"/>
       <c r="AE14" s="4"/>
       <c r="AF14" s="4"/>
       <c r="AG14" s="4"/>
       <c r="AH14" s="4"/>
       <c r="AI14" s="4"/>
       <c r="AJ14" s="4"/>
       <c r="AK14" s="4"/>
       <c r="AL14" s="4"/>
       <c r="AM14" s="4"/>
       <c r="AN14" s="4"/>
       <c r="AO14" s="4"/>
       <c r="AP14" s="4"/>
       <c r="AQ14" s="4"/>
       <c r="AR14" s="4"/>
       <c r="AS14" s="4"/>
     </row>
-    <row r="15" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A15" s="90"/>
       <c r="C15" s="225" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="102">
         <v>65890</v>
       </c>
       <c r="E15" s="282">
         <v>0.92</v>
       </c>
       <c r="F15" s="282"/>
       <c r="G15" s="102">
         <v>65825</v>
       </c>
       <c r="H15" s="282">
         <v>0.93</v>
       </c>
       <c r="I15" s="282"/>
       <c r="J15" s="102">
         <v>64901</v>
       </c>
       <c r="K15" s="282">
         <v>0.92</v>
       </c>
       <c r="L15" s="225"/>
@@ -38385,51 +38387,51 @@
         <v>61263</v>
       </c>
       <c r="Z15" s="282">
         <v>0.9</v>
       </c>
       <c r="AA15" s="58"/>
       <c r="AB15" s="139"/>
       <c r="AC15" s="4"/>
       <c r="AD15" s="139"/>
       <c r="AE15" s="4"/>
       <c r="AF15" s="4"/>
       <c r="AG15" s="4"/>
       <c r="AH15" s="4"/>
       <c r="AI15" s="4"/>
       <c r="AJ15" s="4"/>
       <c r="AK15" s="4"/>
       <c r="AL15" s="4"/>
       <c r="AM15" s="4"/>
       <c r="AN15" s="4"/>
       <c r="AO15" s="4"/>
       <c r="AP15" s="4"/>
       <c r="AQ15" s="4"/>
       <c r="AR15" s="4"/>
       <c r="AS15" s="4"/>
     </row>
-    <row r="16" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A16" s="90"/>
       <c r="C16" s="225" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="103">
         <v>5473</v>
       </c>
       <c r="E16" s="283">
         <v>0.08</v>
       </c>
       <c r="F16" s="282"/>
       <c r="G16" s="103">
         <v>5319</v>
       </c>
       <c r="H16" s="283">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="I16" s="282"/>
       <c r="J16" s="103">
         <v>5500</v>
       </c>
       <c r="K16" s="283">
         <v>0.08</v>
       </c>
       <c r="L16" s="225"/>
@@ -38465,51 +38467,51 @@
         <v>6687</v>
       </c>
       <c r="Z16" s="283">
         <v>0.1</v>
       </c>
       <c r="AA16" s="58"/>
       <c r="AB16" s="139"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="139"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4"/>
       <c r="AG16" s="4"/>
       <c r="AH16" s="4"/>
       <c r="AI16" s="4"/>
       <c r="AJ16" s="4"/>
       <c r="AK16" s="4"/>
       <c r="AL16" s="4"/>
       <c r="AM16" s="4"/>
       <c r="AN16" s="4"/>
       <c r="AO16" s="4"/>
       <c r="AP16" s="4"/>
       <c r="AQ16" s="4"/>
       <c r="AR16" s="4"/>
       <c r="AS16" s="4"/>
     </row>
-    <row r="17" spans="1:45" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:45" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="90"/>
       <c r="C17" s="244" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="133">
         <v>71363</v>
       </c>
       <c r="E17" s="284">
         <v>1</v>
       </c>
       <c r="F17" s="285"/>
       <c r="G17" s="133">
         <v>71144</v>
       </c>
       <c r="H17" s="284">
         <v>1</v>
       </c>
       <c r="I17" s="285"/>
       <c r="J17" s="133">
         <v>70401</v>
       </c>
       <c r="K17" s="284">
         <v>1</v>
       </c>
       <c r="L17" s="244"/>
@@ -38545,145 +38547,145 @@
         <v>67950</v>
       </c>
       <c r="Z17" s="284">
         <v>1</v>
       </c>
       <c r="AA17" s="59"/>
       <c r="AB17" s="139"/>
       <c r="AC17" s="4"/>
       <c r="AD17" s="139"/>
       <c r="AE17" s="4"/>
       <c r="AF17" s="4"/>
       <c r="AG17" s="4"/>
       <c r="AH17" s="4"/>
       <c r="AI17" s="4"/>
       <c r="AJ17" s="4"/>
       <c r="AK17" s="4"/>
       <c r="AL17" s="4"/>
       <c r="AM17" s="4"/>
       <c r="AN17" s="4"/>
       <c r="AO17" s="4"/>
       <c r="AP17" s="4"/>
       <c r="AQ17" s="4"/>
       <c r="AR17" s="4"/>
       <c r="AS17" s="4"/>
     </row>
-    <row r="18" spans="1:45" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:45" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A18" s="90"/>
       <c r="C18" s="244"/>
       <c r="D18" s="288"/>
       <c r="E18" s="89"/>
       <c r="F18" s="90"/>
       <c r="G18" s="288"/>
       <c r="H18" s="89"/>
       <c r="I18" s="90"/>
       <c r="J18" s="288"/>
       <c r="K18" s="89"/>
       <c r="L18" s="244"/>
       <c r="M18" s="288"/>
       <c r="N18" s="89"/>
       <c r="O18" s="90"/>
       <c r="P18" s="288"/>
       <c r="Q18" s="89"/>
       <c r="R18" s="90"/>
       <c r="S18" s="288"/>
       <c r="T18" s="89"/>
       <c r="U18" s="90"/>
       <c r="V18" s="288"/>
       <c r="W18" s="89"/>
       <c r="X18" s="244"/>
       <c r="Y18" s="288"/>
       <c r="Z18" s="89"/>
       <c r="AA18" s="59"/>
       <c r="AB18" s="139"/>
       <c r="AC18" s="4"/>
       <c r="AD18" s="139"/>
       <c r="AE18" s="4"/>
       <c r="AF18" s="4"/>
       <c r="AG18" s="4"/>
       <c r="AH18" s="4"/>
       <c r="AI18" s="4"/>
       <c r="AJ18" s="4"/>
       <c r="AK18" s="4"/>
       <c r="AL18" s="4"/>
       <c r="AM18" s="4"/>
       <c r="AN18" s="4"/>
       <c r="AO18" s="4"/>
       <c r="AP18" s="4"/>
       <c r="AQ18" s="4"/>
       <c r="AR18" s="4"/>
       <c r="AS18" s="4"/>
     </row>
-    <row r="19" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A19" s="179"/>
       <c r="C19" s="179" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="287"/>
       <c r="E19" s="222"/>
       <c r="F19" s="222"/>
       <c r="G19" s="287"/>
       <c r="H19" s="222"/>
       <c r="I19" s="222"/>
       <c r="J19" s="287"/>
       <c r="K19" s="222"/>
       <c r="L19" s="179"/>
       <c r="M19" s="287"/>
       <c r="N19" s="222"/>
       <c r="O19" s="222"/>
       <c r="P19" s="287"/>
       <c r="Q19" s="222"/>
       <c r="R19" s="222"/>
       <c r="S19" s="287"/>
       <c r="T19" s="222"/>
       <c r="U19" s="222"/>
       <c r="V19" s="287"/>
       <c r="W19" s="222"/>
       <c r="X19" s="179"/>
       <c r="Y19" s="287"/>
       <c r="Z19" s="222"/>
       <c r="AA19" s="57"/>
       <c r="AB19" s="139"/>
       <c r="AC19" s="4"/>
       <c r="AD19" s="139"/>
       <c r="AE19" s="4"/>
       <c r="AF19" s="4"/>
       <c r="AG19" s="4"/>
       <c r="AH19" s="4"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
       <c r="AK19" s="4"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
       <c r="AP19" s="4"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
     </row>
-    <row r="20" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A20" s="90"/>
       <c r="C20" s="225" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="102">
         <v>65836</v>
       </c>
       <c r="E20" s="282">
         <v>0.92</v>
       </c>
       <c r="F20" s="282"/>
       <c r="G20" s="102">
         <v>65527</v>
       </c>
       <c r="H20" s="282">
         <v>0.92</v>
       </c>
       <c r="I20" s="282"/>
       <c r="J20" s="102">
         <v>64676</v>
       </c>
       <c r="K20" s="282">
         <v>0.92</v>
       </c>
       <c r="L20" s="225"/>
@@ -38719,51 +38721,51 @@
         <v>61606</v>
       </c>
       <c r="Z20" s="282">
         <v>0.91</v>
       </c>
       <c r="AA20" s="58"/>
       <c r="AB20" s="139"/>
       <c r="AC20" s="4"/>
       <c r="AD20" s="139"/>
       <c r="AE20" s="4"/>
       <c r="AF20" s="4"/>
       <c r="AG20" s="4"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="4"/>
       <c r="AJ20" s="4"/>
       <c r="AK20" s="4"/>
       <c r="AL20" s="4"/>
       <c r="AM20" s="4"/>
       <c r="AN20" s="4"/>
       <c r="AO20" s="4"/>
       <c r="AP20" s="4"/>
       <c r="AQ20" s="4"/>
       <c r="AR20" s="4"/>
       <c r="AS20" s="4"/>
     </row>
-    <row r="21" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A21" s="90"/>
       <c r="C21" s="225" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="105">
         <v>5135</v>
       </c>
       <c r="E21" s="282">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F21" s="282"/>
       <c r="G21" s="105">
         <v>5217</v>
       </c>
       <c r="H21" s="282">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="I21" s="282"/>
       <c r="J21" s="105">
         <v>5311</v>
       </c>
       <c r="K21" s="282">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="L21" s="225"/>
@@ -38799,51 +38801,51 @@
         <v>5867</v>
       </c>
       <c r="Z21" s="282">
         <v>0.08</v>
       </c>
       <c r="AA21" s="58"/>
       <c r="AB21" s="139"/>
       <c r="AC21" s="4"/>
       <c r="AD21" s="139"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="4"/>
       <c r="AG21" s="4"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
       <c r="AK21" s="4"/>
       <c r="AL21" s="4"/>
       <c r="AM21" s="4"/>
       <c r="AN21" s="4"/>
       <c r="AO21" s="4"/>
       <c r="AP21" s="4"/>
       <c r="AQ21" s="4"/>
       <c r="AR21" s="4"/>
       <c r="AS21" s="4"/>
     </row>
-    <row r="22" spans="1:45" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:45" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="90"/>
       <c r="C22" s="225" t="s">
         <v>249</v>
       </c>
       <c r="D22" s="103">
         <v>392</v>
       </c>
       <c r="E22" s="283">
         <v>0.01</v>
       </c>
       <c r="F22" s="282"/>
       <c r="G22" s="103">
         <v>400</v>
       </c>
       <c r="H22" s="283">
         <v>0.01</v>
       </c>
       <c r="I22" s="282"/>
       <c r="J22" s="103">
         <v>414</v>
       </c>
       <c r="K22" s="283">
         <v>0.01</v>
       </c>
       <c r="L22" s="225"/>
@@ -38879,51 +38881,51 @@
         <v>477</v>
       </c>
       <c r="Z22" s="283">
         <v>0.01</v>
       </c>
       <c r="AA22" s="58"/>
       <c r="AB22" s="139"/>
       <c r="AC22" s="4"/>
       <c r="AD22" s="139"/>
       <c r="AE22" s="4"/>
       <c r="AF22" s="4"/>
       <c r="AG22" s="4"/>
       <c r="AH22" s="4"/>
       <c r="AI22" s="4"/>
       <c r="AJ22" s="4"/>
       <c r="AK22" s="4"/>
       <c r="AL22" s="4"/>
       <c r="AM22" s="4"/>
       <c r="AN22" s="4"/>
       <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
     </row>
-    <row r="23" spans="1:45" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:45" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="90"/>
       <c r="C23" s="244" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="133">
         <v>71363</v>
       </c>
       <c r="E23" s="284">
         <v>1</v>
       </c>
       <c r="F23" s="285"/>
       <c r="G23" s="133">
         <v>71144</v>
       </c>
       <c r="H23" s="284">
         <v>1</v>
       </c>
       <c r="I23" s="285"/>
       <c r="J23" s="133">
         <v>70401</v>
       </c>
       <c r="K23" s="284">
         <v>1</v>
       </c>
       <c r="L23" s="244"/>
@@ -38959,145 +38961,145 @@
         <v>67950</v>
       </c>
       <c r="Z23" s="284">
         <v>1</v>
       </c>
       <c r="AA23" s="59"/>
       <c r="AB23" s="139"/>
       <c r="AC23" s="4"/>
       <c r="AD23" s="139"/>
       <c r="AE23" s="4"/>
       <c r="AF23" s="4"/>
       <c r="AG23" s="4"/>
       <c r="AH23" s="4"/>
       <c r="AI23" s="4"/>
       <c r="AJ23" s="4"/>
       <c r="AK23" s="4"/>
       <c r="AL23" s="4"/>
       <c r="AM23" s="4"/>
       <c r="AN23" s="4"/>
       <c r="AO23" s="4"/>
       <c r="AP23" s="4"/>
       <c r="AQ23" s="4"/>
       <c r="AR23" s="4"/>
       <c r="AS23" s="4"/>
     </row>
-    <row r="24" spans="1:45" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:45" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A24" s="90"/>
       <c r="C24" s="244"/>
       <c r="D24" s="288"/>
       <c r="E24" s="89"/>
       <c r="F24" s="90"/>
       <c r="G24" s="288"/>
       <c r="H24" s="89"/>
       <c r="I24" s="90"/>
       <c r="J24" s="288"/>
       <c r="K24" s="89"/>
       <c r="L24" s="244"/>
       <c r="M24" s="288"/>
       <c r="N24" s="89"/>
       <c r="O24" s="90"/>
       <c r="P24" s="288"/>
       <c r="Q24" s="89"/>
       <c r="R24" s="90"/>
       <c r="S24" s="288"/>
       <c r="T24" s="89"/>
       <c r="U24" s="90"/>
       <c r="V24" s="288"/>
       <c r="W24" s="89"/>
       <c r="X24" s="244"/>
       <c r="Y24" s="288"/>
       <c r="Z24" s="89"/>
       <c r="AA24" s="59"/>
       <c r="AB24" s="139"/>
       <c r="AC24" s="4"/>
       <c r="AD24" s="139"/>
       <c r="AE24" s="4"/>
       <c r="AF24" s="4"/>
       <c r="AG24" s="4"/>
       <c r="AH24" s="4"/>
       <c r="AI24" s="4"/>
       <c r="AJ24" s="4"/>
       <c r="AK24" s="4"/>
       <c r="AL24" s="4"/>
       <c r="AM24" s="4"/>
       <c r="AN24" s="4"/>
       <c r="AO24" s="4"/>
       <c r="AP24" s="4"/>
       <c r="AQ24" s="4"/>
       <c r="AR24" s="4"/>
       <c r="AS24" s="4"/>
     </row>
-    <row r="25" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A25" s="90"/>
       <c r="C25" s="244" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="289"/>
       <c r="E25" s="90"/>
       <c r="F25" s="90"/>
       <c r="G25" s="289"/>
       <c r="H25" s="90"/>
       <c r="I25" s="90"/>
       <c r="J25" s="289"/>
       <c r="K25" s="90"/>
       <c r="L25" s="244"/>
       <c r="M25" s="289"/>
       <c r="N25" s="90"/>
       <c r="O25" s="179"/>
       <c r="P25" s="289"/>
       <c r="Q25" s="90"/>
       <c r="R25" s="90"/>
       <c r="S25" s="289"/>
       <c r="T25" s="90"/>
       <c r="U25" s="90"/>
       <c r="V25" s="289"/>
       <c r="W25" s="90"/>
       <c r="X25" s="244"/>
       <c r="Y25" s="289"/>
       <c r="Z25" s="90"/>
       <c r="AA25" s="59"/>
       <c r="AB25" s="139"/>
       <c r="AC25" s="4"/>
       <c r="AD25" s="139"/>
       <c r="AE25" s="4"/>
       <c r="AF25" s="4"/>
       <c r="AG25" s="4"/>
       <c r="AH25" s="4"/>
       <c r="AI25" s="4"/>
       <c r="AJ25" s="4"/>
       <c r="AK25" s="4"/>
       <c r="AL25" s="4"/>
       <c r="AM25" s="4"/>
       <c r="AN25" s="4"/>
       <c r="AO25" s="4"/>
       <c r="AP25" s="4"/>
       <c r="AQ25" s="4"/>
       <c r="AR25" s="4"/>
       <c r="AS25" s="4"/>
     </row>
-    <row r="26" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A26" s="90"/>
       <c r="C26" s="225" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="102">
         <v>1092</v>
       </c>
       <c r="E26" s="282">
         <v>0.02</v>
       </c>
       <c r="F26" s="282"/>
       <c r="G26" s="102">
         <v>1131</v>
       </c>
       <c r="H26" s="282">
         <v>0.02</v>
       </c>
       <c r="I26" s="282"/>
       <c r="J26" s="102">
         <v>1173</v>
       </c>
       <c r="K26" s="282">
         <v>0.02</v>
       </c>
       <c r="L26" s="225"/>
@@ -39133,51 +39135,51 @@
         <v>1397</v>
       </c>
       <c r="Z26" s="282">
         <v>0.02</v>
       </c>
       <c r="AA26" s="58"/>
       <c r="AB26" s="139"/>
       <c r="AC26" s="4"/>
       <c r="AD26" s="139"/>
       <c r="AE26" s="4"/>
       <c r="AF26" s="4"/>
       <c r="AG26" s="4"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
       <c r="AL26" s="4"/>
       <c r="AM26" s="4"/>
       <c r="AN26" s="4"/>
       <c r="AO26" s="4"/>
       <c r="AP26" s="4"/>
       <c r="AQ26" s="4"/>
       <c r="AR26" s="4"/>
       <c r="AS26" s="4"/>
     </row>
-    <row r="27" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A27" s="90"/>
       <c r="C27" s="225" t="s">
         <v>306</v>
       </c>
       <c r="D27" s="105">
         <v>1680</v>
       </c>
       <c r="E27" s="282">
         <v>0.02</v>
       </c>
       <c r="F27" s="282"/>
       <c r="G27" s="105">
         <v>1796</v>
       </c>
       <c r="H27" s="282">
         <v>0.03</v>
       </c>
       <c r="I27" s="282"/>
       <c r="J27" s="105">
         <v>1939</v>
       </c>
       <c r="K27" s="282">
         <v>0.03</v>
       </c>
       <c r="L27" s="225"/>
@@ -39213,51 +39215,51 @@
         <v>3267</v>
       </c>
       <c r="Z27" s="282">
         <v>0.05</v>
       </c>
       <c r="AA27" s="58"/>
       <c r="AB27" s="139"/>
       <c r="AC27" s="4"/>
       <c r="AD27" s="139"/>
       <c r="AE27" s="4"/>
       <c r="AF27" s="4"/>
       <c r="AG27" s="4"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
       <c r="AP27" s="4"/>
       <c r="AQ27" s="4"/>
       <c r="AR27" s="4"/>
       <c r="AS27" s="4"/>
     </row>
-    <row r="28" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A28" s="90"/>
       <c r="C28" s="351">
         <v>2018</v>
       </c>
       <c r="D28" s="105">
         <v>1010</v>
       </c>
       <c r="E28" s="282">
         <v>0.01</v>
       </c>
       <c r="F28" s="282"/>
       <c r="G28" s="105">
         <v>1069</v>
       </c>
       <c r="H28" s="282">
         <v>0.01</v>
       </c>
       <c r="I28" s="282"/>
       <c r="J28" s="105">
         <v>1124</v>
       </c>
       <c r="K28" s="282">
         <v>0.02</v>
       </c>
       <c r="L28" s="351"/>
@@ -39293,51 +39295,51 @@
         <v>1419</v>
       </c>
       <c r="Z28" s="282">
         <v>0.02</v>
       </c>
       <c r="AA28" s="58"/>
       <c r="AB28" s="139"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="139"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
       <c r="AH28" s="4"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
       <c r="AK28" s="4"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="4"/>
       <c r="AP28" s="4"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
     </row>
-    <row r="29" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A29" s="90"/>
       <c r="C29" s="351">
         <v>2019</v>
       </c>
       <c r="D29" s="105">
         <v>2499</v>
       </c>
       <c r="E29" s="282">
         <v>0.04</v>
       </c>
       <c r="F29" s="282"/>
       <c r="G29" s="105">
         <v>2615</v>
       </c>
       <c r="H29" s="282">
         <v>0.04</v>
       </c>
       <c r="I29" s="282"/>
       <c r="J29" s="105">
         <v>2732</v>
       </c>
       <c r="K29" s="282">
         <v>0.04</v>
       </c>
       <c r="L29" s="351"/>
@@ -39373,51 +39375,51 @@
         <v>3403</v>
       </c>
       <c r="Z29" s="282">
         <v>0.05</v>
       </c>
       <c r="AA29" s="58"/>
       <c r="AB29" s="139"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="139"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
       <c r="AJ29" s="4"/>
       <c r="AK29" s="4"/>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="4"/>
       <c r="AP29" s="4"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
     </row>
-    <row r="30" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A30" s="90"/>
       <c r="C30" s="351">
         <v>2020</v>
       </c>
       <c r="D30" s="105">
         <v>7739</v>
       </c>
       <c r="E30" s="282">
         <v>0.11</v>
       </c>
       <c r="F30" s="282"/>
       <c r="G30" s="105">
         <v>8178</v>
       </c>
       <c r="H30" s="282">
         <v>0.11</v>
       </c>
       <c r="I30" s="282"/>
       <c r="J30" s="105">
         <v>8646</v>
       </c>
       <c r="K30" s="282">
         <v>0.12</v>
       </c>
       <c r="L30" s="351"/>
@@ -39453,51 +39455,51 @@
         <v>11181</v>
       </c>
       <c r="Z30" s="282">
         <v>0.16</v>
       </c>
       <c r="AA30" s="58"/>
       <c r="AB30" s="139"/>
       <c r="AC30" s="4"/>
       <c r="AD30" s="139"/>
       <c r="AE30" s="4"/>
       <c r="AF30" s="4"/>
       <c r="AG30" s="4"/>
       <c r="AH30" s="4"/>
       <c r="AI30" s="4"/>
       <c r="AJ30" s="4"/>
       <c r="AK30" s="4"/>
       <c r="AL30" s="4"/>
       <c r="AM30" s="4"/>
       <c r="AN30" s="4"/>
       <c r="AO30" s="4"/>
       <c r="AP30" s="4"/>
       <c r="AQ30" s="4"/>
       <c r="AR30" s="4"/>
       <c r="AS30" s="4"/>
     </row>
-    <row r="31" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A31" s="90"/>
       <c r="C31" s="351">
         <v>2021</v>
       </c>
       <c r="D31" s="105">
         <v>12482</v>
       </c>
       <c r="E31" s="282">
         <v>0.17</v>
       </c>
       <c r="F31" s="282"/>
       <c r="G31" s="105">
         <v>13072</v>
       </c>
       <c r="H31" s="282">
         <v>0.18</v>
       </c>
       <c r="I31" s="282"/>
       <c r="J31" s="105">
         <v>13732</v>
       </c>
       <c r="K31" s="282">
         <v>0.19</v>
       </c>
       <c r="L31" s="351"/>
@@ -39533,51 +39535,51 @@
         <v>17174</v>
       </c>
       <c r="Z31" s="282">
         <v>0.25</v>
       </c>
       <c r="AA31" s="58"/>
       <c r="AB31" s="139"/>
       <c r="AC31" s="4"/>
       <c r="AD31" s="139"/>
       <c r="AE31" s="4"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="4"/>
       <c r="AH31" s="4"/>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
       <c r="AK31" s="4"/>
       <c r="AL31" s="4"/>
       <c r="AM31" s="4"/>
       <c r="AN31" s="4"/>
       <c r="AO31" s="4"/>
       <c r="AP31" s="4"/>
       <c r="AQ31" s="4"/>
       <c r="AR31" s="4"/>
       <c r="AS31" s="4"/>
     </row>
-    <row r="32" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A32" s="90"/>
       <c r="C32" s="351">
         <v>2022</v>
       </c>
       <c r="D32" s="105">
         <v>11884</v>
       </c>
       <c r="E32" s="282">
         <v>0.17</v>
       </c>
       <c r="F32" s="282"/>
       <c r="G32" s="105">
         <v>12289</v>
       </c>
       <c r="H32" s="282">
         <v>0.17</v>
       </c>
       <c r="I32" s="282"/>
       <c r="J32" s="105">
         <v>12681</v>
       </c>
       <c r="K32" s="282">
         <v>0.18</v>
       </c>
       <c r="L32" s="351"/>
@@ -39613,51 +39615,51 @@
         <v>14629</v>
       </c>
       <c r="Z32" s="282">
         <v>0.22</v>
       </c>
       <c r="AA32" s="58"/>
       <c r="AB32" s="139"/>
       <c r="AC32" s="4"/>
       <c r="AD32" s="139"/>
       <c r="AE32" s="4"/>
       <c r="AF32" s="4"/>
       <c r="AG32" s="4"/>
       <c r="AH32" s="4"/>
       <c r="AI32" s="4"/>
       <c r="AJ32" s="4"/>
       <c r="AK32" s="4"/>
       <c r="AL32" s="4"/>
       <c r="AM32" s="4"/>
       <c r="AN32" s="4"/>
       <c r="AO32" s="4"/>
       <c r="AP32" s="4"/>
       <c r="AQ32" s="4"/>
       <c r="AR32" s="4"/>
       <c r="AS32" s="4"/>
     </row>
-    <row r="33" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A33" s="90"/>
       <c r="C33" s="351">
         <v>2023</v>
       </c>
       <c r="D33" s="105">
         <v>9967</v>
       </c>
       <c r="E33" s="282">
         <v>0.14000000000000001</v>
       </c>
       <c r="F33" s="282"/>
       <c r="G33" s="105">
         <v>10590</v>
       </c>
       <c r="H33" s="282">
         <v>0.15</v>
       </c>
       <c r="I33" s="282"/>
       <c r="J33" s="105">
         <v>10968</v>
       </c>
       <c r="K33" s="282">
         <v>0.15</v>
       </c>
       <c r="L33" s="351"/>
@@ -39693,51 +39695,51 @@
         <v>12810</v>
       </c>
       <c r="Z33" s="282">
         <v>0.19</v>
       </c>
       <c r="AA33" s="58"/>
       <c r="AB33" s="139"/>
       <c r="AC33" s="4"/>
       <c r="AD33" s="139"/>
       <c r="AE33" s="4"/>
       <c r="AF33" s="4"/>
       <c r="AG33" s="4"/>
       <c r="AH33" s="4"/>
       <c r="AI33" s="4"/>
       <c r="AJ33" s="4"/>
       <c r="AK33" s="4"/>
       <c r="AL33" s="4"/>
       <c r="AM33" s="4"/>
       <c r="AN33" s="4"/>
       <c r="AO33" s="4"/>
       <c r="AP33" s="4"/>
       <c r="AQ33" s="4"/>
       <c r="AR33" s="4"/>
       <c r="AS33" s="4"/>
     </row>
-    <row r="34" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A34" s="90"/>
       <c r="C34" s="351">
         <v>2024</v>
       </c>
       <c r="D34" s="105">
         <v>10812</v>
       </c>
       <c r="E34" s="282">
         <v>0.15</v>
       </c>
       <c r="F34" s="282"/>
       <c r="G34" s="105">
         <v>11401</v>
       </c>
       <c r="H34" s="282">
         <v>0.16</v>
       </c>
       <c r="I34" s="282"/>
       <c r="J34" s="105">
         <v>11720</v>
       </c>
       <c r="K34" s="282">
         <v>0.17</v>
       </c>
       <c r="L34" s="351"/>
@@ -39773,51 +39775,51 @@
         <v>2670</v>
       </c>
       <c r="Z34" s="282">
         <v>0.04</v>
       </c>
       <c r="AA34" s="58"/>
       <c r="AB34" s="139"/>
       <c r="AC34" s="4"/>
       <c r="AD34" s="139"/>
       <c r="AE34" s="4"/>
       <c r="AF34" s="4"/>
       <c r="AG34" s="4"/>
       <c r="AH34" s="4"/>
       <c r="AI34" s="4"/>
       <c r="AJ34" s="4"/>
       <c r="AK34" s="4"/>
       <c r="AL34" s="4"/>
       <c r="AM34" s="4"/>
       <c r="AN34" s="4"/>
       <c r="AO34" s="4"/>
       <c r="AP34" s="4"/>
       <c r="AQ34" s="4"/>
       <c r="AR34" s="4"/>
       <c r="AS34" s="4"/>
     </row>
-    <row r="35" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A35" s="90"/>
       <c r="C35" s="351">
         <v>2025</v>
       </c>
       <c r="D35" s="103">
         <v>12198</v>
       </c>
       <c r="E35" s="283">
         <v>0.17</v>
       </c>
       <c r="F35" s="282"/>
       <c r="G35" s="103">
         <v>9003</v>
       </c>
       <c r="H35" s="283">
         <v>0.13</v>
       </c>
       <c r="I35" s="282"/>
       <c r="J35" s="103">
         <v>5686</v>
       </c>
       <c r="K35" s="283">
         <v>0.08</v>
       </c>
       <c r="L35" s="351"/>
@@ -39853,51 +39855,51 @@
         <v>0</v>
       </c>
       <c r="Z35" s="283">
         <v>0</v>
       </c>
       <c r="AA35" s="58"/>
       <c r="AB35" s="139"/>
       <c r="AC35" s="4"/>
       <c r="AD35" s="139"/>
       <c r="AE35" s="4"/>
       <c r="AF35" s="4"/>
       <c r="AG35" s="4"/>
       <c r="AH35" s="4"/>
       <c r="AI35" s="4"/>
       <c r="AJ35" s="4"/>
       <c r="AK35" s="4"/>
       <c r="AL35" s="4"/>
       <c r="AM35" s="4"/>
       <c r="AN35" s="4"/>
       <c r="AO35" s="4"/>
       <c r="AP35" s="4"/>
       <c r="AQ35" s="4"/>
       <c r="AR35" s="4"/>
       <c r="AS35" s="4"/>
     </row>
-    <row r="36" spans="1:45" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:45" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="90"/>
       <c r="C36" s="244" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="133">
         <v>71363</v>
       </c>
       <c r="E36" s="284">
         <v>1</v>
       </c>
       <c r="F36" s="285"/>
       <c r="G36" s="133">
         <v>71144</v>
       </c>
       <c r="H36" s="284">
         <v>1</v>
       </c>
       <c r="I36" s="285"/>
       <c r="J36" s="133">
         <v>70401</v>
       </c>
       <c r="K36" s="284">
         <v>1</v>
       </c>
       <c r="L36" s="244"/>
@@ -39933,241 +39935,241 @@
         <v>67950</v>
       </c>
       <c r="Z36" s="284">
         <v>1</v>
       </c>
       <c r="AA36" s="59"/>
       <c r="AB36" s="139"/>
       <c r="AC36" s="4"/>
       <c r="AD36" s="139"/>
       <c r="AE36" s="4"/>
       <c r="AF36" s="4"/>
       <c r="AG36" s="4"/>
       <c r="AH36" s="4"/>
       <c r="AI36" s="4"/>
       <c r="AJ36" s="4"/>
       <c r="AK36" s="4"/>
       <c r="AL36" s="4"/>
       <c r="AM36" s="4"/>
       <c r="AN36" s="4"/>
       <c r="AO36" s="4"/>
       <c r="AP36" s="4"/>
       <c r="AQ36" s="4"/>
       <c r="AR36" s="4"/>
       <c r="AS36" s="4"/>
     </row>
-    <row r="37" spans="1:45" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:45" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A37" s="90"/>
       <c r="B37" s="90"/>
       <c r="C37" s="90"/>
       <c r="D37" s="90"/>
       <c r="E37" s="90"/>
       <c r="F37" s="90"/>
       <c r="G37" s="90"/>
       <c r="H37" s="90"/>
       <c r="I37" s="90"/>
       <c r="J37" s="90"/>
       <c r="K37" s="90"/>
       <c r="L37" s="90"/>
       <c r="M37" s="90"/>
       <c r="N37" s="90"/>
       <c r="O37" s="90"/>
       <c r="P37" s="89"/>
       <c r="Q37" s="89"/>
       <c r="R37" s="90"/>
       <c r="S37" s="89"/>
       <c r="T37" s="89"/>
       <c r="U37" s="90"/>
       <c r="V37" s="89"/>
       <c r="W37" s="89"/>
       <c r="X37" s="90"/>
       <c r="Y37" s="89"/>
       <c r="Z37" s="89"/>
       <c r="AA37" s="4"/>
       <c r="AB37" s="4"/>
       <c r="AC37" s="4"/>
       <c r="AD37" s="4"/>
       <c r="AE37" s="4"/>
       <c r="AF37" s="4"/>
       <c r="AG37" s="4"/>
       <c r="AH37" s="4"/>
       <c r="AI37" s="4"/>
       <c r="AJ37" s="4"/>
       <c r="AK37" s="4"/>
       <c r="AL37" s="4"/>
       <c r="AM37" s="4"/>
       <c r="AN37" s="4"/>
       <c r="AO37" s="4"/>
       <c r="AP37" s="4"/>
       <c r="AQ37" s="4"/>
       <c r="AR37" s="4"/>
       <c r="AS37" s="4"/>
     </row>
-    <row r="38" spans="1:45" s="92" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:45" s="92" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="268"/>
       <c r="B38" s="487" t="s">
         <v>93</v>
       </c>
       <c r="C38" s="487"/>
       <c r="D38" s="487"/>
       <c r="E38" s="487"/>
       <c r="F38" s="487"/>
       <c r="G38" s="487"/>
       <c r="H38" s="487"/>
       <c r="I38" s="487"/>
       <c r="J38" s="487"/>
       <c r="K38" s="487"/>
       <c r="L38" s="487"/>
       <c r="M38" s="487"/>
       <c r="N38" s="487"/>
       <c r="O38" s="487"/>
       <c r="P38" s="487"/>
       <c r="Q38" s="487"/>
       <c r="R38" s="487"/>
       <c r="S38" s="487"/>
       <c r="T38" s="487"/>
       <c r="U38" s="487"/>
       <c r="V38" s="487"/>
       <c r="W38" s="487"/>
       <c r="X38" s="487"/>
       <c r="Y38" s="487"/>
       <c r="Z38" s="487"/>
       <c r="AA38" s="5"/>
       <c r="AB38" s="5"/>
       <c r="AC38" s="5"/>
       <c r="AD38" s="5"/>
       <c r="AE38" s="93"/>
       <c r="AF38" s="5"/>
       <c r="AG38" s="5"/>
       <c r="AH38" s="5"/>
       <c r="AI38" s="5"/>
       <c r="AJ38" s="5"/>
       <c r="AK38" s="5"/>
       <c r="AL38" s="5"/>
       <c r="AM38" s="5"/>
       <c r="AN38" s="5"/>
       <c r="AO38" s="5"/>
       <c r="AP38" s="5"/>
       <c r="AQ38" s="5"/>
       <c r="AR38" s="5"/>
       <c r="AS38" s="5"/>
     </row>
-    <row r="39" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="4"/>
       <c r="R39" s="4"/>
       <c r="S39" s="4"/>
       <c r="T39" s="4"/>
       <c r="U39" s="4"/>
       <c r="V39" s="4"/>
       <c r="W39" s="4"/>
       <c r="X39" s="4"/>
       <c r="Y39" s="4"/>
       <c r="Z39" s="4"/>
       <c r="AA39" s="4"/>
       <c r="AB39" s="4"/>
       <c r="AC39" s="4"/>
       <c r="AD39" s="4"/>
       <c r="AE39" s="4"/>
       <c r="AF39" s="4"/>
       <c r="AG39" s="4"/>
       <c r="AH39" s="4"/>
       <c r="AI39" s="4"/>
       <c r="AJ39" s="4"/>
       <c r="AK39" s="4"/>
       <c r="AL39" s="4"/>
       <c r="AM39" s="4"/>
       <c r="AN39" s="4"/>
       <c r="AO39" s="4"/>
       <c r="AP39" s="4"/>
       <c r="AQ39" s="4"/>
       <c r="AR39" s="4"/>
       <c r="AS39" s="4"/>
     </row>
-    <row r="40" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
       <c r="T40" s="4"/>
       <c r="U40" s="4"/>
       <c r="V40" s="4"/>
       <c r="W40" s="4"/>
       <c r="X40" s="4"/>
       <c r="Y40" s="4"/>
       <c r="Z40" s="4"/>
       <c r="AA40" s="4"/>
       <c r="AB40" s="4"/>
       <c r="AC40" s="4"/>
       <c r="AD40" s="4"/>
       <c r="AE40" s="4"/>
       <c r="AF40" s="4"/>
       <c r="AG40" s="4"/>
       <c r="AH40" s="4"/>
       <c r="AI40" s="4"/>
       <c r="AJ40" s="4"/>
       <c r="AK40" s="4"/>
       <c r="AL40" s="4"/>
       <c r="AM40" s="4"/>
       <c r="AN40" s="4"/>
       <c r="AO40" s="4"/>
       <c r="AP40" s="4"/>
       <c r="AQ40" s="4"/>
       <c r="AR40" s="4"/>
       <c r="AS40" s="4"/>
     </row>
-    <row r="41" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
       <c r="W41" s="4"/>
       <c r="X41" s="4"/>
       <c r="Y41" s="4"/>
@@ -40204,81 +40206,83 @@
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="P6:Z6"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D6:N6"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="G7:H7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="74" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet9">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BH50"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="F46" sqref="F46"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" customWidth="1"/>
-    <col min="2" max="2" width="21.44140625" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
-    <col min="5" max="5" width="1.5546875" customWidth="1"/>
+    <col min="5" max="5" width="1.5703125" customWidth="1"/>
     <col min="6" max="7" width="9" customWidth="1"/>
-    <col min="8" max="8" width="1.5546875" customWidth="1"/>
+    <col min="8" max="8" width="1.5703125" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="9" customWidth="1"/>
-    <col min="11" max="11" width="1.5546875" customWidth="1"/>
+    <col min="11" max="11" width="1.5703125" customWidth="1"/>
     <col min="12" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
-    <col min="14" max="14" width="1.5546875" customWidth="1"/>
+    <col min="14" max="14" width="1.5703125" customWidth="1"/>
     <col min="15" max="15" width="10" customWidth="1"/>
     <col min="16" max="16" width="9" customWidth="1"/>
-    <col min="17" max="17" width="1.5546875" customWidth="1"/>
+    <col min="17" max="17" width="1.5703125" customWidth="1"/>
     <col min="18" max="18" width="10" customWidth="1"/>
     <col min="19" max="19" width="9" customWidth="1"/>
-    <col min="20" max="20" width="1.5546875" customWidth="1"/>
+    <col min="20" max="20" width="1.5703125" customWidth="1"/>
     <col min="21" max="21" width="10" customWidth="1"/>
     <col min="22" max="22" width="9" customWidth="1"/>
-    <col min="23" max="23" width="1.5546875" customWidth="1"/>
+    <col min="23" max="23" width="1.5703125" customWidth="1"/>
     <col min="24" max="24" width="10" customWidth="1"/>
     <col min="25" max="25" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="489" t="s">
         <v>252</v>
       </c>
       <c r="C2" s="489"/>
       <c r="D2" s="489"/>
       <c r="E2" s="489"/>
       <c r="F2" s="489"/>
       <c r="G2" s="489"/>
       <c r="H2" s="489"/>
       <c r="I2" s="489"/>
       <c r="J2" s="489"/>
       <c r="K2" s="489"/>
       <c r="L2" s="489"/>
       <c r="M2" s="489"/>
       <c r="N2" s="489"/>
       <c r="O2" s="489"/>
       <c r="P2" s="489"/>
       <c r="Q2" s="489"/>
       <c r="R2" s="489"/>
       <c r="S2" s="489"/>
       <c r="T2" s="489"/>
       <c r="U2" s="489"/>
       <c r="V2" s="489"/>
       <c r="W2" s="489"/>
@@ -40298,51 +40302,51 @@
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
       <c r="AT2" s="7"/>
       <c r="AU2" s="7"/>
       <c r="AV2" s="7"/>
       <c r="AW2" s="17"/>
       <c r="AX2" s="17"/>
       <c r="AY2" s="17"/>
       <c r="AZ2" s="17"/>
       <c r="BA2" s="17"/>
       <c r="BB2" s="17"/>
       <c r="BC2" s="17"/>
       <c r="BD2" s="17"/>
       <c r="BE2" s="17"/>
       <c r="BF2" s="17"/>
       <c r="BG2" s="17"/>
       <c r="BH2" s="17"/>
     </row>
-    <row r="3" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="490" t="s">
         <v>205</v>
       </c>
       <c r="C3" s="490"/>
       <c r="D3" s="490"/>
       <c r="E3" s="490"/>
       <c r="F3" s="490"/>
       <c r="G3" s="490"/>
       <c r="H3" s="490"/>
       <c r="I3" s="490"/>
       <c r="J3" s="490"/>
       <c r="K3" s="490"/>
       <c r="L3" s="490"/>
       <c r="M3" s="490"/>
       <c r="N3" s="490"/>
       <c r="O3" s="490"/>
       <c r="P3" s="490"/>
       <c r="Q3" s="490"/>
       <c r="R3" s="490"/>
       <c r="S3" s="490"/>
       <c r="T3" s="490"/>
       <c r="U3" s="490"/>
       <c r="V3" s="490"/>
       <c r="W3" s="490"/>
@@ -40362,51 +40366,51 @@
       <c r="AK3" s="46"/>
       <c r="AL3" s="46"/>
       <c r="AM3" s="46"/>
       <c r="AN3" s="46"/>
       <c r="AO3" s="46"/>
       <c r="AP3" s="46"/>
       <c r="AQ3" s="46"/>
       <c r="AR3" s="46"/>
       <c r="AS3" s="46"/>
       <c r="AT3" s="46"/>
       <c r="AU3" s="46"/>
       <c r="AV3" s="46"/>
       <c r="AW3" s="17"/>
       <c r="AX3" s="17"/>
       <c r="AY3" s="17"/>
       <c r="AZ3" s="17"/>
       <c r="BA3" s="17"/>
       <c r="BB3" s="17"/>
       <c r="BC3" s="17"/>
       <c r="BD3" s="17"/>
       <c r="BE3" s="17"/>
       <c r="BF3" s="17"/>
       <c r="BG3" s="17"/>
       <c r="BH3" s="17"/>
     </row>
-    <row r="4" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="490" t="s">
         <v>57</v>
       </c>
       <c r="C4" s="490"/>
       <c r="D4" s="490"/>
       <c r="E4" s="490"/>
       <c r="F4" s="490"/>
       <c r="G4" s="490"/>
       <c r="H4" s="490"/>
       <c r="I4" s="490"/>
       <c r="J4" s="490"/>
       <c r="K4" s="490"/>
       <c r="L4" s="490"/>
       <c r="M4" s="490"/>
       <c r="N4" s="490"/>
       <c r="O4" s="490"/>
       <c r="P4" s="490"/>
       <c r="Q4" s="490"/>
       <c r="R4" s="490"/>
       <c r="S4" s="490"/>
       <c r="T4" s="490"/>
       <c r="U4" s="490"/>
       <c r="V4" s="490"/>
       <c r="W4" s="490"/>
@@ -40426,51 +40430,51 @@
       <c r="AK4" s="46"/>
       <c r="AL4" s="46"/>
       <c r="AM4" s="46"/>
       <c r="AN4" s="46"/>
       <c r="AO4" s="46"/>
       <c r="AP4" s="46"/>
       <c r="AQ4" s="46"/>
       <c r="AR4" s="46"/>
       <c r="AS4" s="46"/>
       <c r="AT4" s="46"/>
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="17"/>
       <c r="AX4" s="17"/>
       <c r="AY4" s="17"/>
       <c r="AZ4" s="17"/>
       <c r="BA4" s="17"/>
       <c r="BB4" s="17"/>
       <c r="BC4" s="17"/>
       <c r="BD4" s="17"/>
       <c r="BE4" s="17"/>
       <c r="BF4" s="17"/>
       <c r="BG4" s="17"/>
       <c r="BH4" s="17"/>
     </row>
-    <row r="5" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A5" s="17"/>
       <c r="B5" s="179"/>
       <c r="C5" s="179"/>
       <c r="D5" s="179"/>
       <c r="E5" s="179"/>
       <c r="F5" s="179"/>
       <c r="G5" s="179"/>
       <c r="H5" s="179"/>
       <c r="I5" s="179"/>
       <c r="J5" s="179"/>
       <c r="K5" s="179"/>
       <c r="L5" s="179"/>
       <c r="M5" s="179"/>
       <c r="N5" s="179"/>
       <c r="O5" s="179"/>
       <c r="P5" s="179"/>
       <c r="Q5" s="179"/>
       <c r="R5" s="179"/>
       <c r="S5" s="179"/>
       <c r="T5" s="179"/>
       <c r="U5" s="179"/>
       <c r="V5" s="179"/>
       <c r="W5" s="179"/>
       <c r="X5" s="179"/>
       <c r="Y5" s="179"/>
@@ -40488,51 +40492,51 @@
       <c r="AK5" s="16"/>
       <c r="AL5" s="16"/>
       <c r="AM5" s="16"/>
       <c r="AN5" s="16"/>
       <c r="AO5" s="16"/>
       <c r="AP5" s="16"/>
       <c r="AQ5" s="16"/>
       <c r="AR5" s="16"/>
       <c r="AS5" s="16"/>
       <c r="AT5" s="17"/>
       <c r="AU5" s="17"/>
       <c r="AV5" s="17"/>
       <c r="AW5" s="17"/>
       <c r="AX5" s="17"/>
       <c r="AY5" s="17"/>
       <c r="AZ5" s="17"/>
       <c r="BA5" s="17"/>
       <c r="BB5" s="17"/>
       <c r="BC5" s="17"/>
       <c r="BD5" s="17"/>
       <c r="BE5" s="17"/>
       <c r="BF5" s="17"/>
       <c r="BG5" s="17"/>
       <c r="BH5" s="17"/>
     </row>
-    <row r="6" spans="1:60" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:60" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17"/>
       <c r="B6" s="222"/>
       <c r="C6" s="491">
         <v>2025</v>
       </c>
       <c r="D6" s="491"/>
       <c r="E6" s="491"/>
       <c r="F6" s="491"/>
       <c r="G6" s="491"/>
       <c r="H6" s="491"/>
       <c r="I6" s="491"/>
       <c r="J6" s="491"/>
       <c r="K6" s="491"/>
       <c r="L6" s="491"/>
       <c r="M6" s="491"/>
       <c r="N6" s="222"/>
       <c r="O6" s="491">
         <v>2024</v>
       </c>
       <c r="P6" s="491"/>
       <c r="Q6" s="491"/>
       <c r="R6" s="491"/>
       <c r="S6" s="491"/>
       <c r="T6" s="491"/>
       <c r="U6" s="491"/>
@@ -40554,51 +40558,51 @@
       <c r="AK6" s="17"/>
       <c r="AL6" s="17"/>
       <c r="AM6" s="17"/>
       <c r="AN6" s="17"/>
       <c r="AO6" s="17"/>
       <c r="AP6" s="17"/>
       <c r="AQ6" s="17"/>
       <c r="AR6" s="17"/>
       <c r="AS6" s="17"/>
       <c r="AT6" s="17"/>
       <c r="AU6" s="17"/>
       <c r="AV6" s="17"/>
       <c r="AW6" s="17"/>
       <c r="AX6" s="17"/>
       <c r="AY6" s="17"/>
       <c r="AZ6" s="17"/>
       <c r="BA6" s="17"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="17"/>
       <c r="BD6" s="17"/>
       <c r="BE6" s="17"/>
       <c r="BF6" s="17"/>
       <c r="BG6" s="17"/>
       <c r="BH6" s="17"/>
     </row>
-    <row r="7" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="90"/>
       <c r="C7" s="492" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="492"/>
       <c r="E7" s="222"/>
       <c r="F7" s="492" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="492"/>
       <c r="H7" s="222"/>
       <c r="I7" s="492" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="492"/>
       <c r="K7" s="90"/>
       <c r="L7" s="492" t="s">
         <v>2</v>
       </c>
       <c r="M7" s="492"/>
       <c r="N7" s="253"/>
       <c r="O7" s="492" t="s">
         <v>4</v>
       </c>
@@ -40632,51 +40636,51 @@
       <c r="AK7" s="17"/>
       <c r="AL7" s="17"/>
       <c r="AM7" s="17"/>
       <c r="AN7" s="17"/>
       <c r="AO7" s="17"/>
       <c r="AP7" s="17"/>
       <c r="AQ7" s="17"/>
       <c r="AR7" s="17"/>
       <c r="AS7" s="17"/>
       <c r="AT7" s="17"/>
       <c r="AU7" s="17"/>
       <c r="AV7" s="17"/>
       <c r="AW7" s="17"/>
       <c r="AX7" s="17"/>
       <c r="AY7" s="17"/>
       <c r="AZ7" s="17"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="17"/>
       <c r="BD7" s="17"/>
       <c r="BE7" s="17"/>
       <c r="BF7" s="17"/>
       <c r="BG7" s="17"/>
       <c r="BH7" s="17"/>
     </row>
-    <row r="8" spans="1:60" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:60" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16"/>
       <c r="B8" s="179"/>
       <c r="C8" s="249" t="s">
         <v>99</v>
       </c>
       <c r="D8" s="250" t="s">
         <v>100</v>
       </c>
       <c r="E8" s="222"/>
       <c r="F8" s="249" t="s">
         <v>99</v>
       </c>
       <c r="G8" s="250" t="s">
         <v>100</v>
       </c>
       <c r="H8" s="222"/>
       <c r="I8" s="249" t="s">
         <v>99</v>
       </c>
       <c r="J8" s="250" t="s">
         <v>100</v>
       </c>
       <c r="K8" s="179"/>
       <c r="L8" s="249" t="s">
         <v>99</v>
@@ -40726,51 +40730,51 @@
       <c r="AK8" s="17"/>
       <c r="AL8" s="17"/>
       <c r="AM8" s="17"/>
       <c r="AN8" s="17"/>
       <c r="AO8" s="17"/>
       <c r="AP8" s="17"/>
       <c r="AQ8" s="17"/>
       <c r="AR8" s="17"/>
       <c r="AS8" s="17"/>
       <c r="AT8" s="17"/>
       <c r="AU8" s="17"/>
       <c r="AV8" s="17"/>
       <c r="AW8" s="17"/>
       <c r="AX8" s="17"/>
       <c r="AY8" s="17"/>
       <c r="AZ8" s="17"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="17"/>
       <c r="BD8" s="17"/>
       <c r="BE8" s="17"/>
       <c r="BF8" s="17"/>
       <c r="BG8" s="17"/>
       <c r="BH8" s="17"/>
     </row>
-    <row r="9" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="244" t="s">
         <v>70</v>
       </c>
       <c r="C9" s="220"/>
       <c r="D9" s="220"/>
       <c r="E9" s="90"/>
       <c r="F9" s="220"/>
       <c r="G9" s="220"/>
       <c r="H9" s="90"/>
       <c r="I9" s="220"/>
       <c r="J9" s="220"/>
       <c r="K9" s="244"/>
       <c r="L9" s="220"/>
       <c r="M9" s="220"/>
       <c r="N9" s="244"/>
       <c r="O9" s="220"/>
       <c r="P9" s="220"/>
       <c r="Q9" s="90"/>
       <c r="R9" s="220"/>
       <c r="S9" s="220"/>
       <c r="T9" s="90"/>
       <c r="U9" s="220"/>
       <c r="V9" s="220"/>
       <c r="W9" s="244"/>
@@ -40790,51 +40794,51 @@
       <c r="AK9" s="17"/>
       <c r="AL9" s="17"/>
       <c r="AM9" s="17"/>
       <c r="AN9" s="17"/>
       <c r="AO9" s="17"/>
       <c r="AP9" s="17"/>
       <c r="AQ9" s="17"/>
       <c r="AR9" s="17"/>
       <c r="AS9" s="17"/>
       <c r="AT9" s="17"/>
       <c r="AU9" s="17"/>
       <c r="AV9" s="17"/>
       <c r="AW9" s="17"/>
       <c r="AX9" s="17"/>
       <c r="AY9" s="17"/>
       <c r="AZ9" s="17"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="17"/>
       <c r="BD9" s="17"/>
       <c r="BE9" s="17"/>
       <c r="BF9" s="17"/>
       <c r="BG9" s="17"/>
       <c r="BH9" s="17"/>
     </row>
-    <row r="10" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="225" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="290">
         <v>31186</v>
       </c>
       <c r="D10" s="282">
         <v>0.44</v>
       </c>
       <c r="E10" s="282"/>
       <c r="F10" s="290">
         <v>30991</v>
       </c>
       <c r="G10" s="282">
         <v>0.44</v>
       </c>
       <c r="H10" s="282"/>
       <c r="I10" s="290">
         <v>30502</v>
       </c>
       <c r="J10" s="282">
         <v>0.43</v>
       </c>
       <c r="K10" s="225"/>
@@ -40886,51 +40890,51 @@
       <c r="AK10" s="17"/>
       <c r="AL10" s="17"/>
       <c r="AM10" s="17"/>
       <c r="AN10" s="17"/>
       <c r="AO10" s="17"/>
       <c r="AP10" s="17"/>
       <c r="AQ10" s="17"/>
       <c r="AR10" s="17"/>
       <c r="AS10" s="17"/>
       <c r="AT10" s="17"/>
       <c r="AU10" s="17"/>
       <c r="AV10" s="17"/>
       <c r="AW10" s="17"/>
       <c r="AX10" s="17"/>
       <c r="AY10" s="17"/>
       <c r="AZ10" s="17"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="17"/>
       <c r="BD10" s="17"/>
       <c r="BE10" s="17"/>
       <c r="BF10" s="17"/>
       <c r="BG10" s="17"/>
       <c r="BH10" s="17"/>
     </row>
-    <row r="11" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="225" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="291">
         <v>11765</v>
       </c>
       <c r="D11" s="282">
         <v>0.16</v>
       </c>
       <c r="E11" s="282"/>
       <c r="F11" s="291">
         <v>11709</v>
       </c>
       <c r="G11" s="282">
         <v>0.16</v>
       </c>
       <c r="H11" s="282"/>
       <c r="I11" s="291">
         <v>11579</v>
       </c>
       <c r="J11" s="282">
         <v>0.17</v>
       </c>
       <c r="K11" s="225"/>
@@ -40982,51 +40986,51 @@
       <c r="AK11" s="17"/>
       <c r="AL11" s="17"/>
       <c r="AM11" s="17"/>
       <c r="AN11" s="17"/>
       <c r="AO11" s="17"/>
       <c r="AP11" s="17"/>
       <c r="AQ11" s="17"/>
       <c r="AR11" s="17"/>
       <c r="AS11" s="17"/>
       <c r="AT11" s="17"/>
       <c r="AU11" s="17"/>
       <c r="AV11" s="17"/>
       <c r="AW11" s="17"/>
       <c r="AX11" s="17"/>
       <c r="AY11" s="17"/>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
       <c r="BD11" s="17"/>
       <c r="BE11" s="17"/>
       <c r="BF11" s="17"/>
       <c r="BG11" s="17"/>
       <c r="BH11" s="17"/>
     </row>
-    <row r="12" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="225" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="291">
         <v>10049</v>
       </c>
       <c r="D12" s="282">
         <v>0.14000000000000001</v>
       </c>
       <c r="E12" s="282"/>
       <c r="F12" s="291">
         <v>10058</v>
       </c>
       <c r="G12" s="282">
         <v>0.14000000000000001</v>
       </c>
       <c r="H12" s="282"/>
       <c r="I12" s="291">
         <v>9983</v>
       </c>
       <c r="J12" s="282">
         <v>0.14000000000000001</v>
       </c>
       <c r="K12" s="225"/>
@@ -41078,51 +41082,51 @@
       <c r="AK12" s="17"/>
       <c r="AL12" s="17"/>
       <c r="AM12" s="17"/>
       <c r="AN12" s="17"/>
       <c r="AO12" s="17"/>
       <c r="AP12" s="17"/>
       <c r="AQ12" s="17"/>
       <c r="AR12" s="17"/>
       <c r="AS12" s="17"/>
       <c r="AT12" s="17"/>
       <c r="AU12" s="17"/>
       <c r="AV12" s="17"/>
       <c r="AW12" s="17"/>
       <c r="AX12" s="17"/>
       <c r="AY12" s="17"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
       <c r="BD12" s="17"/>
       <c r="BE12" s="17"/>
       <c r="BF12" s="17"/>
       <c r="BG12" s="17"/>
       <c r="BH12" s="17"/>
     </row>
-    <row r="13" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="225" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="291">
         <v>7727</v>
       </c>
       <c r="D13" s="282">
         <v>0.11</v>
       </c>
       <c r="E13" s="282"/>
       <c r="F13" s="291">
         <v>7728</v>
       </c>
       <c r="G13" s="282">
         <v>0.11</v>
       </c>
       <c r="H13" s="282"/>
       <c r="I13" s="291">
         <v>7701</v>
       </c>
       <c r="J13" s="282">
         <v>0.11</v>
       </c>
       <c r="K13" s="225"/>
@@ -41174,51 +41178,51 @@
       <c r="AK13" s="17"/>
       <c r="AL13" s="17"/>
       <c r="AM13" s="17"/>
       <c r="AN13" s="17"/>
       <c r="AO13" s="17"/>
       <c r="AP13" s="17"/>
       <c r="AQ13" s="17"/>
       <c r="AR13" s="17"/>
       <c r="AS13" s="17"/>
       <c r="AT13" s="17"/>
       <c r="AU13" s="17"/>
       <c r="AV13" s="17"/>
       <c r="AW13" s="17"/>
       <c r="AX13" s="17"/>
       <c r="AY13" s="17"/>
       <c r="AZ13" s="17"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="17"/>
       <c r="BC13" s="17"/>
       <c r="BD13" s="17"/>
       <c r="BE13" s="17"/>
       <c r="BF13" s="17"/>
       <c r="BG13" s="17"/>
       <c r="BH13" s="17"/>
     </row>
-    <row r="14" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="225" t="s">
         <v>75</v>
       </c>
       <c r="C14" s="291">
         <v>5412</v>
       </c>
       <c r="D14" s="282">
         <v>0.08</v>
       </c>
       <c r="E14" s="282"/>
       <c r="F14" s="291">
         <v>5432</v>
       </c>
       <c r="G14" s="282">
         <v>0.08</v>
       </c>
       <c r="H14" s="282"/>
       <c r="I14" s="291">
         <v>5432</v>
       </c>
       <c r="J14" s="282">
         <v>0.08</v>
       </c>
       <c r="K14" s="225"/>
@@ -41270,51 +41274,51 @@
       <c r="AK14" s="17"/>
       <c r="AL14" s="17"/>
       <c r="AM14" s="17"/>
       <c r="AN14" s="17"/>
       <c r="AO14" s="17"/>
       <c r="AP14" s="17"/>
       <c r="AQ14" s="17"/>
       <c r="AR14" s="17"/>
       <c r="AS14" s="17"/>
       <c r="AT14" s="17"/>
       <c r="AU14" s="17"/>
       <c r="AV14" s="17"/>
       <c r="AW14" s="17"/>
       <c r="AX14" s="17"/>
       <c r="AY14" s="17"/>
       <c r="AZ14" s="17"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="17"/>
       <c r="BC14" s="17"/>
       <c r="BD14" s="17"/>
       <c r="BE14" s="17"/>
       <c r="BF14" s="17"/>
       <c r="BG14" s="17"/>
       <c r="BH14" s="17"/>
     </row>
-    <row r="15" spans="1:60" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:60" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="225" t="s">
         <v>251</v>
       </c>
       <c r="C15" s="291">
         <v>2913</v>
       </c>
       <c r="D15" s="282">
         <v>0.04</v>
       </c>
       <c r="E15" s="282"/>
       <c r="F15" s="291">
         <v>2906</v>
       </c>
       <c r="G15" s="282">
         <v>0.04</v>
       </c>
       <c r="H15" s="282"/>
       <c r="I15" s="291">
         <v>2886</v>
       </c>
       <c r="J15" s="282">
         <v>0.04</v>
       </c>
       <c r="K15" s="225"/>
@@ -41366,51 +41370,51 @@
       <c r="AK15" s="17"/>
       <c r="AL15" s="17"/>
       <c r="AM15" s="17"/>
       <c r="AN15" s="17"/>
       <c r="AO15" s="17"/>
       <c r="AP15" s="17"/>
       <c r="AQ15" s="17"/>
       <c r="AR15" s="17"/>
       <c r="AS15" s="17"/>
       <c r="AT15" s="17"/>
       <c r="AU15" s="17"/>
       <c r="AV15" s="17"/>
       <c r="AW15" s="17"/>
       <c r="AX15" s="17"/>
       <c r="AY15" s="17"/>
       <c r="AZ15" s="17"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="17"/>
       <c r="BC15" s="17"/>
       <c r="BD15" s="17"/>
       <c r="BE15" s="17"/>
       <c r="BF15" s="17"/>
       <c r="BG15" s="17"/>
       <c r="BH15" s="17"/>
     </row>
-    <row r="16" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="225" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="291">
         <v>1564</v>
       </c>
       <c r="D16" s="282">
         <v>0.02</v>
       </c>
       <c r="E16" s="282"/>
       <c r="F16" s="291">
         <v>1564</v>
       </c>
       <c r="G16" s="282">
         <v>0.02</v>
       </c>
       <c r="H16" s="282"/>
       <c r="I16" s="291">
         <v>1565</v>
       </c>
       <c r="J16" s="282">
         <v>0.02</v>
       </c>
       <c r="K16" s="225"/>
@@ -41462,51 +41466,51 @@
       <c r="AK16" s="17"/>
       <c r="AL16" s="17"/>
       <c r="AM16" s="17"/>
       <c r="AN16" s="17"/>
       <c r="AO16" s="17"/>
       <c r="AP16" s="17"/>
       <c r="AQ16" s="17"/>
       <c r="AR16" s="17"/>
       <c r="AS16" s="17"/>
       <c r="AT16" s="17"/>
       <c r="AU16" s="17"/>
       <c r="AV16" s="17"/>
       <c r="AW16" s="17"/>
       <c r="AX16" s="17"/>
       <c r="AY16" s="17"/>
       <c r="AZ16" s="17"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="17"/>
       <c r="BC16" s="17"/>
       <c r="BD16" s="17"/>
       <c r="BE16" s="17"/>
       <c r="BF16" s="17"/>
       <c r="BG16" s="17"/>
       <c r="BH16" s="17"/>
     </row>
-    <row r="17" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A17" s="17"/>
       <c r="B17" s="225" t="s">
         <v>78</v>
       </c>
       <c r="C17" s="291">
         <v>615</v>
       </c>
       <c r="D17" s="282">
         <v>0.01</v>
       </c>
       <c r="E17" s="282"/>
       <c r="F17" s="291">
         <v>619</v>
       </c>
       <c r="G17" s="282">
         <v>0.01</v>
       </c>
       <c r="H17" s="282"/>
       <c r="I17" s="291">
         <v>614</v>
       </c>
       <c r="J17" s="282">
         <v>0.01</v>
       </c>
       <c r="K17" s="225"/>
@@ -41558,51 +41562,51 @@
       <c r="AK17" s="17"/>
       <c r="AL17" s="17"/>
       <c r="AM17" s="17"/>
       <c r="AN17" s="17"/>
       <c r="AO17" s="17"/>
       <c r="AP17" s="17"/>
       <c r="AQ17" s="17"/>
       <c r="AR17" s="17"/>
       <c r="AS17" s="17"/>
       <c r="AT17" s="17"/>
       <c r="AU17" s="17"/>
       <c r="AV17" s="17"/>
       <c r="AW17" s="17"/>
       <c r="AX17" s="17"/>
       <c r="AY17" s="17"/>
       <c r="AZ17" s="17"/>
       <c r="BA17" s="17"/>
       <c r="BB17" s="17"/>
       <c r="BC17" s="17"/>
       <c r="BD17" s="17"/>
       <c r="BE17" s="17"/>
       <c r="BF17" s="17"/>
       <c r="BG17" s="17"/>
       <c r="BH17" s="17"/>
     </row>
-    <row r="18" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A18" s="17"/>
       <c r="B18" s="225" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="292">
         <v>132</v>
       </c>
       <c r="D18" s="283">
         <v>0</v>
       </c>
       <c r="E18" s="282"/>
       <c r="F18" s="292">
         <v>137</v>
       </c>
       <c r="G18" s="283">
         <v>0</v>
       </c>
       <c r="H18" s="282"/>
       <c r="I18" s="292">
         <v>139</v>
       </c>
       <c r="J18" s="283">
         <v>0</v>
       </c>
       <c r="K18" s="225"/>
@@ -41654,51 +41658,51 @@
       <c r="AK18" s="17"/>
       <c r="AL18" s="17"/>
       <c r="AM18" s="17"/>
       <c r="AN18" s="17"/>
       <c r="AO18" s="17"/>
       <c r="AP18" s="17"/>
       <c r="AQ18" s="17"/>
       <c r="AR18" s="17"/>
       <c r="AS18" s="17"/>
       <c r="AT18" s="17"/>
       <c r="AU18" s="17"/>
       <c r="AV18" s="17"/>
       <c r="AW18" s="17"/>
       <c r="AX18" s="17"/>
       <c r="AY18" s="17"/>
       <c r="AZ18" s="17"/>
       <c r="BA18" s="17"/>
       <c r="BB18" s="17"/>
       <c r="BC18" s="17"/>
       <c r="BD18" s="17"/>
       <c r="BE18" s="17"/>
       <c r="BF18" s="17"/>
       <c r="BG18" s="17"/>
       <c r="BH18" s="17"/>
     </row>
-    <row r="19" spans="1:60" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:60" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="17"/>
       <c r="B19" s="244" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="293">
         <v>71363</v>
       </c>
       <c r="D19" s="284">
         <v>1</v>
       </c>
       <c r="E19" s="285"/>
       <c r="F19" s="293">
         <v>71144</v>
       </c>
       <c r="G19" s="284">
         <v>1</v>
       </c>
       <c r="H19" s="285"/>
       <c r="I19" s="293">
         <v>70401</v>
       </c>
       <c r="J19" s="284">
         <v>1</v>
       </c>
       <c r="K19" s="244"/>
@@ -41750,51 +41754,51 @@
       <c r="AK19" s="17"/>
       <c r="AL19" s="17"/>
       <c r="AM19" s="17"/>
       <c r="AN19" s="17"/>
       <c r="AO19" s="17"/>
       <c r="AP19" s="17"/>
       <c r="AQ19" s="17"/>
       <c r="AR19" s="17"/>
       <c r="AS19" s="17"/>
       <c r="AT19" s="17"/>
       <c r="AU19" s="17"/>
       <c r="AV19" s="17"/>
       <c r="AW19" s="17"/>
       <c r="AX19" s="17"/>
       <c r="AY19" s="17"/>
       <c r="AZ19" s="17"/>
       <c r="BA19" s="17"/>
       <c r="BB19" s="17"/>
       <c r="BC19" s="17"/>
       <c r="BD19" s="17"/>
       <c r="BE19" s="17"/>
       <c r="BF19" s="17"/>
       <c r="BG19" s="17"/>
       <c r="BH19" s="17"/>
     </row>
-    <row r="20" spans="1:60" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:60" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17"/>
       <c r="B20" s="244"/>
       <c r="C20" s="294"/>
       <c r="D20" s="89"/>
       <c r="E20" s="90"/>
       <c r="F20" s="294"/>
       <c r="G20" s="89"/>
       <c r="H20" s="90"/>
       <c r="I20" s="294"/>
       <c r="J20" s="89"/>
       <c r="K20" s="244"/>
       <c r="L20" s="294"/>
       <c r="M20" s="89"/>
       <c r="N20" s="90"/>
       <c r="O20" s="294"/>
       <c r="P20" s="89"/>
       <c r="Q20" s="90"/>
       <c r="R20" s="294"/>
       <c r="S20" s="89"/>
       <c r="T20" s="90"/>
       <c r="U20" s="294"/>
       <c r="V20" s="89"/>
       <c r="W20" s="244"/>
       <c r="X20" s="294"/>
       <c r="Y20" s="89"/>
@@ -41812,51 +41816,51 @@
       <c r="AK20" s="17"/>
       <c r="AL20" s="17"/>
       <c r="AM20" s="17"/>
       <c r="AN20" s="17"/>
       <c r="AO20" s="17"/>
       <c r="AP20" s="17"/>
       <c r="AQ20" s="17"/>
       <c r="AR20" s="17"/>
       <c r="AS20" s="17"/>
       <c r="AT20" s="17"/>
       <c r="AU20" s="17"/>
       <c r="AV20" s="17"/>
       <c r="AW20" s="17"/>
       <c r="AX20" s="17"/>
       <c r="AY20" s="17"/>
       <c r="AZ20" s="17"/>
       <c r="BA20" s="17"/>
       <c r="BB20" s="17"/>
       <c r="BC20" s="17"/>
       <c r="BD20" s="17"/>
       <c r="BE20" s="17"/>
       <c r="BF20" s="17"/>
       <c r="BG20" s="17"/>
       <c r="BH20" s="17"/>
     </row>
-    <row r="21" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="244" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="295"/>
       <c r="D21" s="90"/>
       <c r="E21" s="90"/>
       <c r="F21" s="295"/>
       <c r="G21" s="90"/>
       <c r="H21" s="90"/>
       <c r="I21" s="295"/>
       <c r="J21" s="90"/>
       <c r="K21" s="244"/>
       <c r="L21" s="295"/>
       <c r="M21" s="90"/>
       <c r="N21" s="90"/>
       <c r="O21" s="295"/>
       <c r="P21" s="90"/>
       <c r="Q21" s="90"/>
       <c r="R21" s="295"/>
       <c r="S21" s="90"/>
       <c r="T21" s="90"/>
       <c r="U21" s="295"/>
       <c r="V21" s="90"/>
       <c r="W21" s="244"/>
@@ -41876,51 +41880,51 @@
       <c r="AK21" s="17"/>
       <c r="AL21" s="17"/>
       <c r="AM21" s="17"/>
       <c r="AN21" s="17"/>
       <c r="AO21" s="17"/>
       <c r="AP21" s="17"/>
       <c r="AQ21" s="17"/>
       <c r="AR21" s="17"/>
       <c r="AS21" s="17"/>
       <c r="AT21" s="17"/>
       <c r="AU21" s="17"/>
       <c r="AV21" s="17"/>
       <c r="AW21" s="17"/>
       <c r="AX21" s="17"/>
       <c r="AY21" s="17"/>
       <c r="AZ21" s="17"/>
       <c r="BA21" s="17"/>
       <c r="BB21" s="17"/>
       <c r="BC21" s="17"/>
       <c r="BD21" s="17"/>
       <c r="BE21" s="17"/>
       <c r="BF21" s="17"/>
       <c r="BG21" s="17"/>
       <c r="BH21" s="17"/>
     </row>
-    <row r="22" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="225" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="290">
         <v>15608</v>
       </c>
       <c r="D22" s="282">
         <v>0.22</v>
       </c>
       <c r="E22" s="282"/>
       <c r="F22" s="290">
         <v>15374</v>
       </c>
       <c r="G22" s="282">
         <v>0.22</v>
       </c>
       <c r="H22" s="282"/>
       <c r="I22" s="290">
         <v>15034</v>
       </c>
       <c r="J22" s="282">
         <v>0.21</v>
       </c>
       <c r="K22" s="225"/>
@@ -41972,51 +41976,51 @@
       <c r="AK22" s="17"/>
       <c r="AL22" s="17"/>
       <c r="AM22" s="17"/>
       <c r="AN22" s="17"/>
       <c r="AO22" s="17"/>
       <c r="AP22" s="17"/>
       <c r="AQ22" s="17"/>
       <c r="AR22" s="17"/>
       <c r="AS22" s="17"/>
       <c r="AT22" s="17"/>
       <c r="AU22" s="17"/>
       <c r="AV22" s="17"/>
       <c r="AW22" s="17"/>
       <c r="AX22" s="17"/>
       <c r="AY22" s="17"/>
       <c r="AZ22" s="17"/>
       <c r="BA22" s="17"/>
       <c r="BB22" s="17"/>
       <c r="BC22" s="17"/>
       <c r="BD22" s="17"/>
       <c r="BE22" s="17"/>
       <c r="BF22" s="17"/>
       <c r="BG22" s="17"/>
       <c r="BH22" s="17"/>
     </row>
-    <row r="23" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A23" s="17"/>
       <c r="B23" s="225" t="s">
         <v>83</v>
       </c>
       <c r="C23" s="291">
         <v>33260</v>
       </c>
       <c r="D23" s="282">
         <v>0.47000000000000003</v>
       </c>
       <c r="E23" s="282"/>
       <c r="F23" s="291">
         <v>33121</v>
       </c>
       <c r="G23" s="282">
         <v>0.47000000000000003</v>
       </c>
       <c r="H23" s="282"/>
       <c r="I23" s="291">
         <v>32770</v>
       </c>
       <c r="J23" s="282">
         <v>0.47000000000000003</v>
       </c>
       <c r="K23" s="225"/>
@@ -42068,51 +42072,51 @@
       <c r="AK23" s="17"/>
       <c r="AL23" s="17"/>
       <c r="AM23" s="17"/>
       <c r="AN23" s="17"/>
       <c r="AO23" s="17"/>
       <c r="AP23" s="17"/>
       <c r="AQ23" s="17"/>
       <c r="AR23" s="17"/>
       <c r="AS23" s="17"/>
       <c r="AT23" s="17"/>
       <c r="AU23" s="17"/>
       <c r="AV23" s="17"/>
       <c r="AW23" s="17"/>
       <c r="AX23" s="17"/>
       <c r="AY23" s="17"/>
       <c r="AZ23" s="17"/>
       <c r="BA23" s="17"/>
       <c r="BB23" s="17"/>
       <c r="BC23" s="17"/>
       <c r="BD23" s="17"/>
       <c r="BE23" s="17"/>
       <c r="BF23" s="17"/>
       <c r="BG23" s="17"/>
       <c r="BH23" s="17"/>
     </row>
-    <row r="24" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A24" s="17"/>
       <c r="B24" s="225" t="s">
         <v>84</v>
       </c>
       <c r="C24" s="291">
         <v>19410</v>
       </c>
       <c r="D24" s="282">
         <v>0.27</v>
       </c>
       <c r="E24" s="282"/>
       <c r="F24" s="291">
         <v>19589</v>
       </c>
       <c r="G24" s="282">
         <v>0.27</v>
       </c>
       <c r="H24" s="282"/>
       <c r="I24" s="291">
         <v>19558</v>
       </c>
       <c r="J24" s="282">
         <v>0.28000000000000003</v>
       </c>
       <c r="K24" s="225"/>
@@ -42164,51 +42168,51 @@
       <c r="AK24" s="17"/>
       <c r="AL24" s="17"/>
       <c r="AM24" s="17"/>
       <c r="AN24" s="17"/>
       <c r="AO24" s="17"/>
       <c r="AP24" s="17"/>
       <c r="AQ24" s="17"/>
       <c r="AR24" s="17"/>
       <c r="AS24" s="17"/>
       <c r="AT24" s="17"/>
       <c r="AU24" s="17"/>
       <c r="AV24" s="17"/>
       <c r="AW24" s="17"/>
       <c r="AX24" s="17"/>
       <c r="AY24" s="17"/>
       <c r="AZ24" s="17"/>
       <c r="BA24" s="17"/>
       <c r="BB24" s="17"/>
       <c r="BC24" s="17"/>
       <c r="BD24" s="17"/>
       <c r="BE24" s="17"/>
       <c r="BF24" s="17"/>
       <c r="BG24" s="17"/>
       <c r="BH24" s="17"/>
     </row>
-    <row r="25" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A25" s="17"/>
       <c r="B25" s="225" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="292">
         <v>3085</v>
       </c>
       <c r="D25" s="283">
         <v>0.04</v>
       </c>
       <c r="E25" s="282"/>
       <c r="F25" s="292">
         <v>3060</v>
       </c>
       <c r="G25" s="283">
         <v>0.04</v>
       </c>
       <c r="H25" s="282"/>
       <c r="I25" s="292">
         <v>3039</v>
       </c>
       <c r="J25" s="283">
         <v>0.04</v>
       </c>
       <c r="K25" s="225"/>
@@ -42260,51 +42264,51 @@
       <c r="AK25" s="17"/>
       <c r="AL25" s="17"/>
       <c r="AM25" s="17"/>
       <c r="AN25" s="17"/>
       <c r="AO25" s="17"/>
       <c r="AP25" s="17"/>
       <c r="AQ25" s="17"/>
       <c r="AR25" s="17"/>
       <c r="AS25" s="17"/>
       <c r="AT25" s="17"/>
       <c r="AU25" s="17"/>
       <c r="AV25" s="17"/>
       <c r="AW25" s="17"/>
       <c r="AX25" s="17"/>
       <c r="AY25" s="17"/>
       <c r="AZ25" s="17"/>
       <c r="BA25" s="17"/>
       <c r="BB25" s="17"/>
       <c r="BC25" s="17"/>
       <c r="BD25" s="17"/>
       <c r="BE25" s="17"/>
       <c r="BF25" s="17"/>
       <c r="BG25" s="17"/>
       <c r="BH25" s="17"/>
     </row>
-    <row r="26" spans="1:60" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:60" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="17"/>
       <c r="B26" s="244" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="293">
         <v>71363</v>
       </c>
       <c r="D26" s="284">
         <v>1</v>
       </c>
       <c r="E26" s="285"/>
       <c r="F26" s="293">
         <v>71144</v>
       </c>
       <c r="G26" s="284">
         <v>1</v>
       </c>
       <c r="H26" s="285"/>
       <c r="I26" s="293">
         <v>70401</v>
       </c>
       <c r="J26" s="284">
         <v>1</v>
       </c>
       <c r="K26" s="244"/>
@@ -42356,51 +42360,51 @@
       <c r="AK26" s="17"/>
       <c r="AL26" s="17"/>
       <c r="AM26" s="17"/>
       <c r="AN26" s="17"/>
       <c r="AO26" s="17"/>
       <c r="AP26" s="17"/>
       <c r="AQ26" s="17"/>
       <c r="AR26" s="17"/>
       <c r="AS26" s="17"/>
       <c r="AT26" s="17"/>
       <c r="AU26" s="17"/>
       <c r="AV26" s="17"/>
       <c r="AW26" s="17"/>
       <c r="AX26" s="17"/>
       <c r="AY26" s="17"/>
       <c r="AZ26" s="17"/>
       <c r="BA26" s="17"/>
       <c r="BB26" s="17"/>
       <c r="BC26" s="17"/>
       <c r="BD26" s="17"/>
       <c r="BE26" s="17"/>
       <c r="BF26" s="17"/>
       <c r="BG26" s="17"/>
       <c r="BH26" s="17"/>
     </row>
-    <row r="27" spans="1:60" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:60" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A27" s="17"/>
       <c r="B27" s="244"/>
       <c r="C27" s="294"/>
       <c r="D27" s="89"/>
       <c r="E27" s="90"/>
       <c r="F27" s="294"/>
       <c r="G27" s="89"/>
       <c r="H27" s="90"/>
       <c r="I27" s="294"/>
       <c r="J27" s="89"/>
       <c r="K27" s="244"/>
       <c r="L27" s="294"/>
       <c r="M27" s="89"/>
       <c r="N27" s="90"/>
       <c r="O27" s="294"/>
       <c r="P27" s="89"/>
       <c r="Q27" s="90"/>
       <c r="R27" s="294"/>
       <c r="S27" s="89"/>
       <c r="T27" s="90"/>
       <c r="U27" s="294"/>
       <c r="V27" s="89"/>
       <c r="W27" s="244"/>
       <c r="X27" s="294"/>
       <c r="Y27" s="89"/>
@@ -42418,51 +42422,51 @@
       <c r="AK27" s="17"/>
       <c r="AL27" s="17"/>
       <c r="AM27" s="17"/>
       <c r="AN27" s="17"/>
       <c r="AO27" s="17"/>
       <c r="AP27" s="17"/>
       <c r="AQ27" s="17"/>
       <c r="AR27" s="17"/>
       <c r="AS27" s="17"/>
       <c r="AT27" s="17"/>
       <c r="AU27" s="17"/>
       <c r="AV27" s="17"/>
       <c r="AW27" s="17"/>
       <c r="AX27" s="17"/>
       <c r="AY27" s="17"/>
       <c r="AZ27" s="17"/>
       <c r="BA27" s="17"/>
       <c r="BB27" s="17"/>
       <c r="BC27" s="17"/>
       <c r="BD27" s="17"/>
       <c r="BE27" s="17"/>
       <c r="BF27" s="17"/>
       <c r="BG27" s="17"/>
       <c r="BH27" s="17"/>
     </row>
-    <row r="28" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A28" s="17"/>
       <c r="B28" s="244" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="295"/>
       <c r="D28" s="90"/>
       <c r="E28" s="90"/>
       <c r="F28" s="295"/>
       <c r="G28" s="90"/>
       <c r="H28" s="90"/>
       <c r="I28" s="295"/>
       <c r="J28" s="90"/>
       <c r="K28" s="244"/>
       <c r="L28" s="295"/>
       <c r="M28" s="90"/>
       <c r="N28" s="90"/>
       <c r="O28" s="295"/>
       <c r="P28" s="90"/>
       <c r="Q28" s="90"/>
       <c r="R28" s="295"/>
       <c r="S28" s="90"/>
       <c r="T28" s="90"/>
       <c r="U28" s="295"/>
       <c r="V28" s="90"/>
       <c r="W28" s="244"/>
@@ -42482,51 +42486,51 @@
       <c r="AK28" s="17"/>
       <c r="AL28" s="17"/>
       <c r="AM28" s="17"/>
       <c r="AN28" s="17"/>
       <c r="AO28" s="17"/>
       <c r="AP28" s="17"/>
       <c r="AQ28" s="17"/>
       <c r="AR28" s="17"/>
       <c r="AS28" s="17"/>
       <c r="AT28" s="17"/>
       <c r="AU28" s="17"/>
       <c r="AV28" s="17"/>
       <c r="AW28" s="17"/>
       <c r="AX28" s="17"/>
       <c r="AY28" s="17"/>
       <c r="AZ28" s="17"/>
       <c r="BA28" s="17"/>
       <c r="BB28" s="17"/>
       <c r="BC28" s="17"/>
       <c r="BD28" s="17"/>
       <c r="BE28" s="17"/>
       <c r="BF28" s="17"/>
       <c r="BG28" s="17"/>
       <c r="BH28" s="17"/>
     </row>
-    <row r="29" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A29" s="17"/>
       <c r="B29" s="225" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="290">
         <v>17150</v>
       </c>
       <c r="D29" s="282">
         <v>0.24</v>
       </c>
       <c r="E29" s="282"/>
       <c r="F29" s="290">
         <v>16876</v>
       </c>
       <c r="G29" s="282">
         <v>0.24</v>
       </c>
       <c r="H29" s="282"/>
       <c r="I29" s="290">
         <v>16325</v>
       </c>
       <c r="J29" s="282">
         <v>0.23</v>
       </c>
       <c r="K29" s="225"/>
@@ -42578,51 +42582,51 @@
       <c r="AK29" s="17"/>
       <c r="AL29" s="17"/>
       <c r="AM29" s="17"/>
       <c r="AN29" s="17"/>
       <c r="AO29" s="17"/>
       <c r="AP29" s="17"/>
       <c r="AQ29" s="17"/>
       <c r="AR29" s="17"/>
       <c r="AS29" s="17"/>
       <c r="AT29" s="17"/>
       <c r="AU29" s="17"/>
       <c r="AV29" s="17"/>
       <c r="AW29" s="17"/>
       <c r="AX29" s="17"/>
       <c r="AY29" s="17"/>
       <c r="AZ29" s="17"/>
       <c r="BA29" s="17"/>
       <c r="BB29" s="17"/>
       <c r="BC29" s="17"/>
       <c r="BD29" s="17"/>
       <c r="BE29" s="17"/>
       <c r="BF29" s="17"/>
       <c r="BG29" s="17"/>
       <c r="BH29" s="17"/>
     </row>
-    <row r="30" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A30" s="17"/>
       <c r="B30" s="225" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="291">
         <v>25893</v>
       </c>
       <c r="D30" s="282">
         <v>0.36</v>
       </c>
       <c r="E30" s="282"/>
       <c r="F30" s="291">
         <v>25765</v>
       </c>
       <c r="G30" s="282">
         <v>0.36</v>
       </c>
       <c r="H30" s="282"/>
       <c r="I30" s="291">
         <v>25463</v>
       </c>
       <c r="J30" s="282">
         <v>0.36</v>
       </c>
       <c r="K30" s="225"/>
@@ -42674,51 +42678,51 @@
       <c r="AK30" s="17"/>
       <c r="AL30" s="17"/>
       <c r="AM30" s="17"/>
       <c r="AN30" s="17"/>
       <c r="AO30" s="17"/>
       <c r="AP30" s="17"/>
       <c r="AQ30" s="17"/>
       <c r="AR30" s="17"/>
       <c r="AS30" s="17"/>
       <c r="AT30" s="17"/>
       <c r="AU30" s="17"/>
       <c r="AV30" s="17"/>
       <c r="AW30" s="17"/>
       <c r="AX30" s="17"/>
       <c r="AY30" s="17"/>
       <c r="AZ30" s="17"/>
       <c r="BA30" s="17"/>
       <c r="BB30" s="17"/>
       <c r="BC30" s="17"/>
       <c r="BD30" s="17"/>
       <c r="BE30" s="17"/>
       <c r="BF30" s="17"/>
       <c r="BG30" s="17"/>
       <c r="BH30" s="17"/>
     </row>
-    <row r="31" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A31" s="17"/>
       <c r="B31" s="225" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="292">
         <v>28320</v>
       </c>
       <c r="D31" s="283">
         <v>0.4</v>
       </c>
       <c r="E31" s="282"/>
       <c r="F31" s="292">
         <v>28503</v>
       </c>
       <c r="G31" s="283">
         <v>0.4</v>
       </c>
       <c r="H31" s="282"/>
       <c r="I31" s="292">
         <v>28613</v>
       </c>
       <c r="J31" s="283">
         <v>0.41000000000000003</v>
       </c>
       <c r="K31" s="225"/>
@@ -42770,51 +42774,51 @@
       <c r="AK31" s="17"/>
       <c r="AL31" s="17"/>
       <c r="AM31" s="17"/>
       <c r="AN31" s="17"/>
       <c r="AO31" s="17"/>
       <c r="AP31" s="17"/>
       <c r="AQ31" s="17"/>
       <c r="AR31" s="17"/>
       <c r="AS31" s="17"/>
       <c r="AT31" s="17"/>
       <c r="AU31" s="17"/>
       <c r="AV31" s="17"/>
       <c r="AW31" s="17"/>
       <c r="AX31" s="17"/>
       <c r="AY31" s="17"/>
       <c r="AZ31" s="17"/>
       <c r="BA31" s="17"/>
       <c r="BB31" s="17"/>
       <c r="BC31" s="17"/>
       <c r="BD31" s="17"/>
       <c r="BE31" s="17"/>
       <c r="BF31" s="17"/>
       <c r="BG31" s="17"/>
       <c r="BH31" s="17"/>
     </row>
-    <row r="32" spans="1:60" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:60" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="17"/>
       <c r="B32" s="244" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="293">
         <v>71363</v>
       </c>
       <c r="D32" s="284">
         <v>1</v>
       </c>
       <c r="E32" s="285"/>
       <c r="F32" s="293">
         <v>71144</v>
       </c>
       <c r="G32" s="284">
         <v>1</v>
       </c>
       <c r="H32" s="285"/>
       <c r="I32" s="293">
         <v>70401</v>
       </c>
       <c r="J32" s="284">
         <v>1</v>
       </c>
       <c r="K32" s="244"/>
@@ -42866,51 +42870,51 @@
       <c r="AK32" s="17"/>
       <c r="AL32" s="17"/>
       <c r="AM32" s="17"/>
       <c r="AN32" s="17"/>
       <c r="AO32" s="17"/>
       <c r="AP32" s="17"/>
       <c r="AQ32" s="17"/>
       <c r="AR32" s="17"/>
       <c r="AS32" s="17"/>
       <c r="AT32" s="17"/>
       <c r="AU32" s="17"/>
       <c r="AV32" s="17"/>
       <c r="AW32" s="17"/>
       <c r="AX32" s="17"/>
       <c r="AY32" s="17"/>
       <c r="AZ32" s="17"/>
       <c r="BA32" s="17"/>
       <c r="BB32" s="17"/>
       <c r="BC32" s="17"/>
       <c r="BD32" s="17"/>
       <c r="BE32" s="17"/>
       <c r="BF32" s="17"/>
       <c r="BG32" s="17"/>
       <c r="BH32" s="17"/>
     </row>
-    <row r="33" spans="1:60" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:60" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A33" s="17"/>
       <c r="B33" s="90"/>
       <c r="C33" s="90"/>
       <c r="D33" s="90"/>
       <c r="E33" s="90"/>
       <c r="F33" s="90"/>
       <c r="G33" s="90"/>
       <c r="H33" s="90"/>
       <c r="I33" s="90"/>
       <c r="J33" s="90"/>
       <c r="K33" s="90"/>
       <c r="L33" s="90"/>
       <c r="M33" s="90"/>
       <c r="N33" s="90"/>
       <c r="O33" s="89"/>
       <c r="P33" s="89"/>
       <c r="Q33" s="90"/>
       <c r="R33" s="89"/>
       <c r="S33" s="89"/>
       <c r="T33" s="90"/>
       <c r="U33" s="89"/>
       <c r="V33" s="89"/>
       <c r="W33" s="90"/>
       <c r="X33" s="89"/>
       <c r="Y33" s="89"/>
@@ -42928,54 +42932,54 @@
       <c r="AK33" s="17"/>
       <c r="AL33" s="17"/>
       <c r="AM33" s="17"/>
       <c r="AN33" s="17"/>
       <c r="AO33" s="17"/>
       <c r="AP33" s="17"/>
       <c r="AQ33" s="17"/>
       <c r="AR33" s="17"/>
       <c r="AS33" s="17"/>
       <c r="AT33" s="17"/>
       <c r="AU33" s="17"/>
       <c r="AV33" s="17"/>
       <c r="AW33" s="17"/>
       <c r="AX33" s="17"/>
       <c r="AY33" s="17"/>
       <c r="AZ33" s="17"/>
       <c r="BA33" s="17"/>
       <c r="BB33" s="17"/>
       <c r="BC33" s="17"/>
       <c r="BD33" s="17"/>
       <c r="BE33" s="17"/>
       <c r="BF33" s="17"/>
       <c r="BG33" s="17"/>
       <c r="BH33" s="17"/>
     </row>
-    <row r="34" spans="1:60" s="92" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:60" s="92" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="85"/>
       <c r="B34" s="487" t="s">
-        <v>93</v>
+        <v>250</v>
       </c>
       <c r="C34" s="487"/>
       <c r="D34" s="487"/>
       <c r="E34" s="487"/>
       <c r="F34" s="487"/>
       <c r="G34" s="487"/>
       <c r="H34" s="487"/>
       <c r="I34" s="487"/>
       <c r="J34" s="487"/>
       <c r="K34" s="487"/>
       <c r="L34" s="487"/>
       <c r="M34" s="487"/>
       <c r="N34" s="487"/>
       <c r="O34" s="487"/>
       <c r="P34" s="487"/>
       <c r="Q34" s="487"/>
       <c r="R34" s="487"/>
       <c r="S34" s="487"/>
       <c r="T34" s="487"/>
       <c r="U34" s="487"/>
       <c r="V34" s="487"/>
       <c r="W34" s="487"/>
       <c r="X34" s="487"/>
       <c r="Y34" s="487"/>
       <c r="Z34" s="85"/>
@@ -42992,51 +42996,51 @@
       <c r="AK34" s="85"/>
       <c r="AL34" s="85"/>
       <c r="AM34" s="85"/>
       <c r="AN34" s="85"/>
       <c r="AO34" s="85"/>
       <c r="AP34" s="85"/>
       <c r="AQ34" s="85"/>
       <c r="AR34" s="85"/>
       <c r="AS34" s="85"/>
       <c r="AT34" s="85"/>
       <c r="AU34" s="85"/>
       <c r="AV34" s="85"/>
       <c r="AW34" s="85"/>
       <c r="AX34" s="85"/>
       <c r="AY34" s="85"/>
       <c r="AZ34" s="85"/>
       <c r="BA34" s="85"/>
       <c r="BB34" s="85"/>
       <c r="BC34" s="85"/>
       <c r="BD34" s="85"/>
       <c r="BE34" s="85"/>
       <c r="BF34" s="85"/>
       <c r="BG34" s="85"/>
       <c r="BH34" s="85"/>
     </row>
-    <row r="35" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A35" s="17"/>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="17"/>
       <c r="I35" s="17"/>
       <c r="J35" s="17"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="17"/>
       <c r="O35" s="17"/>
       <c r="P35" s="17"/>
       <c r="Q35" s="17"/>
       <c r="R35" s="17"/>
       <c r="S35" s="17"/>
       <c r="T35" s="17"/>
       <c r="U35" s="17"/>
       <c r="V35" s="17"/>
       <c r="W35" s="17"/>
       <c r="X35" s="17"/>
       <c r="Y35" s="17"/>
@@ -43054,51 +43058,51 @@
       <c r="AK35" s="17"/>
       <c r="AL35" s="17"/>
       <c r="AM35" s="17"/>
       <c r="AN35" s="17"/>
       <c r="AO35" s="17"/>
       <c r="AP35" s="17"/>
       <c r="AQ35" s="17"/>
       <c r="AR35" s="17"/>
       <c r="AS35" s="17"/>
       <c r="AT35" s="17"/>
       <c r="AU35" s="17"/>
       <c r="AV35" s="17"/>
       <c r="AW35" s="17"/>
       <c r="AX35" s="17"/>
       <c r="AY35" s="17"/>
       <c r="AZ35" s="17"/>
       <c r="BA35" s="17"/>
       <c r="BB35" s="17"/>
       <c r="BC35" s="17"/>
       <c r="BD35" s="17"/>
       <c r="BE35" s="17"/>
       <c r="BF35" s="17"/>
       <c r="BG35" s="17"/>
       <c r="BH35" s="17"/>
     </row>
-    <row r="36" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A36" s="17"/>
       <c r="B36" s="17"/>
       <c r="C36" s="17"/>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="17"/>
       <c r="H36" s="17"/>
       <c r="I36" s="17"/>
       <c r="J36" s="17"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="17"/>
       <c r="O36" s="17"/>
       <c r="P36" s="17"/>
       <c r="Q36" s="17"/>
       <c r="R36" s="17"/>
       <c r="S36" s="17"/>
       <c r="T36" s="17"/>
       <c r="U36" s="17"/>
       <c r="V36" s="17"/>
       <c r="W36" s="17"/>
       <c r="X36" s="17"/>
       <c r="Y36" s="17"/>
@@ -43116,51 +43120,51 @@
       <c r="AK36" s="17"/>
       <c r="AL36" s="17"/>
       <c r="AM36" s="17"/>
       <c r="AN36" s="17"/>
       <c r="AO36" s="17"/>
       <c r="AP36" s="17"/>
       <c r="AQ36" s="17"/>
       <c r="AR36" s="17"/>
       <c r="AS36" s="17"/>
       <c r="AT36" s="17"/>
       <c r="AU36" s="17"/>
       <c r="AV36" s="17"/>
       <c r="AW36" s="17"/>
       <c r="AX36" s="17"/>
       <c r="AY36" s="17"/>
       <c r="AZ36" s="17"/>
       <c r="BA36" s="17"/>
       <c r="BB36" s="17"/>
       <c r="BC36" s="17"/>
       <c r="BD36" s="17"/>
       <c r="BE36" s="17"/>
       <c r="BF36" s="17"/>
       <c r="BG36" s="17"/>
       <c r="BH36" s="17"/>
     </row>
-    <row r="37" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="17"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17"/>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
@@ -43178,51 +43182,51 @@
       <c r="AK37" s="17"/>
       <c r="AL37" s="17"/>
       <c r="AM37" s="17"/>
       <c r="AN37" s="17"/>
       <c r="AO37" s="17"/>
       <c r="AP37" s="17"/>
       <c r="AQ37" s="17"/>
       <c r="AR37" s="17"/>
       <c r="AS37" s="17"/>
       <c r="AT37" s="17"/>
       <c r="AU37" s="17"/>
       <c r="AV37" s="17"/>
       <c r="AW37" s="17"/>
       <c r="AX37" s="17"/>
       <c r="AY37" s="17"/>
       <c r="AZ37" s="17"/>
       <c r="BA37" s="17"/>
       <c r="BB37" s="17"/>
       <c r="BC37" s="17"/>
       <c r="BD37" s="17"/>
       <c r="BE37" s="17"/>
       <c r="BF37" s="17"/>
       <c r="BG37" s="17"/>
       <c r="BH37" s="17"/>
     </row>
-    <row r="38" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A38" s="17"/>
       <c r="B38" s="17"/>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
       <c r="N38" s="17"/>
       <c r="O38" s="17"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="17"/>
       <c r="R38" s="17"/>
       <c r="S38" s="17"/>
       <c r="T38" s="17"/>
       <c r="U38" s="17"/>
       <c r="V38" s="17"/>
       <c r="W38" s="17"/>
       <c r="X38" s="17"/>
       <c r="Y38" s="17"/>
@@ -43240,51 +43244,51 @@
       <c r="AK38" s="17"/>
       <c r="AL38" s="17"/>
       <c r="AM38" s="17"/>
       <c r="AN38" s="17"/>
       <c r="AO38" s="17"/>
       <c r="AP38" s="17"/>
       <c r="AQ38" s="17"/>
       <c r="AR38" s="17"/>
       <c r="AS38" s="17"/>
       <c r="AT38" s="17"/>
       <c r="AU38" s="17"/>
       <c r="AV38" s="17"/>
       <c r="AW38" s="17"/>
       <c r="AX38" s="17"/>
       <c r="AY38" s="17"/>
       <c r="AZ38" s="17"/>
       <c r="BA38" s="17"/>
       <c r="BB38" s="17"/>
       <c r="BC38" s="17"/>
       <c r="BD38" s="17"/>
       <c r="BE38" s="17"/>
       <c r="BF38" s="17"/>
       <c r="BG38" s="17"/>
       <c r="BH38" s="17"/>
     </row>
-    <row r="39" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
       <c r="N39" s="17"/>
       <c r="O39" s="17"/>
       <c r="P39" s="17"/>
       <c r="Q39" s="17"/>
       <c r="R39" s="17"/>
       <c r="S39" s="17"/>
       <c r="T39" s="17"/>
       <c r="U39" s="17"/>
       <c r="V39" s="17"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
       <c r="Y39" s="17"/>
@@ -43302,51 +43306,51 @@
       <c r="AK39" s="17"/>
       <c r="AL39" s="17"/>
       <c r="AM39" s="17"/>
       <c r="AN39" s="17"/>
       <c r="AO39" s="17"/>
       <c r="AP39" s="17"/>
       <c r="AQ39" s="17"/>
       <c r="AR39" s="17"/>
       <c r="AS39" s="17"/>
       <c r="AT39" s="17"/>
       <c r="AU39" s="17"/>
       <c r="AV39" s="17"/>
       <c r="AW39" s="17"/>
       <c r="AX39" s="17"/>
       <c r="AY39" s="17"/>
       <c r="AZ39" s="17"/>
       <c r="BA39" s="17"/>
       <c r="BB39" s="17"/>
       <c r="BC39" s="17"/>
       <c r="BD39" s="17"/>
       <c r="BE39" s="17"/>
       <c r="BF39" s="17"/>
       <c r="BG39" s="17"/>
       <c r="BH39" s="17"/>
     </row>
-    <row r="40" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="17"/>
       <c r="C40" s="17"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="17"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="17"/>
       <c r="K40" s="17"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
       <c r="N40" s="17"/>
       <c r="O40" s="17"/>
       <c r="P40" s="17"/>
       <c r="Q40" s="17"/>
       <c r="R40" s="17"/>
       <c r="S40" s="17"/>
       <c r="T40" s="17"/>
       <c r="U40" s="17"/>
       <c r="V40" s="17"/>
       <c r="W40" s="17"/>
       <c r="X40" s="17"/>
       <c r="Y40" s="17"/>
@@ -43364,51 +43368,51 @@
       <c r="AK40" s="17"/>
       <c r="AL40" s="17"/>
       <c r="AM40" s="17"/>
       <c r="AN40" s="17"/>
       <c r="AO40" s="17"/>
       <c r="AP40" s="17"/>
       <c r="AQ40" s="17"/>
       <c r="AR40" s="17"/>
       <c r="AS40" s="17"/>
       <c r="AT40" s="17"/>
       <c r="AU40" s="17"/>
       <c r="AV40" s="17"/>
       <c r="AW40" s="17"/>
       <c r="AX40" s="17"/>
       <c r="AY40" s="17"/>
       <c r="AZ40" s="17"/>
       <c r="BA40" s="17"/>
       <c r="BB40" s="17"/>
       <c r="BC40" s="17"/>
       <c r="BD40" s="17"/>
       <c r="BE40" s="17"/>
       <c r="BF40" s="17"/>
       <c r="BG40" s="17"/>
       <c r="BH40" s="17"/>
     </row>
-    <row r="41" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A41" s="17"/>
       <c r="B41" s="17"/>
       <c r="C41" s="17"/>
       <c r="D41" s="17"/>
       <c r="E41" s="17"/>
       <c r="F41" s="17"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="17"/>
       <c r="O41" s="17"/>
       <c r="P41" s="17"/>
       <c r="Q41" s="17"/>
       <c r="R41" s="17"/>
       <c r="S41" s="17"/>
       <c r="T41" s="17"/>
       <c r="U41" s="17"/>
       <c r="V41" s="17"/>
       <c r="W41" s="17"/>
       <c r="X41" s="17"/>
       <c r="Y41" s="17"/>
@@ -43426,51 +43430,51 @@
       <c r="AK41" s="17"/>
       <c r="AL41" s="17"/>
       <c r="AM41" s="17"/>
       <c r="AN41" s="17"/>
       <c r="AO41" s="17"/>
       <c r="AP41" s="17"/>
       <c r="AQ41" s="17"/>
       <c r="AR41" s="17"/>
       <c r="AS41" s="17"/>
       <c r="AT41" s="17"/>
       <c r="AU41" s="17"/>
       <c r="AV41" s="17"/>
       <c r="AW41" s="17"/>
       <c r="AX41" s="17"/>
       <c r="AY41" s="17"/>
       <c r="AZ41" s="17"/>
       <c r="BA41" s="17"/>
       <c r="BB41" s="17"/>
       <c r="BC41" s="17"/>
       <c r="BD41" s="17"/>
       <c r="BE41" s="17"/>
       <c r="BF41" s="17"/>
       <c r="BG41" s="17"/>
       <c r="BH41" s="17"/>
     </row>
-    <row r="42" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A42" s="17"/>
       <c r="B42" s="17"/>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="17"/>
       <c r="F42" s="17"/>
       <c r="G42" s="17"/>
       <c r="H42" s="17"/>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="17"/>
       <c r="O42" s="17"/>
       <c r="P42" s="17"/>
       <c r="Q42" s="17"/>
       <c r="R42" s="17"/>
       <c r="S42" s="17"/>
       <c r="T42" s="17"/>
       <c r="U42" s="17"/>
       <c r="V42" s="17"/>
       <c r="W42" s="17"/>
       <c r="X42" s="17"/>
       <c r="Y42" s="17"/>
@@ -43488,51 +43492,51 @@
       <c r="AK42" s="17"/>
       <c r="AL42" s="17"/>
       <c r="AM42" s="17"/>
       <c r="AN42" s="17"/>
       <c r="AO42" s="17"/>
       <c r="AP42" s="17"/>
       <c r="AQ42" s="17"/>
       <c r="AR42" s="17"/>
       <c r="AS42" s="17"/>
       <c r="AT42" s="17"/>
       <c r="AU42" s="17"/>
       <c r="AV42" s="17"/>
       <c r="AW42" s="17"/>
       <c r="AX42" s="17"/>
       <c r="AY42" s="17"/>
       <c r="AZ42" s="17"/>
       <c r="BA42" s="17"/>
       <c r="BB42" s="17"/>
       <c r="BC42" s="17"/>
       <c r="BD42" s="17"/>
       <c r="BE42" s="17"/>
       <c r="BF42" s="17"/>
       <c r="BG42" s="17"/>
       <c r="BH42" s="17"/>
     </row>
-    <row r="43" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A43" s="17"/>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="17"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="17"/>
       <c r="O43" s="17"/>
       <c r="P43" s="17"/>
       <c r="Q43" s="17"/>
       <c r="R43" s="17"/>
       <c r="S43" s="17"/>
       <c r="T43" s="17"/>
       <c r="U43" s="17"/>
       <c r="V43" s="17"/>
       <c r="W43" s="17"/>
       <c r="X43" s="17"/>
       <c r="Y43" s="17"/>
@@ -43550,51 +43554,51 @@
       <c r="AK43" s="17"/>
       <c r="AL43" s="17"/>
       <c r="AM43" s="17"/>
       <c r="AN43" s="17"/>
       <c r="AO43" s="17"/>
       <c r="AP43" s="17"/>
       <c r="AQ43" s="17"/>
       <c r="AR43" s="17"/>
       <c r="AS43" s="17"/>
       <c r="AT43" s="17"/>
       <c r="AU43" s="17"/>
       <c r="AV43" s="17"/>
       <c r="AW43" s="17"/>
       <c r="AX43" s="17"/>
       <c r="AY43" s="17"/>
       <c r="AZ43" s="17"/>
       <c r="BA43" s="17"/>
       <c r="BB43" s="17"/>
       <c r="BC43" s="17"/>
       <c r="BD43" s="17"/>
       <c r="BE43" s="17"/>
       <c r="BF43" s="17"/>
       <c r="BG43" s="17"/>
       <c r="BH43" s="17"/>
     </row>
-    <row r="44" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A44" s="17"/>
       <c r="B44" s="17"/>
       <c r="C44" s="17"/>
       <c r="D44" s="17"/>
       <c r="E44" s="17"/>
       <c r="F44" s="17"/>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="17"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
       <c r="N44" s="17"/>
       <c r="O44" s="17"/>
       <c r="P44" s="17"/>
       <c r="Q44" s="17"/>
       <c r="R44" s="17"/>
       <c r="S44" s="17"/>
       <c r="T44" s="17"/>
       <c r="U44" s="17"/>
       <c r="V44" s="17"/>
       <c r="W44" s="17"/>
       <c r="X44" s="17"/>
       <c r="Y44" s="17"/>
@@ -43612,51 +43616,51 @@
       <c r="AK44" s="17"/>
       <c r="AL44" s="17"/>
       <c r="AM44" s="17"/>
       <c r="AN44" s="17"/>
       <c r="AO44" s="17"/>
       <c r="AP44" s="17"/>
       <c r="AQ44" s="17"/>
       <c r="AR44" s="17"/>
       <c r="AS44" s="17"/>
       <c r="AT44" s="17"/>
       <c r="AU44" s="17"/>
       <c r="AV44" s="17"/>
       <c r="AW44" s="17"/>
       <c r="AX44" s="17"/>
       <c r="AY44" s="17"/>
       <c r="AZ44" s="17"/>
       <c r="BA44" s="17"/>
       <c r="BB44" s="17"/>
       <c r="BC44" s="17"/>
       <c r="BD44" s="17"/>
       <c r="BE44" s="17"/>
       <c r="BF44" s="17"/>
       <c r="BG44" s="17"/>
       <c r="BH44" s="17"/>
     </row>
-    <row r="45" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A45" s="17"/>
       <c r="B45" s="17"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="17"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="17"/>
       <c r="R45" s="17"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="Y45" s="17"/>
@@ -43674,51 +43678,51 @@
       <c r="AK45" s="17"/>
       <c r="AL45" s="17"/>
       <c r="AM45" s="17"/>
       <c r="AN45" s="17"/>
       <c r="AO45" s="17"/>
       <c r="AP45" s="17"/>
       <c r="AQ45" s="17"/>
       <c r="AR45" s="17"/>
       <c r="AS45" s="17"/>
       <c r="AT45" s="17"/>
       <c r="AU45" s="17"/>
       <c r="AV45" s="17"/>
       <c r="AW45" s="17"/>
       <c r="AX45" s="17"/>
       <c r="AY45" s="17"/>
       <c r="AZ45" s="17"/>
       <c r="BA45" s="17"/>
       <c r="BB45" s="17"/>
       <c r="BC45" s="17"/>
       <c r="BD45" s="17"/>
       <c r="BE45" s="17"/>
       <c r="BF45" s="17"/>
       <c r="BG45" s="17"/>
       <c r="BH45" s="17"/>
     </row>
-    <row r="46" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A46" s="17"/>
       <c r="B46" s="17"/>
       <c r="C46" s="17"/>
       <c r="D46" s="17"/>
       <c r="E46" s="17"/>
       <c r="F46" s="17"/>
       <c r="G46" s="17"/>
       <c r="H46" s="17"/>
       <c r="I46" s="17"/>
       <c r="J46" s="17"/>
       <c r="K46" s="17"/>
       <c r="L46" s="17"/>
       <c r="M46" s="17"/>
       <c r="N46" s="17"/>
       <c r="O46" s="17"/>
       <c r="P46" s="17"/>
       <c r="Q46" s="17"/>
       <c r="R46" s="17"/>
       <c r="S46" s="17"/>
       <c r="T46" s="17"/>
       <c r="U46" s="17"/>
       <c r="V46" s="17"/>
       <c r="W46" s="17"/>
       <c r="X46" s="17"/>
       <c r="Y46" s="17"/>
@@ -43736,51 +43740,51 @@
       <c r="AK46" s="17"/>
       <c r="AL46" s="17"/>
       <c r="AM46" s="17"/>
       <c r="AN46" s="17"/>
       <c r="AO46" s="17"/>
       <c r="AP46" s="17"/>
       <c r="AQ46" s="17"/>
       <c r="AR46" s="17"/>
       <c r="AS46" s="17"/>
       <c r="AT46" s="17"/>
       <c r="AU46" s="17"/>
       <c r="AV46" s="17"/>
       <c r="AW46" s="17"/>
       <c r="AX46" s="17"/>
       <c r="AY46" s="17"/>
       <c r="AZ46" s="17"/>
       <c r="BA46" s="17"/>
       <c r="BB46" s="17"/>
       <c r="BC46" s="17"/>
       <c r="BD46" s="17"/>
       <c r="BE46" s="17"/>
       <c r="BF46" s="17"/>
       <c r="BG46" s="17"/>
       <c r="BH46" s="17"/>
     </row>
-    <row r="47" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A47" s="17"/>
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
       <c r="L47" s="17"/>
       <c r="M47" s="17"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17"/>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
       <c r="V47" s="17"/>
       <c r="W47" s="17"/>
       <c r="X47" s="17"/>
       <c r="Y47" s="17"/>
@@ -43798,51 +43802,51 @@
       <c r="AK47" s="17"/>
       <c r="AL47" s="17"/>
       <c r="AM47" s="17"/>
       <c r="AN47" s="17"/>
       <c r="AO47" s="17"/>
       <c r="AP47" s="17"/>
       <c r="AQ47" s="17"/>
       <c r="AR47" s="17"/>
       <c r="AS47" s="17"/>
       <c r="AT47" s="17"/>
       <c r="AU47" s="17"/>
       <c r="AV47" s="17"/>
       <c r="AW47" s="17"/>
       <c r="AX47" s="17"/>
       <c r="AY47" s="17"/>
       <c r="AZ47" s="17"/>
       <c r="BA47" s="17"/>
       <c r="BB47" s="17"/>
       <c r="BC47" s="17"/>
       <c r="BD47" s="17"/>
       <c r="BE47" s="17"/>
       <c r="BF47" s="17"/>
       <c r="BG47" s="17"/>
       <c r="BH47" s="17"/>
     </row>
-    <row r="48" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A48" s="17"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="17"/>
       <c r="K48" s="17"/>
       <c r="L48" s="17"/>
       <c r="M48" s="17"/>
       <c r="N48" s="17"/>
       <c r="O48" s="17"/>
       <c r="P48" s="17"/>
       <c r="Q48" s="17"/>
       <c r="R48" s="17"/>
       <c r="S48" s="17"/>
       <c r="T48" s="17"/>
       <c r="U48" s="17"/>
       <c r="V48" s="17"/>
       <c r="W48" s="17"/>
       <c r="X48" s="17"/>
       <c r="Y48" s="17"/>
@@ -43860,51 +43864,51 @@
       <c r="AK48" s="17"/>
       <c r="AL48" s="17"/>
       <c r="AM48" s="17"/>
       <c r="AN48" s="17"/>
       <c r="AO48" s="17"/>
       <c r="AP48" s="17"/>
       <c r="AQ48" s="17"/>
       <c r="AR48" s="17"/>
       <c r="AS48" s="17"/>
       <c r="AT48" s="17"/>
       <c r="AU48" s="17"/>
       <c r="AV48" s="17"/>
       <c r="AW48" s="17"/>
       <c r="AX48" s="17"/>
       <c r="AY48" s="17"/>
       <c r="AZ48" s="17"/>
       <c r="BA48" s="17"/>
       <c r="BB48" s="17"/>
       <c r="BC48" s="17"/>
       <c r="BD48" s="17"/>
       <c r="BE48" s="17"/>
       <c r="BF48" s="17"/>
       <c r="BG48" s="17"/>
       <c r="BH48" s="17"/>
     </row>
-    <row r="49" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A49" s="17"/>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="17"/>
       <c r="H49" s="17"/>
       <c r="I49" s="17"/>
       <c r="J49" s="17"/>
       <c r="K49" s="17"/>
       <c r="L49" s="17"/>
       <c r="M49" s="17"/>
       <c r="N49" s="17"/>
       <c r="O49" s="17"/>
       <c r="P49" s="17"/>
       <c r="Q49" s="17"/>
       <c r="R49" s="17"/>
       <c r="S49" s="17"/>
       <c r="T49" s="17"/>
       <c r="U49" s="17"/>
       <c r="V49" s="17"/>
       <c r="W49" s="17"/>
       <c r="X49" s="17"/>
       <c r="Y49" s="17"/>
@@ -43922,51 +43926,51 @@
       <c r="AK49" s="17"/>
       <c r="AL49" s="17"/>
       <c r="AM49" s="17"/>
       <c r="AN49" s="17"/>
       <c r="AO49" s="17"/>
       <c r="AP49" s="17"/>
       <c r="AQ49" s="17"/>
       <c r="AR49" s="17"/>
       <c r="AS49" s="17"/>
       <c r="AT49" s="17"/>
       <c r="AU49" s="17"/>
       <c r="AV49" s="17"/>
       <c r="AW49" s="17"/>
       <c r="AX49" s="17"/>
       <c r="AY49" s="17"/>
       <c r="AZ49" s="17"/>
       <c r="BA49" s="17"/>
       <c r="BB49" s="17"/>
       <c r="BC49" s="17"/>
       <c r="BD49" s="17"/>
       <c r="BE49" s="17"/>
       <c r="BF49" s="17"/>
       <c r="BG49" s="17"/>
       <c r="BH49" s="17"/>
     </row>
-    <row r="50" spans="1:60" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:60" x14ac:dyDescent="0.2">
       <c r="A50" s="17"/>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
       <c r="N50" s="17"/>
       <c r="O50" s="17"/>
       <c r="P50" s="17"/>
       <c r="Q50" s="17"/>
       <c r="R50" s="17"/>
       <c r="S50" s="17"/>
       <c r="T50" s="17"/>
       <c r="U50" s="17"/>
       <c r="V50" s="17"/>
       <c r="W50" s="17"/>
       <c r="X50" s="17"/>
       <c r="Y50" s="17"/>
@@ -44020,76 +44024,76 @@
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C6:M6"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="F7:G7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="74" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Fourth Quarter 2025</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<WrappedLabelHistory xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2016/02/Classifier/internal/wrappedLabelHistory">
+  <Value>PD94bWwgdmVyc2lvbj0iMS4wIiBlbmNvZGluZz0idXMtYXNjaWkiPz48bGFiZWxIaXN0b3J5IHhtbG5zOnhzaT0iaHR0cDovL3d3dy53My5vcmcvMjAwMS9YTUxTY2hlbWEtaW5zdGFuY2UiIHhtbG5zOnhzZD0iaHR0cDovL3d3dy53My5vcmcvMjAwMS9YTUxTY2hlbWEiIHhtbG5zPSJodHRwOi8vd3d3LmJvbGRvbmphbWVzLmNvbS8yMDE2LzAyL0NsYXNzaWZpZXIvaW50ZXJuYWwvbGFiZWxIaXN0b3J5Ij48aXRlbT48c2lzbCBzaXNsVmVyc2lvbj0iMCIgcG9saWN5PSJhODMxYjcyNC01NjBkLTQxYmItYTdmMC01OTNmMWUxY2YyYzkiIG9yaWdpbj0idXNlclNlbGVjdGVkIj48ZWxlbWVudCB1aWQ9ImlkX2NsYXNzaWZpY2F0aW9uX2NvbmZpZGVudGlhbCIgdmFsdWU9IiIgeG1sbnM9Imh0dHA6Ly93d3cuYm9sZG9uamFtZXMuY29tLzIwMDgvMDEvc2llL2ludGVybmFsL2xhYmVsIiAvPjxlbGVtZW50IHVpZD0iY2RlMDIwMjgtNDYxYi00NTVjLTkzMTItODUyMDA2YzgzZjNhIiB2YWx1ZT0iIiB4bWxucz0iaHR0cDovL3d3dy5ib2xkb25qYW1lcy5jb20vMjAwOC8wMS9zaWUvaW50ZXJuYWwvbGFiZWwiIC8+PGVsZW1lbnQgdWlkPSI1YWFmNjQxZS00YWEzLTRkMGItYjFhNC0yMTNmMTZiZGJmNzgiIHZhbHVlPSIiIHhtbG5zPSJodHRwOi8vd3d3LmJvbGRvbmphbWVzLmNvbS8yMDA4LzAxL3NpZS9pbnRlcm5hbC9sYWJlbCIgLz48L3Npc2w+PFVzZXJOYW1lPkdFTldPUlRIXDQzMDAxNjM3ODwvVXNlck5hbWU+PERhdGVUaW1lPjQvMTkvMjAyMiA4OjA0OjI3IFBNPC9EYXRlVGltZT48TGFiZWxTdHJpbmc+Q09ORklERU5USUFMPC9MYWJlbFN0cmluZz48L2l0ZW0+PGl0ZW0+PHNpc2wgc2lzbFZlcnNpb249IjAiIHBvbGljeT0iYTgzMWI3MjQtNTYwZC00MWJiLWE3ZjAtNTkzZjFlMWNmMmM5IiBvcmlnaW49InVzZXJTZWxlY3RlZCI+PGVsZW1lbnQgdWlkPSJpZF9jbGFzc2lmaWNhdGlvbl9ub25idXNpbmVzcyIgdmFsdWU9IiIgeG1sbnM9Imh0dHA6Ly93d3cuYm9sZG9uamFtZXMuY29tLzIwMDgvMDEvc2llL2ludGVybmFsL2xhYmVsIiAvPjxlbGVtZW50IHVpZD0iNzhjYTc3YTItNWIwZi00YzhiLTlmZDItZTBkNzZlNzYxMDRhIiB2YWx1ZT0iIiB4bWxucz0iaHR0cDovL3d3dy5ib2xkb25qYW1lcy5jb20vMjAwOC8wMS9zaWUvaW50ZXJuYWwvbGFiZWwiIC8+PC9zaXNsPjxVc2VyTmFtZT5HRU5XT1JUSFw0MzAwMTYzNzg8L1VzZXJOYW1lPjxEYXRlVGltZT41LzIvMjAyMiAxMToyODoxNSBQTTwvRGF0ZVRpbWU+PExhYmVsU3RyaW5nPlVOUkVTVFJJQ1RFRDwvTGFiZWxTdHJpbmc+PC9pdGVtPjwvbGFiZWxIaXN0b3J5Pg==</Value>
+</WrappedLabelHistory>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="a831b724-560d-41bb-a7f0-593f1e1cf2c9" origin="userSelected">
   <element uid="id_classification_nonbusiness" value=""/>
   <element uid="78ca77a2-5b0f-4c8b-9fd2-e0d76e76104a" value=""/>
 </sisl>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B4D53DF-15E3-4EAA-917E-EBFE8269ECE6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1963700-3FFD-4222-8CA2-AF501FA7F81D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2016/02/Classifier/internal/wrappedLabelHistory"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1963700-3FFD-4222-8CA2-AF501FA7F81D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B4D53DF-15E3-4EAA-917E-EBFE8269ECE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="http://www.boldonjames.com/2016/02/Classifier/internal/wrappedLabelHistory"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>