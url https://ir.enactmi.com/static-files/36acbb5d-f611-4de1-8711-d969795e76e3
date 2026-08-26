--- v0 (2026-08-05)
+++ v1 (2026-08-26)
@@ -24,53 +24,53 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\accounting\GENWORTH\2026 Reporting\2026 Q2\SEC Reporting\QFS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE557539-957E-4DCB-A6B8-ECBEEEF69668}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{92B396C4-E479-4C3C-A684-C10D28BD7ED6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1815" windowWidth="29040" windowHeight="15720" tabRatio="783" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId1"/>
     <sheet name="Page 2" sheetId="2" r:id="rId2"/>
     <sheet name="Page 3" sheetId="3" r:id="rId3"/>
     <sheet name="Page 4" sheetId="4" r:id="rId4"/>
     <sheet name="Page 5" sheetId="5" r:id="rId5"/>
     <sheet name="Page 6" sheetId="6" r:id="rId6"/>
     <sheet name="Page 7" sheetId="7" r:id="rId7"/>
     <sheet name="Page 8" sheetId="8" r:id="rId8"/>
     <sheet name="Page 9" sheetId="9" r:id="rId9"/>
     <sheet name="Page 10" sheetId="17" r:id="rId10"/>
     <sheet name="Page 11" sheetId="11" r:id="rId11"/>
     <sheet name="Page 12" sheetId="12" r:id="rId12"/>
     <sheet name="Page 13" sheetId="13" r:id="rId13"/>
     <sheet name="Page 14" sheetId="14" r:id="rId14"/>
     <sheet name="Page 15" sheetId="15" r:id="rId15"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Cover!$B$2:$Q$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Page 10'!$B$1:$I$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Page 11'!$B$2:$P$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'Page 12'!$B$2:$P$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'Page 13'!$B$2:$S$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'Page 14'!$B$2:$X$41</definedName>
@@ -4429,129 +4429,129 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="10" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="11" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="11" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="11" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="11" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="10" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="5" fontId="10" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="5" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="5" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Comma" xfId="6" builtinId="3"/>
     <cellStyle name="Comma 34" xfId="18" xr:uid="{29874B58-53C1-4FD1-ACA7-F302E934D219}"/>
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 1 2" xfId="10" xr:uid="{B0F242BD-9033-4916-B164-E3019FBFCA2E}"/>
     <cellStyle name="Heading 1 3" xfId="15" xr:uid="{5ED423E5-34A7-4D1C-B6E0-CFF86A20D9CC}"/>
     <cellStyle name="Heading 1 4" xfId="22" xr:uid="{9D506EF6-71E0-4944-9003-DE438AEA19C6}"/>
     <cellStyle name="Heading 1 5" xfId="27" xr:uid="{92789D2D-68AB-46D8-8241-9E70E380732E}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 2 2" xfId="11" xr:uid="{F6EF9E4A-E3E3-4951-91D6-FBDD927E5CE8}"/>
     <cellStyle name="Heading 2 3" xfId="16" xr:uid="{DD40A183-2821-4958-B56F-D64AF136143D}"/>
     <cellStyle name="Heading 2 4" xfId="23" xr:uid="{5E1DAA68-6B07-42E4-A78E-2FA79F02C52C}"/>
     <cellStyle name="Heading 2 5" xfId="28" xr:uid="{2F0C9DBA-1994-4C2A-9952-BE4660FC9D3D}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading 3 2" xfId="12" xr:uid="{5BD1FC2C-D204-4EA0-B4FB-963EECC019D9}"/>
     <cellStyle name="Heading 3 3" xfId="17" xr:uid="{7EB005A7-4441-4E3E-9522-FC6EF963BFB9}"/>
     <cellStyle name="Heading 3 4" xfId="24" xr:uid="{9D274B00-EBAD-4D5D-AF9A-F8256374A750}"/>
     <cellStyle name="Heading 3 5" xfId="29" xr:uid="{BE3171EE-E200-4F1B-812F-A27D44F70010}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="9" xr:uid="{C51E0508-FB7E-4774-9997-62FA2399CC34}"/>
     <cellStyle name="Normal 2 3" xfId="14" xr:uid="{7A7ECBCB-021D-4C11-A8C9-53329C7FD8DD}"/>
     <cellStyle name="Normal 2 4" xfId="21" xr:uid="{F5CEA2D7-B623-4395-8912-9360D75EE581}"/>
     <cellStyle name="Normal 2 5" xfId="26" xr:uid="{1F075266-1E2C-4D49-8890-A4657E8B3ACC}"/>
@@ -4980,959 +4980,959 @@
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T50"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" customWidth="1"/>
-    <col min="17" max="17" width="10.5703125" customWidth="1"/>
+    <col min="1" max="1" width="8.54296875" customWidth="1"/>
+    <col min="17" max="17" width="10.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="75"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
       <c r="H2" s="75"/>
       <c r="I2" s="75"/>
       <c r="J2" s="75"/>
       <c r="K2" s="75"/>
     </row>
-    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" s="75"/>
       <c r="D3" s="75"/>
       <c r="E3" s="75"/>
       <c r="F3" s="75"/>
       <c r="G3" s="75"/>
       <c r="H3" s="75"/>
       <c r="I3" s="75"/>
       <c r="J3" s="75"/>
       <c r="K3" s="75"/>
     </row>
-    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="75"/>
       <c r="D4" s="75"/>
       <c r="E4" s="75"/>
       <c r="F4" s="75"/>
       <c r="G4" s="75"/>
       <c r="H4" s="75"/>
       <c r="I4" s="75"/>
       <c r="J4" s="75"/>
       <c r="K4" s="75"/>
     </row>
-    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="75"/>
       <c r="D5" s="75"/>
       <c r="E5" s="75"/>
       <c r="F5" s="75"/>
       <c r="G5" s="75"/>
       <c r="H5" s="75"/>
       <c r="I5" s="75"/>
       <c r="J5" s="75"/>
       <c r="K5" s="75"/>
     </row>
-    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="75"/>
       <c r="D6" s="75"/>
       <c r="E6" s="75"/>
       <c r="F6" s="75"/>
       <c r="G6" s="75"/>
       <c r="H6" s="75"/>
       <c r="I6" s="75"/>
       <c r="J6" s="75"/>
       <c r="K6" s="75"/>
     </row>
-    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="75"/>
       <c r="D7" s="75"/>
       <c r="E7" s="75"/>
       <c r="F7" s="75"/>
       <c r="G7" s="75"/>
       <c r="H7" s="75"/>
       <c r="I7" s="75"/>
       <c r="J7" s="75"/>
       <c r="K7" s="75"/>
     </row>
-    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C8" s="75"/>
       <c r="D8" s="75"/>
       <c r="E8" s="75"/>
       <c r="F8" s="75"/>
       <c r="G8" s="75"/>
       <c r="H8" s="75"/>
       <c r="I8" s="75"/>
       <c r="J8" s="75"/>
       <c r="K8" s="75"/>
     </row>
-    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C9" s="75"/>
       <c r="D9" s="75"/>
       <c r="E9" s="75"/>
       <c r="F9" s="75"/>
       <c r="G9" s="75"/>
       <c r="H9" s="75"/>
       <c r="I9" s="75"/>
       <c r="J9" s="75"/>
       <c r="K9" s="75"/>
     </row>
-    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C10" s="75"/>
       <c r="D10" s="75"/>
       <c r="E10" s="75"/>
       <c r="F10" s="75"/>
       <c r="G10" s="75"/>
       <c r="H10" s="75"/>
       <c r="I10" s="75"/>
       <c r="J10" s="75"/>
       <c r="K10" s="75"/>
     </row>
-    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C11" s="75"/>
       <c r="D11" s="75"/>
       <c r="E11" s="75"/>
       <c r="F11" s="75"/>
       <c r="G11" s="75"/>
       <c r="H11" s="75"/>
       <c r="I11" s="75"/>
       <c r="J11" s="75"/>
       <c r="K11" s="75"/>
     </row>
-    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="75"/>
       <c r="G12" s="75"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="75"/>
       <c r="K12" s="75"/>
     </row>
-    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C13" s="75"/>
       <c r="D13" s="75"/>
       <c r="E13" s="75"/>
       <c r="F13" s="75"/>
       <c r="G13" s="75"/>
       <c r="H13" s="75"/>
       <c r="I13" s="75"/>
       <c r="J13" s="75"/>
       <c r="K13" s="75"/>
     </row>
-    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="75"/>
       <c r="G14" s="75"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="75"/>
       <c r="K14" s="75"/>
     </row>
-    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C15" s="75"/>
       <c r="D15" s="75"/>
       <c r="E15" s="75"/>
       <c r="F15" s="75"/>
       <c r="G15" s="75"/>
       <c r="H15" s="75"/>
       <c r="I15" s="75"/>
       <c r="J15" s="75"/>
       <c r="K15" s="75"/>
     </row>
-    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C16" s="75"/>
       <c r="D16" s="75"/>
       <c r="E16" s="75"/>
       <c r="F16" s="75"/>
       <c r="G16" s="75"/>
       <c r="H16" s="75"/>
       <c r="I16" s="75"/>
       <c r="J16" s="75"/>
       <c r="K16" s="75"/>
     </row>
-    <row r="17" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C17" s="75"/>
       <c r="D17" s="75"/>
       <c r="E17" s="75"/>
       <c r="F17" s="75"/>
       <c r="G17" s="75"/>
       <c r="H17" s="75"/>
       <c r="I17" s="75"/>
       <c r="J17" s="75"/>
       <c r="K17" s="75"/>
     </row>
-    <row r="18" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C18" s="75"/>
       <c r="D18" s="75"/>
       <c r="E18" s="75"/>
       <c r="F18" s="75"/>
       <c r="G18" s="75"/>
       <c r="H18" s="75"/>
       <c r="I18" s="75"/>
       <c r="J18" s="75"/>
       <c r="K18" s="75"/>
     </row>
-    <row r="19" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C19" s="75"/>
       <c r="D19" s="75"/>
       <c r="E19" s="75"/>
       <c r="F19" s="75"/>
       <c r="G19" s="75"/>
       <c r="H19" s="75"/>
       <c r="I19" s="75"/>
       <c r="J19" s="75"/>
       <c r="K19" s="75"/>
     </row>
-    <row r="20" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C20" s="75"/>
       <c r="D20" s="75"/>
       <c r="E20" s="75"/>
       <c r="F20" s="75"/>
       <c r="G20" s="75"/>
       <c r="H20" s="75"/>
       <c r="I20" s="75"/>
       <c r="J20" s="75"/>
       <c r="K20" s="75"/>
     </row>
-    <row r="21" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C21" s="75"/>
       <c r="D21" s="75"/>
       <c r="E21" s="75"/>
       <c r="F21" s="75"/>
       <c r="G21" s="75"/>
       <c r="H21" s="75"/>
       <c r="I21" s="75"/>
       <c r="J21" s="75"/>
       <c r="K21" s="75"/>
     </row>
-    <row r="22" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C22" s="75"/>
       <c r="D22" s="75"/>
       <c r="E22" s="75"/>
       <c r="F22" s="75"/>
       <c r="G22" s="75"/>
       <c r="H22" s="75"/>
       <c r="I22" s="75"/>
       <c r="J22" s="75"/>
       <c r="K22" s="75"/>
     </row>
-    <row r="23" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C23" s="75"/>
       <c r="D23" s="75"/>
       <c r="E23" s="75"/>
       <c r="F23" s="75"/>
       <c r="G23" s="75"/>
       <c r="H23" s="75"/>
       <c r="I23" s="75"/>
       <c r="J23" s="75"/>
       <c r="K23" s="75"/>
     </row>
-    <row r="24" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C24" s="75"/>
       <c r="D24" s="75"/>
       <c r="E24" s="75"/>
       <c r="F24" s="75"/>
       <c r="G24" s="75"/>
       <c r="H24" s="75"/>
       <c r="I24" s="75"/>
       <c r="J24" s="75"/>
       <c r="K24" s="75"/>
     </row>
-    <row r="25" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C25" s="75"/>
       <c r="D25" s="75"/>
       <c r="E25" s="75"/>
       <c r="F25" s="75"/>
       <c r="G25" s="75"/>
       <c r="H25" s="75"/>
       <c r="I25" s="75"/>
       <c r="J25" s="75"/>
       <c r="K25" s="75"/>
     </row>
-    <row r="26" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C26" s="75"/>
       <c r="D26" s="75"/>
       <c r="E26" s="75"/>
       <c r="F26" s="75"/>
       <c r="G26" s="75"/>
       <c r="H26" s="75"/>
       <c r="I26" s="75"/>
       <c r="J26" s="75"/>
       <c r="K26" s="75"/>
       <c r="L26" s="75"/>
       <c r="M26" s="75"/>
       <c r="N26" s="75"/>
       <c r="O26" s="75"/>
       <c r="P26" s="75"/>
       <c r="Q26" s="75"/>
       <c r="R26" s="75"/>
       <c r="S26" s="75"/>
       <c r="T26" s="75"/>
     </row>
-    <row r="27" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C27" s="75"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="75"/>
       <c r="J27" s="75"/>
       <c r="K27" s="75"/>
       <c r="L27" s="75"/>
       <c r="M27" s="75"/>
       <c r="N27" s="75"/>
       <c r="O27" s="75"/>
       <c r="P27" s="75"/>
       <c r="Q27" s="75"/>
       <c r="R27" s="75"/>
       <c r="S27" s="75"/>
       <c r="T27" s="75"/>
     </row>
-    <row r="28" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C28" s="75"/>
       <c r="D28" s="75"/>
       <c r="E28" s="75"/>
       <c r="F28" s="75"/>
       <c r="G28" s="75"/>
       <c r="H28" s="75"/>
       <c r="I28" s="75"/>
       <c r="J28" s="75"/>
       <c r="K28" s="75"/>
       <c r="L28" s="75"/>
       <c r="M28" s="75"/>
       <c r="N28" s="75"/>
       <c r="O28" s="75"/>
       <c r="P28" s="75"/>
       <c r="Q28" s="75"/>
       <c r="R28" s="75"/>
       <c r="S28" s="75"/>
       <c r="T28" s="75"/>
     </row>
-    <row r="29" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C29" s="75"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="75"/>
       <c r="I29" s="75"/>
       <c r="J29" s="75"/>
       <c r="K29" s="75"/>
       <c r="L29" s="75"/>
       <c r="M29" s="75"/>
       <c r="N29" s="75"/>
       <c r="O29" s="75"/>
       <c r="P29" s="75"/>
       <c r="Q29" s="75"/>
       <c r="R29" s="75"/>
       <c r="S29" s="75"/>
       <c r="T29" s="75"/>
     </row>
-    <row r="30" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C30" s="75"/>
       <c r="D30" s="75"/>
       <c r="E30" s="75"/>
       <c r="F30" s="75"/>
       <c r="G30" s="75"/>
       <c r="H30" s="75"/>
       <c r="I30" s="75"/>
       <c r="J30" s="75"/>
       <c r="K30" s="75"/>
       <c r="L30" s="75"/>
       <c r="M30" s="75"/>
       <c r="N30" s="75"/>
       <c r="O30" s="75"/>
       <c r="P30" s="75"/>
       <c r="Q30" s="75"/>
       <c r="R30" s="75"/>
       <c r="S30" s="75"/>
       <c r="T30" s="75"/>
     </row>
-    <row r="31" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="75"/>
       <c r="K31" s="75"/>
       <c r="L31" s="75"/>
       <c r="M31" s="75"/>
       <c r="N31" s="75"/>
       <c r="O31" s="75"/>
       <c r="P31" s="75"/>
       <c r="Q31" s="75"/>
       <c r="R31" s="75"/>
       <c r="S31" s="75"/>
       <c r="T31" s="75"/>
     </row>
-    <row r="32" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C32" s="75"/>
       <c r="D32" s="75"/>
       <c r="E32" s="75"/>
       <c r="F32" s="75"/>
       <c r="G32" s="75"/>
       <c r="H32" s="75"/>
       <c r="I32" s="75"/>
       <c r="J32" s="75"/>
       <c r="K32" s="75"/>
       <c r="L32" s="75"/>
       <c r="M32" s="75"/>
       <c r="N32" s="75"/>
       <c r="O32" s="75"/>
       <c r="P32" s="75"/>
       <c r="Q32" s="75"/>
       <c r="R32" s="75"/>
       <c r="S32" s="75"/>
       <c r="T32" s="75"/>
     </row>
-    <row r="33" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C33" s="75"/>
       <c r="D33" s="75"/>
       <c r="E33" s="75"/>
       <c r="F33" s="75"/>
       <c r="G33" s="75"/>
       <c r="H33" s="75"/>
       <c r="I33" s="75"/>
       <c r="J33" s="75"/>
       <c r="K33" s="75"/>
       <c r="L33" s="75"/>
       <c r="M33" s="75"/>
       <c r="N33" s="75"/>
       <c r="O33" s="75"/>
       <c r="P33" s="75"/>
       <c r="Q33" s="75"/>
       <c r="R33" s="75"/>
       <c r="S33" s="75"/>
       <c r="T33" s="75"/>
     </row>
-    <row r="34" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C34" s="75"/>
       <c r="D34" s="75"/>
       <c r="E34" s="75"/>
       <c r="F34" s="75"/>
       <c r="G34" s="75"/>
       <c r="H34" s="75"/>
       <c r="I34" s="75"/>
       <c r="J34" s="75"/>
       <c r="K34" s="75"/>
       <c r="L34" s="75"/>
       <c r="M34" s="75"/>
       <c r="N34" s="75"/>
       <c r="O34" s="75"/>
       <c r="P34" s="75"/>
       <c r="Q34" s="75"/>
       <c r="R34" s="75"/>
       <c r="S34" s="75"/>
       <c r="T34" s="75"/>
     </row>
-    <row r="35" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C35" s="75"/>
       <c r="D35" s="75"/>
       <c r="E35" s="75"/>
       <c r="F35" s="75"/>
       <c r="G35" s="75"/>
       <c r="H35" s="75"/>
       <c r="I35" s="75"/>
       <c r="J35" s="75"/>
       <c r="K35" s="75"/>
       <c r="L35" s="75"/>
       <c r="M35" s="75"/>
       <c r="N35" s="75"/>
       <c r="O35" s="75"/>
       <c r="P35" s="75"/>
       <c r="Q35" s="75"/>
       <c r="R35" s="75"/>
       <c r="S35" s="75"/>
       <c r="T35" s="75"/>
     </row>
-    <row r="36" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C36" s="75"/>
       <c r="D36" s="75"/>
       <c r="E36" s="75"/>
       <c r="F36" s="75"/>
       <c r="G36" s="75"/>
       <c r="H36" s="75"/>
       <c r="I36" s="75"/>
       <c r="J36" s="75"/>
       <c r="K36" s="75"/>
       <c r="L36" s="75"/>
       <c r="M36" s="75"/>
       <c r="N36" s="75"/>
       <c r="O36" s="75"/>
       <c r="P36" s="75"/>
       <c r="Q36" s="75"/>
       <c r="R36" s="75"/>
       <c r="S36" s="75"/>
       <c r="T36" s="75"/>
     </row>
-    <row r="37" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C37" s="75"/>
       <c r="D37" s="75"/>
       <c r="E37" s="75"/>
       <c r="F37" s="75"/>
       <c r="G37" s="75"/>
       <c r="H37" s="75"/>
       <c r="I37" s="75"/>
       <c r="J37" s="75"/>
       <c r="K37" s="75"/>
       <c r="L37" s="75"/>
       <c r="M37" s="75"/>
       <c r="N37" s="75"/>
       <c r="O37" s="75"/>
       <c r="P37" s="75"/>
       <c r="Q37" s="75"/>
       <c r="R37" s="75"/>
       <c r="S37" s="75"/>
       <c r="T37" s="75"/>
     </row>
-    <row r="38" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C38" s="75"/>
       <c r="D38" s="75"/>
       <c r="E38" s="75"/>
       <c r="F38" s="75"/>
       <c r="G38" s="75"/>
       <c r="H38" s="75"/>
       <c r="I38" s="75"/>
       <c r="J38" s="75"/>
       <c r="K38" s="75"/>
       <c r="L38" s="75"/>
       <c r="M38" s="75"/>
       <c r="N38" s="75"/>
       <c r="O38" s="75"/>
       <c r="P38" s="75"/>
       <c r="Q38" s="75"/>
       <c r="R38" s="75"/>
       <c r="S38" s="75"/>
       <c r="T38" s="75"/>
     </row>
-    <row r="39" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C39" s="75"/>
       <c r="D39" s="75"/>
       <c r="E39" s="75"/>
       <c r="F39" s="75"/>
       <c r="G39" s="75"/>
       <c r="H39" s="75"/>
       <c r="I39" s="75"/>
       <c r="J39" s="75"/>
       <c r="K39" s="75"/>
       <c r="L39" s="75"/>
       <c r="M39" s="75"/>
       <c r="N39" s="75"/>
       <c r="O39" s="75"/>
       <c r="P39" s="75"/>
       <c r="Q39" s="75"/>
       <c r="R39" s="75"/>
       <c r="S39" s="75"/>
       <c r="T39" s="75"/>
     </row>
-    <row r="40" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C40" s="75"/>
       <c r="D40" s="75"/>
       <c r="E40" s="75"/>
       <c r="F40" s="75"/>
       <c r="G40" s="75"/>
       <c r="H40" s="75"/>
       <c r="I40" s="75"/>
       <c r="J40" s="75"/>
       <c r="K40" s="75"/>
       <c r="L40" s="75"/>
       <c r="M40" s="75"/>
       <c r="N40" s="75"/>
       <c r="O40" s="75"/>
       <c r="P40" s="75"/>
       <c r="Q40" s="75"/>
       <c r="R40" s="75"/>
       <c r="S40" s="75"/>
       <c r="T40" s="75"/>
     </row>
-    <row r="41" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...8 lines deleted...]
-    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="3:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46BC3A4C-F4E3-4A4B-A158-8FBD8A1EA528}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AK70"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-    <col min="2" max="2" width="48.42578125" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="48.453125" customWidth="1"/>
     <col min="3" max="4" width="19" customWidth="1"/>
-    <col min="5" max="5" width="15.42578125" customWidth="1"/>
+    <col min="5" max="5" width="15.453125" customWidth="1"/>
     <col min="6" max="9" width="19" customWidth="1"/>
-    <col min="10" max="14" width="15.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="33" width="9.42578125" customWidth="1"/>
+    <col min="10" max="14" width="15.453125" customWidth="1"/>
+    <col min="17" max="17" width="12.54296875" customWidth="1"/>
+    <col min="18" max="21" width="12.453125" customWidth="1"/>
+    <col min="22" max="22" width="11.453125" customWidth="1"/>
+    <col min="23" max="33" width="9.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A1" s="13"/>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="81"/>
       <c r="G1" s="81"/>
       <c r="H1" s="81"/>
       <c r="I1" s="81"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
       <c r="R1" s="13"/>
       <c r="S1" s="7"/>
       <c r="T1" s="13"/>
       <c r="U1" s="13"/>
       <c r="V1" s="13"/>
       <c r="W1" s="13"/>
       <c r="X1" s="13"/>
       <c r="Y1" s="13"/>
       <c r="Z1" s="13"/>
       <c r="AA1" s="13"/>
       <c r="AB1" s="13"/>
       <c r="AC1" s="13"/>
       <c r="AD1" s="13"/>
       <c r="AE1" s="13"/>
       <c r="AF1" s="13"/>
       <c r="AG1" s="13"/>
       <c r="AH1" s="13"/>
       <c r="AI1" s="13"/>
       <c r="AJ1" s="13"/>
       <c r="AK1" s="13"/>
     </row>
-    <row r="2" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A2" s="13"/>
-      <c r="B2" s="462" t="s">
+      <c r="B2" s="463" t="s">
         <v>97</v>
       </c>
-      <c r="C2" s="462"/>
-[...5 lines deleted...]
-      <c r="I2" s="462"/>
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="463"/>
+      <c r="H2" s="463"/>
+      <c r="I2" s="463"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
       <c r="Z2" s="13"/>
       <c r="AA2" s="13"/>
       <c r="AB2" s="13"/>
       <c r="AC2" s="13"/>
       <c r="AD2" s="13"/>
       <c r="AE2" s="13"/>
       <c r="AF2" s="13"/>
       <c r="AG2" s="13"/>
       <c r="AH2" s="13"/>
       <c r="AI2" s="13"/>
       <c r="AJ2" s="13"/>
       <c r="AK2" s="13"/>
     </row>
-    <row r="3" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A3" s="13"/>
-      <c r="B3" s="462" t="s">
+      <c r="B3" s="463" t="s">
         <v>249</v>
       </c>
-      <c r="C3" s="462"/>
-[...5 lines deleted...]
-      <c r="I3" s="462"/>
+      <c r="C3" s="463"/>
+      <c r="D3" s="463"/>
+      <c r="E3" s="463"/>
+      <c r="F3" s="463"/>
+      <c r="G3" s="463"/>
+      <c r="H3" s="463"/>
+      <c r="I3" s="463"/>
       <c r="J3" s="12"/>
       <c r="K3" s="152"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
       <c r="P3" s="12"/>
       <c r="Q3" s="12"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="56"/>
       <c r="X3" s="56"/>
       <c r="Y3" s="56"/>
       <c r="Z3" s="56"/>
       <c r="AA3" s="56"/>
       <c r="AB3" s="56"/>
       <c r="AC3" s="56"/>
       <c r="AD3" s="56"/>
       <c r="AE3" s="56"/>
       <c r="AF3" s="56"/>
       <c r="AG3" s="56"/>
       <c r="AH3" s="13"/>
       <c r="AI3" s="13"/>
       <c r="AJ3" s="13"/>
       <c r="AK3" s="13"/>
     </row>
-    <row r="4" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A4" s="13"/>
-      <c r="B4" s="462" t="s">
+      <c r="B4" s="463" t="s">
         <v>98</v>
       </c>
-      <c r="C4" s="462"/>
-[...5 lines deleted...]
-      <c r="I4" s="462"/>
+      <c r="C4" s="463"/>
+      <c r="D4" s="463"/>
+      <c r="E4" s="463"/>
+      <c r="F4" s="463"/>
+      <c r="G4" s="463"/>
+      <c r="H4" s="463"/>
+      <c r="I4" s="463"/>
       <c r="J4" s="7"/>
       <c r="K4" s="152"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="13"/>
       <c r="X4" s="13"/>
       <c r="Y4" s="13"/>
       <c r="Z4" s="13"/>
       <c r="AA4" s="13"/>
       <c r="AB4" s="13"/>
       <c r="AC4" s="13"/>
       <c r="AD4" s="13"/>
       <c r="AE4" s="13"/>
       <c r="AF4" s="13"/>
       <c r="AG4" s="13"/>
       <c r="AH4" s="13"/>
       <c r="AI4" s="13"/>
       <c r="AJ4" s="13"/>
       <c r="AK4" s="13"/>
     </row>
-    <row r="5" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="13"/>
       <c r="B5" s="186"/>
       <c r="C5" s="186"/>
       <c r="D5" s="186"/>
       <c r="E5" s="186"/>
       <c r="F5" s="186"/>
       <c r="G5" s="186"/>
       <c r="H5" s="186"/>
       <c r="I5" s="186"/>
       <c r="J5" s="7"/>
       <c r="K5" s="208"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
       <c r="Z5" s="13"/>
       <c r="AA5" s="13"/>
       <c r="AB5" s="13"/>
       <c r="AC5" s="13"/>
       <c r="AD5" s="13"/>
       <c r="AE5" s="13"/>
       <c r="AF5" s="13"/>
       <c r="AG5" s="13"/>
       <c r="AH5" s="13"/>
       <c r="AI5" s="13"/>
       <c r="AJ5" s="13"/>
       <c r="AK5" s="13"/>
     </row>
-    <row r="6" spans="1:37" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:37" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12"/>
       <c r="B6" s="81"/>
-      <c r="C6" s="464">
+      <c r="C6" s="465">
         <v>2026</v>
       </c>
-      <c r="D6" s="464"/>
+      <c r="D6" s="465"/>
       <c r="E6" s="186"/>
-      <c r="F6" s="466">
+      <c r="F6" s="467">
         <v>2025</v>
       </c>
-      <c r="G6" s="467"/>
-[...1 lines deleted...]
-      <c r="I6" s="467"/>
+      <c r="G6" s="468"/>
+      <c r="H6" s="468"/>
+      <c r="I6" s="468"/>
       <c r="J6" s="7"/>
       <c r="K6" s="186"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="12"/>
-      <c r="S6" s="452"/>
-[...2 lines deleted...]
-      <c r="V6" s="452"/>
+      <c r="S6" s="453"/>
+      <c r="T6" s="453"/>
+      <c r="U6" s="453"/>
+      <c r="V6" s="453"/>
       <c r="W6" s="12"/>
       <c r="X6" s="12"/>
       <c r="Y6" s="12"/>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="13"/>
       <c r="AI6" s="13"/>
       <c r="AJ6" s="13"/>
       <c r="AK6" s="13"/>
     </row>
-    <row r="7" spans="1:37" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:37" ht="14.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="13"/>
       <c r="B7" s="304"/>
       <c r="C7" s="396" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="261" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="262"/>
       <c r="F7" s="291" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="260" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="260" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="261" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="58"/>
       <c r="P7" s="22"/>
       <c r="Q7" s="22"/>
       <c r="R7" s="22"/>
       <c r="S7" s="22"/>
       <c r="T7" s="13"/>
       <c r="U7" s="13"/>
       <c r="V7" s="13"/>
       <c r="W7" s="13"/>
       <c r="X7" s="13"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="13"/>
       <c r="AA7" s="13"/>
       <c r="AB7" s="13"/>
       <c r="AC7" s="22"/>
       <c r="AD7" s="13"/>
       <c r="AE7" s="13"/>
       <c r="AF7" s="13"/>
       <c r="AG7" s="13"/>
       <c r="AH7" s="13"/>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
       <c r="AK7" s="13"/>
     </row>
-    <row r="8" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A8" s="13"/>
       <c r="B8" s="152" t="s">
         <v>101</v>
       </c>
       <c r="C8" s="412">
         <v>24670</v>
       </c>
       <c r="D8" s="271">
         <v>24885</v>
       </c>
       <c r="E8" s="110"/>
       <c r="F8" s="290">
         <v>23382</v>
       </c>
       <c r="G8" s="110">
         <v>22118</v>
       </c>
       <c r="H8" s="110">
         <v>22349</v>
       </c>
       <c r="I8" s="271">
         <v>23566</v>
       </c>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
@@ -5941,51 +5941,51 @@
       <c r="N8" s="13"/>
       <c r="O8" s="12"/>
       <c r="P8" s="13"/>
       <c r="Q8" s="13"/>
       <c r="R8" s="13"/>
       <c r="S8" s="13"/>
       <c r="T8" s="13"/>
       <c r="U8" s="13"/>
       <c r="V8" s="13"/>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
       <c r="Z8" s="13"/>
       <c r="AA8" s="13"/>
       <c r="AB8" s="13"/>
       <c r="AC8" s="30"/>
       <c r="AD8" s="13"/>
       <c r="AE8" s="13"/>
       <c r="AF8" s="13"/>
       <c r="AG8" s="13"/>
       <c r="AH8" s="13"/>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AK8" s="13"/>
     </row>
-    <row r="9" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A9" s="13"/>
       <c r="B9" s="189" t="s">
         <v>102</v>
       </c>
       <c r="C9" s="412">
         <v>12299</v>
       </c>
       <c r="D9" s="271">
         <v>13559</v>
       </c>
       <c r="E9" s="110"/>
       <c r="F9" s="290">
         <v>13679</v>
       </c>
       <c r="G9" s="110">
         <v>12998</v>
       </c>
       <c r="H9" s="110">
         <v>11567</v>
       </c>
       <c r="I9" s="271">
         <v>12237</v>
       </c>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
@@ -5994,51 +5994,51 @@
       <c r="N9" s="13"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="13"/>
       <c r="R9" s="13"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
       <c r="U9" s="13"/>
       <c r="V9" s="13"/>
       <c r="W9" s="13"/>
       <c r="X9" s="13"/>
       <c r="Y9" s="13"/>
       <c r="Z9" s="13"/>
       <c r="AA9" s="13"/>
       <c r="AB9" s="13"/>
       <c r="AC9" s="30"/>
       <c r="AD9" s="13"/>
       <c r="AE9" s="13"/>
       <c r="AF9" s="13"/>
       <c r="AG9" s="13"/>
       <c r="AH9" s="13"/>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="13"/>
       <c r="AK9" s="13"/>
     </row>
-    <row r="10" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A10" s="13"/>
       <c r="B10" s="189" t="s">
         <v>103</v>
       </c>
       <c r="C10" s="412">
         <v>-12269</v>
       </c>
       <c r="D10" s="271">
         <v>-13477</v>
       </c>
       <c r="E10" s="110"/>
       <c r="F10" s="290">
         <v>-11883</v>
       </c>
       <c r="G10" s="110">
         <v>-11467</v>
       </c>
       <c r="H10" s="110">
         <v>-11574</v>
       </c>
       <c r="I10" s="271">
         <v>-13263</v>
       </c>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
@@ -6047,51 +6047,51 @@
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="13"/>
       <c r="Q10" s="13"/>
       <c r="R10" s="13"/>
       <c r="S10" s="13"/>
       <c r="T10" s="13"/>
       <c r="U10" s="13"/>
       <c r="V10" s="13"/>
       <c r="W10" s="13"/>
       <c r="X10" s="13"/>
       <c r="Y10" s="13"/>
       <c r="Z10" s="13"/>
       <c r="AA10" s="13"/>
       <c r="AB10" s="13"/>
       <c r="AC10" s="30"/>
       <c r="AD10" s="13"/>
       <c r="AE10" s="13"/>
       <c r="AF10" s="13"/>
       <c r="AG10" s="13"/>
       <c r="AH10" s="13"/>
       <c r="AI10" s="13"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="13"/>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A11" s="13"/>
       <c r="B11" s="189" t="s">
         <v>104</v>
       </c>
       <c r="C11" s="412">
         <v>-361</v>
       </c>
       <c r="D11" s="271">
         <v>-280</v>
       </c>
       <c r="E11" s="110"/>
       <c r="F11" s="290">
         <v>-287</v>
       </c>
       <c r="G11" s="110">
         <v>-253</v>
       </c>
       <c r="H11" s="110">
         <v>-218</v>
       </c>
       <c r="I11" s="271">
         <v>-179</v>
       </c>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
@@ -6100,51 +6100,51 @@
       <c r="N11" s="13"/>
       <c r="O11" s="13"/>
       <c r="P11" s="13"/>
       <c r="Q11" s="13"/>
       <c r="R11" s="13"/>
       <c r="S11" s="13"/>
       <c r="T11" s="13"/>
       <c r="U11" s="13"/>
       <c r="V11" s="13"/>
       <c r="W11" s="13"/>
       <c r="X11" s="13"/>
       <c r="Y11" s="13"/>
       <c r="Z11" s="13"/>
       <c r="AA11" s="13"/>
       <c r="AB11" s="13"/>
       <c r="AC11" s="30"/>
       <c r="AD11" s="13"/>
       <c r="AE11" s="13"/>
       <c r="AF11" s="13"/>
       <c r="AG11" s="13"/>
       <c r="AH11" s="13"/>
       <c r="AI11" s="13"/>
       <c r="AJ11" s="13"/>
       <c r="AK11" s="13"/>
     </row>
-    <row r="12" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A12" s="13"/>
       <c r="B12" s="189" t="s">
         <v>105</v>
       </c>
       <c r="C12" s="340">
         <v>-9</v>
       </c>
       <c r="D12" s="268">
         <v>-17</v>
       </c>
       <c r="E12" s="110"/>
       <c r="F12" s="177">
         <v>-6</v>
       </c>
       <c r="G12" s="111">
         <v>-14</v>
       </c>
       <c r="H12" s="111">
         <v>-6</v>
       </c>
       <c r="I12" s="268">
         <v>-12</v>
       </c>
       <c r="J12" s="30"/>
       <c r="K12" s="30"/>
@@ -6153,51 +6153,51 @@
       <c r="N12" s="13"/>
       <c r="O12" s="13"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="13"/>
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
       <c r="U12" s="13"/>
       <c r="V12" s="13"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
       <c r="Y12" s="13"/>
       <c r="Z12" s="13"/>
       <c r="AA12" s="13"/>
       <c r="AB12" s="13"/>
       <c r="AC12" s="30"/>
       <c r="AD12" s="13"/>
       <c r="AE12" s="13"/>
       <c r="AF12" s="13"/>
       <c r="AG12" s="13"/>
       <c r="AH12" s="13"/>
       <c r="AI12" s="13"/>
       <c r="AJ12" s="13"/>
       <c r="AK12" s="13"/>
     </row>
-    <row r="13" spans="1:37" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:37" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="13"/>
       <c r="B13" s="152" t="s">
         <v>106</v>
       </c>
       <c r="C13" s="413">
         <v>24330</v>
       </c>
       <c r="D13" s="273">
         <v>24670</v>
       </c>
       <c r="E13" s="110"/>
       <c r="F13" s="295">
         <v>24885</v>
       </c>
       <c r="G13" s="272">
         <v>23382</v>
       </c>
       <c r="H13" s="272">
         <v>22118</v>
       </c>
       <c r="I13" s="273">
         <v>22349</v>
       </c>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
@@ -6206,51 +6206,51 @@
       <c r="N13" s="13"/>
       <c r="O13" s="12"/>
       <c r="P13" s="13"/>
       <c r="Q13" s="13"/>
       <c r="R13" s="13"/>
       <c r="S13" s="13"/>
       <c r="T13" s="13"/>
       <c r="U13" s="13"/>
       <c r="V13" s="13"/>
       <c r="W13" s="13"/>
       <c r="X13" s="13"/>
       <c r="Y13" s="13"/>
       <c r="Z13" s="13"/>
       <c r="AA13" s="13"/>
       <c r="AB13" s="13"/>
       <c r="AC13" s="30"/>
       <c r="AD13" s="13"/>
       <c r="AE13" s="13"/>
       <c r="AF13" s="13"/>
       <c r="AG13" s="13"/>
       <c r="AH13" s="13"/>
       <c r="AI13" s="13"/>
       <c r="AJ13" s="13"/>
       <c r="AK13" s="13"/>
     </row>
-    <row r="14" spans="1:37" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:37" ht="13" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
       <c r="B14" s="189" t="s">
         <v>235</v>
       </c>
       <c r="C14" s="412">
         <v>940648</v>
       </c>
       <c r="D14" s="271">
         <v>943892</v>
       </c>
       <c r="E14" s="110"/>
       <c r="F14" s="290">
         <v>950670</v>
       </c>
       <c r="G14" s="110">
         <v>953657</v>
       </c>
       <c r="H14" s="110">
         <v>952795</v>
       </c>
       <c r="I14" s="271">
         <v>955210</v>
       </c>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
@@ -6259,51 +6259,51 @@
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
       <c r="S14" s="13"/>
       <c r="T14" s="13"/>
       <c r="U14" s="13"/>
       <c r="V14" s="13"/>
       <c r="W14" s="13"/>
       <c r="X14" s="13"/>
       <c r="Y14" s="13"/>
       <c r="Z14" s="13"/>
       <c r="AA14" s="13"/>
       <c r="AB14" s="13"/>
       <c r="AC14" s="30"/>
       <c r="AD14" s="13"/>
       <c r="AE14" s="13"/>
       <c r="AF14" s="13"/>
       <c r="AG14" s="13"/>
       <c r="AH14" s="13"/>
       <c r="AI14" s="13"/>
       <c r="AJ14" s="13"/>
       <c r="AK14" s="13"/>
     </row>
-    <row r="15" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A15" s="13"/>
       <c r="B15" s="189" t="s">
         <v>107</v>
       </c>
       <c r="C15" s="414">
         <v>2.5899999999999999E-2</v>
       </c>
       <c r="D15" s="325">
         <v>2.6099999999999998E-2</v>
       </c>
       <c r="E15" s="231"/>
       <c r="F15" s="323">
         <v>2.6200000000000001E-2</v>
       </c>
       <c r="G15" s="324">
         <v>2.4500000000000001E-2</v>
       </c>
       <c r="H15" s="324">
         <v>2.3199999999999998E-2</v>
       </c>
       <c r="I15" s="325">
         <v>2.3400000000000001E-2</v>
       </c>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
@@ -6312,131 +6312,131 @@
       <c r="N15" s="30"/>
       <c r="O15" s="13"/>
       <c r="P15" s="30"/>
       <c r="Q15" s="30"/>
       <c r="R15" s="30"/>
       <c r="S15" s="30"/>
       <c r="T15" s="13"/>
       <c r="U15" s="13"/>
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
       <c r="Y15" s="13"/>
       <c r="Z15" s="13"/>
       <c r="AA15" s="13"/>
       <c r="AB15" s="13"/>
       <c r="AC15" s="30"/>
       <c r="AD15" s="13"/>
       <c r="AE15" s="13"/>
       <c r="AF15" s="13"/>
       <c r="AG15" s="13"/>
       <c r="AH15" s="13"/>
       <c r="AI15" s="13"/>
       <c r="AJ15" s="13"/>
       <c r="AK15" s="13"/>
     </row>
-    <row r="16" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A16" s="13"/>
       <c r="B16" s="189"/>
       <c r="C16" s="414"/>
       <c r="D16" s="325"/>
       <c r="E16" s="231"/>
       <c r="F16" s="323"/>
       <c r="G16" s="324"/>
       <c r="H16" s="324"/>
       <c r="I16" s="325"/>
       <c r="J16" s="30"/>
       <c r="K16" s="30"/>
       <c r="L16" s="30"/>
       <c r="M16" s="30"/>
       <c r="N16" s="30"/>
       <c r="O16" s="13"/>
       <c r="P16" s="30"/>
       <c r="Q16" s="30"/>
       <c r="R16" s="30"/>
       <c r="S16" s="30"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="13"/>
       <c r="AB16" s="13"/>
       <c r="AC16" s="30"/>
       <c r="AD16" s="13"/>
       <c r="AE16" s="13"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
       <c r="AH16" s="13"/>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
     </row>
-    <row r="17" spans="1:37" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:37" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="12"/>
       <c r="B17" s="152" t="s">
         <v>264</v>
       </c>
       <c r="C17" s="341"/>
       <c r="D17" s="274"/>
       <c r="E17" s="181"/>
       <c r="F17" s="142"/>
       <c r="G17" s="181"/>
       <c r="H17" s="181"/>
       <c r="I17" s="274"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
       <c r="N17" s="31"/>
       <c r="O17" s="12"/>
       <c r="P17" s="31"/>
       <c r="Q17" s="31"/>
       <c r="R17" s="31"/>
       <c r="S17" s="31"/>
       <c r="T17" s="12"/>
       <c r="U17" s="12"/>
       <c r="V17" s="12"/>
       <c r="W17" s="12"/>
       <c r="X17" s="12"/>
       <c r="Y17" s="12"/>
       <c r="Z17" s="12"/>
       <c r="AA17" s="12"/>
       <c r="AB17" s="12"/>
       <c r="AC17" s="31"/>
       <c r="AD17" s="12"/>
       <c r="AE17" s="13"/>
       <c r="AF17" s="13"/>
       <c r="AG17" s="13"/>
       <c r="AH17" s="13"/>
       <c r="AI17" s="13"/>
       <c r="AJ17" s="13"/>
       <c r="AK17" s="13"/>
     </row>
-    <row r="18" spans="1:37" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:37" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="12"/>
       <c r="B18" s="189" t="s">
         <v>262</v>
       </c>
       <c r="C18" s="342">
         <v>31349</v>
       </c>
       <c r="D18" s="267">
         <v>36876</v>
       </c>
       <c r="E18" s="181"/>
       <c r="F18" s="176">
         <v>10644</v>
       </c>
       <c r="G18" s="109">
         <v>34134</v>
       </c>
       <c r="H18" s="109">
         <v>23375</v>
       </c>
       <c r="I18" s="267">
         <v>27237</v>
       </c>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
@@ -6445,51 +6445,51 @@
       <c r="N18" s="31"/>
       <c r="O18" s="12"/>
       <c r="P18" s="31"/>
       <c r="Q18" s="31"/>
       <c r="R18" s="31"/>
       <c r="S18" s="31"/>
       <c r="T18" s="12"/>
       <c r="U18" s="12"/>
       <c r="V18" s="12"/>
       <c r="W18" s="12"/>
       <c r="X18" s="12"/>
       <c r="Y18" s="12"/>
       <c r="Z18" s="12"/>
       <c r="AA18" s="12"/>
       <c r="AB18" s="12"/>
       <c r="AC18" s="31"/>
       <c r="AD18" s="12"/>
       <c r="AE18" s="13"/>
       <c r="AF18" s="13"/>
       <c r="AG18" s="13"/>
       <c r="AH18" s="13"/>
       <c r="AI18" s="13"/>
       <c r="AJ18" s="13"/>
       <c r="AK18" s="13"/>
     </row>
-    <row r="19" spans="1:37" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:37" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="12"/>
       <c r="B19" s="189" t="s">
         <v>263</v>
       </c>
       <c r="C19" s="427">
         <v>1915</v>
       </c>
       <c r="D19" s="393">
         <v>285</v>
       </c>
       <c r="E19" s="181"/>
       <c r="F19" s="321">
         <v>7167</v>
       </c>
       <c r="G19" s="322">
         <v>1751</v>
       </c>
       <c r="H19" s="322">
         <v>1914</v>
       </c>
       <c r="I19" s="268">
         <v>3304</v>
       </c>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
@@ -6498,51 +6498,51 @@
       <c r="N19" s="31"/>
       <c r="O19" s="12"/>
       <c r="P19" s="31"/>
       <c r="Q19" s="31"/>
       <c r="R19" s="31"/>
       <c r="S19" s="31"/>
       <c r="T19" s="12"/>
       <c r="U19" s="12"/>
       <c r="V19" s="12"/>
       <c r="W19" s="12"/>
       <c r="X19" s="12"/>
       <c r="Y19" s="12"/>
       <c r="Z19" s="12"/>
       <c r="AA19" s="12"/>
       <c r="AB19" s="12"/>
       <c r="AC19" s="31"/>
       <c r="AD19" s="12"/>
       <c r="AE19" s="13"/>
       <c r="AF19" s="13"/>
       <c r="AG19" s="13"/>
       <c r="AH19" s="13"/>
       <c r="AI19" s="13"/>
       <c r="AJ19" s="13"/>
       <c r="AK19" s="13"/>
     </row>
-    <row r="20" spans="1:37" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:37" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="12"/>
       <c r="B20" s="152" t="s">
         <v>265</v>
       </c>
       <c r="C20" s="341">
         <v>33264</v>
       </c>
       <c r="D20" s="274">
         <v>37161</v>
       </c>
       <c r="E20" s="181"/>
       <c r="F20" s="142">
         <v>17811</v>
       </c>
       <c r="G20" s="181">
         <v>35885</v>
       </c>
       <c r="H20" s="181">
         <v>25289</v>
       </c>
       <c r="I20" s="274">
         <v>30541</v>
       </c>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
@@ -6551,131 +6551,131 @@
       <c r="N20" s="31"/>
       <c r="O20" s="12"/>
       <c r="P20" s="31"/>
       <c r="Q20" s="31"/>
       <c r="R20" s="31"/>
       <c r="S20" s="31"/>
       <c r="T20" s="12"/>
       <c r="U20" s="12"/>
       <c r="V20" s="12"/>
       <c r="W20" s="12"/>
       <c r="X20" s="12"/>
       <c r="Y20" s="12"/>
       <c r="Z20" s="12"/>
       <c r="AA20" s="12"/>
       <c r="AB20" s="12"/>
       <c r="AC20" s="31"/>
       <c r="AD20" s="12"/>
       <c r="AE20" s="13"/>
       <c r="AF20" s="13"/>
       <c r="AG20" s="13"/>
       <c r="AH20" s="13"/>
       <c r="AI20" s="13"/>
       <c r="AJ20" s="13"/>
       <c r="AK20" s="13"/>
     </row>
-    <row r="21" spans="1:37" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:37" ht="13" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13"/>
       <c r="B21" s="305"/>
       <c r="C21" s="428"/>
       <c r="D21" s="270"/>
       <c r="E21" s="265"/>
       <c r="F21" s="294"/>
       <c r="G21" s="222"/>
       <c r="H21" s="222"/>
       <c r="I21" s="270"/>
       <c r="J21" s="44"/>
       <c r="K21" s="44"/>
       <c r="L21" s="44"/>
       <c r="M21" s="44"/>
       <c r="N21" s="44"/>
       <c r="O21" s="33"/>
       <c r="P21" s="44"/>
       <c r="Q21" s="44"/>
       <c r="R21" s="44"/>
       <c r="S21" s="44"/>
       <c r="T21" s="13"/>
       <c r="U21" s="13"/>
       <c r="V21" s="13"/>
       <c r="W21" s="13"/>
       <c r="X21" s="13"/>
       <c r="Y21" s="13"/>
       <c r="Z21" s="13"/>
       <c r="AA21" s="13"/>
       <c r="AB21" s="13"/>
       <c r="AC21" s="30"/>
       <c r="AD21" s="13"/>
       <c r="AE21" s="13"/>
       <c r="AF21" s="13"/>
       <c r="AG21" s="13"/>
       <c r="AH21" s="13"/>
       <c r="AI21" s="13"/>
       <c r="AJ21" s="13"/>
       <c r="AK21" s="13"/>
     </row>
-    <row r="22" spans="1:37" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:37" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="152" t="s">
         <v>268</v>
       </c>
       <c r="C22" s="429"/>
       <c r="D22" s="277"/>
       <c r="E22" s="220"/>
       <c r="F22" s="296"/>
       <c r="G22" s="276"/>
       <c r="H22" s="276"/>
       <c r="I22" s="277"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="12"/>
       <c r="P22" s="31"/>
       <c r="Q22" s="31"/>
       <c r="R22" s="31"/>
       <c r="S22" s="13"/>
       <c r="T22" s="12"/>
       <c r="U22" s="12"/>
       <c r="V22" s="12"/>
       <c r="W22" s="12"/>
       <c r="X22" s="12"/>
       <c r="Y22" s="12"/>
       <c r="Z22" s="12"/>
       <c r="AA22" s="12"/>
       <c r="AB22" s="13"/>
       <c r="AC22" s="31"/>
       <c r="AD22" s="12"/>
       <c r="AE22" s="13"/>
       <c r="AF22" s="13"/>
       <c r="AG22" s="13"/>
       <c r="AH22" s="13"/>
       <c r="AI22" s="13"/>
       <c r="AJ22" s="13"/>
       <c r="AK22" s="13"/>
     </row>
-    <row r="23" spans="1:37" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:37" ht="14.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="12"/>
       <c r="B23" s="189" t="s">
         <v>269</v>
       </c>
       <c r="C23" s="342">
         <v>68396</v>
       </c>
       <c r="D23" s="267">
         <v>76280</v>
       </c>
       <c r="E23" s="181"/>
       <c r="F23" s="176">
         <v>76006</v>
       </c>
       <c r="G23" s="109">
         <v>79219</v>
       </c>
       <c r="H23" s="109">
         <v>69605</v>
       </c>
       <c r="I23" s="267">
         <v>74627</v>
       </c>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
@@ -6684,51 +6684,51 @@
       <c r="N23" s="13"/>
       <c r="O23" s="12"/>
       <c r="P23" s="31"/>
       <c r="Q23" s="31"/>
       <c r="R23" s="31"/>
       <c r="S23" s="13"/>
       <c r="T23" s="12"/>
       <c r="U23" s="12"/>
       <c r="V23" s="12"/>
       <c r="W23" s="12"/>
       <c r="X23" s="12"/>
       <c r="Y23" s="12"/>
       <c r="Z23" s="12"/>
       <c r="AA23" s="12"/>
       <c r="AB23" s="13"/>
       <c r="AC23" s="31"/>
       <c r="AD23" s="12"/>
       <c r="AE23" s="13"/>
       <c r="AF23" s="13"/>
       <c r="AG23" s="13"/>
       <c r="AH23" s="13"/>
       <c r="AI23" s="13"/>
       <c r="AJ23" s="13"/>
       <c r="AK23" s="13"/>
     </row>
-    <row r="24" spans="1:37" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:37" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="189" t="s">
         <v>270</v>
       </c>
       <c r="C24" s="430">
         <v>0</v>
       </c>
       <c r="D24" s="279">
         <v>0</v>
       </c>
       <c r="E24" s="280"/>
       <c r="F24" s="278">
         <v>0</v>
       </c>
       <c r="G24" s="95">
         <v>0</v>
       </c>
       <c r="H24" s="95">
         <v>0</v>
       </c>
       <c r="I24" s="279">
         <v>0</v>
       </c>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
@@ -6737,51 +6737,51 @@
       <c r="N24" s="13"/>
       <c r="O24" s="12"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="13"/>
       <c r="T24" s="12"/>
       <c r="U24" s="12"/>
       <c r="V24" s="12"/>
       <c r="W24" s="12"/>
       <c r="X24" s="12"/>
       <c r="Y24" s="12"/>
       <c r="Z24" s="12"/>
       <c r="AA24" s="12"/>
       <c r="AB24" s="13"/>
       <c r="AC24" s="31"/>
       <c r="AD24" s="12"/>
       <c r="AE24" s="13"/>
       <c r="AF24" s="13"/>
       <c r="AG24" s="13"/>
       <c r="AH24" s="13"/>
       <c r="AI24" s="13"/>
       <c r="AJ24" s="13"/>
       <c r="AK24" s="13"/>
     </row>
-    <row r="25" spans="1:37" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:37" ht="14.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="12"/>
       <c r="B25" s="189" t="s">
         <v>261</v>
       </c>
       <c r="C25" s="431">
         <v>-37047</v>
       </c>
       <c r="D25" s="141">
         <v>-39404</v>
       </c>
       <c r="E25" s="281"/>
       <c r="F25" s="297">
         <v>-65362</v>
       </c>
       <c r="G25" s="163">
         <v>-45085</v>
       </c>
       <c r="H25" s="163">
         <v>-46230</v>
       </c>
       <c r="I25" s="141">
         <v>-47390</v>
       </c>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
@@ -6790,51 +6790,51 @@
       <c r="N25" s="13"/>
       <c r="O25" s="12"/>
       <c r="P25" s="31"/>
       <c r="Q25" s="31"/>
       <c r="R25" s="31"/>
       <c r="S25" s="13"/>
       <c r="T25" s="12"/>
       <c r="U25" s="12"/>
       <c r="V25" s="12"/>
       <c r="W25" s="12"/>
       <c r="X25" s="12"/>
       <c r="Y25" s="12"/>
       <c r="Z25" s="12"/>
       <c r="AA25" s="12"/>
       <c r="AB25" s="13"/>
       <c r="AC25" s="31"/>
       <c r="AD25" s="12"/>
       <c r="AE25" s="13"/>
       <c r="AF25" s="13"/>
       <c r="AG25" s="13"/>
       <c r="AH25" s="13"/>
       <c r="AI25" s="13"/>
       <c r="AJ25" s="13"/>
       <c r="AK25" s="13"/>
     </row>
-    <row r="26" spans="1:37" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:37" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="12"/>
       <c r="B26" s="208" t="s">
         <v>266</v>
       </c>
       <c r="C26" s="432">
         <v>31349</v>
       </c>
       <c r="D26" s="283">
         <v>36876</v>
       </c>
       <c r="E26" s="181"/>
       <c r="F26" s="298">
         <v>10644</v>
       </c>
       <c r="G26" s="282">
         <v>34134</v>
       </c>
       <c r="H26" s="282">
         <v>23375</v>
       </c>
       <c r="I26" s="283">
         <v>27237</v>
       </c>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
@@ -6843,131 +6843,131 @@
       <c r="N26" s="13"/>
       <c r="O26" s="12"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="31"/>
       <c r="S26" s="13"/>
       <c r="T26" s="12"/>
       <c r="U26" s="12"/>
       <c r="V26" s="12"/>
       <c r="W26" s="12"/>
       <c r="X26" s="12"/>
       <c r="Y26" s="12"/>
       <c r="Z26" s="12"/>
       <c r="AA26" s="12"/>
       <c r="AB26" s="13"/>
       <c r="AC26" s="31"/>
       <c r="AD26" s="12"/>
       <c r="AE26" s="13"/>
       <c r="AF26" s="13"/>
       <c r="AG26" s="13"/>
       <c r="AH26" s="13"/>
       <c r="AI26" s="13"/>
       <c r="AJ26" s="13"/>
       <c r="AK26" s="13"/>
     </row>
-    <row r="27" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A27" s="12"/>
       <c r="B27" s="208"/>
       <c r="C27" s="341"/>
       <c r="D27" s="274"/>
       <c r="E27" s="181"/>
       <c r="F27" s="142"/>
       <c r="G27" s="181"/>
       <c r="H27" s="181"/>
       <c r="I27" s="274"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="13"/>
       <c r="O27" s="12"/>
       <c r="P27" s="31"/>
       <c r="Q27" s="31"/>
       <c r="R27" s="31"/>
       <c r="S27" s="13"/>
       <c r="T27" s="12"/>
       <c r="U27" s="12"/>
       <c r="V27" s="12"/>
       <c r="W27" s="12"/>
       <c r="X27" s="12"/>
       <c r="Y27" s="12"/>
       <c r="Z27" s="12"/>
       <c r="AA27" s="12"/>
       <c r="AB27" s="13"/>
       <c r="AC27" s="31"/>
       <c r="AD27" s="12"/>
       <c r="AE27" s="13"/>
       <c r="AF27" s="13"/>
       <c r="AG27" s="13"/>
       <c r="AH27" s="13"/>
       <c r="AI27" s="13"/>
       <c r="AJ27" s="13"/>
       <c r="AK27" s="13"/>
     </row>
-    <row r="28" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A28" s="13"/>
       <c r="B28" s="152" t="s">
         <v>99</v>
       </c>
       <c r="C28" s="343"/>
       <c r="D28" s="266"/>
       <c r="E28" s="231"/>
       <c r="F28" s="178"/>
       <c r="G28" s="231"/>
       <c r="H28" s="231"/>
       <c r="I28" s="266"/>
       <c r="J28" s="30"/>
       <c r="K28" s="30"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="30"/>
       <c r="O28" s="12"/>
       <c r="P28" s="30"/>
       <c r="Q28" s="30"/>
       <c r="R28" s="30"/>
       <c r="S28" s="30"/>
       <c r="T28" s="13"/>
       <c r="U28" s="13"/>
       <c r="V28" s="13"/>
       <c r="W28" s="13"/>
       <c r="X28" s="13"/>
       <c r="Y28" s="13"/>
       <c r="Z28" s="13"/>
       <c r="AA28" s="13"/>
       <c r="AB28" s="13"/>
       <c r="AC28" s="30"/>
       <c r="AD28" s="13"/>
       <c r="AE28" s="13"/>
       <c r="AF28" s="13"/>
       <c r="AG28" s="13"/>
       <c r="AH28" s="13"/>
       <c r="AI28" s="13"/>
       <c r="AJ28" s="13"/>
       <c r="AK28" s="13"/>
     </row>
-    <row r="29" spans="1:37" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:37" ht="14.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
       <c r="B29" s="189" t="s">
         <v>262</v>
       </c>
       <c r="C29" s="342">
         <v>539653</v>
       </c>
       <c r="D29" s="267">
         <v>532306</v>
       </c>
       <c r="E29" s="109"/>
       <c r="F29" s="176">
         <v>515126</v>
       </c>
       <c r="G29" s="109">
         <v>520181</v>
       </c>
       <c r="H29" s="109">
         <v>499774</v>
       </c>
       <c r="I29" s="267">
         <v>489329</v>
       </c>
       <c r="J29" s="30"/>
       <c r="K29" s="30"/>
@@ -6976,51 +6976,51 @@
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="13"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13"/>
       <c r="U29" s="33"/>
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="13"/>
       <c r="Y29" s="13"/>
       <c r="Z29" s="13"/>
       <c r="AA29" s="13"/>
       <c r="AB29" s="13"/>
       <c r="AC29" s="30"/>
       <c r="AD29" s="13"/>
       <c r="AE29" s="13"/>
       <c r="AF29" s="13"/>
       <c r="AG29" s="13"/>
       <c r="AH29" s="13"/>
       <c r="AI29" s="13"/>
       <c r="AJ29" s="13"/>
       <c r="AK29" s="13"/>
     </row>
-    <row r="30" spans="1:37" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:37" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="13"/>
       <c r="B30" s="189" t="s">
         <v>263</v>
       </c>
       <c r="C30" s="340">
         <v>59033</v>
       </c>
       <c r="D30" s="268">
         <v>58087</v>
       </c>
       <c r="E30" s="110"/>
       <c r="F30" s="177">
         <v>57344</v>
       </c>
       <c r="G30" s="111">
         <v>51873</v>
       </c>
       <c r="H30" s="111">
         <v>52166</v>
       </c>
       <c r="I30" s="268">
         <v>53199</v>
       </c>
       <c r="J30" s="30"/>
       <c r="K30" s="30"/>
@@ -7029,51 +7029,51 @@
       <c r="N30" s="13"/>
       <c r="O30" s="13"/>
       <c r="P30" s="13"/>
       <c r="Q30" s="13"/>
       <c r="R30" s="13"/>
       <c r="S30" s="13"/>
       <c r="T30" s="13"/>
       <c r="U30" s="13"/>
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
       <c r="Y30" s="13"/>
       <c r="Z30" s="13"/>
       <c r="AA30" s="13"/>
       <c r="AB30" s="13"/>
       <c r="AC30" s="30"/>
       <c r="AD30" s="13"/>
       <c r="AE30" s="13"/>
       <c r="AF30" s="13"/>
       <c r="AG30" s="13"/>
       <c r="AH30" s="13"/>
       <c r="AI30" s="13"/>
       <c r="AJ30" s="13"/>
       <c r="AK30" s="13"/>
     </row>
-    <row r="31" spans="1:37" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:37" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="12"/>
       <c r="B31" s="152" t="s">
         <v>100</v>
       </c>
       <c r="C31" s="433">
         <v>598686</v>
       </c>
       <c r="D31" s="269">
         <v>590393</v>
       </c>
       <c r="E31" s="181"/>
       <c r="F31" s="293">
         <v>572470</v>
       </c>
       <c r="G31" s="124">
         <v>572054</v>
       </c>
       <c r="H31" s="124">
         <v>551940</v>
       </c>
       <c r="I31" s="269">
         <v>542528</v>
       </c>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
@@ -7082,129 +7082,129 @@
       <c r="N31" s="31"/>
       <c r="O31" s="12"/>
       <c r="P31" s="31"/>
       <c r="Q31" s="31"/>
       <c r="R31" s="31"/>
       <c r="S31" s="31"/>
       <c r="T31" s="12"/>
       <c r="U31" s="12"/>
       <c r="V31" s="12"/>
       <c r="W31" s="12"/>
       <c r="X31" s="12"/>
       <c r="Y31" s="12"/>
       <c r="Z31" s="12"/>
       <c r="AA31" s="12"/>
       <c r="AB31" s="12"/>
       <c r="AC31" s="31"/>
       <c r="AD31" s="12"/>
       <c r="AE31" s="13"/>
       <c r="AF31" s="13"/>
       <c r="AG31" s="13"/>
       <c r="AH31" s="13"/>
       <c r="AI31" s="13"/>
       <c r="AJ31" s="13"/>
       <c r="AK31" s="13"/>
     </row>
-    <row r="32" spans="1:37" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:37" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A32" s="12"/>
       <c r="B32" s="152"/>
       <c r="C32" s="341"/>
       <c r="D32" s="274"/>
       <c r="E32" s="181"/>
       <c r="F32" s="142"/>
       <c r="G32" s="181"/>
       <c r="H32" s="181"/>
       <c r="I32" s="274"/>
       <c r="J32" s="31"/>
       <c r="K32" s="31"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
       <c r="N32" s="31"/>
       <c r="O32" s="12"/>
       <c r="P32" s="31"/>
       <c r="Q32" s="31"/>
       <c r="R32" s="31"/>
       <c r="S32" s="31"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="12"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="31"/>
       <c r="AD32" s="12"/>
       <c r="AE32" s="13"/>
       <c r="AF32" s="13"/>
       <c r="AG32" s="13"/>
       <c r="AH32" s="13"/>
       <c r="AI32" s="13"/>
       <c r="AJ32" s="13"/>
       <c r="AK32" s="13"/>
     </row>
-    <row r="33" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A33" s="13"/>
       <c r="B33" s="152"/>
       <c r="C33" s="434"/>
       <c r="D33" s="264"/>
       <c r="E33" s="263"/>
       <c r="F33" s="292"/>
       <c r="G33" s="263"/>
       <c r="H33" s="263"/>
       <c r="I33" s="264"/>
       <c r="J33" s="30"/>
       <c r="K33" s="86"/>
       <c r="L33" s="86"/>
       <c r="M33" s="86"/>
       <c r="N33" s="86"/>
       <c r="O33" s="86"/>
       <c r="P33" s="86"/>
       <c r="Q33" s="86"/>
       <c r="R33" s="13"/>
       <c r="S33" s="13"/>
       <c r="T33" s="13"/>
       <c r="U33" s="13"/>
       <c r="V33" s="13"/>
       <c r="W33" s="13"/>
       <c r="X33" s="13"/>
       <c r="Y33" s="13"/>
       <c r="Z33" s="13"/>
       <c r="AA33" s="13"/>
       <c r="AB33" s="13"/>
       <c r="AC33" s="30"/>
       <c r="AD33" s="13"/>
       <c r="AE33" s="13"/>
       <c r="AF33" s="13"/>
       <c r="AG33" s="13"/>
       <c r="AH33" s="13"/>
       <c r="AI33" s="13"/>
       <c r="AJ33" s="13"/>
       <c r="AK33" s="13"/>
     </row>
-    <row r="34" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="152" t="s">
         <v>210</v>
       </c>
       <c r="C34" s="342">
         <v>532306</v>
       </c>
       <c r="D34" s="267">
         <v>515126</v>
       </c>
       <c r="E34" s="109"/>
       <c r="F34" s="176">
         <v>520181</v>
       </c>
       <c r="G34" s="109">
         <v>499774</v>
       </c>
       <c r="H34" s="109">
         <v>489329</v>
       </c>
       <c r="I34" s="267">
         <v>472110</v>
       </c>
       <c r="J34" s="30"/>
       <c r="K34" s="30"/>
@@ -7213,51 +7213,51 @@
       <c r="N34" s="13"/>
       <c r="O34" s="12"/>
       <c r="P34" s="13"/>
       <c r="Q34" s="13"/>
       <c r="R34" s="13"/>
       <c r="S34" s="13"/>
       <c r="T34" s="13"/>
       <c r="U34" s="13"/>
       <c r="V34" s="13"/>
       <c r="W34" s="13"/>
       <c r="X34" s="13"/>
       <c r="Y34" s="13"/>
       <c r="Z34" s="13"/>
       <c r="AA34" s="13"/>
       <c r="AB34" s="13"/>
       <c r="AC34" s="30"/>
       <c r="AD34" s="13"/>
       <c r="AE34" s="13"/>
       <c r="AF34" s="13"/>
       <c r="AG34" s="13"/>
       <c r="AH34" s="13"/>
       <c r="AI34" s="13"/>
       <c r="AJ34" s="13"/>
       <c r="AK34" s="13"/>
     </row>
-    <row r="35" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="189" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="412">
         <v>-24002</v>
       </c>
       <c r="D35" s="271">
         <v>-19696</v>
       </c>
       <c r="E35" s="110"/>
       <c r="F35" s="290">
         <v>-15699</v>
       </c>
       <c r="G35" s="110">
         <v>-13727</v>
       </c>
       <c r="H35" s="110">
         <v>-12930</v>
       </c>
       <c r="I35" s="271">
         <v>-10018</v>
       </c>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
@@ -7266,51 +7266,51 @@
       <c r="N35" s="13"/>
       <c r="O35" s="31"/>
       <c r="P35" s="13"/>
       <c r="Q35" s="13"/>
       <c r="R35" s="13"/>
       <c r="S35" s="13"/>
       <c r="T35" s="13"/>
       <c r="U35" s="13"/>
       <c r="V35" s="13"/>
       <c r="W35" s="13"/>
       <c r="X35" s="13"/>
       <c r="Y35" s="13"/>
       <c r="Z35" s="13"/>
       <c r="AA35" s="13"/>
       <c r="AB35" s="13"/>
       <c r="AC35" s="30"/>
       <c r="AD35" s="13"/>
       <c r="AE35" s="13"/>
       <c r="AF35" s="13"/>
       <c r="AG35" s="13"/>
       <c r="AH35" s="13"/>
       <c r="AI35" s="13"/>
       <c r="AJ35" s="13"/>
       <c r="AK35" s="13"/>
     </row>
-    <row r="36" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A36" s="81"/>
       <c r="B36" s="189" t="s">
         <v>260</v>
       </c>
       <c r="C36" s="435">
         <v>31349</v>
       </c>
       <c r="D36" s="317">
         <v>36876</v>
       </c>
       <c r="E36" s="314"/>
       <c r="F36" s="315">
         <v>10644</v>
       </c>
       <c r="G36" s="316">
         <v>34134</v>
       </c>
       <c r="H36" s="316">
         <v>23375</v>
       </c>
       <c r="I36" s="317">
         <v>27237</v>
       </c>
       <c r="J36" s="82"/>
       <c r="K36" s="82"/>
@@ -7319,51 +7319,51 @@
       <c r="N36" s="81"/>
       <c r="O36" s="219"/>
       <c r="P36" s="81"/>
       <c r="Q36" s="81"/>
       <c r="R36" s="81"/>
       <c r="S36" s="81"/>
       <c r="T36" s="81"/>
       <c r="U36" s="81"/>
       <c r="V36" s="81"/>
       <c r="W36" s="81"/>
       <c r="X36" s="81"/>
       <c r="Y36" s="81"/>
       <c r="Z36" s="81"/>
       <c r="AA36" s="81"/>
       <c r="AB36" s="81"/>
       <c r="AC36" s="82"/>
       <c r="AD36" s="81"/>
       <c r="AE36" s="81"/>
       <c r="AF36" s="81"/>
       <c r="AG36" s="81"/>
       <c r="AH36" s="81"/>
       <c r="AI36" s="81"/>
       <c r="AJ36" s="81"/>
       <c r="AK36" s="81"/>
     </row>
-    <row r="37" spans="1:37" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:37" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A37" s="12"/>
       <c r="B37" s="152" t="s">
         <v>211</v>
       </c>
       <c r="C37" s="436">
         <v>539653</v>
       </c>
       <c r="D37" s="394">
         <v>532306</v>
       </c>
       <c r="E37" s="181"/>
       <c r="F37" s="318">
         <v>515126</v>
       </c>
       <c r="G37" s="319">
         <v>520181</v>
       </c>
       <c r="H37" s="319">
         <v>499774</v>
       </c>
       <c r="I37" s="320">
         <v>489329</v>
       </c>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
@@ -7372,90 +7372,90 @@
       <c r="N37" s="13"/>
       <c r="O37" s="12"/>
       <c r="P37" s="31"/>
       <c r="Q37" s="31"/>
       <c r="R37" s="31"/>
       <c r="S37" s="13"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="12"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="13"/>
       <c r="AC37" s="31"/>
       <c r="AD37" s="12"/>
       <c r="AE37" s="13"/>
       <c r="AF37" s="13"/>
       <c r="AG37" s="13"/>
       <c r="AH37" s="13"/>
       <c r="AI37" s="13"/>
       <c r="AJ37" s="13"/>
       <c r="AK37" s="13"/>
     </row>
-    <row r="38" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:37" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="12"/>
       <c r="B38" s="152"/>
       <c r="C38" s="341"/>
       <c r="D38" s="274"/>
       <c r="E38" s="181"/>
       <c r="F38" s="142"/>
       <c r="G38" s="181"/>
       <c r="H38" s="181"/>
       <c r="I38" s="274"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="12"/>
       <c r="P38" s="31"/>
       <c r="Q38" s="31"/>
       <c r="R38" s="31"/>
       <c r="S38" s="13"/>
       <c r="T38" s="12"/>
       <c r="U38" s="12"/>
       <c r="V38" s="12"/>
       <c r="W38" s="12"/>
       <c r="X38" s="12"/>
       <c r="Y38" s="12"/>
       <c r="Z38" s="12"/>
       <c r="AA38" s="12"/>
       <c r="AB38" s="13"/>
       <c r="AC38" s="31"/>
       <c r="AD38" s="12"/>
       <c r="AE38" s="13"/>
       <c r="AF38" s="13"/>
       <c r="AG38" s="13"/>
       <c r="AH38" s="13"/>
       <c r="AI38" s="13"/>
       <c r="AJ38" s="13"/>
       <c r="AK38" s="13"/>
     </row>
-    <row r="39" spans="1:37" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:37" ht="15" x14ac:dyDescent="0.3">
       <c r="A39" s="13"/>
       <c r="B39" s="152" t="s">
         <v>274</v>
       </c>
       <c r="C39" s="434">
         <v>22.2</v>
       </c>
       <c r="D39" s="264">
         <v>21.6</v>
       </c>
       <c r="E39" s="263"/>
       <c r="F39" s="292">
         <v>20.7</v>
       </c>
       <c r="G39" s="263">
         <v>22.2</v>
       </c>
       <c r="H39" s="263">
         <v>22.6</v>
       </c>
       <c r="I39" s="264">
         <v>21.9</v>
       </c>
       <c r="J39" s="30"/>
       <c r="K39" s="86"/>
@@ -7464,51 +7464,51 @@
       <c r="N39" s="86"/>
       <c r="O39" s="86"/>
       <c r="P39" s="86"/>
       <c r="Q39" s="86"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13"/>
       <c r="U39" s="13"/>
       <c r="V39" s="13"/>
       <c r="W39" s="13"/>
       <c r="X39" s="13"/>
       <c r="Y39" s="13"/>
       <c r="Z39" s="13"/>
       <c r="AA39" s="13"/>
       <c r="AB39" s="13"/>
       <c r="AC39" s="30"/>
       <c r="AD39" s="13"/>
       <c r="AE39" s="13"/>
       <c r="AF39" s="13"/>
       <c r="AG39" s="13"/>
       <c r="AH39" s="13"/>
       <c r="AI39" s="13"/>
       <c r="AJ39" s="13"/>
       <c r="AK39" s="13"/>
     </row>
-    <row r="40" spans="1:37" ht="14.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:37" ht="14.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="13"/>
       <c r="B40" s="152" t="s">
         <v>275</v>
       </c>
       <c r="C40" s="437">
         <v>66.5</v>
       </c>
       <c r="D40" s="395">
         <v>70.3</v>
       </c>
       <c r="E40" s="263"/>
       <c r="F40" s="292">
         <v>54.7</v>
       </c>
       <c r="G40" s="263">
         <v>54.3</v>
       </c>
       <c r="H40" s="263">
         <v>59.3</v>
       </c>
       <c r="I40" s="264">
         <v>56</v>
       </c>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
@@ -7517,1719 +7517,1719 @@
       <c r="N40" s="13"/>
       <c r="O40" s="12"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
       <c r="T40" s="13"/>
       <c r="U40" s="33"/>
       <c r="V40" s="13"/>
       <c r="W40" s="33"/>
       <c r="X40" s="13"/>
       <c r="Y40" s="33"/>
       <c r="Z40" s="13"/>
       <c r="AA40" s="13"/>
       <c r="AB40" s="13"/>
       <c r="AC40" s="30"/>
       <c r="AD40" s="13"/>
       <c r="AE40" s="13"/>
       <c r="AF40" s="13"/>
       <c r="AG40" s="13"/>
       <c r="AH40" s="13"/>
       <c r="AI40" s="13"/>
       <c r="AJ40" s="13"/>
       <c r="AK40" s="13"/>
     </row>
-    <row r="41" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:37" ht="13" x14ac:dyDescent="0.3">
       <c r="A41" s="12"/>
       <c r="B41" s="152"/>
       <c r="C41" s="289"/>
       <c r="D41" s="289"/>
       <c r="E41" s="220"/>
       <c r="F41" s="275"/>
       <c r="G41" s="275"/>
       <c r="H41" s="275"/>
       <c r="I41" s="275"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="13"/>
       <c r="O41" s="12"/>
       <c r="P41" s="31"/>
       <c r="Q41" s="31"/>
       <c r="R41" s="31"/>
       <c r="S41" s="13"/>
       <c r="T41" s="12"/>
       <c r="U41" s="12"/>
       <c r="V41" s="12"/>
       <c r="W41" s="12"/>
       <c r="X41" s="12"/>
       <c r="Y41" s="12"/>
       <c r="Z41" s="12"/>
       <c r="AA41" s="12"/>
       <c r="AB41" s="13"/>
       <c r="AC41" s="31"/>
       <c r="AD41" s="12"/>
       <c r="AE41" s="13"/>
       <c r="AF41" s="13"/>
       <c r="AG41" s="13"/>
       <c r="AH41" s="13"/>
       <c r="AI41" s="13"/>
       <c r="AJ41" s="13"/>
       <c r="AK41" s="13"/>
     </row>
-    <row r="42" spans="1:37" s="83" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:37" s="83" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="76"/>
-      <c r="B42" s="450" t="s">
+      <c r="B42" s="451" t="s">
         <v>267</v>
       </c>
-      <c r="C42" s="450"/>
-[...5 lines deleted...]
-      <c r="I42" s="450"/>
+      <c r="C42" s="451"/>
+      <c r="D42" s="451"/>
+      <c r="E42" s="451"/>
+      <c r="F42" s="451"/>
+      <c r="G42" s="451"/>
+      <c r="H42" s="451"/>
+      <c r="I42" s="451"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="16"/>
       <c r="O42" s="16"/>
       <c r="P42" s="16"/>
       <c r="Q42" s="16"/>
       <c r="R42" s="16"/>
       <c r="S42" s="16"/>
       <c r="T42" s="16"/>
       <c r="U42" s="16"/>
       <c r="V42" s="76"/>
       <c r="W42" s="76"/>
       <c r="X42" s="76"/>
       <c r="Y42" s="76"/>
       <c r="Z42" s="76"/>
       <c r="AA42" s="76"/>
       <c r="AB42" s="76"/>
       <c r="AC42" s="76"/>
       <c r="AD42" s="76"/>
       <c r="AE42" s="76"/>
       <c r="AF42" s="76"/>
       <c r="AG42" s="76"/>
       <c r="AH42" s="76"/>
       <c r="AI42" s="76"/>
       <c r="AJ42" s="76"/>
       <c r="AK42" s="76"/>
     </row>
-    <row r="43" spans="1:37" s="83" customFormat="1" ht="32.65" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:37" s="83" customFormat="1" ht="32.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="76"/>
-      <c r="B43" s="450" t="s">
+      <c r="B43" s="451" t="s">
         <v>271</v>
       </c>
-      <c r="C43" s="450"/>
-[...5 lines deleted...]
-      <c r="I43" s="450"/>
+      <c r="C43" s="451"/>
+      <c r="D43" s="451"/>
+      <c r="E43" s="451"/>
+      <c r="F43" s="451"/>
+      <c r="G43" s="451"/>
+      <c r="H43" s="451"/>
+      <c r="I43" s="451"/>
       <c r="J43" s="85"/>
       <c r="K43" s="85"/>
       <c r="L43" s="85"/>
       <c r="M43" s="85"/>
       <c r="N43" s="85"/>
       <c r="O43" s="85"/>
       <c r="P43" s="85"/>
       <c r="Q43" s="85"/>
       <c r="R43" s="85"/>
       <c r="S43" s="85"/>
       <c r="T43" s="85"/>
       <c r="U43" s="85"/>
       <c r="V43" s="85"/>
       <c r="W43" s="76"/>
       <c r="X43" s="76"/>
       <c r="Y43" s="76"/>
       <c r="Z43" s="76"/>
       <c r="AA43" s="76"/>
       <c r="AB43" s="76"/>
       <c r="AC43" s="76"/>
       <c r="AD43" s="76"/>
       <c r="AE43" s="76"/>
       <c r="AF43" s="76"/>
       <c r="AG43" s="76"/>
       <c r="AH43" s="76"/>
       <c r="AI43" s="76"/>
       <c r="AJ43" s="76"/>
       <c r="AK43" s="76"/>
     </row>
-    <row r="44" spans="1:37" s="83" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:37" s="83" customFormat="1" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="76"/>
-      <c r="B44" s="450" t="s">
+      <c r="B44" s="451" t="s">
         <v>272</v>
       </c>
-      <c r="C44" s="450"/>
-[...5 lines deleted...]
-      <c r="I44" s="450"/>
+      <c r="C44" s="451"/>
+      <c r="D44" s="451"/>
+      <c r="E44" s="451"/>
+      <c r="F44" s="451"/>
+      <c r="G44" s="451"/>
+      <c r="H44" s="451"/>
+      <c r="I44" s="451"/>
       <c r="J44" s="76"/>
       <c r="K44" s="76"/>
       <c r="L44" s="76"/>
       <c r="M44" s="76"/>
       <c r="N44" s="76"/>
       <c r="O44" s="76"/>
       <c r="P44" s="76"/>
       <c r="Q44" s="76"/>
       <c r="R44" s="76"/>
       <c r="S44" s="76"/>
       <c r="T44" s="76"/>
       <c r="U44" s="76"/>
       <c r="V44" s="76"/>
       <c r="W44" s="76"/>
       <c r="X44" s="76"/>
       <c r="Y44" s="76"/>
       <c r="Z44" s="76"/>
       <c r="AA44" s="76"/>
       <c r="AB44" s="76"/>
       <c r="AC44" s="76"/>
       <c r="AD44" s="76"/>
       <c r="AE44" s="76"/>
       <c r="AF44" s="76"/>
       <c r="AG44" s="76"/>
       <c r="AH44" s="76"/>
       <c r="AI44" s="76"/>
       <c r="AJ44" s="76"/>
       <c r="AK44" s="76"/>
     </row>
-    <row r="45" spans="1:37" s="83" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:37" s="83" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="76"/>
-      <c r="B45" s="450" t="s">
+      <c r="B45" s="451" t="s">
         <v>273</v>
       </c>
-      <c r="C45" s="450"/>
-[...5 lines deleted...]
-      <c r="I45" s="450"/>
+      <c r="C45" s="451"/>
+      <c r="D45" s="451"/>
+      <c r="E45" s="451"/>
+      <c r="F45" s="451"/>
+      <c r="G45" s="451"/>
+      <c r="H45" s="451"/>
+      <c r="I45" s="451"/>
       <c r="J45" s="76"/>
       <c r="K45" s="76"/>
       <c r="L45" s="76"/>
       <c r="M45" s="76"/>
       <c r="N45" s="76"/>
       <c r="O45" s="76"/>
       <c r="P45" s="76"/>
       <c r="Q45" s="76"/>
       <c r="R45" s="76"/>
       <c r="S45" s="76"/>
       <c r="T45" s="76"/>
       <c r="U45" s="76"/>
       <c r="V45" s="76"/>
       <c r="W45" s="76"/>
       <c r="X45" s="76"/>
       <c r="Y45" s="76"/>
       <c r="Z45" s="76"/>
       <c r="AA45" s="76"/>
       <c r="AB45" s="76"/>
       <c r="AC45" s="76"/>
       <c r="AD45" s="76"/>
       <c r="AE45" s="76"/>
       <c r="AF45" s="76"/>
       <c r="AG45" s="76"/>
       <c r="AH45" s="76"/>
       <c r="AI45" s="76"/>
       <c r="AJ45" s="76"/>
       <c r="AK45" s="76"/>
     </row>
-    <row r="46" spans="1:37" s="83" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:37" s="83" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="76"/>
-      <c r="B46" s="450" t="s">
+      <c r="B46" s="451" t="s">
         <v>276</v>
       </c>
-      <c r="C46" s="450"/>
-[...5 lines deleted...]
-      <c r="I46" s="450"/>
+      <c r="C46" s="451"/>
+      <c r="D46" s="451"/>
+      <c r="E46" s="451"/>
+      <c r="F46" s="451"/>
+      <c r="G46" s="451"/>
+      <c r="H46" s="451"/>
+      <c r="I46" s="451"/>
       <c r="J46" s="16"/>
       <c r="K46" s="16"/>
       <c r="L46" s="16"/>
       <c r="M46" s="16"/>
       <c r="N46" s="16"/>
       <c r="O46" s="16"/>
       <c r="P46" s="16"/>
       <c r="Q46" s="16"/>
       <c r="R46" s="16"/>
       <c r="S46" s="16"/>
       <c r="T46" s="16"/>
       <c r="U46" s="16"/>
       <c r="V46" s="76"/>
       <c r="W46" s="76"/>
       <c r="X46" s="76"/>
       <c r="Y46" s="76"/>
       <c r="Z46" s="76"/>
       <c r="AA46" s="76"/>
       <c r="AB46" s="76"/>
       <c r="AC46" s="76"/>
       <c r="AD46" s="76"/>
       <c r="AE46" s="76"/>
       <c r="AF46" s="76"/>
       <c r="AG46" s="76"/>
       <c r="AH46" s="76"/>
       <c r="AI46" s="76"/>
       <c r="AJ46" s="76"/>
       <c r="AK46" s="76"/>
     </row>
-    <row r="47" spans="1:37" s="83" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:37" s="83" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="232"/>
-      <c r="B47" s="450" t="s">
+      <c r="B47" s="451" t="s">
         <v>323</v>
       </c>
-      <c r="C47" s="450"/>
-[...5 lines deleted...]
-      <c r="I47" s="450"/>
+      <c r="C47" s="451"/>
+      <c r="D47" s="451"/>
+      <c r="E47" s="451"/>
+      <c r="F47" s="451"/>
+      <c r="G47" s="451"/>
+      <c r="H47" s="451"/>
+      <c r="I47" s="451"/>
       <c r="J47" s="330"/>
       <c r="K47" s="330"/>
       <c r="L47" s="330"/>
       <c r="M47" s="330"/>
       <c r="N47" s="330"/>
       <c r="O47" s="330"/>
       <c r="P47" s="330"/>
       <c r="Q47" s="330"/>
       <c r="R47" s="330"/>
       <c r="S47" s="330"/>
       <c r="T47" s="330"/>
       <c r="U47" s="330"/>
       <c r="V47" s="232"/>
       <c r="W47" s="232"/>
       <c r="X47" s="232"/>
       <c r="Y47" s="232"/>
       <c r="Z47" s="232"/>
       <c r="AA47" s="232"/>
       <c r="AB47" s="232"/>
       <c r="AC47" s="232"/>
       <c r="AD47" s="232"/>
       <c r="AE47" s="232"/>
       <c r="AF47" s="232"/>
       <c r="AG47" s="232"/>
       <c r="AH47" s="232"/>
       <c r="AI47" s="232"/>
       <c r="AJ47" s="232"/>
       <c r="AK47" s="232"/>
     </row>
-    <row r="48" spans="1:37" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:37" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13"/>
       <c r="N48" s="13"/>
       <c r="O48" s="13"/>
       <c r="P48" s="13"/>
       <c r="Q48" s="13"/>
       <c r="R48" s="13"/>
       <c r="S48" s="13"/>
       <c r="T48" s="13"/>
       <c r="U48" s="13"/>
       <c r="V48" s="13"/>
       <c r="W48" s="13"/>
       <c r="X48" s="13"/>
       <c r="Y48" s="13"/>
       <c r="Z48" s="13"/>
       <c r="AA48" s="13"/>
       <c r="AB48" s="13"/>
       <c r="AC48" s="13"/>
       <c r="AD48" s="13"/>
       <c r="AE48" s="13"/>
       <c r="AF48" s="13"/>
       <c r="AG48" s="13"/>
       <c r="AH48" s="13"/>
       <c r="AI48" s="13"/>
       <c r="AJ48" s="13"/>
       <c r="AK48" s="13"/>
     </row>
-    <row r="49" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A49" s="13"/>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
       <c r="M49" s="13"/>
       <c r="N49" s="13"/>
       <c r="O49" s="13"/>
       <c r="P49" s="13"/>
       <c r="Q49" s="13"/>
       <c r="R49" s="13"/>
       <c r="S49" s="13"/>
       <c r="T49" s="13"/>
       <c r="U49" s="13"/>
       <c r="V49" s="13"/>
       <c r="W49" s="13"/>
       <c r="X49" s="13"/>
       <c r="Y49" s="13"/>
       <c r="Z49" s="13"/>
       <c r="AA49" s="13"/>
       <c r="AB49" s="13"/>
       <c r="AC49" s="13"/>
       <c r="AD49" s="13"/>
       <c r="AE49" s="13"/>
       <c r="AF49" s="13"/>
       <c r="AG49" s="13"/>
       <c r="AH49" s="13"/>
       <c r="AI49" s="13"/>
       <c r="AJ49" s="13"/>
       <c r="AK49" s="13"/>
     </row>
-    <row r="50" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A50" s="13"/>
       <c r="B50" s="13"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="13"/>
       <c r="G50" s="13"/>
       <c r="H50" s="13"/>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="13"/>
       <c r="L50" s="13"/>
       <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="13"/>
       <c r="P50" s="13"/>
       <c r="Q50" s="13"/>
       <c r="R50" s="13"/>
       <c r="S50" s="13"/>
       <c r="T50" s="13"/>
       <c r="U50" s="13"/>
       <c r="V50" s="13"/>
       <c r="W50" s="13"/>
       <c r="X50" s="13"/>
       <c r="Y50" s="13"/>
       <c r="Z50" s="13"/>
       <c r="AA50" s="13"/>
       <c r="AB50" s="13"/>
       <c r="AC50" s="13"/>
       <c r="AD50" s="13"/>
       <c r="AE50" s="13"/>
       <c r="AF50" s="13"/>
       <c r="AG50" s="13"/>
       <c r="AH50" s="13"/>
       <c r="AI50" s="13"/>
       <c r="AJ50" s="13"/>
       <c r="AK50" s="13"/>
     </row>
-    <row r="51" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A51" s="13"/>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="13"/>
       <c r="G51" s="13"/>
       <c r="H51" s="13"/>
       <c r="I51" s="13"/>
       <c r="J51" s="13"/>
       <c r="K51" s="13"/>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="13"/>
       <c r="P51" s="13"/>
       <c r="Q51" s="13"/>
       <c r="R51" s="13"/>
       <c r="S51" s="13"/>
       <c r="T51" s="13"/>
       <c r="U51" s="13"/>
       <c r="V51" s="13"/>
       <c r="W51" s="13"/>
       <c r="X51" s="13"/>
       <c r="Y51" s="13"/>
       <c r="Z51" s="13"/>
       <c r="AA51" s="13"/>
       <c r="AB51" s="13"/>
       <c r="AC51" s="13"/>
       <c r="AD51" s="13"/>
       <c r="AE51" s="13"/>
       <c r="AF51" s="13"/>
       <c r="AG51" s="13"/>
       <c r="AH51" s="13"/>
       <c r="AI51" s="13"/>
       <c r="AJ51" s="13"/>
       <c r="AK51" s="13"/>
     </row>
-    <row r="52" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A52" s="13"/>
       <c r="B52" s="13"/>
       <c r="C52" s="13"/>
       <c r="D52" s="13"/>
       <c r="E52" s="13"/>
       <c r="F52" s="13"/>
       <c r="G52" s="13"/>
       <c r="H52" s="13"/>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="13"/>
       <c r="L52" s="13"/>
       <c r="M52" s="13"/>
       <c r="N52" s="13"/>
       <c r="O52" s="13"/>
       <c r="P52" s="13"/>
       <c r="Q52" s="13"/>
       <c r="R52" s="13"/>
       <c r="S52" s="13"/>
       <c r="T52" s="13"/>
       <c r="U52" s="13"/>
       <c r="V52" s="13"/>
       <c r="W52" s="13"/>
       <c r="X52" s="13"/>
       <c r="Y52" s="13"/>
       <c r="Z52" s="13"/>
       <c r="AA52" s="13"/>
       <c r="AB52" s="13"/>
       <c r="AC52" s="13"/>
       <c r="AD52" s="13"/>
       <c r="AE52" s="13"/>
       <c r="AF52" s="13"/>
       <c r="AG52" s="13"/>
       <c r="AH52" s="13"/>
       <c r="AI52" s="13"/>
       <c r="AJ52" s="13"/>
       <c r="AK52" s="13"/>
     </row>
-    <row r="53" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A53" s="13"/>
       <c r="B53" s="13"/>
       <c r="C53" s="13"/>
       <c r="D53" s="13"/>
       <c r="E53" s="13"/>
       <c r="F53" s="13"/>
       <c r="G53" s="13"/>
       <c r="H53" s="13"/>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="13"/>
       <c r="L53" s="13"/>
       <c r="M53" s="13"/>
       <c r="N53" s="13"/>
       <c r="O53" s="13"/>
       <c r="P53" s="13"/>
       <c r="Q53" s="13"/>
       <c r="R53" s="13"/>
       <c r="S53" s="13"/>
       <c r="T53" s="13"/>
       <c r="U53" s="13"/>
       <c r="V53" s="13"/>
       <c r="W53" s="13"/>
       <c r="X53" s="13"/>
       <c r="Y53" s="13"/>
       <c r="Z53" s="13"/>
       <c r="AA53" s="13"/>
       <c r="AB53" s="13"/>
       <c r="AC53" s="13"/>
       <c r="AD53" s="13"/>
       <c r="AE53" s="13"/>
       <c r="AF53" s="13"/>
       <c r="AG53" s="13"/>
       <c r="AH53" s="13"/>
       <c r="AI53" s="13"/>
       <c r="AJ53" s="13"/>
       <c r="AK53" s="13"/>
     </row>
-    <row r="54" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A54" s="13"/>
       <c r="B54" s="13"/>
       <c r="C54" s="13"/>
       <c r="D54" s="13"/>
       <c r="E54" s="13"/>
       <c r="F54" s="13"/>
       <c r="G54" s="13"/>
       <c r="H54" s="13"/>
       <c r="I54" s="13"/>
       <c r="J54" s="13"/>
       <c r="K54" s="13"/>
       <c r="L54" s="13"/>
       <c r="M54" s="13"/>
       <c r="N54" s="13"/>
       <c r="O54" s="13"/>
       <c r="P54" s="13"/>
       <c r="Q54" s="13"/>
       <c r="R54" s="13"/>
       <c r="S54" s="13"/>
       <c r="T54" s="13"/>
       <c r="U54" s="13"/>
       <c r="V54" s="13"/>
       <c r="W54" s="13"/>
       <c r="X54" s="13"/>
       <c r="Y54" s="13"/>
       <c r="Z54" s="13"/>
       <c r="AA54" s="13"/>
       <c r="AB54" s="13"/>
       <c r="AC54" s="13"/>
       <c r="AD54" s="13"/>
       <c r="AE54" s="13"/>
       <c r="AF54" s="13"/>
       <c r="AG54" s="13"/>
       <c r="AH54" s="13"/>
       <c r="AI54" s="13"/>
       <c r="AJ54" s="13"/>
       <c r="AK54" s="13"/>
     </row>
-    <row r="55" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A55" s="13"/>
       <c r="B55" s="13"/>
       <c r="C55" s="13"/>
       <c r="D55" s="13"/>
       <c r="E55" s="13"/>
       <c r="F55" s="13"/>
       <c r="G55" s="13"/>
       <c r="H55" s="13"/>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="13"/>
       <c r="L55" s="13"/>
       <c r="M55" s="13"/>
       <c r="N55" s="13"/>
       <c r="O55" s="13"/>
       <c r="P55" s="13"/>
       <c r="Q55" s="13"/>
       <c r="R55" s="13"/>
       <c r="S55" s="13"/>
       <c r="T55" s="13"/>
       <c r="U55" s="13"/>
       <c r="V55" s="13"/>
       <c r="W55" s="13"/>
       <c r="X55" s="13"/>
       <c r="Y55" s="13"/>
       <c r="Z55" s="13"/>
       <c r="AA55" s="13"/>
       <c r="AB55" s="13"/>
       <c r="AC55" s="13"/>
       <c r="AD55" s="13"/>
       <c r="AE55" s="13"/>
       <c r="AF55" s="13"/>
       <c r="AG55" s="13"/>
       <c r="AH55" s="13"/>
       <c r="AI55" s="13"/>
       <c r="AJ55" s="13"/>
       <c r="AK55" s="13"/>
     </row>
-    <row r="56" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A56" s="13"/>
       <c r="B56" s="13"/>
       <c r="C56" s="13"/>
       <c r="D56" s="13"/>
       <c r="E56" s="13"/>
       <c r="F56" s="13"/>
       <c r="G56" s="13"/>
       <c r="H56" s="13"/>
       <c r="I56" s="13"/>
       <c r="J56" s="13"/>
       <c r="K56" s="13"/>
       <c r="L56" s="13"/>
       <c r="M56" s="13"/>
       <c r="N56" s="13"/>
       <c r="O56" s="13"/>
       <c r="P56" s="13"/>
       <c r="Q56" s="13"/>
       <c r="R56" s="13"/>
       <c r="S56" s="13"/>
       <c r="T56" s="13"/>
       <c r="U56" s="13"/>
       <c r="V56" s="13"/>
       <c r="W56" s="13"/>
       <c r="X56" s="13"/>
       <c r="Y56" s="13"/>
       <c r="Z56" s="13"/>
       <c r="AA56" s="13"/>
       <c r="AB56" s="13"/>
       <c r="AC56" s="13"/>
       <c r="AD56" s="13"/>
       <c r="AE56" s="13"/>
       <c r="AF56" s="13"/>
       <c r="AG56" s="13"/>
       <c r="AH56" s="13"/>
       <c r="AI56" s="13"/>
       <c r="AJ56" s="13"/>
       <c r="AK56" s="13"/>
     </row>
-    <row r="57" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A57" s="13"/>
       <c r="B57" s="13"/>
       <c r="C57" s="13"/>
       <c r="D57" s="13"/>
       <c r="E57" s="13"/>
       <c r="F57" s="13"/>
       <c r="G57" s="13"/>
       <c r="H57" s="13"/>
       <c r="I57" s="13"/>
       <c r="J57" s="13"/>
       <c r="K57" s="13"/>
       <c r="L57" s="13"/>
       <c r="M57" s="13"/>
       <c r="N57" s="13"/>
       <c r="O57" s="13"/>
       <c r="P57" s="13"/>
       <c r="Q57" s="13"/>
       <c r="R57" s="13"/>
       <c r="S57" s="13"/>
       <c r="T57" s="13"/>
       <c r="U57" s="13"/>
       <c r="V57" s="13"/>
       <c r="W57" s="13"/>
       <c r="X57" s="13"/>
       <c r="Y57" s="13"/>
       <c r="Z57" s="13"/>
       <c r="AA57" s="13"/>
       <c r="AB57" s="13"/>
       <c r="AC57" s="13"/>
       <c r="AD57" s="13"/>
       <c r="AE57" s="13"/>
       <c r="AF57" s="13"/>
       <c r="AG57" s="13"/>
       <c r="AH57" s="13"/>
       <c r="AI57" s="13"/>
       <c r="AJ57" s="13"/>
       <c r="AK57" s="13"/>
     </row>
-    <row r="58" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A58" s="13"/>
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
       <c r="F58" s="13"/>
       <c r="G58" s="13"/>
       <c r="H58" s="13"/>
       <c r="I58" s="13"/>
       <c r="J58" s="13"/>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13"/>
       <c r="N58" s="13"/>
       <c r="O58" s="13"/>
       <c r="P58" s="13"/>
       <c r="Q58" s="13"/>
       <c r="R58" s="13"/>
       <c r="S58" s="13"/>
       <c r="T58" s="13"/>
       <c r="U58" s="13"/>
       <c r="V58" s="13"/>
       <c r="W58" s="13"/>
       <c r="X58" s="13"/>
       <c r="Y58" s="13"/>
       <c r="Z58" s="13"/>
       <c r="AA58" s="13"/>
       <c r="AB58" s="13"/>
       <c r="AC58" s="13"/>
       <c r="AD58" s="13"/>
       <c r="AE58" s="13"/>
       <c r="AF58" s="13"/>
       <c r="AG58" s="13"/>
       <c r="AH58" s="13"/>
       <c r="AI58" s="13"/>
       <c r="AJ58" s="13"/>
       <c r="AK58" s="13"/>
     </row>
-    <row r="59" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A59" s="13"/>
       <c r="B59" s="13"/>
       <c r="C59" s="13"/>
       <c r="D59" s="13"/>
       <c r="E59" s="13"/>
       <c r="F59" s="13"/>
       <c r="G59" s="13"/>
       <c r="H59" s="13"/>
       <c r="I59" s="13"/>
       <c r="J59" s="13"/>
       <c r="K59" s="13"/>
       <c r="L59" s="13"/>
       <c r="M59" s="13"/>
       <c r="N59" s="13"/>
       <c r="O59" s="13"/>
       <c r="P59" s="13"/>
       <c r="Q59" s="13"/>
       <c r="R59" s="13"/>
       <c r="S59" s="13"/>
       <c r="T59" s="13"/>
       <c r="U59" s="13"/>
       <c r="V59" s="13"/>
       <c r="W59" s="13"/>
       <c r="X59" s="13"/>
       <c r="Y59" s="13"/>
       <c r="Z59" s="13"/>
       <c r="AA59" s="13"/>
       <c r="AB59" s="13"/>
       <c r="AC59" s="13"/>
       <c r="AD59" s="13"/>
       <c r="AE59" s="13"/>
       <c r="AF59" s="13"/>
       <c r="AG59" s="13"/>
       <c r="AH59" s="13"/>
       <c r="AI59" s="13"/>
       <c r="AJ59" s="13"/>
       <c r="AK59" s="13"/>
     </row>
-    <row r="60" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A60" s="13"/>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
       <c r="F60" s="13"/>
       <c r="G60" s="13"/>
       <c r="H60" s="13"/>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="13"/>
       <c r="L60" s="13"/>
       <c r="M60" s="13"/>
       <c r="N60" s="13"/>
       <c r="O60" s="13"/>
       <c r="P60" s="13"/>
       <c r="Q60" s="13"/>
       <c r="R60" s="13"/>
       <c r="S60" s="13"/>
       <c r="T60" s="13"/>
       <c r="U60" s="13"/>
       <c r="V60" s="13"/>
       <c r="W60" s="13"/>
       <c r="X60" s="13"/>
       <c r="Y60" s="13"/>
       <c r="Z60" s="13"/>
       <c r="AA60" s="13"/>
       <c r="AB60" s="13"/>
       <c r="AC60" s="13"/>
       <c r="AD60" s="13"/>
       <c r="AE60" s="13"/>
       <c r="AF60" s="13"/>
       <c r="AG60" s="13"/>
       <c r="AH60" s="13"/>
       <c r="AI60" s="13"/>
       <c r="AJ60" s="13"/>
       <c r="AK60" s="13"/>
     </row>
-    <row r="61" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A61" s="13"/>
       <c r="B61" s="13"/>
       <c r="C61" s="13"/>
       <c r="D61" s="13"/>
       <c r="E61" s="13"/>
       <c r="F61" s="13"/>
       <c r="G61" s="13"/>
       <c r="H61" s="13"/>
       <c r="I61" s="13"/>
       <c r="J61" s="13"/>
       <c r="K61" s="13"/>
       <c r="L61" s="13"/>
       <c r="M61" s="13"/>
       <c r="N61" s="13"/>
       <c r="O61" s="13"/>
       <c r="P61" s="13"/>
       <c r="Q61" s="13"/>
       <c r="R61" s="13"/>
       <c r="S61" s="13"/>
       <c r="T61" s="13"/>
       <c r="U61" s="13"/>
       <c r="V61" s="13"/>
       <c r="W61" s="13"/>
       <c r="X61" s="13"/>
       <c r="Y61" s="13"/>
       <c r="Z61" s="13"/>
       <c r="AA61" s="13"/>
       <c r="AB61" s="13"/>
       <c r="AC61" s="13"/>
       <c r="AD61" s="13"/>
       <c r="AE61" s="13"/>
       <c r="AF61" s="13"/>
       <c r="AG61" s="13"/>
       <c r="AH61" s="13"/>
       <c r="AI61" s="13"/>
       <c r="AJ61" s="13"/>
       <c r="AK61" s="13"/>
     </row>
-    <row r="62" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A62" s="13"/>
       <c r="B62" s="13"/>
       <c r="C62" s="13"/>
       <c r="D62" s="13"/>
       <c r="E62" s="13"/>
       <c r="F62" s="13"/>
       <c r="G62" s="13"/>
       <c r="H62" s="13"/>
       <c r="I62" s="13"/>
       <c r="J62" s="13"/>
       <c r="K62" s="13"/>
       <c r="L62" s="13"/>
       <c r="M62" s="13"/>
       <c r="N62" s="13"/>
       <c r="O62" s="13"/>
       <c r="P62" s="13"/>
       <c r="Q62" s="13"/>
       <c r="R62" s="13"/>
       <c r="S62" s="13"/>
       <c r="T62" s="13"/>
       <c r="U62" s="13"/>
       <c r="V62" s="13"/>
       <c r="W62" s="13"/>
       <c r="X62" s="13"/>
       <c r="Y62" s="13"/>
       <c r="Z62" s="13"/>
       <c r="AA62" s="13"/>
       <c r="AB62" s="13"/>
       <c r="AC62" s="13"/>
       <c r="AD62" s="13"/>
       <c r="AE62" s="13"/>
       <c r="AF62" s="13"/>
       <c r="AG62" s="13"/>
       <c r="AH62" s="13"/>
       <c r="AI62" s="13"/>
       <c r="AJ62" s="13"/>
       <c r="AK62" s="13"/>
     </row>
-    <row r="63" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A63" s="13"/>
       <c r="B63" s="13"/>
       <c r="C63" s="13"/>
       <c r="D63" s="13"/>
       <c r="E63" s="13"/>
       <c r="F63" s="13"/>
       <c r="G63" s="13"/>
       <c r="H63" s="13"/>
       <c r="I63" s="13"/>
       <c r="J63" s="13"/>
       <c r="K63" s="13"/>
       <c r="L63" s="13"/>
       <c r="M63" s="13"/>
       <c r="N63" s="13"/>
       <c r="O63" s="13"/>
       <c r="P63" s="13"/>
       <c r="Q63" s="13"/>
       <c r="R63" s="13"/>
       <c r="S63" s="13"/>
       <c r="T63" s="13"/>
       <c r="U63" s="13"/>
       <c r="V63" s="13"/>
       <c r="W63" s="13"/>
       <c r="X63" s="13"/>
       <c r="Y63" s="13"/>
       <c r="Z63" s="13"/>
       <c r="AA63" s="13"/>
       <c r="AB63" s="13"/>
       <c r="AC63" s="13"/>
       <c r="AD63" s="13"/>
       <c r="AE63" s="13"/>
       <c r="AF63" s="13"/>
       <c r="AG63" s="13"/>
       <c r="AH63" s="13"/>
       <c r="AI63" s="13"/>
       <c r="AJ63" s="13"/>
       <c r="AK63" s="13"/>
     </row>
-    <row r="64" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A64" s="13"/>
       <c r="B64" s="13"/>
       <c r="C64" s="13"/>
       <c r="D64" s="13"/>
       <c r="E64" s="13"/>
       <c r="F64" s="13"/>
       <c r="G64" s="13"/>
       <c r="H64" s="13"/>
       <c r="I64" s="13"/>
       <c r="J64" s="13"/>
       <c r="K64" s="13"/>
       <c r="L64" s="13"/>
       <c r="M64" s="13"/>
       <c r="N64" s="13"/>
       <c r="O64" s="13"/>
       <c r="P64" s="13"/>
       <c r="Q64" s="13"/>
       <c r="R64" s="13"/>
       <c r="S64" s="13"/>
       <c r="T64" s="13"/>
       <c r="U64" s="13"/>
       <c r="V64" s="13"/>
       <c r="W64" s="13"/>
       <c r="X64" s="13"/>
       <c r="Y64" s="13"/>
       <c r="Z64" s="13"/>
       <c r="AA64" s="13"/>
       <c r="AB64" s="13"/>
       <c r="AC64" s="13"/>
       <c r="AD64" s="13"/>
       <c r="AE64" s="13"/>
       <c r="AF64" s="13"/>
       <c r="AG64" s="13"/>
       <c r="AH64" s="13"/>
       <c r="AI64" s="13"/>
       <c r="AJ64" s="13"/>
       <c r="AK64" s="13"/>
     </row>
-    <row r="65" spans="1:37" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:37" ht="17.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="13"/>
       <c r="B65" s="13"/>
       <c r="C65" s="13"/>
       <c r="D65" s="13"/>
       <c r="E65" s="13"/>
       <c r="F65" s="13"/>
       <c r="G65" s="13"/>
       <c r="H65" s="13"/>
       <c r="I65" s="13"/>
       <c r="J65" s="13"/>
       <c r="K65" s="13"/>
       <c r="L65" s="13"/>
       <c r="M65" s="13"/>
       <c r="N65" s="13"/>
       <c r="O65" s="13"/>
       <c r="P65" s="13"/>
       <c r="Q65" s="13"/>
       <c r="R65" s="13"/>
       <c r="S65" s="13"/>
       <c r="T65" s="13"/>
       <c r="U65" s="13"/>
       <c r="V65" s="13"/>
       <c r="W65" s="13"/>
       <c r="X65" s="13"/>
       <c r="Y65" s="13"/>
       <c r="Z65" s="13"/>
       <c r="AA65" s="13"/>
       <c r="AB65" s="13"/>
       <c r="AC65" s="13"/>
       <c r="AD65" s="13"/>
       <c r="AE65" s="13"/>
       <c r="AF65" s="13"/>
       <c r="AG65" s="13"/>
       <c r="AH65" s="13"/>
       <c r="AI65" s="13"/>
       <c r="AJ65" s="13"/>
       <c r="AK65" s="13"/>
     </row>
-    <row r="66" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:37" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="13"/>
       <c r="B66" s="13"/>
       <c r="C66" s="13"/>
       <c r="D66" s="13"/>
       <c r="E66" s="13"/>
       <c r="F66" s="13"/>
       <c r="G66" s="13"/>
       <c r="H66" s="13"/>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="13"/>
       <c r="L66" s="13"/>
       <c r="M66" s="13"/>
       <c r="N66" s="13"/>
       <c r="O66" s="13"/>
       <c r="P66" s="13"/>
       <c r="Q66" s="13"/>
       <c r="R66" s="13"/>
       <c r="S66" s="13"/>
       <c r="T66" s="13"/>
       <c r="U66" s="13"/>
       <c r="V66" s="13"/>
       <c r="W66" s="13"/>
       <c r="X66" s="13"/>
       <c r="Y66" s="13"/>
       <c r="Z66" s="13"/>
       <c r="AA66" s="13"/>
       <c r="AB66" s="13"/>
       <c r="AC66" s="13"/>
       <c r="AD66" s="13"/>
       <c r="AE66" s="13"/>
       <c r="AF66" s="13"/>
       <c r="AG66" s="13"/>
       <c r="AH66" s="13"/>
       <c r="AI66" s="13"/>
       <c r="AJ66" s="13"/>
       <c r="AK66" s="13"/>
     </row>
-    <row r="67" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:37" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="13"/>
       <c r="B67" s="13"/>
       <c r="C67" s="13"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
       <c r="F67" s="13"/>
       <c r="G67" s="13"/>
       <c r="H67" s="13"/>
       <c r="I67" s="13"/>
       <c r="J67" s="13"/>
       <c r="K67" s="13"/>
       <c r="L67" s="13"/>
       <c r="M67" s="13"/>
       <c r="N67" s="13"/>
       <c r="O67" s="13"/>
       <c r="P67" s="13"/>
       <c r="Q67" s="13"/>
       <c r="R67" s="13"/>
       <c r="S67" s="13"/>
       <c r="T67" s="13"/>
       <c r="U67" s="13"/>
       <c r="V67" s="13"/>
       <c r="W67" s="13"/>
       <c r="X67" s="13"/>
       <c r="Y67" s="13"/>
       <c r="Z67" s="13"/>
       <c r="AA67" s="13"/>
       <c r="AB67" s="13"/>
       <c r="AC67" s="13"/>
       <c r="AD67" s="13"/>
       <c r="AE67" s="13"/>
       <c r="AF67" s="13"/>
       <c r="AG67" s="13"/>
       <c r="AH67" s="13"/>
       <c r="AI67" s="13"/>
       <c r="AJ67" s="13"/>
       <c r="AK67" s="13"/>
     </row>
-    <row r="68" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:37" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="13"/>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
       <c r="F68" s="13"/>
       <c r="G68" s="13"/>
       <c r="H68" s="13"/>
       <c r="I68" s="13"/>
       <c r="J68" s="13"/>
       <c r="K68" s="13"/>
       <c r="L68" s="13"/>
       <c r="M68" s="13"/>
       <c r="N68" s="13"/>
       <c r="O68" s="13"/>
       <c r="P68" s="13"/>
       <c r="Q68" s="13"/>
       <c r="R68" s="13"/>
       <c r="S68" s="13"/>
       <c r="T68" s="13"/>
       <c r="U68" s="13"/>
       <c r="V68" s="13"/>
       <c r="W68" s="13"/>
       <c r="X68" s="13"/>
       <c r="Y68" s="13"/>
       <c r="Z68" s="13"/>
       <c r="AA68" s="13"/>
       <c r="AB68" s="13"/>
       <c r="AC68" s="13"/>
       <c r="AD68" s="13"/>
       <c r="AE68" s="13"/>
       <c r="AF68" s="13"/>
       <c r="AG68" s="13"/>
       <c r="AH68" s="13"/>
       <c r="AI68" s="13"/>
       <c r="AJ68" s="13"/>
       <c r="AK68" s="13"/>
     </row>
-    <row r="69" spans="1:37" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:37" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="13"/>
       <c r="B69" s="13"/>
       <c r="C69" s="13"/>
       <c r="D69" s="13"/>
       <c r="E69" s="13"/>
       <c r="F69" s="13"/>
       <c r="G69" s="13"/>
       <c r="H69" s="13"/>
       <c r="I69" s="13"/>
       <c r="J69" s="13"/>
       <c r="K69" s="13"/>
       <c r="L69" s="13"/>
       <c r="M69" s="13"/>
       <c r="N69" s="13"/>
       <c r="O69" s="13"/>
       <c r="P69" s="13"/>
       <c r="Q69" s="13"/>
       <c r="R69" s="13"/>
       <c r="S69" s="13"/>
       <c r="T69" s="13"/>
       <c r="U69" s="13"/>
       <c r="V69" s="13"/>
       <c r="W69" s="13"/>
       <c r="X69" s="13"/>
       <c r="Y69" s="13"/>
       <c r="Z69" s="13"/>
       <c r="AA69" s="13"/>
       <c r="AB69" s="13"/>
       <c r="AC69" s="13"/>
       <c r="AD69" s="13"/>
       <c r="AE69" s="13"/>
       <c r="AF69" s="13"/>
       <c r="AG69" s="13"/>
       <c r="AH69" s="13"/>
       <c r="AI69" s="13"/>
       <c r="AJ69" s="13"/>
       <c r="AK69" s="13"/>
     </row>
-    <row r="70" spans="1:37" ht="36.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:37" ht="36.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="13"/>
       <c r="B70" s="13"/>
       <c r="C70" s="13"/>
       <c r="D70" s="13"/>
       <c r="E70" s="13"/>
       <c r="F70" s="13"/>
       <c r="G70" s="13"/>
       <c r="H70" s="13"/>
       <c r="I70" s="13"/>
       <c r="J70" s="13"/>
       <c r="K70" s="13"/>
       <c r="L70" s="13"/>
       <c r="M70" s="13"/>
       <c r="N70" s="13"/>
       <c r="O70" s="13"/>
       <c r="P70" s="13"/>
       <c r="Q70" s="13"/>
       <c r="R70" s="13"/>
       <c r="S70" s="13"/>
       <c r="T70" s="13"/>
       <c r="U70" s="13"/>
       <c r="V70" s="13"/>
       <c r="W70" s="13"/>
       <c r="X70" s="13"/>
       <c r="Y70" s="13"/>
       <c r="Z70" s="13"/>
       <c r="AA70" s="13"/>
       <c r="AB70" s="13"/>
       <c r="AC70" s="13"/>
       <c r="AD70" s="13"/>
       <c r="AE70" s="13"/>
       <c r="AF70" s="13"/>
       <c r="AG70" s="13"/>
       <c r="AH70" s="13"/>
       <c r="AI70" s="13"/>
       <c r="AJ70" s="13"/>
       <c r="AK70" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B47:I47"/>
+    <mergeCell ref="B43:I43"/>
+    <mergeCell ref="B44:I44"/>
+    <mergeCell ref="S6:V6"/>
+    <mergeCell ref="B42:I42"/>
+    <mergeCell ref="B45:I45"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="B46:I46"/>
     <mergeCell ref="C6:D6"/>
-    <mergeCell ref="B47:I47"/>
-[...4 lines deleted...]
-    <mergeCell ref="B45:I45"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="69" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet11">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:AJ13"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16" width="10.5703125" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="31.453125" customWidth="1"/>
+    <col min="3" max="3" width="14.453125" customWidth="1"/>
+    <col min="4" max="4" width="9.54296875" customWidth="1"/>
+    <col min="5" max="5" width="8.54296875" customWidth="1"/>
+    <col min="6" max="6" width="10.54296875" customWidth="1"/>
+    <col min="7" max="7" width="1.54296875" customWidth="1"/>
+    <col min="8" max="8" width="14.453125" customWidth="1"/>
+    <col min="9" max="9" width="9.54296875" customWidth="1"/>
+    <col min="10" max="10" width="8.54296875" customWidth="1"/>
+    <col min="11" max="11" width="10.54296875" customWidth="1"/>
+    <col min="12" max="12" width="1.54296875" customWidth="1"/>
+    <col min="13" max="13" width="14.453125" customWidth="1"/>
+    <col min="14" max="14" width="9.54296875" customWidth="1"/>
+    <col min="15" max="15" width="8.54296875" customWidth="1"/>
+    <col min="16" max="16" width="10.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:36" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:36" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="13"/>
-      <c r="B2" s="462" t="s">
+      <c r="B2" s="463" t="s">
         <v>253</v>
       </c>
-      <c r="C2" s="462"/>
-[...12 lines deleted...]
-      <c r="P2" s="462"/>
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="463"/>
+      <c r="H2" s="463"/>
+      <c r="I2" s="463"/>
+      <c r="J2" s="463"/>
+      <c r="K2" s="463"/>
+      <c r="L2" s="463"/>
+      <c r="M2" s="463"/>
+      <c r="N2" s="463"/>
+      <c r="O2" s="463"/>
+      <c r="P2" s="463"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
       <c r="Z2" s="13"/>
       <c r="AA2" s="13"/>
       <c r="AB2" s="13"/>
       <c r="AC2" s="13"/>
       <c r="AD2" s="13"/>
       <c r="AE2" s="13"/>
       <c r="AF2" s="13"/>
       <c r="AG2" s="13"/>
       <c r="AH2" s="13"/>
       <c r="AI2" s="13"/>
       <c r="AJ2" s="13"/>
     </row>
-    <row r="3" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:36" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="13"/>
-      <c r="B3" s="462" t="s">
+      <c r="B3" s="463" t="s">
         <v>201</v>
       </c>
-      <c r="C3" s="462"/>
-[...12 lines deleted...]
-      <c r="P3" s="462"/>
+      <c r="C3" s="463"/>
+      <c r="D3" s="463"/>
+      <c r="E3" s="463"/>
+      <c r="F3" s="463"/>
+      <c r="G3" s="463"/>
+      <c r="H3" s="463"/>
+      <c r="I3" s="463"/>
+      <c r="J3" s="463"/>
+      <c r="K3" s="463"/>
+      <c r="L3" s="463"/>
+      <c r="M3" s="463"/>
+      <c r="N3" s="463"/>
+      <c r="O3" s="463"/>
+      <c r="P3" s="463"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="56"/>
       <c r="W3" s="56"/>
       <c r="X3" s="56"/>
       <c r="Y3" s="56"/>
       <c r="Z3" s="56"/>
       <c r="AA3" s="56"/>
       <c r="AB3" s="56"/>
       <c r="AC3" s="56"/>
       <c r="AD3" s="56"/>
       <c r="AE3" s="56"/>
       <c r="AF3" s="56"/>
       <c r="AG3" s="13"/>
       <c r="AH3" s="13"/>
       <c r="AI3" s="13"/>
       <c r="AJ3" s="13"/>
     </row>
-    <row r="4" spans="1:36" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:36" ht="13" x14ac:dyDescent="0.3">
       <c r="A4" s="13"/>
-      <c r="B4" s="462" t="s">
+      <c r="B4" s="463" t="s">
         <v>108</v>
       </c>
-      <c r="C4" s="462"/>
-[...12 lines deleted...]
-      <c r="P4" s="462"/>
+      <c r="C4" s="463"/>
+      <c r="D4" s="463"/>
+      <c r="E4" s="463"/>
+      <c r="F4" s="463"/>
+      <c r="G4" s="463"/>
+      <c r="H4" s="463"/>
+      <c r="I4" s="463"/>
+      <c r="J4" s="463"/>
+      <c r="K4" s="463"/>
+      <c r="L4" s="463"/>
+      <c r="M4" s="463"/>
+      <c r="N4" s="463"/>
+      <c r="O4" s="463"/>
+      <c r="P4" s="463"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="13"/>
       <c r="W4" s="13"/>
       <c r="X4" s="13"/>
       <c r="Y4" s="13"/>
       <c r="Z4" s="13"/>
       <c r="AA4" s="13"/>
       <c r="AB4" s="13"/>
       <c r="AC4" s="13"/>
       <c r="AD4" s="13"/>
       <c r="AE4" s="13"/>
       <c r="AF4" s="13"/>
       <c r="AG4" s="13"/>
       <c r="AH4" s="13"/>
       <c r="AI4" s="13"/>
       <c r="AJ4" s="13"/>
     </row>
-    <row r="5" spans="1:36" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="81"/>
       <c r="C5" s="81"/>
       <c r="D5" s="81"/>
       <c r="E5" s="81"/>
       <c r="F5" s="81"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
       <c r="Z5" s="13"/>
       <c r="AA5" s="13"/>
       <c r="AB5" s="13"/>
       <c r="AC5" s="13"/>
       <c r="AD5" s="13"/>
       <c r="AE5" s="13"/>
       <c r="AF5" s="13"/>
       <c r="AG5" s="13"/>
       <c r="AH5" s="13"/>
       <c r="AI5" s="13"/>
       <c r="AJ5" s="13"/>
     </row>
-    <row r="6" spans="1:36" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:36" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="13"/>
       <c r="B6" s="81"/>
-      <c r="C6" s="468">
+      <c r="C6" s="469">
         <v>46203</v>
       </c>
-      <c r="D6" s="468"/>
-[...1 lines deleted...]
-      <c r="F6" s="468"/>
+      <c r="D6" s="469"/>
+      <c r="E6" s="469"/>
+      <c r="F6" s="469"/>
       <c r="G6" s="43"/>
-      <c r="H6" s="468">
+      <c r="H6" s="469">
         <v>46022</v>
       </c>
-      <c r="I6" s="468"/>
-[...1 lines deleted...]
-      <c r="K6" s="468"/>
+      <c r="I6" s="469"/>
+      <c r="J6" s="469"/>
+      <c r="K6" s="469"/>
       <c r="L6" s="13"/>
-      <c r="M6" s="468">
+      <c r="M6" s="469">
         <v>45838</v>
       </c>
-      <c r="N6" s="468"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:36" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="N6" s="469"/>
+      <c r="O6" s="469"/>
+      <c r="P6" s="469"/>
+    </row>
+    <row r="7" spans="1:36" ht="39" x14ac:dyDescent="0.3">
       <c r="A7" s="13"/>
       <c r="B7" s="187" t="s">
         <v>109</v>
       </c>
       <c r="C7" s="188" t="s">
         <v>250</v>
       </c>
       <c r="D7" s="188" t="s">
         <v>251</v>
       </c>
       <c r="E7" s="188" t="s">
         <v>110</v>
       </c>
       <c r="F7" s="188" t="s">
         <v>111</v>
       </c>
       <c r="G7" s="7"/>
       <c r="H7" s="188" t="s">
         <v>250</v>
       </c>
       <c r="I7" s="188" t="s">
         <v>251</v>
       </c>
       <c r="J7" s="188" t="s">
         <v>110</v>
       </c>
       <c r="K7" s="188" t="s">
         <v>111</v>
       </c>
       <c r="L7" s="13"/>
       <c r="M7" s="188" t="s">
         <v>250</v>
       </c>
       <c r="N7" s="188" t="s">
         <v>251</v>
       </c>
       <c r="O7" s="188" t="s">
         <v>110</v>
       </c>
       <c r="P7" s="188" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="8" spans="1:36" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A8" s="13"/>
       <c r="B8" s="189" t="s">
         <v>112</v>
       </c>
       <c r="C8" s="94">
         <v>11709</v>
       </c>
       <c r="D8" s="190">
         <v>104</v>
       </c>
       <c r="E8" s="190">
         <v>808</v>
       </c>
       <c r="F8" s="191">
         <v>0.13</v>
       </c>
       <c r="G8" s="89"/>
       <c r="H8" s="94">
         <v>12647</v>
       </c>
       <c r="I8" s="190">
         <v>104</v>
       </c>
       <c r="J8" s="190">
         <v>867</v>
       </c>
       <c r="K8" s="191">
         <v>0.12</v>
       </c>
       <c r="L8" s="13"/>
       <c r="M8" s="94">
         <v>11011</v>
       </c>
       <c r="N8" s="190">
         <v>103</v>
       </c>
       <c r="O8" s="190">
         <v>734</v>
       </c>
       <c r="P8" s="191">
         <v>0.14000000000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:36" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A9" s="13"/>
       <c r="B9" s="189" t="s">
         <v>113</v>
       </c>
       <c r="C9" s="95">
         <v>8609</v>
       </c>
       <c r="D9" s="95">
         <v>214</v>
       </c>
       <c r="E9" s="95">
         <v>675</v>
       </c>
       <c r="F9" s="192">
         <v>0.32</v>
       </c>
       <c r="G9" s="89"/>
       <c r="H9" s="95">
         <v>8591</v>
       </c>
       <c r="I9" s="95">
         <v>206</v>
       </c>
       <c r="J9" s="95">
         <v>641</v>
       </c>
       <c r="K9" s="192">
         <v>0.32</v>
       </c>
       <c r="L9" s="13"/>
       <c r="M9" s="95">
         <v>7733</v>
       </c>
       <c r="N9" s="95">
         <v>212</v>
       </c>
       <c r="O9" s="95">
         <v>574</v>
       </c>
       <c r="P9" s="192">
         <v>0.37</v>
       </c>
     </row>
-    <row r="10" spans="1:36" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A10" s="13"/>
       <c r="B10" s="189" t="s">
         <v>114</v>
       </c>
       <c r="C10" s="93">
         <v>4012</v>
       </c>
       <c r="D10" s="93">
         <v>222</v>
       </c>
       <c r="E10" s="93">
         <v>308</v>
       </c>
       <c r="F10" s="193">
         <v>0.72</v>
       </c>
       <c r="G10" s="89"/>
       <c r="H10" s="93">
         <v>3647</v>
       </c>
       <c r="I10" s="93">
         <v>205</v>
       </c>
       <c r="J10" s="93">
         <v>270</v>
       </c>
       <c r="K10" s="193">
         <v>0.76</v>
       </c>
       <c r="L10" s="13"/>
       <c r="M10" s="93">
         <v>3374</v>
       </c>
       <c r="N10" s="93">
         <v>185</v>
       </c>
       <c r="O10" s="93">
         <v>240</v>
       </c>
       <c r="P10" s="193">
         <v>0.77</v>
       </c>
     </row>
-    <row r="11" spans="1:36" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:36" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="13"/>
       <c r="B11" s="152" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="194">
         <v>24330</v>
       </c>
       <c r="D11" s="117">
         <v>540</v>
       </c>
       <c r="E11" s="117">
         <v>1791</v>
       </c>
       <c r="F11" s="195">
         <v>0.3</v>
       </c>
       <c r="G11" s="328"/>
       <c r="H11" s="194">
         <v>24885</v>
       </c>
       <c r="I11" s="117">
         <v>515</v>
       </c>
       <c r="J11" s="117">
         <v>1778</v>
       </c>
       <c r="K11" s="195">
         <v>0.28999999999999998</v>
       </c>
       <c r="L11" s="13"/>
       <c r="M11" s="194">
         <v>22118</v>
       </c>
       <c r="N11" s="117">
         <v>500</v>
       </c>
       <c r="O11" s="117">
         <v>1548</v>
       </c>
       <c r="P11" s="195">
         <v>0.32</v>
       </c>
     </row>
-    <row r="12" spans="1:36" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:36" ht="13" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="196"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="4"/>
     </row>
-    <row r="13" spans="1:36" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
@@ -9251,273 +9251,273 @@
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="H6:K6"/>
     <mergeCell ref="M6:P6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="83" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr codeName="Sheet12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z57"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="19" width="9.42578125" customWidth="1"/>
+    <col min="1" max="1" width="4.453125" customWidth="1"/>
+    <col min="2" max="2" width="21.453125" customWidth="1"/>
+    <col min="3" max="3" width="8.453125" customWidth="1"/>
+    <col min="4" max="4" width="14.453125" customWidth="1"/>
+    <col min="5" max="5" width="10.54296875" customWidth="1"/>
+    <col min="6" max="6" width="7.453125" customWidth="1"/>
+    <col min="7" max="7" width="39.54296875" customWidth="1"/>
+    <col min="8" max="8" width="8.453125" customWidth="1"/>
+    <col min="9" max="9" width="14.453125" customWidth="1"/>
+    <col min="10" max="10" width="10.54296875" customWidth="1"/>
+    <col min="11" max="11" width="7.453125" customWidth="1"/>
+    <col min="12" max="12" width="15.453125" customWidth="1"/>
+    <col min="13" max="13" width="8.453125" customWidth="1"/>
+    <col min="14" max="14" width="14.453125" customWidth="1"/>
+    <col min="15" max="16" width="10.54296875" customWidth="1"/>
+    <col min="17" max="19" width="9.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
       <c r="R1" s="13"/>
       <c r="S1" s="13"/>
       <c r="T1" s="13"/>
       <c r="U1" s="13"/>
       <c r="V1" s="13"/>
       <c r="W1" s="13"/>
       <c r="X1" s="13"/>
       <c r="Y1" s="13"/>
       <c r="Z1" s="13"/>
     </row>
-    <row r="2" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="13"/>
-      <c r="B2" s="462" t="s">
+      <c r="B2" s="463" t="s">
         <v>252</v>
       </c>
-      <c r="C2" s="462"/>
-[...12 lines deleted...]
-      <c r="P2" s="462"/>
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="463"/>
+      <c r="H2" s="463"/>
+      <c r="I2" s="463"/>
+      <c r="J2" s="463"/>
+      <c r="K2" s="463"/>
+      <c r="L2" s="463"/>
+      <c r="M2" s="463"/>
+      <c r="N2" s="463"/>
+      <c r="O2" s="463"/>
+      <c r="P2" s="463"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
       <c r="Z2" s="13"/>
     </row>
-    <row r="3" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="13"/>
-      <c r="B3" s="452" t="s">
+      <c r="B3" s="453" t="s">
         <v>201</v>
       </c>
-      <c r="C3" s="452"/>
-[...12 lines deleted...]
-      <c r="P3" s="452"/>
+      <c r="C3" s="453"/>
+      <c r="D3" s="453"/>
+      <c r="E3" s="453"/>
+      <c r="F3" s="453"/>
+      <c r="G3" s="453"/>
+      <c r="H3" s="453"/>
+      <c r="I3" s="453"/>
+      <c r="J3" s="453"/>
+      <c r="K3" s="453"/>
+      <c r="L3" s="453"/>
+      <c r="M3" s="453"/>
+      <c r="N3" s="453"/>
+      <c r="O3" s="453"/>
+      <c r="P3" s="453"/>
       <c r="Q3" s="13"/>
       <c r="R3" s="13"/>
       <c r="S3" s="13"/>
       <c r="T3" s="13"/>
       <c r="U3" s="13"/>
       <c r="V3" s="13"/>
       <c r="W3" s="13"/>
       <c r="X3" s="13"/>
       <c r="Y3" s="13"/>
       <c r="Z3" s="13"/>
     </row>
-    <row r="4" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="13"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="13"/>
       <c r="R4" s="13"/>
       <c r="S4" s="13"/>
       <c r="T4" s="13"/>
       <c r="U4" s="13"/>
       <c r="V4" s="13"/>
       <c r="W4" s="13"/>
       <c r="X4" s="13"/>
       <c r="Y4" s="13"/>
       <c r="Z4" s="13"/>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="13"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
       <c r="Z5" s="13"/>
     </row>
-    <row r="6" spans="1:26" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:26" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="13"/>
-      <c r="B6" s="471" t="s">
+      <c r="B6" s="472" t="s">
         <v>310</v>
       </c>
-      <c r="C6" s="472"/>
-[...12 lines deleted...]
-      <c r="P6" s="472"/>
+      <c r="C6" s="473"/>
+      <c r="D6" s="473"/>
+      <c r="E6" s="473"/>
+      <c r="F6" s="473"/>
+      <c r="G6" s="473"/>
+      <c r="H6" s="473"/>
+      <c r="I6" s="473"/>
+      <c r="J6" s="473"/>
+      <c r="K6" s="473"/>
+      <c r="L6" s="473"/>
+      <c r="M6" s="473"/>
+      <c r="N6" s="473"/>
+      <c r="O6" s="473"/>
+      <c r="P6" s="473"/>
       <c r="Q6" s="13"/>
       <c r="R6" s="13"/>
       <c r="S6" s="13"/>
       <c r="T6" s="13"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
       <c r="W6" s="13"/>
       <c r="X6" s="13"/>
       <c r="Y6" s="13"/>
       <c r="Z6" s="13"/>
     </row>
-    <row r="7" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="13"/>
       <c r="B7" s="62"/>
       <c r="C7" s="62"/>
       <c r="D7" s="62"/>
       <c r="E7" s="62"/>
       <c r="F7" s="62"/>
       <c r="G7" s="62"/>
       <c r="H7" s="62"/>
       <c r="I7" s="62"/>
       <c r="J7" s="62"/>
       <c r="K7" s="62"/>
       <c r="L7" s="62"/>
       <c r="M7" s="62"/>
       <c r="N7" s="62"/>
       <c r="O7" s="62"/>
       <c r="P7" s="62"/>
       <c r="Q7" s="13"/>
       <c r="R7" s="13"/>
       <c r="S7" s="13"/>
       <c r="T7" s="13"/>
       <c r="U7" s="13"/>
       <c r="V7" s="13"/>
       <c r="W7" s="13"/>
       <c r="X7" s="13"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="13"/>
     </row>
-    <row r="8" spans="1:26" ht="27.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:26" ht="28.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="13"/>
       <c r="B8" s="119" t="s">
         <v>115</v>
       </c>
       <c r="C8" s="120" t="s">
         <v>116</v>
       </c>
       <c r="D8" s="120" t="s">
         <v>117</v>
       </c>
       <c r="E8" s="120" t="s">
         <v>118</v>
       </c>
       <c r="F8" s="12"/>
       <c r="G8" s="119" t="s">
         <v>119</v>
       </c>
       <c r="H8" s="121" t="s">
         <v>116</v>
       </c>
       <c r="I8" s="120" t="s">
         <v>117</v>
       </c>
       <c r="J8" s="121" t="s">
         <v>118</v>
@@ -9527,95 +9527,95 @@
         <v>120</v>
       </c>
       <c r="M8" s="121" t="s">
         <v>116</v>
       </c>
       <c r="N8" s="120" t="s">
         <v>117</v>
       </c>
       <c r="O8" s="121" t="s">
         <v>118</v>
       </c>
       <c r="P8" s="121" t="s">
         <v>121</v>
       </c>
       <c r="Q8" s="13"/>
       <c r="R8" s="13"/>
       <c r="S8" s="13"/>
       <c r="T8" s="13"/>
       <c r="U8" s="13"/>
       <c r="V8" s="13"/>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
       <c r="Z8" s="13"/>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A9" s="81"/>
       <c r="B9" s="126" t="s">
         <v>122</v>
       </c>
       <c r="C9" s="127">
         <v>0.12</v>
       </c>
       <c r="D9" s="127">
         <v>0.13</v>
       </c>
       <c r="E9" s="415">
         <v>2.8700000000000003E-2</v>
       </c>
       <c r="F9" s="81"/>
       <c r="G9" s="126" t="s">
         <v>124</v>
       </c>
       <c r="H9" s="131">
         <v>0.03</v>
       </c>
       <c r="I9" s="132">
         <v>0.03</v>
       </c>
       <c r="J9" s="419">
         <v>2.76E-2</v>
       </c>
       <c r="K9" s="81"/>
       <c r="L9" s="126"/>
       <c r="M9" s="420"/>
       <c r="N9" s="420"/>
       <c r="O9" s="420"/>
       <c r="P9" s="420"/>
       <c r="Q9" s="81"/>
       <c r="R9" s="81"/>
       <c r="S9" s="81"/>
       <c r="T9" s="81"/>
       <c r="U9" s="81"/>
       <c r="V9" s="81"/>
       <c r="W9" s="81"/>
       <c r="X9" s="81"/>
       <c r="Y9" s="81"/>
       <c r="Z9" s="81"/>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A10" s="81"/>
       <c r="B10" s="126" t="s">
         <v>123</v>
       </c>
       <c r="C10" s="127">
         <v>0.09</v>
       </c>
       <c r="D10" s="127">
         <v>0.1</v>
       </c>
       <c r="E10" s="415">
         <v>2.7999999999999997E-2</v>
       </c>
       <c r="F10" s="81"/>
       <c r="G10" s="126" t="s">
         <v>127</v>
       </c>
       <c r="H10" s="131">
         <v>0.03</v>
       </c>
       <c r="I10" s="132">
         <v>0.03</v>
       </c>
       <c r="J10" s="419">
         <v>3.5499999999999997E-2</v>
@@ -9625,51 +9625,51 @@
         <v>94</v>
       </c>
       <c r="M10" s="127">
         <v>0.01</v>
       </c>
       <c r="N10" s="133">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="O10" s="415">
         <v>7.8399999999999997E-2</v>
       </c>
       <c r="P10" s="415">
         <v>5.5400000000000005E-2</v>
       </c>
       <c r="Q10" s="81"/>
       <c r="R10" s="81"/>
       <c r="S10" s="81"/>
       <c r="T10" s="81"/>
       <c r="U10" s="81"/>
       <c r="V10" s="81"/>
       <c r="W10" s="81"/>
       <c r="X10" s="81"/>
       <c r="Y10" s="81"/>
       <c r="Z10" s="81"/>
     </row>
-    <row r="11" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" ht="14.5" x14ac:dyDescent="0.25">
       <c r="A11" s="81"/>
       <c r="B11" s="126" t="s">
         <v>125</v>
       </c>
       <c r="C11" s="127">
         <v>0.09</v>
       </c>
       <c r="D11" s="127">
         <v>0.13</v>
       </c>
       <c r="E11" s="415">
         <v>3.2400000000000005E-2</v>
       </c>
       <c r="F11" s="81"/>
       <c r="G11" s="126" t="s">
         <v>226</v>
       </c>
       <c r="H11" s="131">
         <v>0.03</v>
       </c>
       <c r="I11" s="132">
         <v>0.04</v>
       </c>
       <c r="J11" s="419">
         <v>3.4300000000000004E-2</v>
@@ -9679,51 +9679,51 @@
         <v>303</v>
       </c>
       <c r="M11" s="127">
         <v>0.03</v>
       </c>
       <c r="N11" s="133">
         <v>0.09</v>
       </c>
       <c r="O11" s="415">
         <v>5.0099999999999999E-2</v>
       </c>
       <c r="P11" s="415">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="Q11" s="81"/>
       <c r="R11" s="81"/>
       <c r="S11" s="81"/>
       <c r="T11" s="81"/>
       <c r="U11" s="81"/>
       <c r="V11" s="81"/>
       <c r="W11" s="81"/>
       <c r="X11" s="81"/>
       <c r="Y11" s="81"/>
       <c r="Z11" s="81"/>
     </row>
-    <row r="12" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" ht="14.5" x14ac:dyDescent="0.25">
       <c r="A12" s="81"/>
       <c r="B12" s="126" t="s">
         <v>126</v>
       </c>
       <c r="C12" s="127">
         <v>0.05</v>
       </c>
       <c r="D12" s="127">
         <v>0.08</v>
       </c>
       <c r="E12" s="415">
         <v>3.2899999999999999E-2</v>
       </c>
       <c r="F12" s="81"/>
       <c r="G12" s="126" t="s">
         <v>231</v>
       </c>
       <c r="H12" s="131">
         <v>0.02</v>
       </c>
       <c r="I12" s="132">
         <v>0.02</v>
       </c>
       <c r="J12" s="419">
         <v>2.4199999999999999E-2</v>
@@ -9733,51 +9733,51 @@
         <v>2019</v>
       </c>
       <c r="M12" s="127">
         <v>0.03</v>
       </c>
       <c r="N12" s="133">
         <v>0.05</v>
       </c>
       <c r="O12" s="415">
         <v>3.5499999999999997E-2</v>
       </c>
       <c r="P12" s="415">
         <v>7.8000000000000005E-3</v>
       </c>
       <c r="Q12" s="81"/>
       <c r="R12" s="81"/>
       <c r="S12" s="81"/>
       <c r="T12" s="81"/>
       <c r="U12" s="81"/>
       <c r="V12" s="81"/>
       <c r="W12" s="81"/>
       <c r="X12" s="81"/>
       <c r="Y12" s="81"/>
       <c r="Z12" s="81"/>
     </row>
-    <row r="13" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" ht="14.5" x14ac:dyDescent="0.25">
       <c r="A13" s="81"/>
       <c r="B13" s="126" t="s">
         <v>321</v>
       </c>
       <c r="C13" s="127">
         <v>0.04</v>
       </c>
       <c r="D13" s="127">
         <v>0.05</v>
       </c>
       <c r="E13" s="415">
         <v>3.1899999999999998E-2</v>
       </c>
       <c r="F13" s="81"/>
       <c r="G13" s="126" t="s">
         <v>130</v>
       </c>
       <c r="H13" s="131">
         <v>0.02</v>
       </c>
       <c r="I13" s="132">
         <v>0.03</v>
       </c>
       <c r="J13" s="419">
         <v>3.39E-2</v>
@@ -9786,51 +9786,51 @@
       <c r="L13" s="134">
         <v>2020</v>
       </c>
       <c r="M13" s="127">
         <v>0.09</v>
       </c>
       <c r="N13" s="133">
         <v>0.1</v>
       </c>
       <c r="O13" s="415">
         <v>2.4799999999999999E-2</v>
       </c>
       <c r="P13" s="415">
         <v>8.6E-3</v>
       </c>
       <c r="Q13" s="81"/>
       <c r="R13" s="81"/>
       <c r="T13" s="81"/>
       <c r="U13" s="81"/>
       <c r="V13" s="81"/>
       <c r="W13" s="81"/>
       <c r="X13" s="81"/>
       <c r="Y13" s="81"/>
       <c r="Z13" s="81"/>
     </row>
-    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A14" s="81"/>
       <c r="B14" s="126" t="s">
         <v>131</v>
       </c>
       <c r="C14" s="127">
         <v>0.04</v>
       </c>
       <c r="D14" s="127">
         <v>0.04</v>
       </c>
       <c r="E14" s="415">
         <v>2.6000000000000002E-2</v>
       </c>
       <c r="F14" s="126"/>
       <c r="G14" s="126" t="s">
         <v>227</v>
       </c>
       <c r="H14" s="131">
         <v>0.02</v>
       </c>
       <c r="I14" s="132">
         <v>0.05</v>
       </c>
       <c r="J14" s="419">
         <v>3.6700000000000003E-2</v>
@@ -9840,51 +9840,51 @@
         <v>2021</v>
       </c>
       <c r="M14" s="127">
         <v>0.16</v>
       </c>
       <c r="N14" s="133">
         <v>0.18</v>
       </c>
       <c r="O14" s="415">
         <v>2.6400000000000003E-2</v>
       </c>
       <c r="P14" s="415">
         <v>1.43E-2</v>
       </c>
       <c r="Q14" s="81"/>
       <c r="R14" s="81"/>
       <c r="S14" s="81"/>
       <c r="T14" s="81"/>
       <c r="U14" s="81"/>
       <c r="V14" s="81"/>
       <c r="W14" s="81"/>
       <c r="X14" s="81"/>
       <c r="Y14" s="81"/>
       <c r="Z14" s="81"/>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A15" s="81"/>
       <c r="B15" s="126" t="s">
         <v>129</v>
       </c>
       <c r="C15" s="127">
         <v>0.04</v>
       </c>
       <c r="D15" s="127">
         <v>0.02</v>
       </c>
       <c r="E15" s="415">
         <v>2.4500000000000001E-2</v>
       </c>
       <c r="F15" s="81"/>
       <c r="G15" s="126" t="s">
         <v>228</v>
       </c>
       <c r="H15" s="131">
         <v>0.02</v>
       </c>
       <c r="I15" s="132">
         <v>0.02</v>
       </c>
       <c r="J15" s="419">
         <v>2.3599999999999999E-2</v>
@@ -9894,51 +9894,51 @@
         <v>2022</v>
       </c>
       <c r="M15" s="127">
         <v>0.15</v>
       </c>
       <c r="N15" s="133">
         <v>0.21</v>
       </c>
       <c r="O15" s="415">
         <v>3.15E-2</v>
       </c>
       <c r="P15" s="415">
         <v>2.52E-2</v>
       </c>
       <c r="Q15" s="81"/>
       <c r="R15" s="126"/>
       <c r="S15" s="131"/>
       <c r="T15" s="132"/>
       <c r="U15" s="419"/>
       <c r="V15" s="81"/>
       <c r="W15" s="81"/>
       <c r="X15" s="81"/>
       <c r="Y15" s="81"/>
       <c r="Z15" s="81"/>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A16" s="81"/>
       <c r="B16" s="126" t="s">
         <v>192</v>
       </c>
       <c r="C16" s="127">
         <v>0.03</v>
       </c>
       <c r="D16" s="127">
         <v>0.04</v>
       </c>
       <c r="E16" s="415">
         <v>3.3100000000000004E-2</v>
       </c>
       <c r="F16" s="126"/>
       <c r="G16" s="126" t="s">
         <v>230</v>
       </c>
       <c r="H16" s="131">
         <v>0.02</v>
       </c>
       <c r="I16" s="132">
         <v>0.03</v>
       </c>
       <c r="J16" s="419">
         <v>3.6799999999999999E-2</v>
@@ -9948,51 +9948,51 @@
         <v>2023</v>
       </c>
       <c r="M16" s="127">
         <v>0.13</v>
       </c>
       <c r="N16" s="133">
         <v>0.16</v>
       </c>
       <c r="O16" s="415">
         <v>3.1000000000000003E-2</v>
       </c>
       <c r="P16" s="415">
         <v>2.4E-2</v>
       </c>
       <c r="Q16" s="81"/>
       <c r="R16" s="81"/>
       <c r="S16" s="81"/>
       <c r="T16" s="81"/>
       <c r="U16" s="81"/>
       <c r="V16" s="81"/>
       <c r="W16" s="81"/>
       <c r="X16" s="81"/>
       <c r="Y16" s="81"/>
       <c r="Z16" s="81"/>
     </row>
-    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A17" s="81"/>
       <c r="B17" s="126" t="s">
         <v>132</v>
       </c>
       <c r="C17" s="127">
         <v>0.03</v>
       </c>
       <c r="D17" s="127">
         <v>0.02</v>
       </c>
       <c r="E17" s="415">
         <v>2.01E-2</v>
       </c>
       <c r="F17" s="81"/>
       <c r="G17" s="126" t="s">
         <v>229</v>
       </c>
       <c r="H17" s="131">
         <v>0.02</v>
       </c>
       <c r="I17" s="132">
         <v>0.03</v>
       </c>
       <c r="J17" s="419">
         <v>3.49E-2</v>
@@ -10002,51 +10002,51 @@
         <v>2024</v>
       </c>
       <c r="M17" s="127">
         <v>0.14000000000000001</v>
       </c>
       <c r="N17" s="133">
         <v>0.11</v>
       </c>
       <c r="O17" s="415">
         <v>2.2100000000000002E-2</v>
       </c>
       <c r="P17" s="415">
         <v>1.83E-2</v>
       </c>
       <c r="Q17" s="81"/>
       <c r="R17" s="81"/>
       <c r="S17" s="81"/>
       <c r="T17" s="81"/>
       <c r="U17" s="81"/>
       <c r="V17" s="81"/>
       <c r="W17" s="81"/>
       <c r="X17" s="81"/>
       <c r="Y17" s="81"/>
       <c r="Z17" s="81"/>
     </row>
-    <row r="18" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26" ht="14.5" x14ac:dyDescent="0.25">
       <c r="A18" s="81"/>
       <c r="B18" s="126" t="s">
         <v>322</v>
       </c>
       <c r="C18" s="127">
         <v>0.03</v>
       </c>
       <c r="D18" s="127">
         <v>0.03</v>
       </c>
       <c r="E18" s="415">
         <v>2.3599999999999999E-2</v>
       </c>
       <c r="F18" s="81"/>
       <c r="G18" s="126" t="s">
         <v>209</v>
       </c>
       <c r="H18" s="127">
         <v>0.02</v>
       </c>
       <c r="I18" s="133">
         <v>0.01</v>
       </c>
       <c r="J18" s="415">
         <v>1.8500000000000003E-2</v>
@@ -10056,51 +10056,51 @@
         <v>2025</v>
       </c>
       <c r="M18" s="127">
         <v>0.16</v>
       </c>
       <c r="N18" s="133">
         <v>0.03</v>
       </c>
       <c r="O18" s="415">
         <v>6.8999999999999999E-3</v>
       </c>
       <c r="P18" s="415">
         <v>6.3E-3</v>
       </c>
       <c r="Q18" s="81"/>
       <c r="R18" s="81"/>
       <c r="S18" s="81"/>
       <c r="T18" s="81"/>
       <c r="U18" s="81"/>
       <c r="V18" s="81"/>
       <c r="W18" s="81"/>
       <c r="X18" s="81"/>
       <c r="Y18" s="81"/>
       <c r="Z18" s="81"/>
     </row>
-    <row r="19" spans="1:26" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:26" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="81"/>
       <c r="B19" s="128" t="s">
         <v>133</v>
       </c>
       <c r="C19" s="129">
         <v>0.44</v>
       </c>
       <c r="D19" s="129">
         <v>0.36</v>
       </c>
       <c r="E19" s="416">
         <v>2.2700000000000001E-2</v>
       </c>
       <c r="F19" s="81"/>
       <c r="G19" s="128" t="s">
         <v>232</v>
       </c>
       <c r="H19" s="129">
         <v>0.77</v>
       </c>
       <c r="I19" s="135">
         <v>0.71</v>
       </c>
       <c r="J19" s="416">
         <v>2.46E-2</v>
@@ -10110,51 +10110,51 @@
         <v>2026</v>
       </c>
       <c r="M19" s="129">
         <v>0.1</v>
       </c>
       <c r="N19" s="135">
         <v>0</v>
       </c>
       <c r="O19" s="416">
         <v>8.9999999999999998E-4</v>
       </c>
       <c r="P19" s="416">
         <v>8.9999999999999998E-4</v>
       </c>
       <c r="Q19" s="81"/>
       <c r="R19" s="81"/>
       <c r="S19" s="81"/>
       <c r="T19" s="81"/>
       <c r="U19" s="81"/>
       <c r="V19" s="81"/>
       <c r="W19" s="81"/>
       <c r="X19" s="81"/>
       <c r="Y19" s="81"/>
       <c r="Z19" s="81"/>
     </row>
-    <row r="20" spans="1:26" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:26" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="81"/>
       <c r="B20" s="130" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="417">
         <v>1</v>
       </c>
       <c r="D20" s="417">
         <v>1</v>
       </c>
       <c r="E20" s="418">
         <v>2.5899999999999999E-2</v>
       </c>
       <c r="F20" s="81"/>
       <c r="G20" s="130" t="s">
         <v>3</v>
       </c>
       <c r="H20" s="417">
         <v>1</v>
       </c>
       <c r="I20" s="417">
         <v>1</v>
       </c>
       <c r="J20" s="418">
         <v>2.5899999999999999E-2</v>
@@ -10164,137 +10164,137 @@
         <v>3</v>
       </c>
       <c r="M20" s="417">
         <v>1</v>
       </c>
       <c r="N20" s="417">
         <v>1</v>
       </c>
       <c r="O20" s="418">
         <v>2.5899999999999999E-2</v>
       </c>
       <c r="P20" s="418">
         <v>4.0899999999999999E-2</v>
       </c>
       <c r="Q20" s="81"/>
       <c r="R20" s="81"/>
       <c r="S20" s="81"/>
       <c r="T20" s="81"/>
       <c r="U20" s="81"/>
       <c r="V20" s="81"/>
       <c r="W20" s="81"/>
       <c r="X20" s="81"/>
       <c r="Y20" s="81"/>
       <c r="Z20" s="81"/>
     </row>
-    <row r="21" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="13"/>
       <c r="B21" s="43"/>
       <c r="C21" s="43"/>
       <c r="D21" s="43"/>
       <c r="E21" s="43"/>
       <c r="F21" s="43"/>
       <c r="G21" s="43"/>
       <c r="H21" s="43"/>
       <c r="I21" s="43"/>
       <c r="J21" s="43"/>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="43"/>
       <c r="N21" s="43"/>
       <c r="O21" s="43"/>
       <c r="P21" s="43"/>
       <c r="Q21" s="13"/>
       <c r="R21" s="13"/>
       <c r="S21" s="13"/>
       <c r="T21" s="13"/>
       <c r="U21" s="13"/>
       <c r="V21" s="13"/>
       <c r="W21" s="13"/>
       <c r="X21" s="13"/>
       <c r="Y21" s="13"/>
       <c r="Z21" s="13"/>
     </row>
-    <row r="22" spans="1:26" ht="13.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:26" ht="13.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="13"/>
-      <c r="B22" s="471" t="s">
+      <c r="B22" s="472" t="s">
         <v>302</v>
       </c>
-      <c r="C22" s="472"/>
-[...12 lines deleted...]
-      <c r="P22" s="472"/>
+      <c r="C22" s="473"/>
+      <c r="D22" s="473"/>
+      <c r="E22" s="473"/>
+      <c r="F22" s="473"/>
+      <c r="G22" s="473"/>
+      <c r="H22" s="473"/>
+      <c r="I22" s="473"/>
+      <c r="J22" s="473"/>
+      <c r="K22" s="473"/>
+      <c r="L22" s="473"/>
+      <c r="M22" s="473"/>
+      <c r="N22" s="473"/>
+      <c r="O22" s="473"/>
+      <c r="P22" s="473"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="13"/>
       <c r="U22" s="13"/>
       <c r="V22" s="13"/>
       <c r="W22" s="13"/>
       <c r="X22" s="13"/>
       <c r="Y22" s="13"/>
       <c r="Z22" s="13"/>
     </row>
-    <row r="23" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="13"/>
       <c r="B23" s="62"/>
       <c r="C23" s="62"/>
       <c r="D23" s="62"/>
       <c r="E23" s="62"/>
       <c r="F23" s="62"/>
       <c r="G23" s="62"/>
       <c r="H23" s="62"/>
       <c r="I23" s="62"/>
       <c r="J23" s="62"/>
       <c r="K23" s="62"/>
       <c r="L23" s="62"/>
       <c r="M23" s="62"/>
       <c r="N23" s="62"/>
       <c r="O23" s="62"/>
       <c r="P23" s="62"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="13"/>
       <c r="U23" s="13"/>
       <c r="V23" s="13"/>
       <c r="W23" s="13"/>
       <c r="X23" s="13"/>
       <c r="Y23" s="13"/>
       <c r="Z23" s="13"/>
     </row>
-    <row r="24" spans="1:26" ht="29.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:26" ht="29.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="13"/>
       <c r="B24" s="119" t="s">
         <v>115</v>
       </c>
       <c r="C24" s="120" t="s">
         <v>116</v>
       </c>
       <c r="D24" s="120" t="s">
         <v>117</v>
       </c>
       <c r="E24" s="120" t="s">
         <v>118</v>
       </c>
       <c r="F24" s="12"/>
       <c r="G24" s="119" t="s">
         <v>119</v>
       </c>
       <c r="H24" s="121" t="s">
         <v>116</v>
       </c>
       <c r="I24" s="120" t="s">
         <v>117</v>
       </c>
       <c r="J24" s="121" t="s">
         <v>118</v>
@@ -10304,93 +10304,93 @@
         <v>120</v>
       </c>
       <c r="M24" s="121" t="s">
         <v>116</v>
       </c>
       <c r="N24" s="120" t="s">
         <v>117</v>
       </c>
       <c r="O24" s="121" t="s">
         <v>118</v>
       </c>
       <c r="P24" s="121" t="s">
         <v>121</v>
       </c>
       <c r="Q24" s="13"/>
       <c r="R24" s="13"/>
       <c r="S24" s="13"/>
       <c r="T24" s="13"/>
       <c r="U24" s="13"/>
       <c r="V24" s="13"/>
       <c r="W24" s="13"/>
       <c r="X24" s="13"/>
       <c r="Y24" s="13"/>
       <c r="Z24" s="13"/>
     </row>
-    <row r="25" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:26" ht="13.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="13"/>
       <c r="B25" s="348" t="s">
         <v>122</v>
       </c>
       <c r="C25" s="127">
         <v>0.12</v>
       </c>
       <c r="D25" s="127">
         <v>0.13</v>
       </c>
       <c r="E25" s="344">
         <v>2.8399999999999998E-2</v>
       </c>
       <c r="G25" s="348" t="s">
         <v>124</v>
       </c>
       <c r="H25" s="131">
         <v>0.03</v>
       </c>
       <c r="I25" s="132">
         <v>0.03</v>
       </c>
       <c r="J25" s="349">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="L25" s="348"/>
       <c r="M25" s="350"/>
       <c r="N25" s="350"/>
       <c r="O25" s="350"/>
       <c r="P25" s="350"/>
       <c r="Q25" s="13"/>
       <c r="R25" s="13"/>
       <c r="S25" s="13"/>
       <c r="T25" s="13"/>
       <c r="U25" s="13"/>
       <c r="V25" s="13"/>
       <c r="W25" s="13"/>
       <c r="X25" s="13"/>
       <c r="Y25" s="13"/>
       <c r="Z25" s="13"/>
     </row>
-    <row r="26" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:26" ht="13.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="13"/>
       <c r="B26" s="126" t="s">
         <v>123</v>
       </c>
       <c r="C26" s="127">
         <v>0.09</v>
       </c>
       <c r="D26" s="127">
         <v>0.09</v>
       </c>
       <c r="E26" s="345">
         <v>2.81E-2</v>
       </c>
       <c r="G26" s="126" t="s">
         <v>226</v>
       </c>
       <c r="H26" s="131">
         <v>0.03</v>
       </c>
       <c r="I26" s="132">
         <v>0.04</v>
       </c>
       <c r="J26" s="351">
         <v>3.3100000000000004E-2</v>
       </c>
@@ -10398,51 +10398,51 @@
         <v>94</v>
       </c>
       <c r="M26" s="127">
         <v>0.02</v>
       </c>
       <c r="N26" s="133">
         <v>0.08</v>
       </c>
       <c r="O26" s="345">
         <v>7.9600000000000004E-2</v>
       </c>
       <c r="P26" s="345">
         <v>5.5500000000000001E-2</v>
       </c>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
       <c r="U26" s="13"/>
       <c r="V26" s="13"/>
       <c r="W26" s="13"/>
       <c r="X26" s="13"/>
       <c r="Y26" s="13"/>
       <c r="Z26" s="13"/>
     </row>
-    <row r="27" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:26" ht="14.5" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="126" t="s">
         <v>125</v>
       </c>
       <c r="C27" s="127">
         <v>0.08</v>
       </c>
       <c r="D27" s="127">
         <v>0.13</v>
       </c>
       <c r="E27" s="345">
         <v>3.3500000000000002E-2</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H27" s="131">
         <v>0.03</v>
       </c>
       <c r="I27" s="132">
         <v>0.03</v>
       </c>
       <c r="J27" s="351">
         <v>3.5900000000000001E-2</v>
       </c>
@@ -10450,51 +10450,51 @@
         <v>295</v>
       </c>
       <c r="M27" s="127">
         <v>0.02</v>
       </c>
       <c r="N27" s="133">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="O27" s="345">
         <v>5.0800000000000005E-2</v>
       </c>
       <c r="P27" s="345">
         <v>5.8999999999999999E-3</v>
       </c>
       <c r="Q27" s="13"/>
       <c r="R27" s="13"/>
       <c r="S27" s="13"/>
       <c r="T27" s="13"/>
       <c r="U27" s="13"/>
       <c r="V27" s="13"/>
       <c r="W27" s="13"/>
       <c r="X27" s="13"/>
       <c r="Y27" s="13"/>
       <c r="Z27" s="13"/>
     </row>
-    <row r="28" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:26" ht="14.5" x14ac:dyDescent="0.25">
       <c r="A28" s="13"/>
       <c r="B28" s="126" t="s">
         <v>126</v>
       </c>
       <c r="C28" s="127">
         <v>0.05</v>
       </c>
       <c r="D28" s="127">
         <v>0.09</v>
       </c>
       <c r="E28" s="345">
         <v>3.3799999999999997E-2</v>
       </c>
       <c r="G28" s="126" t="s">
         <v>231</v>
       </c>
       <c r="H28" s="131">
         <v>0.02</v>
       </c>
       <c r="I28" s="132">
         <v>0.02</v>
       </c>
       <c r="J28" s="351">
         <v>2.4900000000000002E-2</v>
       </c>
@@ -10502,51 +10502,51 @@
         <v>2018</v>
       </c>
       <c r="M28" s="127">
         <v>0.01</v>
       </c>
       <c r="N28" s="133">
         <v>0.04</v>
       </c>
       <c r="O28" s="345">
         <v>5.3099999999999994E-2</v>
       </c>
       <c r="P28" s="345">
         <v>9.4999999999999998E-3</v>
       </c>
       <c r="Q28" s="13"/>
       <c r="R28" s="13"/>
       <c r="S28" s="13"/>
       <c r="T28" s="13"/>
       <c r="U28" s="13"/>
       <c r="V28" s="13"/>
       <c r="W28" s="13"/>
       <c r="X28" s="13"/>
       <c r="Y28" s="13"/>
       <c r="Z28" s="13"/>
     </row>
-    <row r="29" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:26" ht="14.5" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
       <c r="B29" s="126" t="s">
         <v>128</v>
       </c>
       <c r="C29" s="127">
         <v>0.04</v>
       </c>
       <c r="D29" s="127">
         <v>0.05</v>
       </c>
       <c r="E29" s="345">
         <v>3.15E-2</v>
       </c>
       <c r="F29" s="126"/>
       <c r="G29" s="126" t="s">
         <v>130</v>
       </c>
       <c r="H29" s="131">
         <v>0.02</v>
       </c>
       <c r="I29" s="132">
         <v>0.03</v>
       </c>
       <c r="J29" s="351">
         <v>3.5400000000000001E-2</v>
@@ -10555,51 +10555,51 @@
         <v>2019</v>
       </c>
       <c r="M29" s="127">
         <v>0.04</v>
       </c>
       <c r="N29" s="133">
         <v>0.05</v>
       </c>
       <c r="O29" s="345">
         <v>3.4500000000000003E-2</v>
       </c>
       <c r="P29" s="345">
         <v>8.3999999999999995E-3</v>
       </c>
       <c r="Q29" s="13"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13"/>
       <c r="U29" s="13"/>
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="13"/>
       <c r="Y29" s="13"/>
       <c r="Z29" s="13"/>
     </row>
-    <row r="30" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:26" ht="13.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="13"/>
       <c r="B30" s="126" t="s">
         <v>131</v>
       </c>
       <c r="C30" s="127">
         <v>0.04</v>
       </c>
       <c r="D30" s="127">
         <v>0.04</v>
       </c>
       <c r="E30" s="345">
         <v>2.7799999999999998E-2</v>
       </c>
       <c r="G30" s="126" t="s">
         <v>227</v>
       </c>
       <c r="H30" s="131">
         <v>0.02</v>
       </c>
       <c r="I30" s="132">
         <v>0.05</v>
       </c>
       <c r="J30" s="351">
         <v>3.7000000000000005E-2</v>
       </c>
@@ -10607,51 +10607,51 @@
         <v>2020</v>
       </c>
       <c r="M30" s="127">
         <v>0.11</v>
       </c>
       <c r="N30" s="133">
         <v>0.11</v>
       </c>
       <c r="O30" s="345">
         <v>2.4100000000000003E-2</v>
       </c>
       <c r="P30" s="345">
         <v>9.1000000000000004E-3</v>
       </c>
       <c r="Q30" s="13"/>
       <c r="R30" s="13"/>
       <c r="S30" s="13"/>
       <c r="T30" s="13"/>
       <c r="U30" s="13"/>
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
       <c r="Y30" s="13"/>
       <c r="Z30" s="13"/>
     </row>
-    <row r="31" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:26" ht="13.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
       <c r="B31" s="126" t="s">
         <v>129</v>
       </c>
       <c r="C31" s="127">
         <v>0.04</v>
       </c>
       <c r="D31" s="127">
         <v>0.03</v>
       </c>
       <c r="E31" s="345">
         <v>2.3300000000000001E-2</v>
       </c>
       <c r="G31" s="126" t="s">
         <v>228</v>
       </c>
       <c r="H31" s="131">
         <v>0.02</v>
       </c>
       <c r="I31" s="132">
         <v>0.02</v>
       </c>
       <c r="J31" s="351">
         <v>2.6200000000000001E-2</v>
       </c>
@@ -10659,51 +10659,51 @@
         <v>2021</v>
       </c>
       <c r="M31" s="127">
         <v>0.17</v>
       </c>
       <c r="N31" s="133">
         <v>0.19</v>
       </c>
       <c r="O31" s="345">
         <v>2.63E-2</v>
       </c>
       <c r="P31" s="345">
         <v>1.52E-2</v>
       </c>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="13"/>
       <c r="W31" s="13"/>
       <c r="X31" s="13"/>
       <c r="Y31" s="13"/>
       <c r="Z31" s="13"/>
     </row>
-    <row r="32" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:26" ht="13.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="13"/>
       <c r="B32" s="126" t="s">
         <v>192</v>
       </c>
       <c r="C32" s="127">
         <v>0.03</v>
       </c>
       <c r="D32" s="127">
         <v>0.04</v>
       </c>
       <c r="E32" s="345">
         <v>3.3300000000000003E-2</v>
       </c>
       <c r="G32" s="126" t="s">
         <v>230</v>
       </c>
       <c r="H32" s="131">
         <v>0.02</v>
       </c>
       <c r="I32" s="132">
         <v>0.03</v>
       </c>
       <c r="J32" s="351">
         <v>3.5299999999999998E-2</v>
       </c>
@@ -10711,51 +10711,51 @@
         <v>2022</v>
       </c>
       <c r="M32" s="127">
         <v>0.17</v>
       </c>
       <c r="N32" s="133">
         <v>0.22</v>
       </c>
       <c r="O32" s="345">
         <v>2.98E-2</v>
       </c>
       <c r="P32" s="345">
         <v>2.4500000000000001E-2</v>
       </c>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
     </row>
-    <row r="33" spans="1:26" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:26" ht="13.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13"/>
       <c r="B33" s="126" t="s">
         <v>132</v>
       </c>
       <c r="C33" s="127">
         <v>0.03</v>
       </c>
       <c r="D33" s="127">
         <v>0.02</v>
       </c>
       <c r="E33" s="345">
         <v>2.07E-2</v>
       </c>
       <c r="G33" s="126" t="s">
         <v>229</v>
       </c>
       <c r="H33" s="131">
         <v>0.02</v>
       </c>
       <c r="I33" s="132">
         <v>0.03</v>
       </c>
       <c r="J33" s="351">
         <v>3.2599999999999997E-2</v>
       </c>
@@ -10763,51 +10763,51 @@
         <v>2023</v>
       </c>
       <c r="M33" s="127">
         <v>0.14000000000000001</v>
       </c>
       <c r="N33" s="133">
         <v>0.15</v>
       </c>
       <c r="O33" s="345">
         <v>2.75E-2</v>
       </c>
       <c r="P33" s="345">
         <v>2.23E-2</v>
       </c>
       <c r="Q33" s="13"/>
       <c r="R33" s="13"/>
       <c r="S33" s="13"/>
       <c r="T33" s="13"/>
       <c r="U33" s="13"/>
       <c r="V33" s="13"/>
       <c r="W33" s="13"/>
       <c r="X33" s="13"/>
       <c r="Y33" s="13"/>
       <c r="Z33" s="13"/>
     </row>
-    <row r="34" spans="1:26" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:26" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="13"/>
       <c r="B34" s="126" t="s">
         <v>322</v>
       </c>
       <c r="C34" s="127">
         <v>0.03</v>
       </c>
       <c r="D34" s="127">
         <v>0.03</v>
       </c>
       <c r="E34" s="345">
         <v>2.29E-2</v>
       </c>
       <c r="G34" s="126" t="s">
         <v>209</v>
       </c>
       <c r="H34" s="127">
         <v>0.02</v>
       </c>
       <c r="I34" s="133">
         <v>0.01</v>
       </c>
       <c r="J34" s="345">
         <v>1.8500000000000003E-2</v>
       </c>
@@ -10815,51 +10815,51 @@
         <v>2024</v>
       </c>
       <c r="M34" s="127">
         <v>0.15</v>
       </c>
       <c r="N34" s="133">
         <v>0.08</v>
       </c>
       <c r="O34" s="345">
         <v>1.7299999999999999E-2</v>
       </c>
       <c r="P34" s="345">
         <v>1.52E-2</v>
       </c>
       <c r="Q34" s="13"/>
       <c r="R34" s="13"/>
       <c r="S34" s="13"/>
       <c r="T34" s="13"/>
       <c r="U34" s="13"/>
       <c r="V34" s="13"/>
       <c r="W34" s="13"/>
       <c r="X34" s="13"/>
       <c r="Y34" s="13"/>
       <c r="Z34" s="13"/>
     </row>
-    <row r="35" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:26" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="128" t="s">
         <v>133</v>
       </c>
       <c r="C35" s="129">
         <v>0.45</v>
       </c>
       <c r="D35" s="129">
         <v>0.35000000000000003</v>
       </c>
       <c r="E35" s="345">
         <v>2.3199999999999998E-2</v>
       </c>
       <c r="G35" s="128" t="s">
         <v>232</v>
       </c>
       <c r="H35" s="129">
         <v>0.77</v>
       </c>
       <c r="I35" s="135">
         <v>0.71</v>
       </c>
       <c r="J35" s="345">
         <v>2.4900000000000002E-2</v>
       </c>
@@ -10867,51 +10867,51 @@
         <v>2025</v>
       </c>
       <c r="M35" s="129">
         <v>0.17</v>
       </c>
       <c r="N35" s="135">
         <v>0.01</v>
       </c>
       <c r="O35" s="345">
         <v>3.2000000000000002E-3</v>
       </c>
       <c r="P35" s="345">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="Q35" s="13"/>
       <c r="R35" s="13"/>
       <c r="S35" s="13"/>
       <c r="T35" s="13"/>
       <c r="U35" s="13"/>
       <c r="V35" s="13"/>
       <c r="W35" s="13"/>
       <c r="X35" s="13"/>
       <c r="Y35" s="13"/>
       <c r="Z35" s="13"/>
     </row>
-    <row r="36" spans="1:26" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:26" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="13"/>
       <c r="B36" s="130" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="346">
         <v>1</v>
       </c>
       <c r="D36" s="346">
         <v>1</v>
       </c>
       <c r="E36" s="347">
         <v>2.6200000000000001E-2</v>
       </c>
       <c r="G36" s="130" t="s">
         <v>3</v>
       </c>
       <c r="H36" s="346">
         <v>1</v>
       </c>
       <c r="I36" s="346">
         <v>1</v>
       </c>
       <c r="J36" s="347">
         <v>2.6200000000000001E-2</v>
       </c>
@@ -10919,137 +10919,137 @@
         <v>3</v>
       </c>
       <c r="M36" s="346">
         <v>1</v>
       </c>
       <c r="N36" s="346">
         <v>1</v>
       </c>
       <c r="O36" s="347">
         <v>2.6200000000000001E-2</v>
       </c>
       <c r="P36" s="347">
         <v>4.1299999999999996E-2</v>
       </c>
       <c r="Q36" s="13"/>
       <c r="R36" s="13"/>
       <c r="S36" s="13"/>
       <c r="T36" s="13"/>
       <c r="U36" s="13"/>
       <c r="V36" s="13"/>
       <c r="W36" s="13"/>
       <c r="X36" s="13"/>
       <c r="Y36" s="13"/>
       <c r="Z36" s="13"/>
     </row>
-    <row r="37" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="13"/>
       <c r="B37" s="43"/>
       <c r="C37" s="43"/>
       <c r="D37" s="43"/>
       <c r="E37" s="43"/>
       <c r="F37" s="43"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="43"/>
       <c r="K37" s="43"/>
       <c r="L37" s="43"/>
       <c r="M37" s="43"/>
       <c r="N37" s="43"/>
       <c r="O37" s="43"/>
       <c r="P37" s="43"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="13"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
       <c r="Y37" s="13"/>
       <c r="Z37" s="13"/>
     </row>
-    <row r="38" spans="1:26" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:26" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A38" s="13"/>
-      <c r="B38" s="471" t="s">
+      <c r="B38" s="472" t="s">
         <v>309</v>
       </c>
-      <c r="C38" s="472"/>
-[...12 lines deleted...]
-      <c r="P38" s="472"/>
+      <c r="C38" s="473"/>
+      <c r="D38" s="473"/>
+      <c r="E38" s="473"/>
+      <c r="F38" s="473"/>
+      <c r="G38" s="473"/>
+      <c r="H38" s="473"/>
+      <c r="I38" s="473"/>
+      <c r="J38" s="473"/>
+      <c r="K38" s="473"/>
+      <c r="L38" s="473"/>
+      <c r="M38" s="473"/>
+      <c r="N38" s="473"/>
+      <c r="O38" s="473"/>
+      <c r="P38" s="473"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
     </row>
-    <row r="39" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:26" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="13"/>
       <c r="B39" s="62"/>
       <c r="C39" s="62"/>
       <c r="D39" s="62"/>
       <c r="E39" s="62"/>
       <c r="F39" s="62"/>
       <c r="G39" s="62"/>
       <c r="H39" s="62"/>
       <c r="I39" s="62"/>
       <c r="J39" s="62"/>
       <c r="K39" s="62"/>
       <c r="L39" s="62"/>
       <c r="M39" s="62"/>
       <c r="N39" s="62"/>
       <c r="O39" s="62"/>
       <c r="P39" s="62"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13"/>
       <c r="U39" s="13"/>
       <c r="V39" s="13"/>
       <c r="W39" s="13"/>
       <c r="X39" s="13"/>
       <c r="Y39" s="13"/>
       <c r="Z39" s="13"/>
     </row>
-    <row r="40" spans="1:26" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:26" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="13"/>
       <c r="B40" s="119" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="120" t="s">
         <v>116</v>
       </c>
       <c r="D40" s="120" t="s">
         <v>117</v>
       </c>
       <c r="E40" s="120" t="s">
         <v>118</v>
       </c>
       <c r="F40" s="12"/>
       <c r="G40" s="119" t="s">
         <v>119</v>
       </c>
       <c r="H40" s="121" t="s">
         <v>116</v>
       </c>
       <c r="I40" s="120" t="s">
         <v>117</v>
       </c>
       <c r="J40" s="121" t="s">
         <v>118</v>
@@ -11059,95 +11059,95 @@
         <v>120</v>
       </c>
       <c r="M40" s="121" t="s">
         <v>116</v>
       </c>
       <c r="N40" s="120" t="s">
         <v>117</v>
       </c>
       <c r="O40" s="121" t="s">
         <v>118</v>
       </c>
       <c r="P40" s="121" t="s">
         <v>121</v>
       </c>
       <c r="Q40" s="13"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
       <c r="T40" s="13"/>
       <c r="U40" s="13"/>
       <c r="V40" s="13"/>
       <c r="W40" s="13"/>
       <c r="X40" s="13"/>
       <c r="Y40" s="13"/>
       <c r="Z40" s="13"/>
     </row>
-    <row r="41" spans="1:26" s="83" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:26" s="83" customFormat="1" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="13"/>
       <c r="B41" s="397" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="127">
         <v>0.12</v>
       </c>
       <c r="D41" s="127">
         <v>0.13</v>
       </c>
       <c r="E41" s="398">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F41" s="399"/>
       <c r="G41" s="400" t="s">
         <v>124</v>
       </c>
       <c r="H41" s="131">
         <v>0.03</v>
       </c>
       <c r="I41" s="132">
         <v>0.03</v>
       </c>
       <c r="J41" s="401">
         <v>2.3199999999999998E-2</v>
       </c>
       <c r="K41" s="399"/>
       <c r="L41" s="400"/>
       <c r="M41" s="402"/>
       <c r="N41" s="402"/>
       <c r="O41" s="402"/>
       <c r="P41" s="402"/>
       <c r="Q41" s="76"/>
       <c r="R41" s="76"/>
       <c r="S41" s="76"/>
       <c r="T41" s="76"/>
       <c r="U41" s="76"/>
       <c r="V41" s="76"/>
       <c r="W41" s="76"/>
       <c r="X41" s="76"/>
       <c r="Y41" s="76"/>
       <c r="Z41" s="76"/>
     </row>
-    <row r="42" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="13"/>
       <c r="B42" s="40" t="s">
         <v>123</v>
       </c>
       <c r="C42" s="127">
         <v>0.09</v>
       </c>
       <c r="D42" s="127">
         <v>0.09</v>
       </c>
       <c r="E42" s="403">
         <v>2.53E-2</v>
       </c>
       <c r="F42" s="399"/>
       <c r="G42" s="404" t="s">
         <v>226</v>
       </c>
       <c r="H42" s="131">
         <v>0.03</v>
       </c>
       <c r="I42" s="132">
         <v>0.04</v>
       </c>
       <c r="J42" s="405">
         <v>3.1000000000000003E-2</v>
@@ -11157,2257 +11157,2257 @@
         <v>94</v>
       </c>
       <c r="M42" s="127">
         <v>0.02</v>
       </c>
       <c r="N42" s="133">
         <v>0.09</v>
       </c>
       <c r="O42" s="403">
         <v>7.7800000000000008E-2</v>
       </c>
       <c r="P42" s="403">
         <v>5.5500000000000001E-2</v>
       </c>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
       <c r="S42" s="13"/>
       <c r="T42" s="13"/>
       <c r="U42" s="13"/>
       <c r="V42" s="13"/>
       <c r="W42" s="13"/>
       <c r="X42" s="13"/>
       <c r="Y42" s="13"/>
       <c r="Z42" s="13"/>
     </row>
-    <row r="43" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:26" ht="14.5" x14ac:dyDescent="0.25">
       <c r="A43" s="13"/>
       <c r="B43" s="126" t="s">
         <v>125</v>
       </c>
       <c r="C43" s="127">
         <v>0.08</v>
       </c>
       <c r="D43" s="127">
         <v>0.12</v>
       </c>
       <c r="E43" s="403">
         <v>2.9700000000000004E-2</v>
       </c>
       <c r="F43" s="399"/>
       <c r="G43" s="406" t="s">
         <v>127</v>
       </c>
       <c r="H43" s="131">
         <v>0.03</v>
       </c>
       <c r="I43" s="132">
         <v>0.03</v>
       </c>
       <c r="J43" s="405">
         <v>3.04E-2</v>
       </c>
       <c r="K43" s="399"/>
       <c r="L43" s="404" t="s">
         <v>295</v>
       </c>
       <c r="M43" s="127">
         <v>0.03</v>
       </c>
       <c r="N43" s="133">
         <v>0.08</v>
       </c>
       <c r="O43" s="403">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="P43" s="403">
         <v>6.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="44" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:26" ht="14.5" x14ac:dyDescent="0.25">
       <c r="A44" s="13"/>
       <c r="B44" s="126" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="127">
         <v>0.05</v>
       </c>
       <c r="D44" s="127">
         <v>0.09</v>
       </c>
       <c r="E44" s="403">
         <v>3.1099999999999999E-2</v>
       </c>
       <c r="F44" s="399"/>
       <c r="G44" s="404" t="s">
         <v>227</v>
       </c>
       <c r="H44" s="131">
         <v>0.02</v>
       </c>
       <c r="I44" s="132">
         <v>0.05</v>
       </c>
       <c r="J44" s="405">
         <v>3.39E-2</v>
       </c>
       <c r="K44" s="399"/>
       <c r="L44" s="407">
         <v>2018</v>
       </c>
       <c r="M44" s="127">
         <v>0.02</v>
       </c>
       <c r="N44" s="133">
         <v>0.04</v>
       </c>
       <c r="O44" s="403">
         <v>4.6600000000000003E-2</v>
       </c>
       <c r="P44" s="403">
         <v>9.1000000000000004E-3</v>
       </c>
     </row>
-    <row r="45" spans="1:26" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:26" ht="14.5" x14ac:dyDescent="0.25">
       <c r="A45" s="13"/>
       <c r="B45" s="126" t="s">
         <v>128</v>
       </c>
       <c r="C45" s="127">
         <v>0.04</v>
       </c>
       <c r="D45" s="127">
         <v>0.05</v>
       </c>
       <c r="E45" s="403">
         <v>2.8300000000000002E-2</v>
       </c>
       <c r="F45" s="399"/>
       <c r="G45" s="404" t="s">
         <v>231</v>
       </c>
       <c r="H45" s="131">
         <v>0.02</v>
       </c>
       <c r="I45" s="132">
         <v>0.02</v>
       </c>
       <c r="J45" s="405">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="K45" s="399"/>
       <c r="L45" s="407">
         <v>2019</v>
       </c>
       <c r="M45" s="127">
         <v>0.04</v>
       </c>
       <c r="N45" s="133">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="O45" s="403">
         <v>2.9900000000000003E-2</v>
       </c>
       <c r="P45" s="403">
         <v>7.8000000000000005E-3</v>
       </c>
     </row>
-    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A46" s="13"/>
       <c r="B46" s="126" t="s">
         <v>131</v>
       </c>
       <c r="C46" s="127">
         <v>0.04</v>
       </c>
       <c r="D46" s="127">
         <v>0.04</v>
       </c>
       <c r="E46" s="403">
         <v>2.3E-2</v>
       </c>
       <c r="F46" s="399"/>
       <c r="G46" s="404" t="s">
         <v>130</v>
       </c>
       <c r="H46" s="131">
         <v>0.02</v>
       </c>
       <c r="I46" s="132">
         <v>0.03</v>
       </c>
       <c r="J46" s="405">
         <v>3.15E-2</v>
       </c>
       <c r="K46" s="399"/>
       <c r="L46" s="407">
         <v>2020</v>
       </c>
       <c r="M46" s="127">
         <v>0.12</v>
       </c>
       <c r="N46" s="133">
         <v>0.12</v>
       </c>
       <c r="O46" s="403">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="P46" s="403">
         <v>8.6999999999999994E-3</v>
       </c>
     </row>
-    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A47" s="13"/>
       <c r="B47" s="126" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="127">
         <v>0.04</v>
       </c>
       <c r="D47" s="127">
         <v>0.03</v>
       </c>
       <c r="E47" s="403">
         <v>2.0899999999999998E-2</v>
       </c>
       <c r="F47" s="399"/>
       <c r="G47" s="404" t="s">
         <v>228</v>
       </c>
       <c r="H47" s="131">
         <v>0.02</v>
       </c>
       <c r="I47" s="132">
         <v>0.02</v>
       </c>
       <c r="J47" s="405">
         <v>2.0899999999999998E-2</v>
       </c>
       <c r="K47" s="399"/>
       <c r="L47" s="407">
         <v>2021</v>
       </c>
       <c r="M47" s="127">
         <v>0.19</v>
       </c>
       <c r="N47" s="133">
         <v>0.21</v>
       </c>
       <c r="O47" s="403">
         <v>2.23E-2</v>
       </c>
       <c r="P47" s="403">
         <v>1.3899999999999999E-2</v>
       </c>
     </row>
-    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A48" s="13"/>
       <c r="B48" s="126" t="s">
         <v>192</v>
       </c>
       <c r="C48" s="127">
         <v>0.03</v>
       </c>
       <c r="D48" s="127">
         <v>0.04</v>
       </c>
       <c r="E48" s="403">
         <v>2.86E-2</v>
       </c>
       <c r="F48" s="399"/>
       <c r="G48" s="404" t="s">
         <v>230</v>
       </c>
       <c r="H48" s="131">
         <v>0.02</v>
       </c>
       <c r="I48" s="132">
         <v>0.03</v>
       </c>
       <c r="J48" s="405">
         <v>3.0499999999999999E-2</v>
       </c>
       <c r="K48" s="399"/>
       <c r="L48" s="407">
         <v>2022</v>
       </c>
       <c r="M48" s="127">
         <v>0.18</v>
       </c>
       <c r="N48" s="133">
         <v>0.22</v>
       </c>
       <c r="O48" s="403">
         <v>2.4799999999999999E-2</v>
       </c>
       <c r="P48" s="403">
         <v>2.1100000000000001E-2</v>
       </c>
     </row>
-    <row r="49" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A49" s="13"/>
       <c r="B49" s="126" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="127">
         <v>0.03</v>
       </c>
       <c r="D49" s="127">
         <v>0.02</v>
       </c>
       <c r="E49" s="403">
         <v>1.9E-2</v>
       </c>
       <c r="F49" s="399"/>
       <c r="G49" s="404" t="s">
         <v>229</v>
       </c>
       <c r="H49" s="131">
         <v>0.02</v>
       </c>
       <c r="I49" s="132">
         <v>0.03</v>
       </c>
       <c r="J49" s="405">
         <v>2.8799999999999999E-2</v>
       </c>
       <c r="K49" s="399"/>
       <c r="L49" s="407">
         <v>2023</v>
       </c>
       <c r="M49" s="127">
         <v>0.15</v>
       </c>
       <c r="N49" s="133">
         <v>0.12</v>
       </c>
       <c r="O49" s="403">
         <v>1.9900000000000001E-2</v>
       </c>
       <c r="P49" s="403">
         <v>1.7100000000000001E-2</v>
       </c>
     </row>
-    <row r="50" spans="1:16" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:16" ht="14.5" x14ac:dyDescent="0.25">
       <c r="A50" s="13"/>
       <c r="B50" s="126" t="s">
         <v>322</v>
       </c>
       <c r="C50" s="127">
         <v>0.03</v>
       </c>
       <c r="D50" s="127">
         <v>0.03</v>
       </c>
       <c r="E50" s="403">
         <v>2.1600000000000001E-2</v>
       </c>
       <c r="F50" s="399"/>
       <c r="G50" s="404" t="s">
         <v>209</v>
       </c>
       <c r="H50" s="127">
         <v>0.02</v>
       </c>
       <c r="I50" s="133">
         <v>0.01</v>
       </c>
       <c r="J50" s="403">
         <v>1.41E-2</v>
       </c>
       <c r="K50" s="399"/>
       <c r="L50" s="407">
         <v>2024</v>
       </c>
       <c r="M50" s="127">
         <v>0.17</v>
       </c>
       <c r="N50" s="133">
         <v>0.05</v>
       </c>
       <c r="O50" s="403">
         <v>9.7000000000000003E-3</v>
       </c>
       <c r="P50" s="403">
         <v>9.0000000000000011E-3</v>
       </c>
     </row>
-    <row r="51" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="13"/>
       <c r="B51" s="128" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="129">
         <v>0.45</v>
       </c>
       <c r="D51" s="129">
         <v>0.36</v>
       </c>
       <c r="E51" s="403">
         <v>2.0400000000000001E-2</v>
       </c>
       <c r="F51" s="399"/>
       <c r="G51" s="408" t="s">
         <v>232</v>
       </c>
       <c r="H51" s="129">
         <v>0.77</v>
       </c>
       <c r="I51" s="135">
         <v>0.71</v>
       </c>
       <c r="J51" s="403">
         <v>2.2200000000000001E-2</v>
       </c>
       <c r="K51" s="399"/>
       <c r="L51" s="409">
         <v>2025</v>
       </c>
       <c r="M51" s="129">
         <v>0.08</v>
       </c>
       <c r="N51" s="135">
         <v>0</v>
       </c>
       <c r="O51" s="403">
         <v>1.1000000000000001E-3</v>
       </c>
       <c r="P51" s="403">
         <v>1E-3</v>
       </c>
     </row>
-    <row r="52" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A52" s="13"/>
       <c r="B52" s="410" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="346">
         <v>1</v>
       </c>
       <c r="D52" s="346">
         <v>1</v>
       </c>
       <c r="E52" s="347">
         <v>2.3199999999999998E-2</v>
       </c>
       <c r="G52" s="130" t="s">
         <v>3</v>
       </c>
       <c r="H52" s="346">
         <v>1</v>
       </c>
       <c r="I52" s="346">
         <v>1</v>
       </c>
       <c r="J52" s="347">
         <v>2.3199999999999998E-2</v>
       </c>
       <c r="L52" s="352" t="s">
         <v>3</v>
       </c>
       <c r="M52" s="346">
         <v>1</v>
       </c>
       <c r="N52" s="346">
         <v>1</v>
       </c>
       <c r="O52" s="347">
         <v>2.3199999999999998E-2</v>
       </c>
       <c r="P52" s="347">
         <v>4.1200000000000001E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:16" ht="13" x14ac:dyDescent="0.25">
       <c r="A53" s="13"/>
       <c r="B53" s="201"/>
       <c r="C53" s="207"/>
       <c r="D53" s="207"/>
       <c r="E53" s="354"/>
       <c r="F53" s="81"/>
       <c r="G53" s="201"/>
       <c r="H53" s="207"/>
       <c r="I53" s="207"/>
       <c r="J53" s="354"/>
       <c r="K53" s="81"/>
       <c r="L53" s="355"/>
       <c r="M53" s="207"/>
       <c r="N53" s="207"/>
       <c r="O53" s="354"/>
       <c r="P53" s="354"/>
     </row>
-    <row r="54" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A54" s="13"/>
-      <c r="B54" s="469" t="s">
+      <c r="B54" s="470" t="s">
         <v>255</v>
       </c>
-      <c r="C54" s="469"/>
-[...14 lines deleted...]
-    <row r="55" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="C54" s="470"/>
+      <c r="D54" s="470"/>
+      <c r="E54" s="470"/>
+      <c r="F54" s="470"/>
+      <c r="G54" s="470"/>
+      <c r="H54" s="470"/>
+      <c r="I54" s="470"/>
+      <c r="J54" s="470"/>
+      <c r="K54" s="470"/>
+      <c r="L54" s="470"/>
+      <c r="M54" s="470"/>
+      <c r="N54" s="470"/>
+      <c r="O54" s="470"/>
+      <c r="P54" s="470"/>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A55" s="13"/>
-      <c r="B55" s="469" t="s">
+      <c r="B55" s="470" t="s">
         <v>214</v>
       </c>
-      <c r="C55" s="469"/>
-[...14 lines deleted...]
-    <row r="56" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="C55" s="470"/>
+      <c r="D55" s="470"/>
+      <c r="E55" s="470"/>
+      <c r="F55" s="470"/>
+      <c r="G55" s="470"/>
+      <c r="H55" s="470"/>
+      <c r="I55" s="470"/>
+      <c r="J55" s="470"/>
+      <c r="K55" s="470"/>
+      <c r="L55" s="470"/>
+      <c r="M55" s="470"/>
+      <c r="N55" s="470"/>
+      <c r="O55" s="470"/>
+      <c r="P55" s="470"/>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A56" s="13"/>
-      <c r="B56" s="469" t="s">
+      <c r="B56" s="470" t="s">
         <v>215</v>
       </c>
-      <c r="C56" s="469"/>
-[...14 lines deleted...]
-    <row r="57" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="C56" s="470"/>
+      <c r="D56" s="470"/>
+      <c r="E56" s="470"/>
+      <c r="F56" s="470"/>
+      <c r="G56" s="470"/>
+      <c r="H56" s="470"/>
+      <c r="I56" s="470"/>
+      <c r="J56" s="470"/>
+      <c r="K56" s="470"/>
+      <c r="L56" s="470"/>
+      <c r="M56" s="470"/>
+      <c r="N56" s="470"/>
+      <c r="O56" s="470"/>
+      <c r="P56" s="470"/>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A57" s="76"/>
-      <c r="B57" s="470" t="s">
+      <c r="B57" s="471" t="s">
         <v>134</v>
       </c>
-      <c r="C57" s="470"/>
-[...12 lines deleted...]
-      <c r="P57" s="470"/>
+      <c r="C57" s="471"/>
+      <c r="D57" s="471"/>
+      <c r="E57" s="471"/>
+      <c r="F57" s="471"/>
+      <c r="G57" s="471"/>
+      <c r="H57" s="471"/>
+      <c r="I57" s="471"/>
+      <c r="J57" s="471"/>
+      <c r="K57" s="471"/>
+      <c r="L57" s="471"/>
+      <c r="M57" s="471"/>
+      <c r="N57" s="471"/>
+      <c r="O57" s="471"/>
+      <c r="P57" s="471"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B54:P54"/>
     <mergeCell ref="B55:P55"/>
     <mergeCell ref="B56:P56"/>
     <mergeCell ref="B57:P57"/>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B6:P6"/>
     <mergeCell ref="B38:P38"/>
     <mergeCell ref="B22:P22"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr codeName="Sheet13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V53"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
-    <col min="3" max="3" width="11.5703125" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="20" max="20" width="2.28515625" customWidth="1"/>
+    <col min="3" max="3" width="11.54296875" customWidth="1"/>
+    <col min="4" max="4" width="8.453125" customWidth="1"/>
+    <col min="5" max="5" width="2.26953125" customWidth="1"/>
+    <col min="6" max="6" width="11.54296875" customWidth="1"/>
+    <col min="7" max="7" width="8.453125" customWidth="1"/>
+    <col min="8" max="8" width="2.26953125" customWidth="1"/>
+    <col min="9" max="9" width="11.54296875" customWidth="1"/>
+    <col min="10" max="10" width="8.453125" customWidth="1"/>
+    <col min="11" max="11" width="2.26953125" customWidth="1"/>
+    <col min="12" max="12" width="11.54296875" customWidth="1"/>
+    <col min="13" max="13" width="8.453125" customWidth="1"/>
+    <col min="14" max="14" width="2.26953125" customWidth="1"/>
+    <col min="15" max="15" width="11.54296875" customWidth="1"/>
+    <col min="16" max="16" width="8.453125" customWidth="1"/>
+    <col min="17" max="17" width="2.26953125" customWidth="1"/>
+    <col min="18" max="18" width="11.54296875" customWidth="1"/>
+    <col min="19" max="19" width="8.453125" customWidth="1"/>
+    <col min="20" max="20" width="2.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
       <c r="R1" s="13"/>
       <c r="S1" s="13"/>
       <c r="T1" s="13"/>
     </row>
-    <row r="2" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:20" ht="13" x14ac:dyDescent="0.3">
       <c r="A2" s="13"/>
-      <c r="B2" s="462" t="s">
+      <c r="B2" s="463" t="s">
         <v>247</v>
       </c>
-      <c r="C2" s="462"/>
-[...15 lines deleted...]
-      <c r="S2" s="462"/>
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="463"/>
+      <c r="H2" s="463"/>
+      <c r="I2" s="463"/>
+      <c r="J2" s="463"/>
+      <c r="K2" s="463"/>
+      <c r="L2" s="463"/>
+      <c r="M2" s="463"/>
+      <c r="N2" s="463"/>
+      <c r="O2" s="463"/>
+      <c r="P2" s="463"/>
+      <c r="Q2" s="463"/>
+      <c r="R2" s="463"/>
+      <c r="S2" s="463"/>
       <c r="T2" s="7"/>
     </row>
-    <row r="3" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:20" ht="13" x14ac:dyDescent="0.3">
       <c r="A3" s="13"/>
-      <c r="B3" s="452" t="s">
+      <c r="B3" s="453" t="s">
         <v>135</v>
       </c>
-      <c r="C3" s="452"/>
-[...15 lines deleted...]
-      <c r="S3" s="452"/>
+      <c r="C3" s="453"/>
+      <c r="D3" s="453"/>
+      <c r="E3" s="453"/>
+      <c r="F3" s="453"/>
+      <c r="G3" s="453"/>
+      <c r="H3" s="453"/>
+      <c r="I3" s="453"/>
+      <c r="J3" s="453"/>
+      <c r="K3" s="453"/>
+      <c r="L3" s="453"/>
+      <c r="M3" s="453"/>
+      <c r="N3" s="453"/>
+      <c r="O3" s="453"/>
+      <c r="P3" s="453"/>
+      <c r="Q3" s="453"/>
+      <c r="R3" s="453"/>
+      <c r="S3" s="453"/>
       <c r="T3" s="7"/>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:20" ht="13" x14ac:dyDescent="0.3">
       <c r="A4" s="13"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="61"/>
       <c r="M4" s="61"/>
       <c r="N4" s="61"/>
       <c r="O4" s="61"/>
       <c r="P4" s="61"/>
       <c r="Q4" s="61"/>
       <c r="R4" s="61"/>
       <c r="S4" s="61"/>
       <c r="T4" s="61"/>
     </row>
-    <row r="5" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:20" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="13"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="61"/>
       <c r="M5" s="61"/>
       <c r="N5" s="61"/>
       <c r="O5" s="61"/>
       <c r="P5" s="61"/>
       <c r="Q5" s="61"/>
       <c r="R5" s="61"/>
       <c r="S5" s="61"/>
       <c r="T5" s="61"/>
     </row>
-    <row r="6" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:20" ht="13" x14ac:dyDescent="0.3">
       <c r="A6" s="13"/>
       <c r="B6" s="13"/>
-      <c r="C6" s="473">
+      <c r="C6" s="474">
         <v>46203</v>
       </c>
-      <c r="D6" s="473"/>
+      <c r="D6" s="474"/>
       <c r="E6" s="13"/>
-      <c r="F6" s="473">
+      <c r="F6" s="474">
         <v>46112</v>
       </c>
-      <c r="G6" s="473"/>
+      <c r="G6" s="474"/>
       <c r="H6" s="22"/>
-      <c r="I6" s="473">
+      <c r="I6" s="474">
         <v>46022</v>
       </c>
-      <c r="J6" s="473"/>
+      <c r="J6" s="474"/>
       <c r="K6" s="22"/>
-      <c r="L6" s="473">
+      <c r="L6" s="474">
         <v>45930</v>
       </c>
-      <c r="M6" s="473"/>
+      <c r="M6" s="474"/>
       <c r="N6" s="22"/>
-      <c r="O6" s="473">
+      <c r="O6" s="474">
         <v>45838</v>
       </c>
-      <c r="P6" s="473"/>
+      <c r="P6" s="474"/>
       <c r="Q6" s="13"/>
-      <c r="R6" s="473">
+      <c r="R6" s="474">
         <v>45747</v>
       </c>
-      <c r="S6" s="473"/>
+      <c r="S6" s="474"/>
       <c r="T6" s="13"/>
     </row>
-    <row r="7" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:20" ht="26" x14ac:dyDescent="0.3">
       <c r="A7" s="13"/>
       <c r="B7" s="13"/>
       <c r="C7" s="42" t="s">
         <v>136</v>
       </c>
       <c r="D7" s="42" t="s">
         <v>137</v>
       </c>
       <c r="E7" s="13"/>
       <c r="F7" s="42" t="s">
         <v>136</v>
       </c>
       <c r="G7" s="42" t="s">
         <v>137</v>
       </c>
       <c r="H7" s="7"/>
       <c r="I7" s="42" t="s">
         <v>136</v>
       </c>
       <c r="J7" s="42" t="s">
         <v>137</v>
       </c>
       <c r="K7" s="7"/>
       <c r="L7" s="42" t="s">
         <v>136</v>
       </c>
       <c r="M7" s="42" t="s">
         <v>137</v>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="42" t="s">
         <v>136</v>
       </c>
       <c r="P7" s="42" t="s">
         <v>137</v>
       </c>
       <c r="Q7" s="13"/>
       <c r="R7" s="42" t="s">
         <v>136</v>
       </c>
       <c r="S7" s="42" t="s">
         <v>137</v>
       </c>
       <c r="T7" s="13"/>
     </row>
-    <row r="8" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:20" ht="13" x14ac:dyDescent="0.3">
       <c r="A8" s="13"/>
       <c r="B8" s="55" t="s">
         <v>138</v>
       </c>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="55"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="13"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="13"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="13"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
       <c r="Q8" s="55"/>
       <c r="R8" s="20"/>
       <c r="S8" s="20"/>
       <c r="T8" s="13"/>
     </row>
-    <row r="9" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A9" s="13"/>
       <c r="B9" s="23" t="s">
         <v>185</v>
       </c>
       <c r="C9" s="109">
         <v>286142</v>
       </c>
       <c r="D9" s="88">
         <v>0.05</v>
       </c>
       <c r="E9" s="23"/>
       <c r="F9" s="109">
         <v>268722</v>
       </c>
       <c r="G9" s="88">
         <v>0.04</v>
       </c>
       <c r="H9" s="90"/>
       <c r="I9" s="109">
         <v>257307</v>
       </c>
       <c r="J9" s="88">
         <v>0.04</v>
       </c>
       <c r="K9" s="88"/>
       <c r="L9" s="109">
         <v>270865</v>
       </c>
       <c r="M9" s="88">
         <v>0.04</v>
       </c>
       <c r="N9" s="88"/>
       <c r="O9" s="109">
         <v>264981</v>
       </c>
       <c r="P9" s="88">
         <v>0.04</v>
       </c>
       <c r="Q9" s="23"/>
       <c r="R9" s="109">
         <v>289008</v>
       </c>
       <c r="S9" s="88">
         <v>0.05</v>
       </c>
       <c r="T9" s="13"/>
     </row>
-    <row r="10" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A10" s="13"/>
       <c r="B10" s="23" t="s">
         <v>139</v>
       </c>
       <c r="C10" s="110">
         <v>466452</v>
       </c>
       <c r="D10" s="88">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="E10" s="23"/>
       <c r="F10" s="110">
         <v>469832</v>
       </c>
       <c r="G10" s="88">
         <v>0.08</v>
       </c>
       <c r="H10" s="90"/>
       <c r="I10" s="110">
         <v>478972</v>
       </c>
       <c r="J10" s="88">
         <v>0.08</v>
       </c>
       <c r="K10" s="88"/>
       <c r="L10" s="110">
         <v>486893</v>
       </c>
       <c r="M10" s="88">
         <v>0.08</v>
       </c>
       <c r="N10" s="88"/>
       <c r="O10" s="110">
         <v>479355</v>
       </c>
       <c r="P10" s="88">
         <v>0.08</v>
       </c>
       <c r="Q10" s="23"/>
       <c r="R10" s="110">
         <v>476141</v>
       </c>
       <c r="S10" s="88">
         <v>0.08</v>
       </c>
       <c r="T10" s="13"/>
     </row>
-    <row r="11" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:20" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="13"/>
       <c r="B11" s="185" t="s">
         <v>186</v>
       </c>
       <c r="C11" s="110">
         <v>198849</v>
       </c>
       <c r="D11" s="88">
         <v>0.03</v>
       </c>
       <c r="E11" s="185"/>
       <c r="F11" s="110">
         <v>179543</v>
       </c>
       <c r="G11" s="88">
         <v>0.03</v>
       </c>
       <c r="H11" s="90"/>
       <c r="I11" s="110">
         <v>185462</v>
       </c>
       <c r="J11" s="88">
         <v>0.03</v>
       </c>
       <c r="K11" s="88"/>
       <c r="L11" s="110">
         <v>179399</v>
       </c>
       <c r="M11" s="88">
         <v>0.03</v>
       </c>
       <c r="N11" s="88"/>
       <c r="O11" s="110">
         <v>154536</v>
       </c>
       <c r="P11" s="88">
         <v>0.03</v>
       </c>
       <c r="Q11" s="185"/>
       <c r="R11" s="110">
         <v>113153</v>
       </c>
       <c r="S11" s="88">
         <v>0.02</v>
       </c>
       <c r="T11" s="13"/>
     </row>
-    <row r="12" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A12" s="13"/>
       <c r="B12" s="23" t="s">
         <v>187</v>
       </c>
       <c r="C12" s="110">
         <v>2776874</v>
       </c>
       <c r="D12" s="88">
         <v>0.45</v>
       </c>
       <c r="E12" s="23"/>
       <c r="F12" s="110">
         <v>2823996</v>
       </c>
       <c r="G12" s="88">
         <v>0.46</v>
       </c>
       <c r="H12" s="90"/>
       <c r="I12" s="110">
         <v>2810727</v>
       </c>
       <c r="J12" s="88">
         <v>0.46</v>
       </c>
       <c r="K12" s="88"/>
       <c r="L12" s="110">
         <v>2872978</v>
       </c>
       <c r="M12" s="88">
         <v>0.48</v>
       </c>
       <c r="N12" s="88"/>
       <c r="O12" s="110">
         <v>2851475</v>
       </c>
       <c r="P12" s="88">
         <v>0.48</v>
       </c>
       <c r="Q12" s="23"/>
       <c r="R12" s="110">
         <v>2900205</v>
       </c>
       <c r="S12" s="88">
         <v>0.5</v>
       </c>
       <c r="T12" s="13"/>
     </row>
-    <row r="13" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A13" s="13"/>
       <c r="B13" s="23" t="s">
         <v>188</v>
       </c>
       <c r="C13" s="110">
         <v>849991</v>
       </c>
       <c r="D13" s="88">
         <v>0.14000000000000001</v>
       </c>
       <c r="E13" s="23"/>
       <c r="F13" s="110">
         <v>816324</v>
       </c>
       <c r="G13" s="88">
         <v>0.13</v>
       </c>
       <c r="H13" s="90"/>
       <c r="I13" s="110">
         <v>783056</v>
       </c>
       <c r="J13" s="88">
         <v>0.13</v>
       </c>
       <c r="K13" s="88"/>
       <c r="L13" s="110">
         <v>807524</v>
       </c>
       <c r="M13" s="88">
         <v>0.13</v>
       </c>
       <c r="N13" s="88"/>
       <c r="O13" s="110">
         <v>783184</v>
       </c>
       <c r="P13" s="88">
         <v>0.14000000000000001</v>
       </c>
       <c r="Q13" s="23"/>
       <c r="R13" s="110">
         <v>768953</v>
       </c>
       <c r="S13" s="88">
         <v>0.13</v>
       </c>
       <c r="T13" s="13"/>
     </row>
-    <row r="14" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
       <c r="B14" s="23" t="s">
         <v>196</v>
       </c>
       <c r="C14" s="110">
         <v>358002</v>
       </c>
       <c r="D14" s="88">
         <v>0.06</v>
       </c>
       <c r="E14" s="23"/>
       <c r="F14" s="110">
         <v>341484</v>
       </c>
       <c r="G14" s="88">
         <v>0.06</v>
       </c>
       <c r="H14" s="90"/>
       <c r="I14" s="110">
         <v>349333</v>
       </c>
       <c r="J14" s="88">
         <v>0.06</v>
       </c>
       <c r="K14" s="88"/>
       <c r="L14" s="110">
         <v>292768</v>
       </c>
       <c r="M14" s="88">
         <v>0.05</v>
       </c>
       <c r="N14" s="88"/>
       <c r="O14" s="110">
         <v>261415</v>
       </c>
       <c r="P14" s="88">
         <v>0.04</v>
       </c>
       <c r="Q14" s="23"/>
       <c r="R14" s="110">
         <v>111683</v>
       </c>
       <c r="S14" s="88">
         <v>0.02</v>
       </c>
       <c r="T14" s="13"/>
     </row>
-    <row r="15" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A15" s="13"/>
       <c r="B15" s="23" t="s">
         <v>296</v>
       </c>
       <c r="C15" s="110">
         <v>223468</v>
       </c>
       <c r="D15" s="88">
         <v>0.04</v>
       </c>
       <c r="E15" s="23"/>
       <c r="F15" s="110">
         <v>198632</v>
       </c>
       <c r="G15" s="88">
         <v>0.03</v>
       </c>
       <c r="H15" s="90"/>
       <c r="I15" s="110">
         <v>129562</v>
       </c>
       <c r="J15" s="88">
         <v>0.02</v>
       </c>
       <c r="K15" s="88"/>
       <c r="L15" s="110">
         <v>81112</v>
       </c>
       <c r="M15" s="88">
         <v>0.01</v>
       </c>
       <c r="N15" s="88"/>
       <c r="O15" s="110">
         <v>48809</v>
       </c>
       <c r="P15" s="88">
         <v>0.01</v>
       </c>
       <c r="Q15" s="23"/>
       <c r="R15" s="110">
         <v>20702</v>
       </c>
       <c r="S15" s="88">
         <v>0</v>
       </c>
       <c r="T15" s="13"/>
     </row>
-    <row r="16" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A16" s="13"/>
       <c r="B16" s="23" t="s">
         <v>140</v>
       </c>
       <c r="C16" s="111">
         <v>1002197</v>
       </c>
       <c r="D16" s="137">
         <v>0.16</v>
       </c>
       <c r="E16" s="23"/>
       <c r="F16" s="111">
         <v>1035256</v>
       </c>
       <c r="G16" s="137">
         <v>0.17</v>
       </c>
       <c r="H16" s="90"/>
       <c r="I16" s="111">
         <v>1056123</v>
       </c>
       <c r="J16" s="137">
         <v>0.18</v>
       </c>
       <c r="K16" s="88"/>
       <c r="L16" s="111">
         <v>1076962</v>
       </c>
       <c r="M16" s="137">
         <v>0.18</v>
       </c>
       <c r="N16" s="88"/>
       <c r="O16" s="111">
         <v>1053063</v>
       </c>
       <c r="P16" s="137">
         <v>0.18</v>
       </c>
       <c r="Q16" s="23"/>
       <c r="R16" s="111">
         <v>1135492</v>
       </c>
       <c r="S16" s="137">
         <v>0.2</v>
       </c>
       <c r="T16" s="13"/>
     </row>
-    <row r="17" spans="1:22" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:22" ht="26.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="13"/>
       <c r="B17" s="45" t="s">
         <v>141</v>
       </c>
       <c r="C17" s="143">
         <v>6161975</v>
       </c>
       <c r="D17" s="138">
         <v>1</v>
       </c>
       <c r="E17" s="45"/>
       <c r="F17" s="143">
         <v>6133789</v>
       </c>
       <c r="G17" s="138">
         <v>1</v>
       </c>
       <c r="H17" s="91"/>
       <c r="I17" s="143">
         <v>6050542</v>
       </c>
       <c r="J17" s="138">
         <v>1</v>
       </c>
       <c r="K17" s="164"/>
       <c r="L17" s="143">
         <v>6068501</v>
       </c>
       <c r="M17" s="138">
         <v>1</v>
       </c>
       <c r="N17" s="164"/>
       <c r="O17" s="143">
         <v>5896818</v>
       </c>
       <c r="P17" s="138">
         <v>1</v>
       </c>
       <c r="Q17" s="45"/>
       <c r="R17" s="143">
         <v>5815337</v>
       </c>
       <c r="S17" s="138">
         <v>1</v>
       </c>
       <c r="T17" s="13"/>
     </row>
-    <row r="18" spans="1:22" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:22" ht="13" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A18" s="13"/>
       <c r="B18" s="60"/>
       <c r="C18" s="144"/>
       <c r="D18" s="80"/>
       <c r="E18" s="60"/>
       <c r="F18" s="144"/>
       <c r="G18" s="80"/>
       <c r="H18" s="89"/>
       <c r="I18" s="144"/>
       <c r="J18" s="80"/>
       <c r="K18" s="81"/>
       <c r="L18" s="144"/>
       <c r="M18" s="80"/>
       <c r="N18" s="81"/>
       <c r="O18" s="144"/>
       <c r="P18" s="80"/>
       <c r="Q18" s="60"/>
       <c r="R18" s="144"/>
       <c r="S18" s="80"/>
       <c r="T18" s="13"/>
     </row>
-    <row r="19" spans="1:22" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:22" ht="26" x14ac:dyDescent="0.3">
       <c r="A19" s="13"/>
       <c r="B19" s="55" t="s">
         <v>142</v>
       </c>
       <c r="C19" s="144"/>
       <c r="D19" s="81"/>
       <c r="E19" s="55"/>
       <c r="F19" s="144"/>
       <c r="G19" s="81"/>
       <c r="H19" s="89"/>
       <c r="I19" s="144"/>
       <c r="J19" s="81"/>
       <c r="K19" s="81"/>
       <c r="L19" s="144"/>
       <c r="M19" s="81"/>
       <c r="N19" s="81"/>
       <c r="O19" s="144"/>
       <c r="P19" s="81"/>
       <c r="Q19" s="55"/>
       <c r="R19" s="144"/>
       <c r="S19" s="81"/>
       <c r="T19" s="13"/>
     </row>
-    <row r="20" spans="1:22" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:22" ht="15" x14ac:dyDescent="0.3">
       <c r="A20" s="13"/>
       <c r="B20" s="59" t="s">
         <v>143</v>
       </c>
       <c r="C20" s="144"/>
       <c r="D20" s="81"/>
       <c r="E20" s="59"/>
       <c r="F20" s="144"/>
       <c r="G20" s="81"/>
       <c r="H20" s="89"/>
       <c r="I20" s="144"/>
       <c r="J20" s="81"/>
       <c r="K20" s="81"/>
       <c r="L20" s="144"/>
       <c r="M20" s="81"/>
       <c r="N20" s="81"/>
       <c r="O20" s="144"/>
       <c r="P20" s="81"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="144"/>
       <c r="S20" s="81"/>
       <c r="T20" s="13"/>
     </row>
-    <row r="21" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A21" s="13"/>
       <c r="B21" s="23" t="s">
         <v>144</v>
       </c>
       <c r="C21" s="109">
         <v>471720</v>
       </c>
       <c r="D21" s="88">
         <v>0.08</v>
       </c>
       <c r="E21" s="23"/>
       <c r="F21" s="109">
         <v>475177</v>
       </c>
       <c r="G21" s="88">
         <v>0.08</v>
       </c>
       <c r="H21" s="90"/>
       <c r="I21" s="109">
         <v>461258</v>
       </c>
       <c r="J21" s="88">
         <v>0.08</v>
       </c>
       <c r="K21" s="88"/>
       <c r="L21" s="109">
         <v>498423</v>
       </c>
       <c r="M21" s="88">
         <v>0.08</v>
       </c>
       <c r="N21" s="88"/>
       <c r="O21" s="109">
         <v>512069</v>
       </c>
       <c r="P21" s="88">
         <v>0.09</v>
       </c>
       <c r="Q21" s="23"/>
       <c r="R21" s="109">
         <v>600780</v>
       </c>
       <c r="S21" s="88">
         <v>0.1</v>
       </c>
       <c r="T21" s="13"/>
       <c r="V21" s="327"/>
     </row>
-    <row r="22" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A22" s="13"/>
       <c r="B22" s="23" t="s">
         <v>145</v>
       </c>
       <c r="C22" s="110">
         <v>1777773</v>
       </c>
       <c r="D22" s="88">
         <v>0.28999999999999998</v>
       </c>
       <c r="E22" s="23"/>
       <c r="F22" s="110">
         <v>1758124</v>
       </c>
       <c r="G22" s="88">
         <v>0.28999999999999998</v>
       </c>
       <c r="H22" s="90"/>
       <c r="I22" s="110">
         <v>1710290</v>
       </c>
       <c r="J22" s="88">
         <v>0.28000000000000003</v>
       </c>
       <c r="K22" s="88"/>
       <c r="L22" s="110">
         <v>1595710</v>
       </c>
       <c r="M22" s="88">
         <v>0.26</v>
       </c>
       <c r="N22" s="88"/>
       <c r="O22" s="110">
         <v>1519953</v>
       </c>
       <c r="P22" s="88">
         <v>0.26</v>
       </c>
       <c r="Q22" s="23"/>
       <c r="R22" s="110">
         <v>1362190</v>
       </c>
       <c r="S22" s="88">
         <v>0.24</v>
       </c>
       <c r="T22" s="13"/>
       <c r="V22" s="327"/>
     </row>
-    <row r="23" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A23" s="13"/>
       <c r="B23" s="23" t="s">
         <v>146</v>
       </c>
       <c r="C23" s="110">
         <v>1865866</v>
       </c>
       <c r="D23" s="88">
         <v>0.3</v>
       </c>
       <c r="E23" s="23"/>
       <c r="F23" s="110">
         <v>1856835</v>
       </c>
       <c r="G23" s="88">
         <v>0.3</v>
       </c>
       <c r="H23" s="90"/>
       <c r="I23" s="110">
         <v>1816789</v>
       </c>
       <c r="J23" s="88">
         <v>0.3</v>
       </c>
       <c r="K23" s="88"/>
       <c r="L23" s="110">
         <v>1814132</v>
       </c>
       <c r="M23" s="88">
         <v>0.3</v>
       </c>
       <c r="N23" s="88"/>
       <c r="O23" s="110">
         <v>1730742</v>
       </c>
       <c r="P23" s="88">
         <v>0.28999999999999998</v>
       </c>
       <c r="Q23" s="23"/>
       <c r="R23" s="110">
         <v>1704440</v>
       </c>
       <c r="S23" s="88">
         <v>0.28999999999999998</v>
       </c>
       <c r="T23" s="13"/>
       <c r="V23" s="327"/>
     </row>
-    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A24" s="13"/>
       <c r="B24" s="23" t="s">
         <v>147</v>
       </c>
       <c r="C24" s="110">
         <v>1963996</v>
       </c>
       <c r="D24" s="88">
         <v>0.32</v>
       </c>
       <c r="E24" s="23"/>
       <c r="F24" s="110">
         <v>1971200</v>
       </c>
       <c r="G24" s="88">
         <v>0.32</v>
       </c>
       <c r="H24" s="90"/>
       <c r="I24" s="110">
         <v>1985084</v>
       </c>
       <c r="J24" s="88">
         <v>0.33</v>
       </c>
       <c r="K24" s="88"/>
       <c r="L24" s="110">
         <v>2086540</v>
       </c>
       <c r="M24" s="88">
         <v>0.35</v>
       </c>
       <c r="N24" s="88"/>
       <c r="O24" s="110">
         <v>2046515</v>
       </c>
       <c r="P24" s="88">
         <v>0.35000000000000003</v>
       </c>
       <c r="Q24" s="23"/>
       <c r="R24" s="110">
         <v>2078180</v>
       </c>
       <c r="S24" s="88">
         <v>0.36</v>
       </c>
       <c r="T24" s="13"/>
       <c r="V24" s="327"/>
     </row>
-    <row r="25" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A25" s="13"/>
       <c r="B25" s="23" t="s">
         <v>148</v>
       </c>
       <c r="C25" s="111">
         <v>82620</v>
       </c>
       <c r="D25" s="137">
         <v>0.01</v>
       </c>
       <c r="E25" s="23"/>
       <c r="F25" s="111">
         <v>72453</v>
       </c>
       <c r="G25" s="137">
         <v>0.01</v>
       </c>
       <c r="H25" s="90"/>
       <c r="I25" s="111">
         <v>77121</v>
       </c>
       <c r="J25" s="137">
         <v>0.01</v>
       </c>
       <c r="K25" s="88"/>
       <c r="L25" s="111">
         <v>73696</v>
       </c>
       <c r="M25" s="137">
         <v>0.01</v>
       </c>
       <c r="N25" s="88"/>
       <c r="O25" s="111">
         <v>87539</v>
       </c>
       <c r="P25" s="137">
         <v>0.01</v>
       </c>
       <c r="Q25" s="23"/>
       <c r="R25" s="111">
         <v>69747</v>
       </c>
       <c r="S25" s="137">
         <v>0.01</v>
       </c>
       <c r="T25" s="13"/>
       <c r="V25" s="327"/>
     </row>
-    <row r="26" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="13"/>
       <c r="B26" s="45" t="s">
         <v>149</v>
       </c>
       <c r="C26" s="124">
         <v>6161975</v>
       </c>
       <c r="D26" s="138">
         <v>1</v>
       </c>
       <c r="E26" s="45"/>
       <c r="F26" s="124">
         <v>6133789</v>
       </c>
       <c r="G26" s="138">
         <v>1</v>
       </c>
       <c r="H26" s="91"/>
       <c r="I26" s="124">
         <v>6050542</v>
       </c>
       <c r="J26" s="138">
         <v>1</v>
       </c>
       <c r="K26" s="164"/>
       <c r="L26" s="124">
         <v>6068501</v>
       </c>
       <c r="M26" s="138">
         <v>1</v>
       </c>
       <c r="N26" s="164"/>
       <c r="O26" s="124">
         <v>5896818</v>
       </c>
       <c r="P26" s="138">
         <v>1</v>
       </c>
       <c r="Q26" s="45"/>
       <c r="R26" s="124">
         <v>5815337</v>
       </c>
       <c r="S26" s="138">
         <v>1</v>
       </c>
       <c r="T26" s="13"/>
     </row>
-    <row r="27" spans="1:22" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:22" ht="13" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="60"/>
       <c r="C27" s="145"/>
       <c r="D27" s="145"/>
       <c r="E27" s="60"/>
       <c r="F27" s="145"/>
       <c r="G27" s="145"/>
       <c r="H27" s="89"/>
       <c r="I27" s="145"/>
       <c r="J27" s="145"/>
       <c r="K27" s="165"/>
       <c r="L27" s="145"/>
       <c r="M27" s="145"/>
       <c r="N27" s="165"/>
       <c r="O27" s="145"/>
       <c r="P27" s="145"/>
       <c r="Q27" s="60"/>
       <c r="R27" s="145"/>
       <c r="S27" s="145"/>
       <c r="T27" s="13"/>
     </row>
-    <row r="28" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A28" s="13"/>
       <c r="B28" s="60" t="s">
         <v>189</v>
       </c>
       <c r="C28" s="113">
         <v>4.9000000000000004</v>
       </c>
       <c r="D28" s="146"/>
       <c r="E28" s="60"/>
       <c r="F28" s="113">
         <v>4.9000000000000004</v>
       </c>
       <c r="G28" s="146"/>
       <c r="H28" s="114"/>
       <c r="I28" s="113">
         <v>4.7</v>
       </c>
       <c r="J28" s="146"/>
       <c r="K28" s="146"/>
       <c r="L28" s="113">
         <v>4.5999999999999996</v>
       </c>
       <c r="M28" s="146"/>
       <c r="N28" s="146"/>
       <c r="O28" s="113">
         <v>4.5</v>
       </c>
       <c r="P28" s="146"/>
       <c r="Q28" s="60"/>
       <c r="R28" s="113">
         <v>4.3</v>
       </c>
       <c r="S28" s="146"/>
       <c r="T28" s="13"/>
     </row>
-    <row r="29" spans="1:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:22" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
       <c r="B29" s="60" t="s">
         <v>234</v>
       </c>
       <c r="C29" s="139">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="D29" s="147"/>
       <c r="E29" s="60"/>
       <c r="F29" s="139">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="G29" s="147"/>
       <c r="H29" s="112"/>
       <c r="I29" s="139">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="J29" s="147"/>
       <c r="K29" s="147"/>
       <c r="L29" s="139">
         <v>4.2999999999999997E-2</v>
       </c>
       <c r="M29" s="147"/>
       <c r="N29" s="147"/>
       <c r="O29" s="139">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="P29" s="147"/>
       <c r="Q29" s="60"/>
       <c r="R29" s="139">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="S29" s="147"/>
       <c r="T29" s="13"/>
     </row>
-    <row r="30" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A30" s="13"/>
       <c r="B30" s="60"/>
       <c r="C30" s="60"/>
       <c r="D30" s="60"/>
       <c r="E30" s="60"/>
       <c r="F30" s="60"/>
       <c r="G30" s="60"/>
       <c r="H30" s="60"/>
       <c r="I30" s="60"/>
       <c r="J30" s="60"/>
       <c r="K30" s="60"/>
       <c r="L30" s="60"/>
       <c r="M30" s="60"/>
       <c r="N30" s="60"/>
       <c r="O30" s="60"/>
       <c r="P30" s="60"/>
       <c r="Q30" s="60"/>
       <c r="R30" s="60"/>
       <c r="S30" s="60"/>
       <c r="T30" s="60"/>
     </row>
-    <row r="31" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
       <c r="B31" s="60"/>
       <c r="C31" s="60"/>
       <c r="D31" s="60"/>
       <c r="E31" s="60"/>
       <c r="F31" s="60"/>
       <c r="G31" s="60"/>
       <c r="H31" s="60"/>
       <c r="I31" s="60"/>
       <c r="J31" s="60"/>
       <c r="K31" s="60"/>
       <c r="L31" s="60"/>
       <c r="M31" s="60"/>
       <c r="N31" s="60"/>
       <c r="O31" s="60"/>
       <c r="P31" s="60"/>
       <c r="Q31" s="60"/>
       <c r="R31" s="60"/>
       <c r="S31" s="60"/>
       <c r="T31" s="60"/>
     </row>
-    <row r="32" spans="1:22" s="83" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:22" s="83" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="76"/>
-      <c r="B32" s="470" t="s">
+      <c r="B32" s="471" t="s">
         <v>150</v>
       </c>
-      <c r="C32" s="470"/>
-[...6 lines deleted...]
-      <c r="J32" s="470"/>
+      <c r="C32" s="471"/>
+      <c r="D32" s="471"/>
+      <c r="E32" s="471"/>
+      <c r="F32" s="471"/>
+      <c r="G32" s="471"/>
+      <c r="H32" s="471"/>
+      <c r="I32" s="471"/>
+      <c r="J32" s="471"/>
       <c r="K32" s="76"/>
       <c r="L32" s="76"/>
       <c r="M32" s="76"/>
       <c r="N32" s="76"/>
       <c r="O32" s="76"/>
       <c r="P32" s="76"/>
       <c r="Q32" s="76"/>
       <c r="R32" s="76"/>
       <c r="S32" s="76"/>
       <c r="T32" s="76"/>
     </row>
-    <row r="33" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A33" s="13"/>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="13"/>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="13"/>
       <c r="O33" s="13"/>
       <c r="P33" s="13"/>
       <c r="Q33" s="13"/>
       <c r="R33" s="13"/>
       <c r="S33" s="13"/>
       <c r="T33" s="13"/>
     </row>
-    <row r="34" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A34" s="13"/>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="13"/>
       <c r="O34" s="13"/>
       <c r="P34" s="13"/>
       <c r="Q34" s="13"/>
       <c r="R34" s="13"/>
       <c r="S34" s="13"/>
       <c r="T34" s="13"/>
     </row>
-    <row r="35" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A35" s="13"/>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="13"/>
       <c r="O35" s="13"/>
       <c r="P35" s="13"/>
       <c r="Q35" s="13"/>
       <c r="R35" s="13"/>
       <c r="S35" s="13"/>
       <c r="T35" s="13"/>
     </row>
-    <row r="36" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A36" s="13"/>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="13"/>
       <c r="G36" s="13"/>
       <c r="H36" s="13"/>
       <c r="I36" s="313"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="13"/>
       <c r="O36" s="13"/>
       <c r="P36" s="13"/>
       <c r="Q36" s="13"/>
       <c r="R36" s="13"/>
       <c r="S36" s="13"/>
       <c r="T36" s="13"/>
     </row>
-    <row r="37" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:20" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="13"/>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="13"/>
       <c r="G37" s="13"/>
       <c r="H37" s="13"/>
       <c r="I37" s="313"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13"/>
     </row>
-    <row r="38" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:20" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="13"/>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="13"/>
       <c r="G38" s="13"/>
       <c r="H38" s="13"/>
       <c r="I38" s="313"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
     </row>
-    <row r="39" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:20" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="13"/>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="13"/>
       <c r="I39" s="313"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13"/>
     </row>
-    <row r="40" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:20" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="13"/>
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="313"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
       <c r="T40" s="13"/>
     </row>
-    <row r="41" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:20" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="13"/>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="13"/>
       <c r="G41" s="13"/>
       <c r="H41" s="13"/>
       <c r="I41" s="313"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="13"/>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="13"/>
       <c r="R41" s="13"/>
       <c r="S41" s="13"/>
       <c r="T41" s="13"/>
     </row>
-    <row r="42" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="13"/>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="13"/>
       <c r="G42" s="13"/>
       <c r="H42" s="13"/>
       <c r="I42" s="313"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
       <c r="S42" s="13"/>
       <c r="T42" s="13"/>
     </row>
-    <row r="43" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="13"/>
       <c r="B43" s="13"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="13"/>
       <c r="G43" s="13"/>
       <c r="H43" s="13"/>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13"/>
       <c r="O43" s="13"/>
       <c r="P43" s="13"/>
       <c r="Q43" s="13"/>
       <c r="R43" s="13"/>
       <c r="S43" s="13"/>
       <c r="T43" s="13"/>
     </row>
-    <row r="44" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="13"/>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="13"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="13"/>
       <c r="Q44" s="13"/>
       <c r="R44" s="13"/>
       <c r="S44" s="13"/>
       <c r="T44" s="13"/>
     </row>
-    <row r="45" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="13"/>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13"/>
       <c r="O45" s="13"/>
       <c r="P45" s="13"/>
       <c r="Q45" s="13"/>
       <c r="R45" s="13"/>
       <c r="S45" s="13"/>
       <c r="T45" s="13"/>
     </row>
-    <row r="46" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="13"/>
       <c r="B46" s="13"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="13"/>
       <c r="G46" s="13"/>
       <c r="H46" s="13"/>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="13"/>
       <c r="L46" s="13"/>
       <c r="M46" s="13"/>
       <c r="N46" s="13"/>
       <c r="O46" s="13"/>
       <c r="P46" s="13"/>
       <c r="Q46" s="13"/>
       <c r="R46" s="13"/>
       <c r="S46" s="13"/>
       <c r="T46" s="13"/>
     </row>
-    <row r="47" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="13"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="13"/>
       <c r="G47" s="13"/>
       <c r="H47" s="13"/>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="13"/>
       <c r="L47" s="13"/>
       <c r="M47" s="13"/>
       <c r="N47" s="13"/>
       <c r="O47" s="13"/>
       <c r="P47" s="13"/>
       <c r="Q47" s="13"/>
       <c r="R47" s="13"/>
       <c r="S47" s="13"/>
       <c r="T47" s="13"/>
     </row>
-    <row r="48" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="13"/>
       <c r="B48" s="13"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="13"/>
       <c r="G48" s="13"/>
       <c r="H48" s="13"/>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13"/>
       <c r="N48" s="13"/>
       <c r="O48" s="13"/>
       <c r="P48" s="13"/>
       <c r="Q48" s="13"/>
       <c r="R48" s="13"/>
       <c r="S48" s="13"/>
       <c r="T48" s="13"/>
     </row>
-    <row r="49" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="13"/>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
       <c r="M49" s="13"/>
       <c r="N49" s="13"/>
       <c r="O49" s="13"/>
       <c r="P49" s="13"/>
       <c r="Q49" s="13"/>
       <c r="R49" s="13"/>
       <c r="S49" s="13"/>
       <c r="T49" s="13"/>
     </row>
-    <row r="50" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="13"/>
       <c r="B50" s="13"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="13"/>
       <c r="G50" s="13"/>
       <c r="H50" s="13"/>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="13"/>
       <c r="L50" s="13"/>
       <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="13"/>
       <c r="P50" s="13"/>
       <c r="Q50" s="13"/>
       <c r="R50" s="13"/>
       <c r="S50" s="13"/>
       <c r="T50" s="13"/>
     </row>
-    <row r="51" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="13"/>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="13"/>
       <c r="G51" s="13"/>
       <c r="H51" s="13"/>
       <c r="I51" s="13"/>
       <c r="J51" s="13"/>
       <c r="K51" s="13"/>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="13"/>
       <c r="P51" s="13"/>
       <c r="Q51" s="13"/>
       <c r="R51" s="13"/>
       <c r="S51" s="13"/>
       <c r="T51" s="13"/>
     </row>
-    <row r="52" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="13"/>
       <c r="B52" s="13"/>
       <c r="C52" s="13"/>
       <c r="D52" s="13"/>
       <c r="E52" s="13"/>
       <c r="F52" s="13"/>
       <c r="G52" s="13"/>
       <c r="H52" s="13"/>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="13"/>
       <c r="L52" s="13"/>
       <c r="M52" s="13"/>
       <c r="N52" s="13"/>
       <c r="O52" s="13"/>
       <c r="P52" s="13"/>
       <c r="Q52" s="13"/>
       <c r="R52" s="13"/>
       <c r="S52" s="13"/>
       <c r="T52" s="13"/>
     </row>
-    <row r="53" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="13"/>
       <c r="B53" s="13"/>
       <c r="C53" s="13"/>
       <c r="D53" s="13"/>
       <c r="E53" s="13"/>
       <c r="F53" s="13"/>
       <c r="G53" s="13"/>
       <c r="H53" s="13"/>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="13"/>
       <c r="L53" s="13"/>
       <c r="M53" s="13"/>
       <c r="N53" s="13"/>
       <c r="O53" s="13"/>
       <c r="P53" s="13"/>
       <c r="Q53" s="13"/>
       <c r="R53" s="13"/>
       <c r="S53" s="13"/>
       <c r="T53" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B32:J32"/>
     <mergeCell ref="I6:J6"/>
@@ -13415,236 +13415,236 @@
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="B3:S3"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="C6:D6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="82" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr codeName="Sheet14">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BE51"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="9" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="9" topLeftCell="C23" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="X38" sqref="X38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="21" max="24" width="11.5703125" customWidth="1"/>
+    <col min="1" max="1" width="4.453125" customWidth="1"/>
+    <col min="2" max="2" width="38.453125" customWidth="1"/>
+    <col min="3" max="5" width="11.453125" customWidth="1"/>
+    <col min="6" max="6" width="1.453125" customWidth="1"/>
+    <col min="7" max="12" width="11.453125" customWidth="1"/>
+    <col min="13" max="13" width="11.54296875" customWidth="1"/>
+    <col min="14" max="19" width="11.453125" customWidth="1"/>
+    <col min="20" max="20" width="1.453125" customWidth="1"/>
+    <col min="21" max="24" width="11.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:57" x14ac:dyDescent="0.25">
       <c r="A1" s="13"/>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="81"/>
       <c r="G1" s="81"/>
       <c r="H1" s="81"/>
       <c r="I1" s="81"/>
       <c r="J1" s="81"/>
       <c r="K1" s="81"/>
       <c r="L1" s="81"/>
       <c r="M1" s="81"/>
       <c r="N1" s="81"/>
       <c r="O1" s="81"/>
       <c r="P1" s="81"/>
       <c r="Q1" s="81"/>
       <c r="R1" s="81"/>
       <c r="S1" s="81"/>
       <c r="T1" s="81"/>
       <c r="U1" s="81"/>
       <c r="V1" s="81"/>
       <c r="W1" s="81"/>
       <c r="X1" s="81"/>
     </row>
-    <row r="2" spans="1:57" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:57" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="13"/>
-      <c r="B2" s="462" t="s">
+      <c r="B2" s="463" t="s">
         <v>254</v>
       </c>
-      <c r="C2" s="462"/>
-[...22 lines deleted...]
-    <row r="3" spans="1:57" x14ac:dyDescent="0.2">
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="463"/>
+      <c r="H2" s="463"/>
+      <c r="I2" s="463"/>
+      <c r="J2" s="463"/>
+      <c r="K2" s="463"/>
+      <c r="L2" s="463"/>
+      <c r="M2" s="463"/>
+      <c r="N2" s="463"/>
+      <c r="O2" s="463"/>
+      <c r="P2" s="463"/>
+      <c r="Q2" s="463"/>
+      <c r="R2" s="463"/>
+      <c r="S2" s="463"/>
+      <c r="T2" s="463"/>
+      <c r="U2" s="463"/>
+      <c r="V2" s="463"/>
+      <c r="W2" s="463"/>
+      <c r="X2" s="463"/>
+    </row>
+    <row r="3" spans="1:57" ht="13" x14ac:dyDescent="0.3">
       <c r="A3" s="13"/>
-      <c r="B3" s="462" t="s">
+      <c r="B3" s="463" t="s">
         <v>57</v>
       </c>
-      <c r="C3" s="462"/>
-[...22 lines deleted...]
-    <row r="4" spans="1:57" x14ac:dyDescent="0.2">
+      <c r="C3" s="463"/>
+      <c r="D3" s="463"/>
+      <c r="E3" s="463"/>
+      <c r="F3" s="463"/>
+      <c r="G3" s="463"/>
+      <c r="H3" s="463"/>
+      <c r="I3" s="463"/>
+      <c r="J3" s="463"/>
+      <c r="K3" s="463"/>
+      <c r="L3" s="463"/>
+      <c r="M3" s="463"/>
+      <c r="N3" s="463"/>
+      <c r="O3" s="463"/>
+      <c r="P3" s="463"/>
+      <c r="Q3" s="463"/>
+      <c r="R3" s="463"/>
+      <c r="S3" s="463"/>
+      <c r="T3" s="463"/>
+      <c r="U3" s="463"/>
+      <c r="V3" s="463"/>
+      <c r="W3" s="463"/>
+      <c r="X3" s="463"/>
+    </row>
+    <row r="4" spans="1:57" ht="13" x14ac:dyDescent="0.3">
       <c r="A4" s="13"/>
       <c r="B4" s="152"/>
       <c r="C4" s="152"/>
       <c r="D4" s="152"/>
       <c r="E4" s="152"/>
       <c r="F4" s="152"/>
       <c r="G4" s="152"/>
       <c r="H4" s="152"/>
       <c r="I4" s="152"/>
       <c r="J4" s="152"/>
       <c r="K4" s="152"/>
       <c r="L4" s="152"/>
       <c r="M4" s="152"/>
       <c r="N4" s="152"/>
       <c r="O4" s="152"/>
       <c r="P4" s="152"/>
       <c r="Q4" s="152"/>
       <c r="R4" s="152"/>
       <c r="S4" s="152"/>
       <c r="T4" s="152"/>
       <c r="U4" s="152"/>
       <c r="V4" s="152"/>
       <c r="W4" s="152"/>
       <c r="X4" s="152"/>
     </row>
-    <row r="5" spans="1:57" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:57" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="13"/>
       <c r="B5" s="152"/>
-      <c r="C5" s="461" t="s">
+      <c r="C5" s="462" t="s">
         <v>288</v>
       </c>
-      <c r="D5" s="461"/>
-      <c r="E5" s="461"/>
+      <c r="D5" s="462"/>
+      <c r="E5" s="462"/>
       <c r="F5" s="152"/>
-      <c r="G5" s="461" t="s">
+      <c r="G5" s="462" t="s">
         <v>289</v>
       </c>
-      <c r="H5" s="461"/>
-[...10 lines deleted...]
-      <c r="S5" s="461"/>
+      <c r="H5" s="462"/>
+      <c r="I5" s="462"/>
+      <c r="J5" s="462"/>
+      <c r="K5" s="462"/>
+      <c r="L5" s="462"/>
+      <c r="M5" s="462"/>
+      <c r="N5" s="462"/>
+      <c r="O5" s="462"/>
+      <c r="P5" s="462"/>
+      <c r="Q5" s="462"/>
+      <c r="R5" s="462"/>
+      <c r="S5" s="462"/>
       <c r="T5" s="152"/>
-      <c r="U5" s="461" t="s">
+      <c r="U5" s="462" t="s">
         <v>219</v>
       </c>
-      <c r="V5" s="461"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:57" x14ac:dyDescent="0.2">
+      <c r="V5" s="462"/>
+      <c r="W5" s="462"/>
+      <c r="X5" s="462"/>
+    </row>
+    <row r="6" spans="1:57" ht="13" x14ac:dyDescent="0.3">
       <c r="A6" s="13"/>
       <c r="B6" s="152"/>
       <c r="C6" s="152"/>
       <c r="D6" s="152"/>
       <c r="E6" s="152"/>
       <c r="F6" s="152"/>
       <c r="G6" s="152"/>
       <c r="H6" s="152"/>
       <c r="I6" s="152"/>
       <c r="J6" s="152"/>
       <c r="K6" s="152"/>
       <c r="L6" s="152"/>
       <c r="M6" s="152"/>
       <c r="N6" s="152"/>
       <c r="O6" s="152"/>
       <c r="P6" s="152"/>
       <c r="Q6" s="152"/>
       <c r="R6" s="152"/>
       <c r="S6" s="152"/>
       <c r="T6" s="152"/>
       <c r="U6" s="152"/>
       <c r="V6" s="152"/>
       <c r="W6" s="152"/>
       <c r="X6" s="152"/>
     </row>
-    <row r="7" spans="1:57" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:57" ht="13" x14ac:dyDescent="0.25">
       <c r="A7" s="13"/>
       <c r="B7" s="81"/>
       <c r="C7" s="228" t="s">
         <v>151</v>
       </c>
       <c r="D7" s="228" t="s">
         <v>153</v>
       </c>
       <c r="E7" s="228" t="s">
         <v>237</v>
       </c>
       <c r="F7" s="228"/>
       <c r="G7" s="228" t="s">
         <v>152</v>
       </c>
       <c r="H7" s="228" t="s">
         <v>203</v>
       </c>
       <c r="I7" s="228" t="s">
         <v>204</v>
       </c>
       <c r="J7" s="228" t="s">
         <v>205</v>
       </c>
       <c r="K7" s="228" t="s">
@@ -13666,51 +13666,51 @@
         <v>297</v>
       </c>
       <c r="Q7" s="228" t="s">
         <v>298</v>
       </c>
       <c r="R7" s="228" t="s">
         <v>304</v>
       </c>
       <c r="S7" s="228" t="s">
         <v>305</v>
       </c>
       <c r="T7" s="228"/>
       <c r="U7" s="228" t="s">
         <v>236</v>
       </c>
       <c r="V7" s="228" t="s">
         <v>258</v>
       </c>
       <c r="W7" s="228" t="s">
         <v>299</v>
       </c>
       <c r="X7" s="228" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="8" spans="1:57" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:57" ht="28.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="13"/>
       <c r="B8" s="81"/>
       <c r="C8" s="284" t="s">
         <v>154</v>
       </c>
       <c r="D8" s="284" t="s">
         <v>156</v>
       </c>
       <c r="E8" s="284" t="s">
         <v>238</v>
       </c>
       <c r="F8" s="284"/>
       <c r="G8" s="284" t="s">
         <v>155</v>
       </c>
       <c r="H8" s="284" t="s">
         <v>158</v>
       </c>
       <c r="I8" s="284" t="s">
         <v>158</v>
       </c>
       <c r="J8" s="284" t="s">
         <v>157</v>
       </c>
       <c r="K8" s="284" t="s">
@@ -13732,79 +13732,79 @@
         <v>300</v>
       </c>
       <c r="Q8" s="284" t="s">
         <v>300</v>
       </c>
       <c r="R8" s="284" t="s">
         <v>306</v>
       </c>
       <c r="S8" s="284" t="s">
         <v>306</v>
       </c>
       <c r="T8" s="284"/>
       <c r="U8" s="284" t="s">
         <v>213</v>
       </c>
       <c r="V8" s="284" t="s">
         <v>257</v>
       </c>
       <c r="W8" s="284" t="s">
         <v>300</v>
       </c>
       <c r="X8" s="284" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="9" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="13"/>
       <c r="B9" s="152" t="s">
         <v>202</v>
       </c>
       <c r="C9" s="285"/>
       <c r="D9" s="285"/>
       <c r="E9" s="285"/>
       <c r="F9" s="285"/>
       <c r="G9" s="285"/>
       <c r="H9" s="285"/>
       <c r="I9" s="285"/>
       <c r="J9" s="285"/>
       <c r="K9" s="285"/>
       <c r="L9" s="285"/>
       <c r="M9" s="285"/>
       <c r="N9" s="285"/>
       <c r="O9" s="285"/>
       <c r="P9" s="285"/>
       <c r="Q9" s="285"/>
       <c r="R9" s="285"/>
       <c r="S9" s="285"/>
       <c r="T9" s="285"/>
       <c r="U9" s="285"/>
       <c r="V9" s="285"/>
       <c r="W9" s="285"/>
       <c r="X9" s="285"/>
     </row>
-    <row r="10" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="13"/>
       <c r="B10" s="81" t="s">
         <v>248</v>
       </c>
       <c r="C10" s="108">
         <v>8384</v>
       </c>
       <c r="D10" s="108">
         <v>12141</v>
       </c>
       <c r="E10" s="108">
         <v>7288</v>
       </c>
       <c r="F10" s="108"/>
       <c r="G10" s="108">
         <v>22373</v>
       </c>
       <c r="H10" s="108">
         <v>15400</v>
       </c>
       <c r="I10" s="108">
         <v>15400</v>
       </c>
       <c r="J10" s="108">
         <v>10550</v>
@@ -13844,51 +13844,51 @@
         <v>12062</v>
       </c>
       <c r="W10" s="108">
         <v>11873</v>
       </c>
       <c r="X10" s="108">
         <v>6716</v>
       </c>
       <c r="AP10" s="326"/>
       <c r="AQ10" s="326"/>
       <c r="AR10" s="326"/>
       <c r="AS10" s="326"/>
       <c r="AT10" s="326"/>
       <c r="AU10" s="326"/>
       <c r="AV10" s="326"/>
       <c r="AW10" s="326"/>
       <c r="AX10" s="326"/>
       <c r="AY10" s="326"/>
       <c r="AZ10" s="326"/>
       <c r="BA10" s="326"/>
       <c r="BB10" s="326"/>
       <c r="BC10" s="326"/>
       <c r="BD10" s="326"/>
       <c r="BE10" s="326"/>
     </row>
-    <row r="11" spans="1:57" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:57" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="13"/>
       <c r="B11" s="81" t="s">
         <v>224</v>
       </c>
       <c r="C11" s="108">
         <v>303</v>
       </c>
       <c r="D11" s="108">
         <v>372</v>
       </c>
       <c r="E11" s="108">
         <v>248</v>
       </c>
       <c r="F11" s="108"/>
       <c r="G11" s="108">
         <v>206</v>
       </c>
       <c r="H11" s="108">
         <v>196</v>
       </c>
       <c r="I11" s="108">
         <v>25</v>
       </c>
       <c r="J11" s="108">
         <v>289</v>
@@ -13928,51 +13928,51 @@
         <v>2560</v>
       </c>
       <c r="W11" s="108">
         <v>3223</v>
       </c>
       <c r="X11" s="108">
         <v>1813</v>
       </c>
       <c r="AP11" s="326"/>
       <c r="AQ11" s="326"/>
       <c r="AR11" s="326"/>
       <c r="AS11" s="326"/>
       <c r="AT11" s="326"/>
       <c r="AU11" s="326"/>
       <c r="AV11" s="326"/>
       <c r="AW11" s="326"/>
       <c r="AX11" s="326"/>
       <c r="AY11" s="326"/>
       <c r="AZ11" s="326"/>
       <c r="BA11" s="326"/>
       <c r="BB11" s="326"/>
       <c r="BC11" s="326"/>
       <c r="BD11" s="326"/>
       <c r="BE11" s="326"/>
     </row>
-    <row r="12" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13"/>
       <c r="B12" s="81" t="s">
         <v>159</v>
       </c>
       <c r="C12" s="108">
         <v>189</v>
       </c>
       <c r="D12" s="108">
         <v>304</v>
       </c>
       <c r="E12" s="108">
         <v>244</v>
       </c>
       <c r="F12" s="108"/>
       <c r="G12" s="108">
         <v>671</v>
       </c>
       <c r="H12" s="108">
         <v>462</v>
       </c>
       <c r="I12" s="108">
         <v>385</v>
       </c>
       <c r="J12" s="108">
         <v>317</v>
@@ -14012,93 +14012,93 @@
         <v>218</v>
       </c>
       <c r="W12" s="415" t="s">
         <v>218</v>
       </c>
       <c r="X12" s="415" t="s">
         <v>218</v>
       </c>
       <c r="AP12" s="326"/>
       <c r="AQ12" s="326"/>
       <c r="AR12" s="326"/>
       <c r="AS12" s="326"/>
       <c r="AT12" s="326"/>
       <c r="AU12" s="326"/>
       <c r="AV12" s="326"/>
       <c r="AW12" s="326"/>
       <c r="AX12" s="326"/>
       <c r="AY12" s="326"/>
       <c r="AZ12" s="326"/>
       <c r="BA12" s="326"/>
       <c r="BB12" s="326"/>
       <c r="BC12" s="326"/>
       <c r="BD12" s="326"/>
       <c r="BE12" s="326"/>
     </row>
-    <row r="13" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="13"/>
       <c r="B13" s="81"/>
       <c r="C13" s="162"/>
       <c r="D13" s="162"/>
       <c r="E13" s="162"/>
       <c r="F13" s="162"/>
       <c r="G13" s="162"/>
       <c r="H13" s="162"/>
       <c r="I13" s="162"/>
       <c r="J13" s="162"/>
       <c r="K13" s="162"/>
       <c r="L13" s="162"/>
       <c r="M13" s="162"/>
       <c r="N13" s="162"/>
       <c r="O13" s="162"/>
       <c r="P13" s="162"/>
       <c r="Q13" s="162"/>
       <c r="R13" s="162"/>
       <c r="S13" s="162"/>
       <c r="T13" s="162"/>
       <c r="U13" s="162"/>
       <c r="V13" s="162"/>
       <c r="W13" s="162"/>
       <c r="X13" s="162"/>
       <c r="AP13" s="326"/>
       <c r="AQ13" s="326"/>
       <c r="AR13" s="326"/>
       <c r="AS13" s="326"/>
       <c r="AT13" s="326"/>
       <c r="AU13" s="326"/>
       <c r="AV13" s="326"/>
       <c r="AW13" s="326"/>
       <c r="AX13" s="326"/>
       <c r="AY13" s="326"/>
       <c r="AZ13" s="326"/>
       <c r="BA13" s="326"/>
       <c r="BB13" s="326"/>
       <c r="BC13" s="326"/>
       <c r="BD13" s="326"/>
       <c r="BE13" s="326"/>
     </row>
-    <row r="14" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
       <c r="B14" s="81" t="s">
         <v>220</v>
       </c>
       <c r="C14" s="415">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="D14" s="415">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="E14" s="415">
         <v>3.3500000000000002E-2</v>
       </c>
       <c r="F14" s="415"/>
       <c r="G14" s="415">
         <v>0.03</v>
       </c>
       <c r="H14" s="415">
         <v>0.03</v>
       </c>
       <c r="I14" s="415">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="J14" s="415">
         <v>0.03</v>
@@ -14138,51 +14138,51 @@
         <v>218</v>
       </c>
       <c r="W14" s="415" t="s">
         <v>218</v>
       </c>
       <c r="X14" s="415" t="s">
         <v>218</v>
       </c>
       <c r="AP14" s="327"/>
       <c r="AQ14" s="327"/>
       <c r="AR14" s="327"/>
       <c r="AS14" s="327"/>
       <c r="AT14" s="327"/>
       <c r="AU14" s="327"/>
       <c r="AV14" s="327"/>
       <c r="AW14" s="327"/>
       <c r="AX14" s="327"/>
       <c r="AY14" s="327"/>
       <c r="AZ14" s="327"/>
       <c r="BA14" s="327"/>
       <c r="BB14" s="327"/>
       <c r="BC14" s="327"/>
       <c r="BD14" s="327"/>
       <c r="BE14" s="327"/>
     </row>
-    <row r="15" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13"/>
       <c r="B15" s="81" t="s">
         <v>221</v>
       </c>
       <c r="C15" s="415">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D15" s="415">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="E15" s="415">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="F15" s="415"/>
       <c r="G15" s="415">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="H15" s="415">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="I15" s="415">
         <v>0.03</v>
       </c>
       <c r="J15" s="415">
         <v>7.0000000000000007E-2</v>
@@ -14222,51 +14222,51 @@
         <v>218</v>
       </c>
       <c r="W15" s="415" t="s">
         <v>218</v>
       </c>
       <c r="X15" s="415" t="s">
         <v>218</v>
       </c>
       <c r="AP15" s="327"/>
       <c r="AQ15" s="327"/>
       <c r="AR15" s="327"/>
       <c r="AS15" s="327"/>
       <c r="AT15" s="327"/>
       <c r="AU15" s="327"/>
       <c r="AV15" s="327"/>
       <c r="AW15" s="327"/>
       <c r="AX15" s="327"/>
       <c r="AY15" s="327"/>
       <c r="AZ15" s="327"/>
       <c r="BA15" s="327"/>
       <c r="BB15" s="327"/>
       <c r="BC15" s="327"/>
       <c r="BD15" s="327"/>
       <c r="BE15" s="327"/>
     </row>
-    <row r="16" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13"/>
       <c r="B16" s="81" t="s">
         <v>208</v>
       </c>
       <c r="C16" s="415">
         <v>0.76</v>
       </c>
       <c r="D16" s="415">
         <v>0.72</v>
       </c>
       <c r="E16" s="415">
         <v>1</v>
       </c>
       <c r="F16" s="415"/>
       <c r="G16" s="415">
         <v>0.23</v>
       </c>
       <c r="H16" s="415">
         <v>0.31919999999999998</v>
       </c>
       <c r="I16" s="415">
         <v>0.31919999999999998</v>
       </c>
       <c r="J16" s="415">
         <v>0.6845</v>
@@ -14306,93 +14306,93 @@
         <v>0.21229999999999999</v>
       </c>
       <c r="W16" s="415">
         <v>0.27150000000000002</v>
       </c>
       <c r="X16" s="415">
         <v>0.27</v>
       </c>
       <c r="AP16" s="327"/>
       <c r="AQ16" s="327"/>
       <c r="AR16" s="327"/>
       <c r="AS16" s="327"/>
       <c r="AT16" s="327"/>
       <c r="AU16" s="327"/>
       <c r="AV16" s="327"/>
       <c r="AW16" s="327"/>
       <c r="AX16" s="327"/>
       <c r="AY16" s="327"/>
       <c r="AZ16" s="327"/>
       <c r="BA16" s="327"/>
       <c r="BB16" s="327"/>
       <c r="BC16" s="327"/>
       <c r="BD16" s="327"/>
       <c r="BE16" s="327"/>
     </row>
-    <row r="17" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="13"/>
       <c r="B17" s="81"/>
       <c r="C17" s="231"/>
       <c r="D17" s="231"/>
       <c r="E17" s="231"/>
       <c r="F17" s="231"/>
       <c r="G17" s="231"/>
       <c r="H17" s="231"/>
       <c r="I17" s="231"/>
       <c r="J17" s="231"/>
       <c r="K17" s="231"/>
       <c r="L17" s="231"/>
       <c r="M17" s="231"/>
       <c r="N17" s="231"/>
       <c r="O17" s="231"/>
       <c r="P17" s="231"/>
       <c r="Q17" s="231"/>
       <c r="R17" s="231"/>
       <c r="S17" s="231"/>
       <c r="T17" s="231"/>
       <c r="U17" s="231"/>
       <c r="V17" s="231"/>
       <c r="W17" s="231"/>
       <c r="X17" s="231"/>
       <c r="AP17" s="326"/>
       <c r="AQ17" s="326"/>
       <c r="AR17" s="326"/>
       <c r="AS17" s="326"/>
       <c r="AT17" s="326"/>
       <c r="AU17" s="326"/>
       <c r="AV17" s="326"/>
       <c r="AW17" s="326"/>
       <c r="AX17" s="326"/>
       <c r="AY17" s="326"/>
       <c r="AZ17" s="326"/>
       <c r="BA17" s="326"/>
       <c r="BB17" s="326"/>
       <c r="BC17" s="326"/>
       <c r="BD17" s="326"/>
       <c r="BE17" s="326"/>
     </row>
-    <row r="18" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="13"/>
       <c r="B18" s="81" t="s">
         <v>160</v>
       </c>
       <c r="C18" s="422">
         <v>44302</v>
       </c>
       <c r="D18" s="422">
         <v>44441</v>
       </c>
       <c r="E18" s="422">
         <v>45245</v>
       </c>
       <c r="F18" s="422"/>
       <c r="G18" s="422">
         <v>44197</v>
       </c>
       <c r="H18" s="422">
         <v>44562</v>
       </c>
       <c r="I18" s="422">
         <v>44562</v>
       </c>
       <c r="J18" s="422">
         <v>44621</v>
@@ -14432,51 +14432,51 @@
         <v>45292</v>
       </c>
       <c r="W18" s="422">
         <v>45658</v>
       </c>
       <c r="X18" s="422">
         <v>46023</v>
       </c>
       <c r="AP18" s="326"/>
       <c r="AQ18" s="326"/>
       <c r="AR18" s="326"/>
       <c r="AS18" s="326"/>
       <c r="AT18" s="326"/>
       <c r="AU18" s="326"/>
       <c r="AV18" s="326"/>
       <c r="AW18" s="326"/>
       <c r="AX18" s="326"/>
       <c r="AY18" s="326"/>
       <c r="AZ18" s="326"/>
       <c r="BA18" s="326"/>
       <c r="BB18" s="326"/>
       <c r="BC18" s="326"/>
       <c r="BD18" s="326"/>
       <c r="BE18" s="326"/>
     </row>
-    <row r="19" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="13"/>
       <c r="B19" s="81" t="s">
         <v>161</v>
       </c>
       <c r="C19" s="422">
         <v>48877</v>
       </c>
       <c r="D19" s="422">
         <v>49000</v>
       </c>
       <c r="E19" s="422">
         <v>48908</v>
       </c>
       <c r="F19" s="422"/>
       <c r="G19" s="422">
         <v>48213</v>
       </c>
       <c r="H19" s="422">
         <v>48579</v>
       </c>
       <c r="I19" s="422">
         <v>48579</v>
       </c>
       <c r="J19" s="422">
         <v>48213</v>
@@ -14516,51 +14516,51 @@
         <v>49309</v>
       </c>
       <c r="W19" s="422">
         <v>49674</v>
       </c>
       <c r="X19" s="422">
         <v>50040</v>
       </c>
       <c r="AP19" s="327"/>
       <c r="AQ19" s="327"/>
       <c r="AR19" s="327"/>
       <c r="AS19" s="327"/>
       <c r="AT19" s="327"/>
       <c r="AU19" s="327"/>
       <c r="AV19" s="327"/>
       <c r="AW19" s="327"/>
       <c r="AX19" s="327"/>
       <c r="AY19" s="327"/>
       <c r="AZ19" s="327"/>
       <c r="BA19" s="327"/>
       <c r="BB19" s="327"/>
       <c r="BC19" s="327"/>
       <c r="BD19" s="327"/>
       <c r="BE19" s="327"/>
     </row>
-    <row r="20" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="13"/>
       <c r="B20" s="81" t="s">
         <v>162</v>
       </c>
       <c r="C20" s="422">
         <v>46868</v>
       </c>
       <c r="D20" s="422">
         <v>46990</v>
       </c>
       <c r="E20" s="422">
         <v>47084</v>
       </c>
       <c r="F20" s="422"/>
       <c r="G20" s="422">
         <v>46934</v>
       </c>
       <c r="H20" s="422">
         <v>47483</v>
       </c>
       <c r="I20" s="422">
         <v>47483</v>
       </c>
       <c r="J20" s="422">
         <v>47118</v>
@@ -14600,51 +14600,51 @@
         <v>46752</v>
       </c>
       <c r="W20" s="422">
         <v>46752</v>
       </c>
       <c r="X20" s="422">
         <v>47118</v>
       </c>
       <c r="AP20" s="327"/>
       <c r="AQ20" s="327"/>
       <c r="AR20" s="327"/>
       <c r="AS20" s="327"/>
       <c r="AT20" s="327"/>
       <c r="AU20" s="327"/>
       <c r="AV20" s="327"/>
       <c r="AW20" s="327"/>
       <c r="AX20" s="327"/>
       <c r="AY20" s="327"/>
       <c r="AZ20" s="327"/>
       <c r="BA20" s="327"/>
       <c r="BB20" s="327"/>
       <c r="BC20" s="327"/>
       <c r="BD20" s="327"/>
       <c r="BE20" s="327"/>
     </row>
-    <row r="21" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13"/>
       <c r="B21" s="81" t="s">
         <v>163</v>
       </c>
       <c r="C21" s="423">
         <v>0.1</v>
       </c>
       <c r="D21" s="423">
         <v>0.1</v>
       </c>
       <c r="E21" s="423">
         <v>0.1</v>
       </c>
       <c r="F21" s="423"/>
       <c r="G21" s="423">
         <v>0.1</v>
       </c>
       <c r="H21" s="423">
         <v>0.1</v>
       </c>
       <c r="I21" s="423">
         <v>0.1</v>
       </c>
       <c r="J21" s="423">
         <v>0.1</v>
@@ -14684,137 +14684,137 @@
         <v>218</v>
       </c>
       <c r="W21" s="415" t="s">
         <v>218</v>
       </c>
       <c r="X21" s="415" t="s">
         <v>218</v>
       </c>
       <c r="AP21" s="327"/>
       <c r="AQ21" s="327"/>
       <c r="AR21" s="327"/>
       <c r="AS21" s="327"/>
       <c r="AT21" s="327"/>
       <c r="AU21" s="327"/>
       <c r="AV21" s="327"/>
       <c r="AW21" s="327"/>
       <c r="AX21" s="327"/>
       <c r="AY21" s="327"/>
       <c r="AZ21" s="327"/>
       <c r="BA21" s="327"/>
       <c r="BB21" s="327"/>
       <c r="BC21" s="327"/>
       <c r="BD21" s="327"/>
       <c r="BE21" s="327"/>
     </row>
-    <row r="22" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="13"/>
       <c r="B22" s="81"/>
       <c r="C22" s="231"/>
       <c r="D22" s="231"/>
       <c r="E22" s="231"/>
       <c r="F22" s="231"/>
       <c r="G22" s="231"/>
       <c r="H22" s="231"/>
       <c r="I22" s="231"/>
       <c r="J22" s="231"/>
       <c r="K22" s="231"/>
       <c r="L22" s="231"/>
       <c r="M22" s="231"/>
       <c r="N22" s="231"/>
       <c r="O22" s="231"/>
       <c r="P22" s="231"/>
       <c r="Q22" s="231"/>
       <c r="R22" s="231"/>
       <c r="S22" s="231"/>
       <c r="T22" s="231"/>
       <c r="U22" s="231"/>
       <c r="V22" s="231"/>
       <c r="W22" s="231"/>
       <c r="X22" s="231"/>
       <c r="AP22" s="326"/>
       <c r="AQ22" s="326"/>
       <c r="AR22" s="326"/>
       <c r="AS22" s="326"/>
       <c r="AT22" s="326"/>
       <c r="AU22" s="326"/>
       <c r="AV22" s="326"/>
       <c r="AW22" s="326"/>
       <c r="AX22" s="326"/>
       <c r="AY22" s="326"/>
       <c r="AZ22" s="326"/>
       <c r="BA22" s="326"/>
       <c r="BB22" s="326"/>
       <c r="BC22" s="326"/>
       <c r="BD22" s="326"/>
       <c r="BE22" s="326"/>
     </row>
-    <row r="23" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="13"/>
       <c r="B23" s="152" t="s">
         <v>311</v>
       </c>
       <c r="C23" s="285"/>
       <c r="D23" s="285"/>
       <c r="E23" s="285"/>
       <c r="F23" s="285"/>
       <c r="G23" s="285"/>
       <c r="H23" s="285"/>
       <c r="I23" s="285"/>
       <c r="J23" s="285"/>
       <c r="K23" s="285"/>
       <c r="L23" s="285"/>
       <c r="M23" s="285"/>
       <c r="N23" s="285"/>
       <c r="O23" s="285"/>
       <c r="P23" s="285"/>
       <c r="Q23" s="285"/>
       <c r="R23" s="285"/>
       <c r="S23" s="285"/>
       <c r="T23" s="285"/>
       <c r="U23" s="285"/>
       <c r="V23" s="285"/>
       <c r="W23" s="285"/>
       <c r="X23" s="285"/>
       <c r="AP23" s="326"/>
       <c r="AQ23" s="326"/>
       <c r="AR23" s="326"/>
       <c r="AS23" s="326"/>
       <c r="AT23" s="326"/>
       <c r="AU23" s="326"/>
       <c r="AV23" s="326"/>
       <c r="AW23" s="326"/>
       <c r="AX23" s="326"/>
       <c r="AY23" s="326"/>
       <c r="AZ23" s="326"/>
       <c r="BA23" s="326"/>
       <c r="BB23" s="326"/>
       <c r="BC23" s="326"/>
       <c r="BD23" s="326"/>
       <c r="BE23" s="326"/>
     </row>
-    <row r="24" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="13"/>
       <c r="B24" s="81" t="s">
         <v>291</v>
       </c>
       <c r="C24" s="424">
         <v>2925</v>
       </c>
       <c r="D24" s="424">
         <v>5059</v>
       </c>
       <c r="E24" s="424">
         <v>5317</v>
       </c>
       <c r="F24" s="424"/>
       <c r="G24" s="424">
         <v>11202</v>
       </c>
       <c r="H24" s="424">
         <v>10699</v>
       </c>
       <c r="I24" s="424">
         <v>10699</v>
       </c>
       <c r="J24" s="424">
         <v>5970</v>
@@ -14854,51 +14854,51 @@
         <v>9589</v>
       </c>
       <c r="W24" s="424">
         <v>10989</v>
       </c>
       <c r="X24" s="424">
         <v>6716</v>
       </c>
       <c r="AP24" s="326"/>
       <c r="AQ24" s="326"/>
       <c r="AR24" s="326"/>
       <c r="AS24" s="326"/>
       <c r="AT24" s="326"/>
       <c r="AU24" s="326"/>
       <c r="AV24" s="326"/>
       <c r="AW24" s="326"/>
       <c r="AX24" s="326"/>
       <c r="AY24" s="326"/>
       <c r="AZ24" s="326"/>
       <c r="BA24" s="326"/>
       <c r="BB24" s="326"/>
       <c r="BC24" s="326"/>
       <c r="BD24" s="326"/>
       <c r="BE24" s="326"/>
     </row>
-    <row r="25" spans="1:57" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:57" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="13"/>
       <c r="B25" s="81" t="s">
         <v>225</v>
       </c>
       <c r="C25" s="424">
         <v>44</v>
       </c>
       <c r="D25" s="424">
         <v>70</v>
       </c>
       <c r="E25" s="424">
         <v>152</v>
       </c>
       <c r="F25" s="424"/>
       <c r="G25" s="424">
         <v>38</v>
       </c>
       <c r="H25" s="424">
         <v>126</v>
       </c>
       <c r="I25" s="424">
         <v>25</v>
       </c>
       <c r="J25" s="424">
         <v>98</v>
@@ -14938,51 +14938,51 @@
         <v>2035</v>
       </c>
       <c r="W25" s="424">
         <v>2983</v>
       </c>
       <c r="X25" s="424">
         <v>1813</v>
       </c>
       <c r="AP25" s="326"/>
       <c r="AQ25" s="326"/>
       <c r="AR25" s="326"/>
       <c r="AS25" s="326"/>
       <c r="AT25" s="326"/>
       <c r="AU25" s="326"/>
       <c r="AV25" s="326"/>
       <c r="AW25" s="326"/>
       <c r="AX25" s="326"/>
       <c r="AY25" s="326"/>
       <c r="AZ25" s="326"/>
       <c r="BA25" s="326"/>
       <c r="BB25" s="326"/>
       <c r="BC25" s="326"/>
       <c r="BD25" s="326"/>
       <c r="BE25" s="326"/>
     </row>
-    <row r="26" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="13"/>
       <c r="B26" s="81" t="s">
         <v>292</v>
       </c>
       <c r="C26" s="424">
         <v>21</v>
       </c>
       <c r="D26" s="424">
         <v>42</v>
       </c>
       <c r="E26" s="424">
         <v>145</v>
       </c>
       <c r="F26" s="424"/>
       <c r="G26" s="424">
         <v>37</v>
       </c>
       <c r="H26" s="424">
         <v>121</v>
       </c>
       <c r="I26" s="424">
         <v>24</v>
       </c>
       <c r="J26" s="424">
         <v>94</v>
@@ -15022,93 +15022,93 @@
         <v>154</v>
       </c>
       <c r="W26" s="424">
         <v>200</v>
       </c>
       <c r="X26" s="424">
         <v>114</v>
       </c>
       <c r="AP26" s="326"/>
       <c r="AQ26" s="326"/>
       <c r="AR26" s="326"/>
       <c r="AS26" s="326"/>
       <c r="AT26" s="326"/>
       <c r="AU26" s="326"/>
       <c r="AV26" s="326"/>
       <c r="AW26" s="326"/>
       <c r="AX26" s="326"/>
       <c r="AY26" s="326"/>
       <c r="AZ26" s="326"/>
       <c r="BA26" s="326"/>
       <c r="BB26" s="326"/>
       <c r="BC26" s="326"/>
       <c r="BD26" s="326"/>
       <c r="BE26" s="326"/>
     </row>
-    <row r="27" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="81"/>
       <c r="C27" s="425"/>
       <c r="D27" s="425"/>
       <c r="E27" s="425"/>
       <c r="F27" s="425"/>
       <c r="G27" s="425"/>
       <c r="H27" s="425"/>
       <c r="I27" s="425"/>
       <c r="J27" s="425"/>
       <c r="K27" s="425"/>
       <c r="L27" s="425"/>
       <c r="M27" s="425"/>
       <c r="N27" s="425"/>
       <c r="O27" s="425"/>
       <c r="P27" s="425"/>
       <c r="Q27" s="425"/>
       <c r="R27" s="425"/>
       <c r="S27" s="425"/>
       <c r="T27" s="425"/>
       <c r="U27" s="425"/>
       <c r="V27" s="425"/>
       <c r="W27" s="425"/>
       <c r="X27" s="425"/>
       <c r="AP27" s="326"/>
       <c r="AQ27" s="326"/>
       <c r="AR27" s="326"/>
       <c r="AS27" s="326"/>
       <c r="AT27" s="326"/>
       <c r="AU27" s="326"/>
       <c r="AV27" s="326"/>
       <c r="AW27" s="326"/>
       <c r="AX27" s="326"/>
       <c r="AY27" s="326"/>
       <c r="AZ27" s="326"/>
       <c r="BA27" s="326"/>
       <c r="BB27" s="326"/>
       <c r="BC27" s="326"/>
       <c r="BD27" s="326"/>
       <c r="BE27" s="326"/>
     </row>
-    <row r="28" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13"/>
       <c r="B28" s="81" t="s">
         <v>222</v>
       </c>
       <c r="C28" s="426">
         <v>6.3399999999999998E-2</v>
       </c>
       <c r="D28" s="426">
         <v>5.8599999999999999E-2</v>
       </c>
       <c r="E28" s="426">
         <v>4.36E-2</v>
       </c>
       <c r="F28" s="426"/>
       <c r="G28" s="426">
         <v>5.8200000000000002E-2</v>
       </c>
       <c r="H28" s="426">
         <v>3.9399999999999998E-2</v>
       </c>
       <c r="I28" s="426">
         <v>3.2199999999999999E-2</v>
       </c>
       <c r="J28" s="426">
         <v>5.1200000000000002E-2</v>
@@ -15148,51 +15148,51 @@
         <v>218</v>
       </c>
       <c r="W28" s="415" t="s">
         <v>218</v>
       </c>
       <c r="X28" s="415" t="s">
         <v>218</v>
       </c>
       <c r="AP28" s="327"/>
       <c r="AQ28" s="327"/>
       <c r="AR28" s="327"/>
       <c r="AS28" s="327"/>
       <c r="AT28" s="327"/>
       <c r="AU28" s="327"/>
       <c r="AV28" s="327"/>
       <c r="AW28" s="327"/>
       <c r="AX28" s="327"/>
       <c r="AY28" s="327"/>
       <c r="AZ28" s="327"/>
       <c r="BA28" s="327"/>
       <c r="BB28" s="327"/>
       <c r="BC28" s="327"/>
       <c r="BD28" s="327"/>
       <c r="BE28" s="327"/>
     </row>
-    <row r="29" spans="1:57" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:57" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
       <c r="B29" s="81" t="s">
         <v>223</v>
       </c>
       <c r="C29" s="426">
         <v>8.3000000000000004E-2</v>
       </c>
       <c r="D29" s="426">
         <v>7.7799999999999994E-2</v>
       </c>
       <c r="E29" s="426">
         <v>7.2499999999999995E-2</v>
       </c>
       <c r="F29" s="426"/>
       <c r="G29" s="426">
         <v>7.3099999999999998E-2</v>
       </c>
       <c r="H29" s="426">
         <v>7.6300000000000007E-2</v>
       </c>
       <c r="I29" s="426">
         <v>3.9399999999999998E-2</v>
       </c>
       <c r="J29" s="426">
         <v>7.5200000000000003E-2</v>
@@ -15232,93 +15232,93 @@
         <v>218</v>
       </c>
       <c r="W29" s="415" t="s">
         <v>218</v>
       </c>
       <c r="X29" s="415" t="s">
         <v>218</v>
       </c>
       <c r="AP29" s="327"/>
       <c r="AQ29" s="327"/>
       <c r="AR29" s="327"/>
       <c r="AS29" s="327"/>
       <c r="AT29" s="327"/>
       <c r="AU29" s="327"/>
       <c r="AV29" s="327"/>
       <c r="AW29" s="327"/>
       <c r="AX29" s="327"/>
       <c r="AY29" s="327"/>
       <c r="AZ29" s="327"/>
       <c r="BA29" s="327"/>
       <c r="BB29" s="327"/>
       <c r="BC29" s="327"/>
       <c r="BD29" s="327"/>
       <c r="BE29" s="327"/>
     </row>
-    <row r="30" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="13"/>
       <c r="B30" s="81"/>
       <c r="C30" s="425"/>
       <c r="D30" s="425"/>
       <c r="E30" s="425"/>
       <c r="F30" s="425"/>
       <c r="G30" s="425"/>
       <c r="H30" s="425"/>
       <c r="I30" s="425"/>
       <c r="J30" s="425"/>
       <c r="K30" s="425"/>
       <c r="L30" s="425"/>
       <c r="M30" s="425"/>
       <c r="N30" s="425"/>
       <c r="O30" s="425"/>
       <c r="P30" s="425"/>
       <c r="Q30" s="425"/>
       <c r="R30" s="425"/>
       <c r="S30" s="425"/>
       <c r="T30" s="425"/>
       <c r="U30" s="425"/>
       <c r="V30" s="425"/>
       <c r="W30" s="425"/>
       <c r="X30" s="425"/>
       <c r="AP30" s="327"/>
       <c r="AQ30" s="327"/>
       <c r="AR30" s="327"/>
       <c r="AS30" s="327"/>
       <c r="AT30" s="327"/>
       <c r="AU30" s="327"/>
       <c r="AV30" s="327"/>
       <c r="AW30" s="327"/>
       <c r="AX30" s="327"/>
       <c r="AY30" s="327"/>
       <c r="AZ30" s="327"/>
       <c r="BA30" s="327"/>
       <c r="BB30" s="327"/>
       <c r="BC30" s="327"/>
       <c r="BD30" s="327"/>
       <c r="BE30" s="327"/>
     </row>
-    <row r="31" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
       <c r="B31" s="81" t="s">
         <v>164</v>
       </c>
       <c r="C31" s="424">
         <v>3</v>
       </c>
       <c r="D31" s="424">
         <v>7</v>
       </c>
       <c r="E31" s="424">
         <v>12</v>
       </c>
       <c r="F31" s="424"/>
       <c r="G31" s="424">
         <v>19</v>
       </c>
       <c r="H31" s="424">
         <v>40</v>
       </c>
       <c r="I31" s="424">
         <v>40</v>
       </c>
       <c r="J31" s="424">
         <v>11</v>
@@ -15330,79 +15330,79 @@
         <v>23</v>
       </c>
       <c r="M31" s="424">
         <v>20</v>
       </c>
       <c r="N31" s="424">
         <v>6</v>
       </c>
       <c r="O31" s="424">
         <v>5</v>
       </c>
       <c r="P31" s="424">
         <v>0</v>
       </c>
       <c r="Q31" s="424">
         <v>0</v>
       </c>
       <c r="R31" s="424">
         <v>0</v>
       </c>
       <c r="S31" s="424">
         <v>0</v>
       </c>
       <c r="T31" s="424"/>
       <c r="U31" s="424">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="V31" s="424">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="W31" s="424">
         <v>0</v>
       </c>
       <c r="X31" s="424">
         <v>0</v>
       </c>
       <c r="AP31" s="326"/>
       <c r="AQ31" s="326"/>
       <c r="AR31" s="326"/>
       <c r="AS31" s="326"/>
       <c r="AT31" s="326"/>
       <c r="AU31" s="326"/>
       <c r="AV31" s="326"/>
       <c r="AW31" s="326"/>
       <c r="AX31" s="326"/>
       <c r="AY31" s="326"/>
       <c r="AZ31" s="326"/>
       <c r="BA31" s="326"/>
       <c r="BB31" s="326"/>
       <c r="BC31" s="326"/>
       <c r="BD31" s="326"/>
       <c r="BE31" s="326"/>
     </row>
-    <row r="32" spans="1:57" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:57" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="13"/>
       <c r="B32" s="81" t="s">
         <v>293</v>
       </c>
       <c r="C32" s="424">
         <v>26</v>
       </c>
       <c r="D32" s="424">
         <v>49</v>
       </c>
       <c r="E32" s="424">
         <v>97</v>
       </c>
       <c r="F32" s="424"/>
       <c r="G32" s="424">
         <v>118</v>
       </c>
       <c r="H32" s="424">
         <v>153</v>
       </c>
       <c r="I32" s="424">
         <v>153</v>
       </c>
       <c r="J32" s="424">
         <v>64</v>
@@ -15414,79 +15414,79 @@
         <v>81</v>
       </c>
       <c r="M32" s="424">
         <v>98</v>
       </c>
       <c r="N32" s="424">
         <v>61</v>
       </c>
       <c r="O32" s="424">
         <v>34</v>
       </c>
       <c r="P32" s="424">
         <v>14</v>
       </c>
       <c r="Q32" s="424">
         <v>14</v>
       </c>
       <c r="R32" s="424">
         <v>1</v>
       </c>
       <c r="S32" s="424">
         <v>1</v>
       </c>
       <c r="T32" s="424"/>
       <c r="U32" s="424">
-        <v>98</v>
+        <v>16</v>
       </c>
       <c r="V32" s="424">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="W32" s="424">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="X32" s="424">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AP32" s="326"/>
       <c r="AQ32" s="326"/>
       <c r="AR32" s="326"/>
       <c r="AS32" s="326"/>
       <c r="AT32" s="326"/>
       <c r="AU32" s="326"/>
       <c r="AV32" s="326"/>
       <c r="AW32" s="326"/>
       <c r="AX32" s="326"/>
       <c r="AY32" s="326"/>
       <c r="AZ32" s="326"/>
       <c r="BA32" s="326"/>
       <c r="BB32" s="326"/>
       <c r="BC32" s="326"/>
       <c r="BD32" s="326"/>
       <c r="BE32" s="326"/>
     </row>
-    <row r="33" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13"/>
       <c r="B33" s="81" t="s">
         <v>165</v>
       </c>
       <c r="C33" s="424">
         <v>186</v>
       </c>
       <c r="D33" s="424">
         <v>297</v>
       </c>
       <c r="E33" s="424">
         <v>233</v>
       </c>
       <c r="F33" s="424"/>
       <c r="G33" s="424">
         <v>652</v>
       </c>
       <c r="H33" s="424">
         <v>422</v>
       </c>
       <c r="I33" s="424">
         <v>345</v>
       </c>
       <c r="J33" s="424">
         <v>305</v>
@@ -15526,93 +15526,93 @@
         <v>218</v>
       </c>
       <c r="W33" s="415" t="s">
         <v>218</v>
       </c>
       <c r="X33" s="415" t="s">
         <v>218</v>
       </c>
       <c r="AP33" s="326"/>
       <c r="AQ33" s="326"/>
       <c r="AR33" s="326"/>
       <c r="AS33" s="326"/>
       <c r="AT33" s="326"/>
       <c r="AU33" s="326"/>
       <c r="AV33" s="326"/>
       <c r="AW33" s="326"/>
       <c r="AX33" s="326"/>
       <c r="AY33" s="326"/>
       <c r="AZ33" s="326"/>
       <c r="BA33" s="326"/>
       <c r="BB33" s="326"/>
       <c r="BC33" s="326"/>
       <c r="BD33" s="326"/>
       <c r="BE33" s="326"/>
     </row>
-    <row r="34" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="13"/>
       <c r="B34" s="81"/>
       <c r="C34" s="425"/>
       <c r="D34" s="425"/>
       <c r="E34" s="425"/>
       <c r="F34" s="425"/>
       <c r="G34" s="425"/>
       <c r="H34" s="425"/>
       <c r="I34" s="425"/>
       <c r="J34" s="425"/>
       <c r="K34" s="425"/>
       <c r="L34" s="425"/>
       <c r="M34" s="425"/>
       <c r="N34" s="425"/>
       <c r="O34" s="425"/>
       <c r="P34" s="425"/>
       <c r="Q34" s="425"/>
       <c r="R34" s="425"/>
       <c r="S34" s="425"/>
       <c r="T34" s="425"/>
       <c r="U34" s="425"/>
       <c r="V34" s="425"/>
       <c r="W34" s="425"/>
       <c r="X34" s="425"/>
       <c r="AP34" s="326"/>
       <c r="AQ34" s="326"/>
       <c r="AR34" s="326"/>
       <c r="AS34" s="326"/>
       <c r="AT34" s="326"/>
       <c r="AU34" s="326"/>
       <c r="AV34" s="326"/>
       <c r="AW34" s="326"/>
       <c r="AX34" s="326"/>
       <c r="AY34" s="326"/>
       <c r="AZ34" s="326"/>
       <c r="BA34" s="326"/>
       <c r="BB34" s="326"/>
       <c r="BC34" s="326"/>
       <c r="BD34" s="326"/>
       <c r="BE34" s="326"/>
     </row>
-    <row r="35" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="13"/>
       <c r="B35" s="81" t="s">
         <v>166</v>
       </c>
       <c r="C35" s="424">
         <v>0</v>
       </c>
       <c r="D35" s="424">
         <v>0</v>
       </c>
       <c r="E35" s="424">
         <v>0</v>
       </c>
       <c r="F35" s="424"/>
       <c r="G35" s="424">
         <v>0</v>
       </c>
       <c r="H35" s="424">
         <v>0</v>
       </c>
       <c r="I35" s="424">
         <v>0</v>
       </c>
       <c r="J35" s="424">
         <v>0</v>
@@ -15624,471 +15624,471 @@
         <v>0</v>
       </c>
       <c r="M35" s="424">
         <v>0</v>
       </c>
       <c r="N35" s="424">
         <v>0</v>
       </c>
       <c r="O35" s="424">
         <v>0</v>
       </c>
       <c r="P35" s="424">
         <v>0</v>
       </c>
       <c r="Q35" s="424">
         <v>0</v>
       </c>
       <c r="R35" s="424">
         <v>0</v>
       </c>
       <c r="S35" s="424">
         <v>0</v>
       </c>
       <c r="T35" s="424"/>
       <c r="U35" s="424">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="V35" s="424">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W35" s="424">
         <v>0</v>
       </c>
       <c r="X35" s="424">
         <v>0</v>
       </c>
       <c r="AP35" s="326"/>
       <c r="AQ35" s="326"/>
       <c r="AR35" s="326"/>
       <c r="AS35" s="326"/>
       <c r="AT35" s="326"/>
       <c r="AU35" s="326"/>
       <c r="AV35" s="326"/>
       <c r="AW35" s="326"/>
       <c r="AX35" s="326"/>
       <c r="AY35" s="326"/>
       <c r="AZ35" s="326"/>
       <c r="BA35" s="326"/>
       <c r="BB35" s="326"/>
       <c r="BC35" s="326"/>
       <c r="BD35" s="326"/>
       <c r="BE35" s="326"/>
     </row>
-    <row r="36" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="13"/>
       <c r="B36" s="81"/>
       <c r="C36" s="81"/>
       <c r="D36" s="81"/>
       <c r="E36" s="81"/>
       <c r="F36" s="81"/>
       <c r="G36" s="81"/>
       <c r="H36" s="81"/>
       <c r="I36" s="81"/>
       <c r="J36" s="81"/>
       <c r="K36" s="81"/>
       <c r="L36" s="81"/>
       <c r="M36" s="81"/>
       <c r="N36" s="81"/>
       <c r="O36" s="81"/>
       <c r="P36" s="81"/>
       <c r="Q36" s="81"/>
       <c r="R36" s="81"/>
       <c r="S36" s="81"/>
       <c r="T36" s="81"/>
       <c r="U36" s="81"/>
       <c r="V36" s="81"/>
       <c r="W36" s="81"/>
       <c r="X36" s="81"/>
     </row>
-    <row r="37" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="13"/>
       <c r="B37" s="76"/>
       <c r="C37" s="76"/>
       <c r="D37" s="76"/>
       <c r="E37" s="76"/>
       <c r="F37" s="76"/>
       <c r="G37" s="76"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="76"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="13"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
     </row>
-    <row r="38" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="13"/>
       <c r="B38" s="118"/>
       <c r="C38" s="79"/>
       <c r="D38" s="79"/>
       <c r="E38" s="79"/>
       <c r="F38" s="79"/>
       <c r="G38" s="79"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="79"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
     </row>
-    <row r="39" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="13"/>
-      <c r="B39" s="474" t="s">
+      <c r="B39" s="475" t="s">
         <v>290</v>
       </c>
-      <c r="C39" s="474"/>
-[...22 lines deleted...]
-    <row r="40" spans="1:57" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="475"/>
+      <c r="D39" s="475"/>
+      <c r="E39" s="475"/>
+      <c r="F39" s="475"/>
+      <c r="G39" s="475"/>
+      <c r="H39" s="475"/>
+      <c r="I39" s="475"/>
+      <c r="J39" s="475"/>
+      <c r="K39" s="475"/>
+      <c r="L39" s="475"/>
+      <c r="M39" s="475"/>
+      <c r="N39" s="475"/>
+      <c r="O39" s="475"/>
+      <c r="P39" s="475"/>
+      <c r="Q39" s="475"/>
+      <c r="R39" s="475"/>
+      <c r="S39" s="475"/>
+      <c r="T39" s="475"/>
+      <c r="U39" s="475"/>
+      <c r="V39" s="475"/>
+      <c r="W39" s="475"/>
+      <c r="X39" s="475"/>
+    </row>
+    <row r="40" spans="1:57" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="13"/>
-      <c r="B40" s="474"/>
-[...23 lines deleted...]
-    <row r="41" spans="1:57" ht="95.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="475"/>
+      <c r="C40" s="475"/>
+      <c r="D40" s="475"/>
+      <c r="E40" s="475"/>
+      <c r="F40" s="475"/>
+      <c r="G40" s="475"/>
+      <c r="H40" s="475"/>
+      <c r="I40" s="475"/>
+      <c r="J40" s="475"/>
+      <c r="K40" s="475"/>
+      <c r="L40" s="475"/>
+      <c r="M40" s="475"/>
+      <c r="N40" s="475"/>
+      <c r="O40" s="475"/>
+      <c r="P40" s="475"/>
+      <c r="Q40" s="475"/>
+      <c r="R40" s="475"/>
+      <c r="S40" s="475"/>
+      <c r="T40" s="475"/>
+      <c r="U40" s="475"/>
+      <c r="V40" s="475"/>
+      <c r="W40" s="475"/>
+      <c r="X40" s="475"/>
+    </row>
+    <row r="41" spans="1:57" ht="95.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="13"/>
-      <c r="B41" s="474"/>
-[...23 lines deleted...]
-    <row r="42" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="475"/>
+      <c r="C41" s="475"/>
+      <c r="D41" s="475"/>
+      <c r="E41" s="475"/>
+      <c r="F41" s="475"/>
+      <c r="G41" s="475"/>
+      <c r="H41" s="475"/>
+      <c r="I41" s="475"/>
+      <c r="J41" s="475"/>
+      <c r="K41" s="475"/>
+      <c r="L41" s="475"/>
+      <c r="M41" s="475"/>
+      <c r="N41" s="475"/>
+      <c r="O41" s="475"/>
+      <c r="P41" s="475"/>
+      <c r="Q41" s="475"/>
+      <c r="R41" s="475"/>
+      <c r="S41" s="475"/>
+      <c r="T41" s="475"/>
+      <c r="U41" s="475"/>
+      <c r="V41" s="475"/>
+      <c r="W41" s="475"/>
+      <c r="X41" s="475"/>
+    </row>
+    <row r="42" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="13"/>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="13"/>
       <c r="G42" s="13"/>
       <c r="H42" s="13"/>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
       <c r="S42" s="13"/>
       <c r="T42" s="13"/>
       <c r="U42" s="13"/>
       <c r="V42" s="13"/>
       <c r="W42" s="13"/>
       <c r="X42" s="13"/>
     </row>
-    <row r="43" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="13"/>
       <c r="B43" s="13"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="13"/>
       <c r="G43" s="13"/>
       <c r="H43" s="13"/>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13"/>
       <c r="O43" s="13"/>
       <c r="P43" s="13"/>
       <c r="Q43" s="13"/>
       <c r="R43" s="13"/>
       <c r="S43" s="13"/>
       <c r="T43" s="13"/>
       <c r="U43" s="13"/>
       <c r="V43" s="13"/>
       <c r="W43" s="13"/>
       <c r="X43" s="13"/>
     </row>
-    <row r="44" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="13"/>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="13"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="13"/>
       <c r="Q44" s="13"/>
       <c r="R44" s="13"/>
       <c r="S44" s="13"/>
       <c r="T44" s="13"/>
       <c r="U44" s="13"/>
       <c r="V44" s="13"/>
       <c r="W44" s="13"/>
       <c r="X44" s="13"/>
     </row>
-    <row r="45" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="13"/>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13"/>
       <c r="O45" s="13"/>
       <c r="P45" s="13"/>
       <c r="Q45" s="13"/>
       <c r="R45" s="13"/>
       <c r="S45" s="13"/>
       <c r="T45" s="13"/>
       <c r="U45" s="13"/>
       <c r="V45" s="13"/>
       <c r="W45" s="13"/>
       <c r="X45" s="13"/>
     </row>
-    <row r="46" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="13"/>
       <c r="B46" s="13"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="13"/>
       <c r="G46" s="13"/>
       <c r="H46" s="13"/>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="13"/>
       <c r="L46" s="13"/>
       <c r="M46" s="13"/>
       <c r="N46" s="13"/>
       <c r="O46" s="13"/>
       <c r="P46" s="13"/>
       <c r="Q46" s="13"/>
       <c r="R46" s="13"/>
       <c r="S46" s="13"/>
       <c r="T46" s="13"/>
       <c r="U46" s="13"/>
       <c r="V46" s="13"/>
       <c r="W46" s="13"/>
       <c r="X46" s="13"/>
     </row>
-    <row r="47" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="13"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="13"/>
       <c r="G47" s="13"/>
       <c r="H47" s="13"/>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="13"/>
       <c r="L47" s="13"/>
       <c r="M47" s="13"/>
       <c r="N47" s="13"/>
       <c r="O47" s="13"/>
       <c r="P47" s="13"/>
       <c r="Q47" s="13"/>
       <c r="R47" s="13"/>
       <c r="S47" s="13"/>
       <c r="T47" s="13"/>
       <c r="U47" s="13"/>
       <c r="V47" s="13"/>
       <c r="W47" s="13"/>
       <c r="X47" s="13"/>
     </row>
-    <row r="48" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="13"/>
       <c r="B48" s="13"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="13"/>
       <c r="G48" s="13"/>
       <c r="H48" s="13"/>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13"/>
       <c r="N48" s="13"/>
       <c r="O48" s="13"/>
       <c r="P48" s="13"/>
       <c r="Q48" s="13"/>
       <c r="R48" s="13"/>
       <c r="S48" s="13"/>
       <c r="T48" s="13"/>
       <c r="U48" s="13"/>
       <c r="V48" s="13"/>
       <c r="W48" s="13"/>
       <c r="X48" s="13"/>
     </row>
-    <row r="49" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="13"/>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
       <c r="M49" s="13"/>
       <c r="N49" s="13"/>
       <c r="O49" s="13"/>
       <c r="P49" s="13"/>
       <c r="Q49" s="13"/>
       <c r="R49" s="13"/>
       <c r="S49" s="13"/>
       <c r="T49" s="13"/>
       <c r="U49" s="13"/>
       <c r="V49" s="13"/>
       <c r="W49" s="13"/>
       <c r="X49" s="13"/>
     </row>
-    <row r="50" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="13"/>
       <c r="B50" s="13"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="13"/>
       <c r="G50" s="13"/>
       <c r="H50" s="13"/>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="13"/>
       <c r="L50" s="13"/>
       <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="13"/>
       <c r="P50" s="13"/>
       <c r="Q50" s="13"/>
       <c r="R50" s="13"/>
       <c r="S50" s="13"/>
       <c r="T50" s="13"/>
       <c r="U50" s="13"/>
       <c r="V50" s="13"/>
       <c r="W50" s="13"/>
       <c r="X50" s="13"/>
     </row>
-    <row r="51" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="13"/>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="13"/>
       <c r="G51" s="13"/>
       <c r="H51" s="13"/>
       <c r="I51" s="13"/>
       <c r="J51" s="13"/>
       <c r="K51" s="13"/>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="13"/>
       <c r="P51" s="13"/>
       <c r="Q51" s="13"/>
       <c r="R51" s="13"/>
       <c r="S51" s="13"/>
       <c r="T51" s="13"/>
       <c r="U51" s="13"/>
       <c r="V51" s="13"/>
       <c r="W51" s="13"/>
       <c r="X51" s="13"/>
     </row>
@@ -16098,1941 +16098,1941 @@
     <mergeCell ref="B3:X3"/>
     <mergeCell ref="B39:X41"/>
     <mergeCell ref="G5:S5"/>
     <mergeCell ref="U5:X5"/>
     <mergeCell ref="C5:E5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr codeName="Sheet15">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG48"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-    <col min="2" max="2" width="56.5703125" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="56.54296875" customWidth="1"/>
     <col min="3" max="4" width="17" customWidth="1"/>
-    <col min="5" max="5" width="7.42578125" customWidth="1"/>
+    <col min="5" max="5" width="7.453125" customWidth="1"/>
     <col min="6" max="9" width="17" customWidth="1"/>
     <col min="10" max="10" width="1" customWidth="1"/>
-    <col min="11" max="12" width="13.5703125" customWidth="1"/>
+    <col min="11" max="12" width="13.54296875" customWidth="1"/>
     <col min="13" max="13" width="14" customWidth="1"/>
-    <col min="14" max="14" width="2.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="29" width="9.42578125" customWidth="1"/>
+    <col min="14" max="14" width="2.54296875" customWidth="1"/>
+    <col min="15" max="18" width="13.453125" customWidth="1"/>
+    <col min="19" max="29" width="9.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
       <c r="R1" s="13"/>
       <c r="S1" s="13"/>
       <c r="T1" s="13"/>
       <c r="U1" s="13"/>
       <c r="V1" s="13"/>
       <c r="W1" s="13"/>
       <c r="X1" s="13"/>
       <c r="Y1" s="13"/>
       <c r="Z1" s="13"/>
       <c r="AA1" s="13"/>
       <c r="AB1" s="13"/>
       <c r="AC1" s="13"/>
       <c r="AD1" s="13"/>
       <c r="AE1" s="13"/>
       <c r="AF1" s="13"/>
       <c r="AG1" s="13"/>
     </row>
-    <row r="2" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A2" s="13"/>
-      <c r="B2" s="452" t="s">
+      <c r="B2" s="453" t="s">
         <v>167</v>
       </c>
-      <c r="C2" s="452"/>
-[...5 lines deleted...]
-      <c r="I2" s="452"/>
+      <c r="C2" s="453"/>
+      <c r="D2" s="453"/>
+      <c r="E2" s="453"/>
+      <c r="F2" s="453"/>
+      <c r="G2" s="453"/>
+      <c r="H2" s="453"/>
+      <c r="I2" s="453"/>
       <c r="J2" s="7"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="12"/>
       <c r="S2" s="13"/>
       <c r="T2" s="7"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
       <c r="Z2" s="13"/>
       <c r="AA2" s="13"/>
       <c r="AB2" s="13"/>
       <c r="AC2" s="13"/>
       <c r="AD2" s="13"/>
       <c r="AE2" s="13"/>
       <c r="AF2" s="13"/>
       <c r="AG2" s="13"/>
     </row>
-    <row r="3" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A3" s="13"/>
-      <c r="B3" s="452" t="s">
+      <c r="B3" s="453" t="s">
         <v>108</v>
       </c>
-      <c r="C3" s="452"/>
-[...5 lines deleted...]
-      <c r="I3" s="452"/>
+      <c r="C3" s="453"/>
+      <c r="D3" s="453"/>
+      <c r="E3" s="453"/>
+      <c r="F3" s="453"/>
+      <c r="G3" s="453"/>
+      <c r="H3" s="453"/>
+      <c r="I3" s="453"/>
       <c r="J3" s="7"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
       <c r="P3" s="12"/>
       <c r="Q3" s="12"/>
       <c r="R3" s="12"/>
       <c r="S3" s="13"/>
       <c r="T3" s="7"/>
       <c r="U3" s="13"/>
       <c r="V3" s="13"/>
       <c r="W3" s="13"/>
       <c r="X3" s="13"/>
       <c r="Y3" s="13"/>
       <c r="Z3" s="13"/>
       <c r="AA3" s="13"/>
       <c r="AB3" s="13"/>
       <c r="AC3" s="13"/>
       <c r="AD3" s="13"/>
       <c r="AE3" s="13"/>
       <c r="AF3" s="13"/>
       <c r="AG3" s="13"/>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A4" s="13"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12"/>
       <c r="N4" s="12"/>
       <c r="O4" s="12"/>
       <c r="P4" s="12"/>
       <c r="Q4" s="12"/>
       <c r="R4" s="12"/>
       <c r="S4" s="13"/>
       <c r="T4" s="7"/>
       <c r="U4" s="13"/>
       <c r="V4" s="13"/>
       <c r="W4" s="13"/>
       <c r="X4" s="13"/>
       <c r="Y4" s="13"/>
       <c r="Z4" s="13"/>
       <c r="AA4" s="13"/>
       <c r="AB4" s="13"/>
       <c r="AC4" s="13"/>
       <c r="AD4" s="13"/>
       <c r="AE4" s="13"/>
       <c r="AF4" s="13"/>
       <c r="AG4" s="13"/>
     </row>
-    <row r="5" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="13"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="411"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="12"/>
       <c r="N5" s="12"/>
       <c r="O5" s="12"/>
       <c r="P5" s="12"/>
       <c r="Q5" s="12"/>
       <c r="R5" s="12"/>
       <c r="S5" s="13"/>
       <c r="T5" s="7"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
       <c r="Z5" s="13"/>
       <c r="AA5" s="13"/>
       <c r="AB5" s="13"/>
       <c r="AC5" s="13"/>
       <c r="AD5" s="13"/>
       <c r="AE5" s="13"/>
       <c r="AF5" s="13"/>
       <c r="AG5" s="13"/>
     </row>
-    <row r="6" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="13"/>
       <c r="B6" s="13"/>
-      <c r="C6" s="475">
+      <c r="C6" s="476">
         <v>2026</v>
       </c>
-      <c r="D6" s="475"/>
+      <c r="D6" s="476"/>
       <c r="E6" s="7"/>
-      <c r="F6" s="453">
+      <c r="F6" s="454">
         <v>2025</v>
       </c>
-      <c r="G6" s="453"/>
-[...1 lines deleted...]
-      <c r="I6" s="453"/>
+      <c r="G6" s="454"/>
+      <c r="H6" s="454"/>
+      <c r="I6" s="454"/>
       <c r="J6" s="331"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="13"/>
       <c r="O6" s="13"/>
       <c r="P6" s="13"/>
       <c r="Q6" s="13"/>
       <c r="R6" s="13"/>
       <c r="S6" s="13"/>
       <c r="T6" s="13"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
       <c r="W6" s="13"/>
       <c r="X6" s="13"/>
       <c r="Y6" s="13"/>
       <c r="Z6" s="13"/>
       <c r="AA6" s="13"/>
       <c r="AB6" s="13"/>
       <c r="AC6" s="13"/>
       <c r="AD6" s="13"/>
       <c r="AE6" s="13"/>
       <c r="AF6" s="13"/>
       <c r="AG6" s="13"/>
     </row>
-    <row r="7" spans="1:33" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:33" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="12"/>
       <c r="B7" s="57"/>
       <c r="C7" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="356"/>
       <c r="F7" s="363" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="364" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="364" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="365" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
       <c r="O7" s="12"/>
       <c r="P7" s="12"/>
       <c r="Q7" s="12"/>
       <c r="R7" s="12"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="12"/>
       <c r="V7" s="13"/>
       <c r="W7" s="13"/>
       <c r="X7" s="13"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="13"/>
       <c r="AA7" s="13"/>
       <c r="AB7" s="13"/>
       <c r="AC7" s="13"/>
       <c r="AD7" s="13"/>
       <c r="AE7" s="13"/>
       <c r="AF7" s="13"/>
       <c r="AG7" s="13"/>
     </row>
-    <row r="8" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:33" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="13"/>
       <c r="B8" s="63" t="s">
         <v>277</v>
       </c>
       <c r="C8" s="69"/>
       <c r="D8" s="69"/>
       <c r="E8" s="68"/>
       <c r="F8" s="366"/>
       <c r="G8" s="69"/>
       <c r="H8" s="69"/>
       <c r="I8" s="367"/>
       <c r="J8" s="69"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
       <c r="N8" s="30"/>
       <c r="O8" s="30"/>
       <c r="P8" s="30"/>
       <c r="Q8" s="13"/>
       <c r="R8" s="13"/>
       <c r="S8" s="13"/>
       <c r="T8" s="13" t="s">
         <v>168</v>
       </c>
       <c r="U8" s="13"/>
       <c r="V8" s="13"/>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
       <c r="Z8" s="13"/>
       <c r="AA8" s="13"/>
       <c r="AB8" s="13"/>
       <c r="AC8" s="13"/>
       <c r="AD8" s="13"/>
       <c r="AE8" s="13"/>
       <c r="AF8" s="13"/>
       <c r="AG8" s="13"/>
     </row>
-    <row r="9" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:33" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13"/>
       <c r="B9" s="64" t="s">
         <v>169</v>
       </c>
       <c r="C9" s="109">
         <v>770</v>
       </c>
       <c r="D9" s="109">
         <v>785</v>
       </c>
       <c r="E9" s="357"/>
       <c r="F9" s="342">
         <v>806</v>
       </c>
       <c r="G9" s="109">
         <v>823</v>
       </c>
       <c r="H9" s="109">
         <v>821</v>
       </c>
       <c r="I9" s="267">
         <v>815</v>
       </c>
       <c r="J9" s="109"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="13"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="13"/>
       <c r="R9" s="13"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
       <c r="U9" s="13"/>
       <c r="V9" s="13"/>
       <c r="W9" s="13"/>
       <c r="X9" s="13"/>
       <c r="Y9" s="13"/>
       <c r="Z9" s="13"/>
       <c r="AA9" s="13"/>
       <c r="AB9" s="13"/>
       <c r="AC9" s="13"/>
       <c r="AD9" s="13"/>
       <c r="AE9" s="13"/>
       <c r="AF9" s="13"/>
       <c r="AG9" s="13"/>
     </row>
-    <row r="10" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="13"/>
       <c r="B10" s="65" t="s">
         <v>170</v>
       </c>
       <c r="C10" s="111">
         <v>4588</v>
       </c>
       <c r="D10" s="111">
         <v>4551</v>
       </c>
       <c r="E10" s="358"/>
       <c r="F10" s="340">
         <v>4513</v>
       </c>
       <c r="G10" s="111">
         <v>4471</v>
       </c>
       <c r="H10" s="111">
         <v>4425</v>
       </c>
       <c r="I10" s="268">
         <v>4381</v>
       </c>
       <c r="J10" s="110"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="13"/>
       <c r="Q10" s="13"/>
       <c r="R10" s="13"/>
       <c r="S10" s="13"/>
       <c r="T10" s="13"/>
       <c r="U10" s="13"/>
       <c r="V10" s="13"/>
       <c r="W10" s="13"/>
       <c r="X10" s="13"/>
       <c r="Y10" s="13"/>
       <c r="Z10" s="13"/>
       <c r="AA10" s="13"/>
       <c r="AB10" s="13"/>
       <c r="AC10" s="13"/>
       <c r="AD10" s="13"/>
       <c r="AE10" s="13"/>
       <c r="AF10" s="13"/>
       <c r="AG10" s="13"/>
     </row>
-    <row r="11" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="13"/>
       <c r="B11" s="66" t="s">
         <v>171</v>
       </c>
       <c r="C11" s="299">
         <v>5358</v>
       </c>
       <c r="D11" s="299">
         <v>5336</v>
       </c>
       <c r="E11" s="359"/>
       <c r="F11" s="368">
         <v>5319</v>
       </c>
       <c r="G11" s="299">
         <v>5294</v>
       </c>
       <c r="H11" s="299">
         <v>5246</v>
       </c>
       <c r="I11" s="369">
         <v>5196</v>
       </c>
       <c r="J11" s="181"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="13"/>
       <c r="O11" s="13"/>
       <c r="P11" s="13"/>
       <c r="Q11" s="13"/>
       <c r="R11" s="13"/>
       <c r="S11" s="13"/>
       <c r="T11" s="13"/>
       <c r="U11" s="13"/>
       <c r="V11" s="13"/>
       <c r="W11" s="13"/>
       <c r="X11" s="13"/>
       <c r="Y11" s="13"/>
       <c r="Z11" s="13"/>
       <c r="AA11" s="13"/>
       <c r="AB11" s="13"/>
       <c r="AC11" s="13"/>
       <c r="AD11" s="13"/>
       <c r="AE11" s="13"/>
       <c r="AF11" s="13"/>
       <c r="AG11" s="13"/>
     </row>
-    <row r="12" spans="1:33" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:33" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13"/>
       <c r="B12" s="67" t="s">
         <v>278</v>
       </c>
       <c r="C12" s="300">
         <v>53122</v>
       </c>
       <c r="D12" s="300">
         <v>53382</v>
       </c>
       <c r="E12" s="357"/>
       <c r="F12" s="370">
         <v>53893</v>
       </c>
       <c r="G12" s="300">
         <v>54353</v>
       </c>
       <c r="H12" s="300">
         <v>54408</v>
       </c>
       <c r="I12" s="371">
         <v>54569</v>
       </c>
       <c r="J12" s="109"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="13"/>
       <c r="O12" s="13"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="13"/>
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
       <c r="U12" s="13"/>
       <c r="V12" s="13"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
       <c r="Y12" s="13"/>
       <c r="Z12" s="13"/>
       <c r="AA12" s="13"/>
       <c r="AB12" s="13"/>
       <c r="AC12" s="13"/>
       <c r="AD12" s="13"/>
       <c r="AE12" s="13"/>
       <c r="AF12" s="13"/>
       <c r="AG12" s="13"/>
     </row>
-    <row r="13" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="13"/>
       <c r="B13" s="65" t="s">
         <v>172</v>
       </c>
       <c r="C13" s="301">
         <v>9.9</v>
       </c>
       <c r="D13" s="301">
         <v>10</v>
       </c>
       <c r="E13" s="360"/>
       <c r="F13" s="372">
         <v>10.1</v>
       </c>
       <c r="G13" s="301">
         <v>10.3</v>
       </c>
       <c r="H13" s="301">
         <v>10.4</v>
       </c>
       <c r="I13" s="373">
         <v>10.5</v>
       </c>
       <c r="J13" s="332"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="13"/>
       <c r="O13" s="13"/>
       <c r="P13" s="13"/>
       <c r="Q13" s="13"/>
       <c r="R13" s="13"/>
       <c r="S13" s="13"/>
       <c r="T13" s="13"/>
       <c r="U13" s="13"/>
       <c r="V13" s="13"/>
       <c r="W13" s="13"/>
       <c r="X13" s="13"/>
       <c r="Y13" s="13"/>
       <c r="Z13" s="13"/>
       <c r="AA13" s="13"/>
       <c r="AB13" s="13"/>
       <c r="AC13" s="13"/>
       <c r="AD13" s="13"/>
       <c r="AE13" s="13"/>
       <c r="AF13" s="13"/>
       <c r="AG13" s="13"/>
     </row>
-    <row r="14" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:33" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
       <c r="B14" s="21"/>
       <c r="C14" s="302"/>
       <c r="D14" s="302"/>
       <c r="E14" s="361"/>
       <c r="F14" s="374"/>
       <c r="G14" s="302"/>
       <c r="H14" s="302"/>
       <c r="I14" s="375"/>
       <c r="J14" s="231"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
       <c r="S14" s="13"/>
       <c r="T14" s="13"/>
       <c r="U14" s="13"/>
       <c r="V14" s="13"/>
       <c r="W14" s="13"/>
       <c r="X14" s="13"/>
       <c r="Y14" s="13"/>
       <c r="Z14" s="13"/>
       <c r="AA14" s="13"/>
       <c r="AB14" s="13"/>
       <c r="AC14" s="13"/>
       <c r="AD14" s="13"/>
       <c r="AE14" s="13"/>
       <c r="AF14" s="13"/>
       <c r="AG14" s="13"/>
     </row>
-    <row r="15" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13"/>
       <c r="B15" s="63" t="s">
         <v>279</v>
       </c>
       <c r="C15" s="231"/>
       <c r="D15" s="231"/>
       <c r="E15" s="361"/>
       <c r="F15" s="343"/>
       <c r="G15" s="231"/>
       <c r="H15" s="231"/>
       <c r="I15" s="266"/>
       <c r="J15" s="231"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="16"/>
       <c r="S15" s="16"/>
       <c r="T15" s="13"/>
       <c r="U15" s="13"/>
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
       <c r="Y15" s="13"/>
       <c r="Z15" s="13"/>
       <c r="AA15" s="13"/>
       <c r="AB15" s="13"/>
       <c r="AC15" s="13"/>
       <c r="AD15" s="13"/>
       <c r="AE15" s="13"/>
       <c r="AF15" s="13"/>
       <c r="AG15" s="13"/>
     </row>
-    <row r="16" spans="1:33" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13"/>
       <c r="B16" s="64" t="s">
         <v>169</v>
       </c>
       <c r="C16" s="109">
         <v>730</v>
       </c>
       <c r="D16" s="109">
         <v>746</v>
       </c>
       <c r="E16" s="357"/>
       <c r="F16" s="342">
         <v>768</v>
       </c>
       <c r="G16" s="109">
         <v>785</v>
       </c>
       <c r="H16" s="109">
         <v>783</v>
       </c>
       <c r="I16" s="267">
         <v>777</v>
       </c>
       <c r="J16" s="109"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="15"/>
       <c r="U16" s="15"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="13"/>
       <c r="AB16" s="13"/>
       <c r="AC16" s="13"/>
       <c r="AD16" s="13"/>
       <c r="AE16" s="13"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
     </row>
-    <row r="17" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:33" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="13"/>
       <c r="B17" s="65" t="s">
         <v>170</v>
       </c>
       <c r="C17" s="111">
         <v>4571</v>
       </c>
       <c r="D17" s="111">
         <v>4535</v>
       </c>
       <c r="E17" s="358"/>
       <c r="F17" s="340">
         <v>4498</v>
       </c>
       <c r="G17" s="111">
         <v>4457</v>
       </c>
       <c r="H17" s="111">
         <v>4412</v>
       </c>
       <c r="I17" s="268">
         <v>4370</v>
       </c>
       <c r="J17" s="110"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
       <c r="P17" s="13"/>
       <c r="Q17" s="13"/>
       <c r="R17" s="13"/>
       <c r="S17" s="13"/>
       <c r="T17" s="15"/>
       <c r="U17" s="15"/>
       <c r="V17" s="13"/>
       <c r="W17" s="13"/>
       <c r="X17" s="13"/>
       <c r="Y17" s="13"/>
       <c r="Z17" s="13"/>
       <c r="AA17" s="13"/>
       <c r="AB17" s="13"/>
       <c r="AC17" s="13"/>
       <c r="AD17" s="13"/>
       <c r="AE17" s="13"/>
       <c r="AF17" s="13"/>
       <c r="AG17" s="13"/>
     </row>
-    <row r="18" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="13"/>
       <c r="B18" s="66" t="s">
         <v>173</v>
       </c>
       <c r="C18" s="299">
         <v>5301</v>
       </c>
       <c r="D18" s="299">
         <v>5281</v>
       </c>
       <c r="E18" s="359"/>
       <c r="F18" s="368">
         <v>5266</v>
       </c>
       <c r="G18" s="299">
         <v>5242</v>
       </c>
       <c r="H18" s="299">
         <v>5195</v>
       </c>
       <c r="I18" s="369">
         <v>5147</v>
       </c>
       <c r="J18" s="181"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="13"/>
       <c r="R18" s="13"/>
       <c r="S18" s="13"/>
       <c r="T18" s="13"/>
       <c r="U18" s="13"/>
       <c r="V18" s="13"/>
       <c r="W18" s="13"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="13"/>
       <c r="Z18" s="13"/>
       <c r="AA18" s="13"/>
       <c r="AB18" s="13"/>
       <c r="AC18" s="13"/>
       <c r="AD18" s="13"/>
       <c r="AE18" s="13"/>
       <c r="AF18" s="13"/>
       <c r="AG18" s="13"/>
     </row>
-    <row r="19" spans="1:33" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:33" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="13"/>
       <c r="B19" s="67" t="s">
         <v>278</v>
       </c>
       <c r="C19" s="300">
         <v>52387</v>
       </c>
       <c r="D19" s="300">
         <v>52686</v>
       </c>
       <c r="E19" s="357"/>
       <c r="F19" s="370">
         <v>53206</v>
       </c>
       <c r="G19" s="300">
         <v>53685</v>
       </c>
       <c r="H19" s="300">
         <v>53763</v>
       </c>
       <c r="I19" s="371">
         <v>53951</v>
       </c>
       <c r="J19" s="109"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
       <c r="P19" s="13"/>
       <c r="Q19" s="13"/>
       <c r="R19" s="13"/>
       <c r="S19" s="13"/>
       <c r="T19" s="13"/>
       <c r="U19" s="13"/>
       <c r="V19" s="13"/>
       <c r="W19" s="13"/>
       <c r="X19" s="13"/>
       <c r="Y19" s="13"/>
       <c r="Z19" s="13"/>
       <c r="AA19" s="13"/>
       <c r="AB19" s="13"/>
       <c r="AC19" s="13"/>
       <c r="AD19" s="13"/>
       <c r="AE19" s="13"/>
       <c r="AF19" s="13"/>
       <c r="AG19" s="13"/>
     </row>
-    <row r="20" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="13"/>
       <c r="B20" s="65" t="s">
         <v>174</v>
       </c>
       <c r="C20" s="301">
         <v>9.9</v>
       </c>
       <c r="D20" s="301">
         <v>10</v>
       </c>
       <c r="E20" s="360"/>
       <c r="F20" s="372">
         <v>10.1</v>
       </c>
       <c r="G20" s="301">
         <v>10.199999999999999</v>
       </c>
       <c r="H20" s="301">
         <v>10.3</v>
       </c>
       <c r="I20" s="373">
         <v>10.5</v>
       </c>
       <c r="J20" s="332"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="13"/>
       <c r="U20" s="13"/>
       <c r="V20" s="13"/>
       <c r="W20" s="13"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
       <c r="Z20" s="13"/>
       <c r="AA20" s="13"/>
       <c r="AB20" s="13"/>
       <c r="AC20" s="13"/>
       <c r="AD20" s="13"/>
       <c r="AE20" s="13"/>
       <c r="AF20" s="13"/>
       <c r="AG20" s="13"/>
     </row>
-    <row r="21" spans="1:33" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:33" ht="21.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13"/>
       <c r="B21" s="70"/>
       <c r="C21" s="302"/>
       <c r="D21" s="302"/>
       <c r="E21" s="361"/>
       <c r="F21" s="374"/>
       <c r="G21" s="302"/>
       <c r="H21" s="302"/>
       <c r="I21" s="375"/>
       <c r="J21" s="231"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="13"/>
       <c r="P21" s="13"/>
       <c r="Q21" s="13"/>
       <c r="R21" s="13"/>
       <c r="S21" s="13"/>
       <c r="T21" s="13"/>
       <c r="U21" s="13"/>
       <c r="V21" s="13"/>
       <c r="W21" s="13"/>
       <c r="X21" s="13"/>
       <c r="Y21" s="13"/>
       <c r="Z21" s="13"/>
       <c r="AA21" s="13"/>
       <c r="AB21" s="13"/>
       <c r="AC21" s="13"/>
       <c r="AD21" s="13"/>
       <c r="AE21" s="13"/>
       <c r="AF21" s="13"/>
       <c r="AG21" s="13"/>
     </row>
-    <row r="22" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="13"/>
       <c r="B22" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C22" s="181">
         <v>5002</v>
       </c>
       <c r="D22" s="181">
         <v>5016</v>
       </c>
       <c r="E22" s="359"/>
       <c r="F22" s="341">
         <v>5015</v>
       </c>
       <c r="G22" s="181">
         <v>4974</v>
       </c>
       <c r="H22" s="181">
         <v>4992</v>
       </c>
       <c r="I22" s="274">
         <v>4999</v>
       </c>
       <c r="J22" s="181"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="39"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="13"/>
       <c r="U22" s="13"/>
       <c r="V22" s="13"/>
       <c r="W22" s="13"/>
       <c r="X22" s="13"/>
       <c r="Y22" s="13"/>
       <c r="Z22" s="13"/>
       <c r="AA22" s="13"/>
       <c r="AB22" s="13"/>
       <c r="AC22" s="13"/>
       <c r="AD22" s="13"/>
       <c r="AE22" s="13"/>
       <c r="AF22" s="13"/>
       <c r="AG22" s="13"/>
     </row>
-    <row r="23" spans="1:33" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:33" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="12"/>
       <c r="B23" s="115" t="s">
         <v>216</v>
       </c>
       <c r="C23" s="122">
         <v>-3108</v>
       </c>
       <c r="D23" s="122">
         <v>-3097</v>
       </c>
       <c r="E23" s="359"/>
       <c r="F23" s="376">
         <v>-3096</v>
       </c>
       <c r="G23" s="122">
         <v>-3070</v>
       </c>
       <c r="H23" s="122">
         <v>-3031</v>
       </c>
       <c r="I23" s="377">
         <v>-3033</v>
       </c>
       <c r="J23" s="209"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="37"/>
       <c r="N23" s="12"/>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
       <c r="T23" s="12"/>
       <c r="U23" s="12"/>
       <c r="V23" s="13"/>
       <c r="W23" s="13"/>
       <c r="X23" s="13"/>
       <c r="Y23" s="13"/>
       <c r="Z23" s="13"/>
       <c r="AA23" s="13"/>
       <c r="AB23" s="13"/>
       <c r="AC23" s="13"/>
       <c r="AD23" s="13"/>
       <c r="AE23" s="13"/>
       <c r="AF23" s="13"/>
       <c r="AG23" s="13"/>
     </row>
-    <row r="24" spans="1:33" ht="29.85" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:33" ht="29.9" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="87" t="s">
         <v>176</v>
       </c>
       <c r="C24" s="182">
         <v>1894</v>
       </c>
       <c r="D24" s="182">
         <v>1919</v>
       </c>
       <c r="E24" s="359"/>
       <c r="F24" s="378">
         <v>1919</v>
       </c>
       <c r="G24" s="182">
         <v>1904</v>
       </c>
       <c r="H24" s="182">
         <v>1961</v>
       </c>
       <c r="I24" s="379">
         <v>1966</v>
       </c>
       <c r="J24" s="209"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="37"/>
       <c r="N24" s="12"/>
       <c r="O24" s="12"/>
       <c r="P24" s="12"/>
       <c r="Q24" s="12"/>
       <c r="R24" s="12"/>
       <c r="S24" s="12"/>
       <c r="T24" s="12"/>
       <c r="U24" s="12"/>
       <c r="V24" s="13"/>
       <c r="W24" s="13"/>
       <c r="X24" s="13"/>
       <c r="Y24" s="13"/>
       <c r="Z24" s="13"/>
       <c r="AA24" s="13"/>
       <c r="AB24" s="13"/>
       <c r="AC24" s="13"/>
       <c r="AD24" s="13"/>
       <c r="AE24" s="13"/>
       <c r="AF24" s="13"/>
       <c r="AG24" s="13"/>
     </row>
-    <row r="25" spans="1:33" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:33" ht="17.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="12"/>
       <c r="B25" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C25" s="383">
         <v>1.61</v>
       </c>
       <c r="D25" s="383">
         <v>1.62</v>
       </c>
       <c r="E25" s="362"/>
       <c r="F25" s="380">
         <v>1.62</v>
       </c>
       <c r="G25" s="381">
         <v>1.62</v>
       </c>
       <c r="H25" s="381">
         <v>1.65</v>
       </c>
       <c r="I25" s="382">
         <v>1.65</v>
       </c>
       <c r="J25" s="179"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="39"/>
       <c r="N25" s="12"/>
       <c r="O25" s="12"/>
       <c r="P25" s="12"/>
       <c r="Q25" s="12"/>
       <c r="R25" s="12"/>
       <c r="S25" s="12"/>
       <c r="T25" s="12"/>
       <c r="U25" s="12"/>
       <c r="V25" s="13"/>
       <c r="W25" s="13"/>
       <c r="X25" s="13"/>
       <c r="Y25" s="13"/>
       <c r="Z25" s="13"/>
       <c r="AA25" s="13"/>
       <c r="AB25" s="13"/>
       <c r="AC25" s="13"/>
       <c r="AD25" s="13"/>
       <c r="AE25" s="13"/>
       <c r="AF25" s="13"/>
       <c r="AG25" s="13"/>
     </row>
-    <row r="26" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:33" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="13"/>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="71"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
       <c r="U26" s="13"/>
       <c r="V26" s="13"/>
       <c r="W26" s="13"/>
       <c r="X26" s="13"/>
       <c r="Y26" s="13"/>
       <c r="Z26" s="13"/>
       <c r="AA26" s="13"/>
       <c r="AB26" s="13"/>
       <c r="AC26" s="13"/>
       <c r="AD26" s="13"/>
       <c r="AE26" s="13"/>
       <c r="AF26" s="13"/>
       <c r="AG26" s="13"/>
     </row>
-    <row r="27" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
-      <c r="B27" s="454" t="s">
+      <c r="B27" s="455" t="s">
         <v>301</v>
       </c>
-      <c r="C27" s="454"/>
-[...5 lines deleted...]
-      <c r="I27" s="454"/>
+      <c r="C27" s="455"/>
+      <c r="D27" s="455"/>
+      <c r="E27" s="455"/>
+      <c r="F27" s="455"/>
+      <c r="G27" s="455"/>
+      <c r="H27" s="455"/>
+      <c r="I27" s="455"/>
       <c r="J27" s="16"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="13"/>
       <c r="O27" s="13"/>
       <c r="P27" s="13"/>
       <c r="Q27" s="13"/>
       <c r="R27" s="13"/>
       <c r="S27" s="13"/>
       <c r="T27" s="13"/>
       <c r="U27" s="13"/>
       <c r="V27" s="13"/>
       <c r="W27" s="13"/>
       <c r="X27" s="13"/>
       <c r="Y27" s="13"/>
       <c r="Z27" s="13"/>
       <c r="AA27" s="13"/>
       <c r="AB27" s="13"/>
       <c r="AC27" s="13"/>
       <c r="AD27" s="13"/>
       <c r="AE27" s="13"/>
       <c r="AF27" s="13"/>
       <c r="AG27" s="13"/>
     </row>
-    <row r="28" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13"/>
-      <c r="B28" s="450" t="s">
+      <c r="B28" s="451" t="s">
         <v>280</v>
       </c>
-      <c r="C28" s="450"/>
-[...5 lines deleted...]
-      <c r="I28" s="450"/>
+      <c r="C28" s="451"/>
+      <c r="D28" s="451"/>
+      <c r="E28" s="451"/>
+      <c r="F28" s="451"/>
+      <c r="G28" s="451"/>
+      <c r="H28" s="451"/>
+      <c r="I28" s="451"/>
       <c r="J28" s="330"/>
       <c r="K28" s="13"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28" s="15"/>
       <c r="S28" s="13"/>
       <c r="T28" s="13"/>
       <c r="U28" s="13"/>
       <c r="V28" s="13"/>
       <c r="W28" s="13"/>
       <c r="X28" s="13"/>
       <c r="Y28" s="13"/>
       <c r="Z28" s="13"/>
       <c r="AA28" s="13"/>
       <c r="AB28" s="13"/>
       <c r="AC28" s="13"/>
       <c r="AD28" s="13"/>
       <c r="AE28" s="13"/>
       <c r="AF28" s="13"/>
       <c r="AG28" s="13"/>
     </row>
-    <row r="29" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
-      <c r="B29" s="454" t="s">
+      <c r="B29" s="455" t="s">
         <v>283</v>
       </c>
-      <c r="C29" s="454"/>
-[...5 lines deleted...]
-      <c r="I29" s="454"/>
+      <c r="C29" s="455"/>
+      <c r="D29" s="455"/>
+      <c r="E29" s="455"/>
+      <c r="F29" s="455"/>
+      <c r="G29" s="455"/>
+      <c r="H29" s="455"/>
+      <c r="I29" s="455"/>
       <c r="J29" s="16"/>
       <c r="K29" s="38"/>
       <c r="L29" s="40"/>
       <c r="M29" s="40"/>
       <c r="N29" s="40"/>
       <c r="O29" s="40"/>
       <c r="P29" s="40"/>
       <c r="Q29" s="40"/>
       <c r="R29" s="40"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13"/>
       <c r="U29" s="13"/>
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="13"/>
       <c r="Y29" s="13"/>
       <c r="Z29" s="13"/>
       <c r="AA29" s="13"/>
       <c r="AB29" s="13"/>
       <c r="AC29" s="13"/>
       <c r="AD29" s="13"/>
       <c r="AE29" s="13"/>
       <c r="AF29" s="13"/>
       <c r="AG29" s="13"/>
     </row>
-    <row r="30" spans="1:33" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:33" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="13"/>
-      <c r="B30" s="454" t="s">
+      <c r="B30" s="455" t="s">
         <v>282</v>
       </c>
-      <c r="C30" s="454"/>
-[...5 lines deleted...]
-      <c r="I30" s="454"/>
+      <c r="C30" s="455"/>
+      <c r="D30" s="455"/>
+      <c r="E30" s="455"/>
+      <c r="F30" s="455"/>
+      <c r="G30" s="455"/>
+      <c r="H30" s="455"/>
+      <c r="I30" s="455"/>
       <c r="J30" s="16"/>
       <c r="K30" s="76"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="16"/>
       <c r="O30" s="16"/>
       <c r="P30" s="16"/>
       <c r="Q30" s="16"/>
       <c r="R30" s="16"/>
       <c r="S30" s="13"/>
       <c r="T30" s="13"/>
       <c r="U30" s="13"/>
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
       <c r="Y30" s="13"/>
       <c r="Z30" s="13"/>
       <c r="AA30" s="13"/>
       <c r="AB30" s="13"/>
       <c r="AC30" s="13"/>
       <c r="AD30" s="13"/>
       <c r="AE30" s="13"/>
       <c r="AF30" s="13"/>
       <c r="AG30" s="13"/>
     </row>
-    <row r="31" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:33" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
-      <c r="B31" s="454"/>
-[...6 lines deleted...]
-      <c r="I31" s="454"/>
+      <c r="B31" s="455"/>
+      <c r="C31" s="455"/>
+      <c r="D31" s="455"/>
+      <c r="E31" s="455"/>
+      <c r="F31" s="455"/>
+      <c r="G31" s="455"/>
+      <c r="H31" s="455"/>
+      <c r="I31" s="455"/>
       <c r="J31" s="16"/>
       <c r="K31" s="76"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="16"/>
       <c r="O31" s="16"/>
       <c r="P31" s="16"/>
       <c r="Q31" s="16"/>
       <c r="R31" s="16"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="13"/>
       <c r="W31" s="13"/>
       <c r="X31" s="13"/>
       <c r="Y31" s="13"/>
       <c r="Z31" s="13"/>
       <c r="AA31" s="13"/>
       <c r="AB31" s="13"/>
       <c r="AC31" s="13"/>
       <c r="AD31" s="13"/>
       <c r="AE31" s="13"/>
       <c r="AF31" s="13"/>
       <c r="AG31" s="13"/>
     </row>
-    <row r="32" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:33" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="13"/>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="13"/>
       <c r="AB32" s="13"/>
       <c r="AC32" s="13"/>
       <c r="AD32" s="13"/>
       <c r="AE32" s="13"/>
       <c r="AF32" s="13"/>
       <c r="AG32" s="13"/>
     </row>
-    <row r="33" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:33" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13"/>
       <c r="B33" s="72"/>
       <c r="C33" s="72"/>
       <c r="D33" s="72"/>
       <c r="E33" s="72"/>
       <c r="F33" s="72"/>
       <c r="G33" s="72"/>
       <c r="H33" s="72"/>
       <c r="I33" s="72"/>
       <c r="J33" s="72"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="13"/>
       <c r="O33" s="13"/>
       <c r="P33" s="13"/>
       <c r="Q33" s="13"/>
       <c r="R33" s="13"/>
       <c r="S33" s="13"/>
       <c r="T33" s="13"/>
       <c r="U33" s="13"/>
       <c r="V33" s="13"/>
       <c r="W33" s="13"/>
       <c r="X33" s="13"/>
       <c r="Y33" s="13"/>
       <c r="Z33" s="13"/>
       <c r="AA33" s="13"/>
       <c r="AB33" s="13"/>
       <c r="AC33" s="13"/>
       <c r="AD33" s="13"/>
       <c r="AE33" s="13"/>
       <c r="AF33" s="13"/>
       <c r="AG33" s="13"/>
     </row>
-    <row r="34" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:33" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="13"/>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="13"/>
       <c r="O34" s="13"/>
       <c r="P34" s="13"/>
       <c r="Q34" s="13"/>
       <c r="R34" s="13"/>
       <c r="S34" s="13"/>
       <c r="T34" s="13"/>
       <c r="U34" s="13"/>
       <c r="V34" s="13"/>
       <c r="W34" s="13"/>
       <c r="X34" s="13"/>
       <c r="Y34" s="13"/>
       <c r="Z34" s="13"/>
       <c r="AA34" s="13"/>
       <c r="AB34" s="13"/>
       <c r="AC34" s="13"/>
       <c r="AD34" s="13"/>
       <c r="AE34" s="13"/>
       <c r="AF34" s="13"/>
       <c r="AG34" s="13"/>
     </row>
-    <row r="35" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:33" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="13"/>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="13"/>
       <c r="O35" s="13"/>
       <c r="P35" s="13"/>
       <c r="Q35" s="13"/>
       <c r="R35" s="13"/>
       <c r="S35" s="13"/>
       <c r="T35" s="13"/>
       <c r="U35" s="13"/>
       <c r="V35" s="13"/>
       <c r="W35" s="13"/>
       <c r="X35" s="13"/>
       <c r="Y35" s="13"/>
       <c r="Z35" s="13"/>
       <c r="AA35" s="13"/>
       <c r="AB35" s="13"/>
       <c r="AC35" s="13"/>
       <c r="AD35" s="13"/>
       <c r="AE35" s="13"/>
       <c r="AF35" s="13"/>
       <c r="AG35" s="13"/>
     </row>
-    <row r="36" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="13"/>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="13"/>
       <c r="G36" s="13"/>
       <c r="H36" s="13"/>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="13"/>
       <c r="O36" s="13"/>
       <c r="P36" s="13"/>
       <c r="Q36" s="13"/>
       <c r="R36" s="13"/>
       <c r="S36" s="13"/>
       <c r="T36" s="13"/>
       <c r="U36" s="13"/>
       <c r="V36" s="13"/>
       <c r="W36" s="13"/>
       <c r="X36" s="13"/>
       <c r="Y36" s="13"/>
       <c r="Z36" s="13"/>
       <c r="AA36" s="13"/>
       <c r="AB36" s="13"/>
       <c r="AC36" s="13"/>
       <c r="AD36" s="13"/>
       <c r="AE36" s="13"/>
       <c r="AF36" s="13"/>
       <c r="AG36" s="13"/>
     </row>
-    <row r="37" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="13"/>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="13"/>
       <c r="G37" s="13"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="13"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
       <c r="Y37" s="13"/>
       <c r="Z37" s="13"/>
       <c r="AA37" s="13"/>
       <c r="AB37" s="13"/>
       <c r="AC37" s="13"/>
       <c r="AD37" s="13"/>
       <c r="AE37" s="13"/>
       <c r="AF37" s="13"/>
       <c r="AG37" s="13"/>
     </row>
-    <row r="38" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="13"/>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="13"/>
       <c r="G38" s="13"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="13"/>
       <c r="AB38" s="13"/>
       <c r="AC38" s="13"/>
       <c r="AD38" s="13"/>
       <c r="AE38" s="13"/>
       <c r="AF38" s="13"/>
       <c r="AG38" s="13"/>
     </row>
-    <row r="39" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="13"/>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13"/>
       <c r="U39" s="13"/>
       <c r="V39" s="13"/>
       <c r="W39" s="13"/>
       <c r="X39" s="13"/>
       <c r="Y39" s="13"/>
       <c r="Z39" s="13"/>
       <c r="AA39" s="13"/>
       <c r="AB39" s="13"/>
       <c r="AC39" s="13"/>
       <c r="AD39" s="13"/>
       <c r="AE39" s="13"/>
       <c r="AF39" s="13"/>
       <c r="AG39" s="13"/>
     </row>
-    <row r="40" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="13"/>
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
       <c r="T40" s="13"/>
       <c r="U40" s="13"/>
       <c r="V40" s="13"/>
       <c r="W40" s="13"/>
       <c r="X40" s="13"/>
       <c r="Y40" s="13"/>
       <c r="Z40" s="13"/>
       <c r="AA40" s="13"/>
       <c r="AB40" s="13"/>
       <c r="AC40" s="13"/>
       <c r="AD40" s="13"/>
       <c r="AE40" s="13"/>
       <c r="AF40" s="13"/>
       <c r="AG40" s="13"/>
     </row>
-    <row r="41" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="13"/>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="13"/>
       <c r="G41" s="13"/>
       <c r="H41" s="13"/>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="13"/>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="13"/>
       <c r="R41" s="13"/>
       <c r="S41" s="13"/>
       <c r="T41" s="13"/>
       <c r="U41" s="13"/>
       <c r="V41" s="13"/>
       <c r="W41" s="13"/>
       <c r="X41" s="13"/>
       <c r="Y41" s="13"/>
       <c r="Z41" s="13"/>
       <c r="AA41" s="13"/>
       <c r="AB41" s="13"/>
       <c r="AC41" s="13"/>
       <c r="AD41" s="13"/>
       <c r="AE41" s="13"/>
       <c r="AF41" s="13"/>
       <c r="AG41" s="13"/>
     </row>
-    <row r="42" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="13"/>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="13"/>
       <c r="G42" s="13"/>
       <c r="H42" s="13"/>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
       <c r="S42" s="13"/>
       <c r="T42" s="13"/>
       <c r="U42" s="13"/>
       <c r="V42" s="13"/>
       <c r="W42" s="13"/>
       <c r="X42" s="13"/>
       <c r="Y42" s="13"/>
       <c r="Z42" s="13"/>
       <c r="AA42" s="13"/>
       <c r="AB42" s="13"/>
       <c r="AC42" s="13"/>
       <c r="AD42" s="13"/>
       <c r="AE42" s="13"/>
       <c r="AF42" s="13"/>
       <c r="AG42" s="13"/>
     </row>
-    <row r="43" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="13"/>
       <c r="B43" s="13"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="13"/>
       <c r="G43" s="13"/>
       <c r="H43" s="13"/>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13"/>
       <c r="O43" s="13"/>
       <c r="P43" s="13"/>
       <c r="Q43" s="13"/>
       <c r="R43" s="13"/>
       <c r="S43" s="13"/>
       <c r="T43" s="13"/>
       <c r="U43" s="13"/>
       <c r="V43" s="13"/>
       <c r="W43" s="13"/>
       <c r="X43" s="13"/>
       <c r="Y43" s="13"/>
       <c r="Z43" s="13"/>
       <c r="AA43" s="13"/>
       <c r="AB43" s="13"/>
       <c r="AC43" s="13"/>
       <c r="AD43" s="13"/>
       <c r="AE43" s="13"/>
       <c r="AF43" s="13"/>
       <c r="AG43" s="13"/>
     </row>
-    <row r="44" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="13"/>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="13"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="13"/>
       <c r="Q44" s="13"/>
       <c r="R44" s="13"/>
       <c r="S44" s="13"/>
       <c r="T44" s="13"/>
       <c r="U44" s="13"/>
       <c r="V44" s="13"/>
       <c r="W44" s="13"/>
       <c r="X44" s="13"/>
       <c r="Y44" s="13"/>
       <c r="Z44" s="13"/>
       <c r="AA44" s="13"/>
       <c r="AB44" s="13"/>
       <c r="AC44" s="13"/>
       <c r="AD44" s="13"/>
       <c r="AE44" s="13"/>
       <c r="AF44" s="13"/>
       <c r="AG44" s="13"/>
     </row>
-    <row r="45" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="13"/>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13"/>
       <c r="O45" s="13"/>
       <c r="P45" s="13"/>
       <c r="Q45" s="13"/>
       <c r="R45" s="13"/>
       <c r="S45" s="13"/>
       <c r="T45" s="13"/>
       <c r="U45" s="13"/>
       <c r="V45" s="13"/>
       <c r="W45" s="13"/>
       <c r="X45" s="13"/>
       <c r="Y45" s="13"/>
       <c r="Z45" s="13"/>
       <c r="AA45" s="13"/>
       <c r="AB45" s="13"/>
       <c r="AC45" s="13"/>
       <c r="AD45" s="13"/>
       <c r="AE45" s="13"/>
       <c r="AF45" s="13"/>
       <c r="AG45" s="13"/>
     </row>
-    <row r="46" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="13"/>
       <c r="B46" s="13"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="13"/>
       <c r="G46" s="13"/>
       <c r="H46" s="13"/>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="13"/>
       <c r="L46" s="13"/>
       <c r="M46" s="13"/>
       <c r="N46" s="13"/>
       <c r="O46" s="13"/>
       <c r="P46" s="13"/>
       <c r="Q46" s="13"/>
       <c r="R46" s="13"/>
       <c r="S46" s="13"/>
       <c r="T46" s="13"/>
       <c r="U46" s="13"/>
       <c r="V46" s="13"/>
       <c r="W46" s="13"/>
       <c r="X46" s="13"/>
       <c r="Y46" s="13"/>
       <c r="Z46" s="13"/>
       <c r="AA46" s="13"/>
       <c r="AB46" s="13"/>
       <c r="AC46" s="13"/>
       <c r="AD46" s="13"/>
       <c r="AE46" s="13"/>
       <c r="AF46" s="13"/>
       <c r="AG46" s="13"/>
     </row>
-    <row r="47" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="13"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="13"/>
       <c r="G47" s="13"/>
       <c r="H47" s="13"/>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="13"/>
       <c r="L47" s="13"/>
       <c r="M47" s="13"/>
       <c r="N47" s="13"/>
       <c r="O47" s="13"/>
       <c r="P47" s="13"/>
       <c r="Q47" s="13"/>
       <c r="R47" s="13"/>
       <c r="S47" s="13"/>
       <c r="T47" s="13"/>
       <c r="U47" s="13"/>
       <c r="V47" s="13"/>
       <c r="W47" s="13"/>
       <c r="X47" s="13"/>
       <c r="Y47" s="13"/>
       <c r="Z47" s="13"/>
       <c r="AA47" s="13"/>
       <c r="AB47" s="13"/>
       <c r="AC47" s="13"/>
       <c r="AD47" s="13"/>
       <c r="AE47" s="13"/>
       <c r="AF47" s="13"/>
       <c r="AG47" s="13"/>
     </row>
-    <row r="48" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="13"/>
       <c r="B48" s="13"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="13"/>
       <c r="G48" s="13"/>
       <c r="H48" s="13"/>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13"/>
       <c r="N48" s="13"/>
       <c r="O48" s="13"/>
       <c r="P48" s="13"/>
       <c r="Q48" s="13"/>
       <c r="R48" s="13"/>
       <c r="S48" s="13"/>
       <c r="T48" s="13"/>
       <c r="U48" s="13"/>
       <c r="V48" s="13"/>
       <c r="W48" s="13"/>
       <c r="X48" s="13"/>
       <c r="Y48" s="13"/>
@@ -18053,1912 +18053,1912 @@
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B29:I29"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:I28"/>
     <mergeCell ref="C6:D6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="81" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="112" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="3.42578125" customWidth="1"/>
+    <col min="1" max="1" width="5.54296875" customWidth="1"/>
+    <col min="2" max="2" width="151.54296875" customWidth="1"/>
+    <col min="3" max="3" width="3.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4"/>
       <c r="B1" s="5"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
     </row>
-    <row r="2" spans="1:26" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" ht="17.899999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>193</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
-    <row r="3" spans="1:26" ht="208.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:26" ht="208.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
-    <row r="4" spans="1:26" ht="7.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" ht="7.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="3"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
     </row>
-    <row r="5" spans="1:26" ht="140.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" ht="140.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
     </row>
-    <row r="6" spans="1:26" ht="7.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" ht="7.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
     </row>
-    <row r="7" spans="1:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" ht="35.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="3" t="s">
         <v>233</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
     </row>
-    <row r="8" spans="1:26" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" ht="5.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="6"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
     </row>
-    <row r="9" spans="1:26" ht="62.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" ht="62.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="6"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
     </row>
-    <row r="10" spans="1:26" ht="117.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" ht="117.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
     </row>
-    <row r="11" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
     </row>
-    <row r="12" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
     </row>
-    <row r="13" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
     </row>
-    <row r="14" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="4"/>
       <c r="X14" s="4"/>
       <c r="Y14" s="4"/>
       <c r="Z14" s="4"/>
     </row>
-    <row r="15" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="4"/>
       <c r="X15" s="4"/>
       <c r="Y15" s="4"/>
       <c r="Z15" s="4"/>
     </row>
-    <row r="16" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="4"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
       <c r="V16" s="4"/>
       <c r="W16" s="4"/>
       <c r="X16" s="4"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="4"/>
     </row>
-    <row r="17" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
       <c r="S17" s="4"/>
       <c r="T17" s="4"/>
       <c r="U17" s="4"/>
       <c r="V17" s="4"/>
       <c r="W17" s="4"/>
       <c r="X17" s="4"/>
       <c r="Y17" s="4"/>
       <c r="Z17" s="4"/>
     </row>
-    <row r="18" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="4"/>
       <c r="V18" s="4"/>
       <c r="W18" s="4"/>
       <c r="X18" s="4"/>
       <c r="Y18" s="4"/>
       <c r="Z18" s="4"/>
     </row>
-    <row r="19" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
       <c r="W19" s="4"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
     </row>
-    <row r="20" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
       <c r="T20" s="4"/>
       <c r="U20" s="4"/>
       <c r="V20" s="4"/>
       <c r="W20" s="4"/>
       <c r="X20" s="4"/>
       <c r="Y20" s="4"/>
       <c r="Z20" s="4"/>
     </row>
-    <row r="21" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="4"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
     </row>
-    <row r="22" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
       <c r="W22" s="4"/>
       <c r="X22" s="4"/>
       <c r="Y22" s="4"/>
       <c r="Z22" s="4"/>
     </row>
-    <row r="23" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="4"/>
       <c r="T23" s="4"/>
       <c r="U23" s="4"/>
       <c r="V23" s="4"/>
       <c r="W23" s="4"/>
       <c r="X23" s="4"/>
       <c r="Y23" s="4"/>
       <c r="Z23" s="4"/>
     </row>
-    <row r="24" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
       <c r="U24" s="4"/>
       <c r="V24" s="4"/>
       <c r="W24" s="4"/>
       <c r="X24" s="4"/>
       <c r="Y24" s="4"/>
       <c r="Z24" s="4"/>
     </row>
-    <row r="25" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
       <c r="U25" s="4"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
       <c r="X25" s="4"/>
       <c r="Y25" s="4"/>
       <c r="Z25" s="4"/>
     </row>
-    <row r="26" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
       <c r="W26" s="4"/>
       <c r="X26" s="4"/>
       <c r="Y26" s="4"/>
       <c r="Z26" s="4"/>
     </row>
-    <row r="27" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
       <c r="U27" s="4"/>
       <c r="V27" s="4"/>
       <c r="W27" s="4"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="4"/>
       <c r="Z27" s="4"/>
     </row>
-    <row r="28" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
       <c r="V28" s="4"/>
       <c r="W28" s="4"/>
       <c r="X28" s="4"/>
       <c r="Y28" s="4"/>
       <c r="Z28" s="4"/>
     </row>
-    <row r="29" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
     </row>
-    <row r="30" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="4"/>
       <c r="T30" s="4"/>
       <c r="U30" s="4"/>
       <c r="V30" s="4"/>
       <c r="W30" s="4"/>
       <c r="X30" s="4"/>
       <c r="Y30" s="4"/>
       <c r="Z30" s="4"/>
     </row>
-    <row r="31" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="4"/>
       <c r="T31" s="4"/>
       <c r="U31" s="4"/>
       <c r="V31" s="4"/>
       <c r="W31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="4"/>
       <c r="Z31" s="4"/>
     </row>
-    <row r="32" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="4"/>
       <c r="T32" s="4"/>
       <c r="U32" s="4"/>
       <c r="V32" s="4"/>
       <c r="W32" s="4"/>
       <c r="X32" s="4"/>
       <c r="Y32" s="4"/>
       <c r="Z32" s="4"/>
     </row>
-    <row r="33" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
       <c r="U33" s="4"/>
       <c r="V33" s="4"/>
       <c r="W33" s="4"/>
       <c r="X33" s="4"/>
       <c r="Y33" s="4"/>
       <c r="Z33" s="4"/>
     </row>
-    <row r="34" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
       <c r="T34" s="4"/>
       <c r="U34" s="4"/>
       <c r="V34" s="4"/>
       <c r="W34" s="4"/>
       <c r="X34" s="4"/>
       <c r="Y34" s="4"/>
       <c r="Z34" s="4"/>
     </row>
-    <row r="35" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="4"/>
       <c r="T35" s="4"/>
       <c r="U35" s="4"/>
       <c r="V35" s="4"/>
       <c r="W35" s="4"/>
       <c r="X35" s="4"/>
       <c r="Y35" s="4"/>
       <c r="Z35" s="4"/>
     </row>
-    <row r="36" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
       <c r="T36" s="4"/>
       <c r="U36" s="4"/>
       <c r="V36" s="4"/>
       <c r="W36" s="4"/>
       <c r="X36" s="4"/>
       <c r="Y36" s="4"/>
       <c r="Z36" s="4"/>
     </row>
-    <row r="37" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="M37" s="4"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="4"/>
       <c r="R37" s="4"/>
       <c r="S37" s="4"/>
       <c r="T37" s="4"/>
       <c r="U37" s="4"/>
       <c r="V37" s="4"/>
       <c r="W37" s="4"/>
       <c r="X37" s="4"/>
       <c r="Y37" s="4"/>
       <c r="Z37" s="4"/>
     </row>
-    <row r="38" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="4"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
       <c r="Z38" s="4"/>
     </row>
-    <row r="39" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="4"/>
       <c r="R39" s="4"/>
       <c r="S39" s="4"/>
       <c r="T39" s="4"/>
       <c r="U39" s="4"/>
       <c r="V39" s="4"/>
       <c r="W39" s="4"/>
       <c r="X39" s="4"/>
       <c r="Y39" s="4"/>
       <c r="Z39" s="4"/>
     </row>
-    <row r="40" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
       <c r="T40" s="4"/>
       <c r="U40" s="4"/>
       <c r="V40" s="4"/>
       <c r="W40" s="4"/>
       <c r="X40" s="4"/>
       <c r="Y40" s="4"/>
       <c r="Z40" s="4"/>
     </row>
-    <row r="41" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
       <c r="W41" s="4"/>
       <c r="X41" s="4"/>
       <c r="Y41" s="4"/>
       <c r="Z41" s="4"/>
     </row>
-    <row r="42" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="4"/>
       <c r="T42" s="4"/>
       <c r="U42" s="4"/>
       <c r="V42" s="4"/>
       <c r="W42" s="4"/>
       <c r="X42" s="4"/>
       <c r="Y42" s="4"/>
       <c r="Z42" s="4"/>
     </row>
-    <row r="43" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
       <c r="R43" s="4"/>
       <c r="S43" s="4"/>
       <c r="T43" s="4"/>
       <c r="U43" s="4"/>
       <c r="V43" s="4"/>
       <c r="W43" s="4"/>
       <c r="X43" s="4"/>
       <c r="Y43" s="4"/>
       <c r="Z43" s="4"/>
     </row>
-    <row r="44" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>
       <c r="V44" s="4"/>
       <c r="W44" s="4"/>
       <c r="X44" s="4"/>
       <c r="Y44" s="4"/>
       <c r="Z44" s="4"/>
     </row>
-    <row r="45" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
       <c r="R45" s="4"/>
       <c r="S45" s="4"/>
       <c r="T45" s="4"/>
       <c r="U45" s="4"/>
       <c r="V45" s="4"/>
       <c r="W45" s="4"/>
       <c r="X45" s="4"/>
       <c r="Y45" s="4"/>
       <c r="Z45" s="4"/>
     </row>
-    <row r="46" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
       <c r="R46" s="4"/>
       <c r="S46" s="4"/>
       <c r="T46" s="4"/>
       <c r="U46" s="4"/>
       <c r="V46" s="4"/>
       <c r="W46" s="4"/>
       <c r="X46" s="4"/>
       <c r="Y46" s="4"/>
       <c r="Z46" s="4"/>
     </row>
-    <row r="47" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
       <c r="R47" s="4"/>
       <c r="S47" s="4"/>
       <c r="T47" s="4"/>
       <c r="U47" s="4"/>
       <c r="V47" s="4"/>
       <c r="W47" s="4"/>
       <c r="X47" s="4"/>
       <c r="Y47" s="4"/>
       <c r="Z47" s="4"/>
     </row>
-    <row r="48" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="4"/>
       <c r="J48" s="4"/>
       <c r="K48" s="4"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="4"/>
       <c r="R48" s="4"/>
       <c r="S48" s="4"/>
       <c r="T48" s="4"/>
       <c r="U48" s="4"/>
       <c r="V48" s="4"/>
       <c r="W48" s="4"/>
       <c r="X48" s="4"/>
       <c r="Y48" s="4"/>
       <c r="Z48" s="4"/>
     </row>
-    <row r="49" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
       <c r="R49" s="4"/>
       <c r="S49" s="4"/>
       <c r="T49" s="4"/>
       <c r="U49" s="4"/>
       <c r="V49" s="4"/>
       <c r="W49" s="4"/>
       <c r="X49" s="4"/>
       <c r="Y49" s="4"/>
       <c r="Z49" s="4"/>
     </row>
-    <row r="50" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="4"/>
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
       <c r="V50" s="4"/>
       <c r="W50" s="4"/>
       <c r="X50" s="4"/>
       <c r="Y50" s="4"/>
       <c r="Z50" s="4"/>
     </row>
-    <row r="51" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
       <c r="L51" s="4"/>
       <c r="M51" s="4"/>
       <c r="N51" s="4"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="4"/>
       <c r="R51" s="4"/>
       <c r="S51" s="4"/>
       <c r="T51" s="4"/>
       <c r="U51" s="4"/>
       <c r="V51" s="4"/>
       <c r="W51" s="4"/>
       <c r="X51" s="4"/>
       <c r="Y51" s="4"/>
       <c r="Z51" s="4"/>
     </row>
-    <row r="52" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="4"/>
       <c r="S52" s="4"/>
       <c r="T52" s="4"/>
       <c r="U52" s="4"/>
       <c r="V52" s="4"/>
       <c r="W52" s="4"/>
       <c r="X52" s="4"/>
       <c r="Y52" s="4"/>
       <c r="Z52" s="4"/>
     </row>
-    <row r="53" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
       <c r="H53" s="4"/>
       <c r="I53" s="4"/>
       <c r="J53" s="4"/>
       <c r="K53" s="4"/>
       <c r="L53" s="4"/>
       <c r="M53" s="4"/>
       <c r="N53" s="4"/>
       <c r="O53" s="4"/>
       <c r="P53" s="4"/>
       <c r="Q53" s="4"/>
       <c r="R53" s="4"/>
       <c r="S53" s="4"/>
       <c r="T53" s="4"/>
       <c r="U53" s="4"/>
       <c r="V53" s="4"/>
       <c r="W53" s="4"/>
       <c r="X53" s="4"/>
       <c r="Y53" s="4"/>
       <c r="Z53" s="4"/>
     </row>
-    <row r="54" spans="1:26" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:26" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
       <c r="H54" s="4"/>
       <c r="I54" s="4"/>
       <c r="J54" s="4"/>
       <c r="K54" s="4"/>
       <c r="L54" s="4"/>
       <c r="M54" s="4"/>
       <c r="N54" s="4"/>
       <c r="O54" s="4"/>
       <c r="P54" s="4"/>
       <c r="Q54" s="4"/>
       <c r="R54" s="4"/>
       <c r="S54" s="4"/>
       <c r="T54" s="4"/>
       <c r="U54" s="4"/>
       <c r="V54" s="4"/>
       <c r="W54" s="4"/>
       <c r="X54" s="4"/>
       <c r="Y54" s="4"/>
       <c r="Z54" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="88" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG53"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="0.7109375" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="56.453125" customWidth="1"/>
+    <col min="3" max="11" width="12.26953125" customWidth="1"/>
+    <col min="12" max="12" width="0.7265625" customWidth="1"/>
     <col min="13" max="21" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
       <c r="R1" s="13"/>
       <c r="S1" s="13"/>
       <c r="T1" s="13"/>
       <c r="U1" s="13"/>
       <c r="V1" s="13"/>
       <c r="W1" s="13"/>
       <c r="X1" s="13"/>
       <c r="Y1" s="13"/>
       <c r="Z1" s="13"/>
       <c r="AA1" s="13"/>
       <c r="AB1" s="13"/>
       <c r="AC1" s="13"/>
       <c r="AD1" s="13"/>
       <c r="AE1" s="13"/>
       <c r="AF1" s="13"/>
       <c r="AG1" s="13"/>
     </row>
-    <row r="2" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A2" s="13"/>
-      <c r="B2" s="452" t="s">
+      <c r="B2" s="453" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="452"/>
-[...7 lines deleted...]
-      <c r="K2" s="452"/>
+      <c r="C2" s="453"/>
+      <c r="D2" s="453"/>
+      <c r="E2" s="453"/>
+      <c r="F2" s="453"/>
+      <c r="G2" s="453"/>
+      <c r="H2" s="453"/>
+      <c r="I2" s="453"/>
+      <c r="J2" s="453"/>
+      <c r="K2" s="453"/>
       <c r="L2" s="12"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="12"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
       <c r="Z2" s="13"/>
       <c r="AA2" s="13"/>
       <c r="AB2" s="13"/>
       <c r="AC2" s="13"/>
       <c r="AD2" s="13"/>
       <c r="AE2" s="13"/>
       <c r="AF2" s="13"/>
       <c r="AG2" s="13"/>
     </row>
-    <row r="3" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A3" s="13"/>
-      <c r="B3" s="452" t="s">
+      <c r="B3" s="453" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="452"/>
-[...7 lines deleted...]
-      <c r="K3" s="452"/>
+      <c r="C3" s="453"/>
+      <c r="D3" s="453"/>
+      <c r="E3" s="453"/>
+      <c r="F3" s="453"/>
+      <c r="G3" s="453"/>
+      <c r="H3" s="453"/>
+      <c r="I3" s="453"/>
+      <c r="J3" s="453"/>
+      <c r="K3" s="453"/>
       <c r="L3" s="12"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="12"/>
       <c r="V3" s="13"/>
       <c r="W3" s="13"/>
       <c r="X3" s="13"/>
       <c r="Y3" s="13"/>
       <c r="Z3" s="13"/>
       <c r="AA3" s="13"/>
       <c r="AB3" s="13"/>
       <c r="AC3" s="13"/>
       <c r="AD3" s="13"/>
       <c r="AE3" s="13"/>
       <c r="AF3" s="13"/>
       <c r="AG3" s="13"/>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A4" s="13"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="12"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="12"/>
       <c r="V4" s="13"/>
       <c r="W4" s="13"/>
       <c r="X4" s="13"/>
       <c r="Y4" s="13"/>
       <c r="Z4" s="13"/>
       <c r="AA4" s="13"/>
       <c r="AB4" s="13"/>
       <c r="AC4" s="13"/>
       <c r="AD4" s="13"/>
       <c r="AE4" s="13"/>
       <c r="AF4" s="13"/>
       <c r="AG4" s="13"/>
     </row>
-    <row r="5" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="13"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="12"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="12"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
       <c r="Z5" s="13"/>
       <c r="AA5" s="13"/>
       <c r="AB5" s="13"/>
       <c r="AC5" s="13"/>
       <c r="AD5" s="13"/>
       <c r="AE5" s="13"/>
       <c r="AF5" s="13"/>
       <c r="AG5" s="13"/>
     </row>
-    <row r="6" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="13"/>
       <c r="B6" s="12"/>
-      <c r="C6" s="453">
+      <c r="C6" s="454">
         <v>2026</v>
       </c>
-      <c r="D6" s="453"/>
-      <c r="E6" s="453"/>
+      <c r="D6" s="454"/>
+      <c r="E6" s="454"/>
       <c r="F6" s="7"/>
-      <c r="G6" s="451">
+      <c r="G6" s="452">
         <v>2025</v>
       </c>
-      <c r="H6" s="451"/>
-[...2 lines deleted...]
-      <c r="K6" s="451"/>
+      <c r="H6" s="452"/>
+      <c r="I6" s="452"/>
+      <c r="J6" s="452"/>
+      <c r="K6" s="452"/>
       <c r="L6" s="7"/>
       <c r="M6" s="13"/>
       <c r="N6" s="13"/>
       <c r="O6" s="13"/>
       <c r="P6" s="13"/>
       <c r="Q6" s="13"/>
       <c r="R6" s="13"/>
       <c r="S6" s="13"/>
       <c r="T6" s="13"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
       <c r="W6" s="13"/>
       <c r="X6" s="13"/>
       <c r="Y6" s="13"/>
       <c r="Z6" s="13"/>
       <c r="AA6" s="13"/>
       <c r="AB6" s="13"/>
       <c r="AC6" s="13"/>
       <c r="AD6" s="13"/>
       <c r="AE6" s="13"/>
       <c r="AF6" s="13"/>
       <c r="AG6" s="13"/>
     </row>
-    <row r="7" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="13"/>
       <c r="B7" s="7"/>
       <c r="C7" s="388" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="389" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="390" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="17"/>
       <c r="G7" s="333" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="333" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="333" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="18"/>
       <c r="M7" s="13"/>
       <c r="N7" s="13"/>
       <c r="O7" s="13"/>
       <c r="P7" s="13"/>
       <c r="Q7" s="13"/>
       <c r="R7" s="13"/>
       <c r="S7" s="13"/>
       <c r="T7" s="13"/>
       <c r="U7" s="13"/>
       <c r="V7" s="13"/>
       <c r="W7" s="13"/>
       <c r="X7" s="13"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="13"/>
       <c r="AA7" s="13"/>
       <c r="AB7" s="13"/>
       <c r="AC7" s="13"/>
       <c r="AD7" s="13"/>
       <c r="AE7" s="13"/>
       <c r="AF7" s="13"/>
       <c r="AG7" s="13"/>
     </row>
-    <row r="8" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A8" s="13"/>
       <c r="B8" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="392"/>
       <c r="D8" s="13"/>
       <c r="E8" s="391"/>
       <c r="F8" s="10"/>
       <c r="G8" s="81"/>
       <c r="H8" s="81"/>
       <c r="I8" s="81"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="19"/>
       <c r="M8" s="13"/>
       <c r="N8" s="13"/>
       <c r="O8" s="13"/>
       <c r="P8" s="13"/>
       <c r="Q8" s="13"/>
       <c r="R8" s="13"/>
       <c r="S8" s="13"/>
       <c r="T8" s="13"/>
       <c r="U8" s="13"/>
       <c r="V8" s="13"/>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
       <c r="Z8" s="13"/>
       <c r="AA8" s="13"/>
       <c r="AB8" s="13"/>
       <c r="AC8" s="13"/>
       <c r="AD8" s="13"/>
       <c r="AE8" s="13"/>
       <c r="AF8" s="13"/>
       <c r="AG8" s="13"/>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A9" s="13"/>
       <c r="B9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="438">
         <v>244656</v>
       </c>
       <c r="D9" s="92">
         <v>242850</v>
       </c>
       <c r="E9" s="439">
         <v>487506</v>
       </c>
       <c r="F9" s="386"/>
       <c r="G9" s="92">
         <v>245742</v>
       </c>
       <c r="H9" s="92">
         <v>244688</v>
       </c>
       <c r="I9" s="92">
         <v>245289</v>
       </c>
       <c r="J9" s="92">
         <v>244786</v>
@@ -19967,51 +19967,51 @@
         <v>980505</v>
       </c>
       <c r="L9" s="74"/>
       <c r="M9" s="48"/>
       <c r="N9" s="125"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="13"/>
       <c r="R9" s="13"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
       <c r="U9" s="13"/>
       <c r="V9" s="13"/>
       <c r="W9" s="13"/>
       <c r="X9" s="13"/>
       <c r="Y9" s="13"/>
       <c r="Z9" s="13"/>
       <c r="AA9" s="13"/>
       <c r="AB9" s="13"/>
       <c r="AC9" s="13"/>
       <c r="AD9" s="13"/>
       <c r="AE9" s="13"/>
       <c r="AF9" s="13"/>
       <c r="AG9" s="13"/>
     </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A10" s="13"/>
       <c r="B10" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="412">
         <v>73211</v>
       </c>
       <c r="D10" s="110">
         <v>70906</v>
       </c>
       <c r="E10" s="271">
         <v>144117</v>
       </c>
       <c r="F10" s="386"/>
       <c r="G10" s="110">
         <v>68621</v>
       </c>
       <c r="H10" s="110">
         <v>68611</v>
       </c>
       <c r="I10" s="110">
         <v>65884</v>
       </c>
       <c r="J10" s="110">
         <v>63037</v>
@@ -20020,51 +20020,51 @@
         <v>266153</v>
       </c>
       <c r="L10" s="74"/>
       <c r="M10" s="48"/>
       <c r="N10" s="125"/>
       <c r="O10" s="13"/>
       <c r="P10" s="13"/>
       <c r="Q10" s="13"/>
       <c r="R10" s="13"/>
       <c r="S10" s="13"/>
       <c r="T10" s="13"/>
       <c r="U10" s="13"/>
       <c r="V10" s="13"/>
       <c r="W10" s="13"/>
       <c r="X10" s="13"/>
       <c r="Y10" s="13"/>
       <c r="Z10" s="13"/>
       <c r="AA10" s="13"/>
       <c r="AB10" s="13"/>
       <c r="AC10" s="13"/>
       <c r="AD10" s="13"/>
       <c r="AE10" s="13"/>
       <c r="AF10" s="13"/>
       <c r="AG10" s="13"/>
     </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A11" s="13"/>
       <c r="B11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="412">
         <v>-2234</v>
       </c>
       <c r="D11" s="110">
         <v>-5823</v>
       </c>
       <c r="E11" s="271">
         <v>-8057</v>
       </c>
       <c r="F11" s="386"/>
       <c r="G11" s="110">
         <v>-2856</v>
       </c>
       <c r="H11" s="110">
         <v>-2834</v>
       </c>
       <c r="I11" s="110">
         <v>-7343</v>
       </c>
       <c r="J11" s="110">
         <v>-3243</v>
@@ -20073,51 +20073,51 @@
         <v>-16276</v>
       </c>
       <c r="L11" s="74"/>
       <c r="M11" s="48"/>
       <c r="N11" s="125"/>
       <c r="O11" s="13"/>
       <c r="P11" s="13"/>
       <c r="Q11" s="13"/>
       <c r="R11" s="13"/>
       <c r="S11" s="13"/>
       <c r="T11" s="13"/>
       <c r="U11" s="13"/>
       <c r="V11" s="13"/>
       <c r="W11" s="13"/>
       <c r="X11" s="13"/>
       <c r="Y11" s="13"/>
       <c r="Z11" s="13"/>
       <c r="AA11" s="13"/>
       <c r="AB11" s="13"/>
       <c r="AC11" s="13"/>
       <c r="AD11" s="13"/>
       <c r="AE11" s="13"/>
       <c r="AF11" s="13"/>
       <c r="AG11" s="13"/>
     </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A12" s="13"/>
       <c r="B12" s="14" t="s">
         <v>183</v>
       </c>
       <c r="C12" s="340">
         <v>1675</v>
       </c>
       <c r="D12" s="111">
         <v>4136</v>
       </c>
       <c r="E12" s="268">
         <v>5811</v>
       </c>
       <c r="F12" s="386"/>
       <c r="G12" s="111">
         <v>1199</v>
       </c>
       <c r="H12" s="111">
         <v>990</v>
       </c>
       <c r="I12" s="111">
         <v>1060</v>
       </c>
       <c r="J12" s="111">
         <v>2196</v>
@@ -20126,51 +20126,51 @@
         <v>5445</v>
       </c>
       <c r="L12" s="74"/>
       <c r="M12" s="48"/>
       <c r="N12" s="125"/>
       <c r="O12" s="13"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="13"/>
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
       <c r="U12" s="13"/>
       <c r="V12" s="13"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
       <c r="Y12" s="13"/>
       <c r="Z12" s="13"/>
       <c r="AA12" s="13"/>
       <c r="AB12" s="13"/>
       <c r="AC12" s="13"/>
       <c r="AD12" s="13"/>
       <c r="AE12" s="13"/>
       <c r="AF12" s="13"/>
       <c r="AG12" s="13"/>
     </row>
-    <row r="13" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="440">
         <v>317308</v>
       </c>
       <c r="D13" s="148">
         <v>312069</v>
       </c>
       <c r="E13" s="441">
         <v>629377</v>
       </c>
       <c r="F13" s="386"/>
       <c r="G13" s="148">
         <v>312706</v>
       </c>
       <c r="H13" s="148">
         <v>311455</v>
       </c>
       <c r="I13" s="148">
         <v>304890</v>
       </c>
       <c r="J13" s="148">
         <v>306776</v>
@@ -20179,123 +20179,123 @@
         <v>1235827</v>
       </c>
       <c r="L13" s="74"/>
       <c r="M13" s="48"/>
       <c r="N13" s="125"/>
       <c r="O13" s="13"/>
       <c r="P13" s="13"/>
       <c r="Q13" s="13"/>
       <c r="R13" s="13"/>
       <c r="S13" s="13"/>
       <c r="T13" s="13"/>
       <c r="U13" s="13"/>
       <c r="V13" s="13"/>
       <c r="W13" s="13"/>
       <c r="X13" s="13"/>
       <c r="Y13" s="13"/>
       <c r="Z13" s="13"/>
       <c r="AA13" s="13"/>
       <c r="AB13" s="13"/>
       <c r="AC13" s="13"/>
       <c r="AD13" s="13"/>
       <c r="AE13" s="13"/>
       <c r="AF13" s="13"/>
       <c r="AG13" s="13"/>
     </row>
-    <row r="14" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
       <c r="B14" s="13"/>
       <c r="C14" s="442"/>
       <c r="D14" s="149"/>
       <c r="E14" s="443"/>
       <c r="F14" s="386"/>
       <c r="G14" s="149"/>
       <c r="H14" s="149"/>
       <c r="I14" s="149"/>
       <c r="J14" s="149"/>
       <c r="K14" s="149"/>
       <c r="L14" s="74"/>
       <c r="M14" s="48"/>
       <c r="N14" s="125"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
       <c r="S14" s="13"/>
       <c r="T14" s="13"/>
       <c r="U14" s="13"/>
       <c r="V14" s="13"/>
       <c r="W14" s="13"/>
       <c r="X14" s="13"/>
       <c r="Y14" s="13"/>
       <c r="Z14" s="13"/>
       <c r="AA14" s="13"/>
       <c r="AB14" s="13"/>
       <c r="AC14" s="13"/>
       <c r="AD14" s="13"/>
       <c r="AE14" s="13"/>
       <c r="AF14" s="13"/>
       <c r="AG14" s="13"/>
     </row>
-    <row r="15" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A15" s="13"/>
       <c r="B15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="444"/>
       <c r="D15" s="150"/>
       <c r="E15" s="445"/>
       <c r="F15" s="386"/>
       <c r="G15" s="150"/>
       <c r="H15" s="150"/>
       <c r="I15" s="150"/>
       <c r="J15" s="150"/>
       <c r="K15" s="150"/>
       <c r="L15" s="74"/>
       <c r="M15" s="48"/>
       <c r="N15" s="125"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
       <c r="S15" s="13"/>
       <c r="T15" s="13"/>
       <c r="U15" s="13"/>
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
       <c r="Y15" s="13"/>
       <c r="Z15" s="13"/>
       <c r="AA15" s="13"/>
       <c r="AB15" s="13"/>
       <c r="AC15" s="13"/>
       <c r="AD15" s="13"/>
       <c r="AE15" s="13"/>
       <c r="AF15" s="13"/>
       <c r="AG15" s="13"/>
     </row>
-    <row r="16" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A16" s="13"/>
       <c r="B16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="412">
         <v>33264</v>
       </c>
       <c r="D16" s="110">
         <v>37161</v>
       </c>
       <c r="E16" s="271">
         <v>70425</v>
       </c>
       <c r="F16" s="386"/>
       <c r="G16" s="110">
         <v>17811</v>
       </c>
       <c r="H16" s="110">
         <v>35885</v>
       </c>
       <c r="I16" s="110">
         <v>25289</v>
       </c>
       <c r="J16" s="110">
         <v>30541</v>
@@ -20304,51 +20304,51 @@
         <v>109526</v>
       </c>
       <c r="L16" s="74"/>
       <c r="M16" s="48"/>
       <c r="N16" s="125"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
       <c r="AA16" s="13"/>
       <c r="AB16" s="13"/>
       <c r="AC16" s="13"/>
       <c r="AD16" s="13"/>
       <c r="AE16" s="13"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
     </row>
-    <row r="17" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A17" s="13"/>
       <c r="B17" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="412">
         <v>49467</v>
       </c>
       <c r="D17" s="110">
         <v>47037</v>
       </c>
       <c r="E17" s="271">
         <v>96504</v>
       </c>
       <c r="F17" s="386"/>
       <c r="G17" s="110">
         <v>57134</v>
       </c>
       <c r="H17" s="110">
         <v>50500</v>
       </c>
       <c r="I17" s="110">
         <v>50598</v>
       </c>
       <c r="J17" s="110">
         <v>50094</v>
@@ -20357,51 +20357,51 @@
         <v>208326</v>
       </c>
       <c r="L17" s="74"/>
       <c r="M17" s="48"/>
       <c r="N17" s="125"/>
       <c r="O17" s="13"/>
       <c r="P17" s="13"/>
       <c r="Q17" s="13"/>
       <c r="R17" s="13"/>
       <c r="S17" s="13"/>
       <c r="T17" s="13"/>
       <c r="U17" s="13"/>
       <c r="V17" s="13"/>
       <c r="W17" s="13"/>
       <c r="X17" s="13"/>
       <c r="Y17" s="13"/>
       <c r="Z17" s="13"/>
       <c r="AA17" s="13"/>
       <c r="AB17" s="13"/>
       <c r="AC17" s="13"/>
       <c r="AD17" s="13"/>
       <c r="AE17" s="13"/>
       <c r="AF17" s="13"/>
       <c r="AG17" s="13"/>
     </row>
-    <row r="18" spans="1:33" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="13"/>
       <c r="B18" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="412">
         <v>2123</v>
       </c>
       <c r="D18" s="110">
         <v>2123</v>
       </c>
       <c r="E18" s="271">
         <v>4246</v>
       </c>
       <c r="F18" s="386"/>
       <c r="G18" s="110">
         <v>2211</v>
       </c>
       <c r="H18" s="110">
         <v>2344</v>
       </c>
       <c r="I18" s="110">
         <v>2205</v>
       </c>
       <c r="J18" s="110">
         <v>2429</v>
@@ -20410,51 +20410,51 @@
         <v>9189</v>
       </c>
       <c r="L18" s="74"/>
       <c r="M18" s="48"/>
       <c r="N18" s="125"/>
       <c r="O18" s="13"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="13"/>
       <c r="R18" s="13"/>
       <c r="S18" s="13"/>
       <c r="T18" s="13"/>
       <c r="U18" s="13"/>
       <c r="V18" s="13"/>
       <c r="W18" s="13"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="13"/>
       <c r="Z18" s="13"/>
       <c r="AA18" s="13"/>
       <c r="AB18" s="13"/>
       <c r="AC18" s="13"/>
       <c r="AD18" s="13"/>
       <c r="AE18" s="13"/>
       <c r="AF18" s="13"/>
       <c r="AG18" s="13"/>
     </row>
-    <row r="19" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A19" s="13"/>
       <c r="B19" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="412">
         <v>12485</v>
       </c>
       <c r="D19" s="110">
         <v>12368</v>
       </c>
       <c r="E19" s="271">
         <v>24853</v>
       </c>
       <c r="F19" s="386"/>
       <c r="G19" s="110">
         <v>12465</v>
       </c>
       <c r="H19" s="110">
         <v>12897</v>
       </c>
       <c r="I19" s="110">
         <v>12296</v>
       </c>
       <c r="J19" s="110">
         <v>12291</v>
@@ -20463,51 +20463,51 @@
         <v>49949</v>
       </c>
       <c r="L19" s="74"/>
       <c r="M19" s="48"/>
       <c r="N19" s="125"/>
       <c r="O19" s="13"/>
       <c r="P19" s="13"/>
       <c r="Q19" s="13"/>
       <c r="R19" s="13"/>
       <c r="S19" s="13"/>
       <c r="T19" s="13"/>
       <c r="U19" s="13"/>
       <c r="V19" s="13"/>
       <c r="W19" s="13"/>
       <c r="X19" s="13"/>
       <c r="Y19" s="13"/>
       <c r="Z19" s="13"/>
       <c r="AA19" s="13"/>
       <c r="AB19" s="13"/>
       <c r="AC19" s="13"/>
       <c r="AD19" s="13"/>
       <c r="AE19" s="13"/>
       <c r="AF19" s="13"/>
       <c r="AG19" s="13"/>
     </row>
-    <row r="20" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A20" s="13"/>
       <c r="B20" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="440">
         <v>97339</v>
       </c>
       <c r="D20" s="148">
         <v>98689</v>
       </c>
       <c r="E20" s="441">
         <v>196028</v>
       </c>
       <c r="F20" s="386"/>
       <c r="G20" s="148">
         <v>89621</v>
       </c>
       <c r="H20" s="148">
         <v>101626</v>
       </c>
       <c r="I20" s="148">
         <v>90388</v>
       </c>
       <c r="J20" s="148">
         <v>95355</v>
@@ -20516,86 +20516,86 @@
         <v>376990</v>
       </c>
       <c r="L20" s="74"/>
       <c r="M20" s="48"/>
       <c r="N20" s="125"/>
       <c r="O20" s="13"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="13"/>
       <c r="U20" s="13"/>
       <c r="V20" s="13"/>
       <c r="W20" s="13"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
       <c r="Z20" s="13"/>
       <c r="AA20" s="13"/>
       <c r="AB20" s="13"/>
       <c r="AC20" s="13"/>
       <c r="AD20" s="13"/>
       <c r="AE20" s="13"/>
       <c r="AF20" s="13"/>
       <c r="AG20" s="13"/>
     </row>
-    <row r="21" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A21" s="13"/>
       <c r="B21" s="13"/>
       <c r="C21" s="442"/>
       <c r="D21" s="149"/>
       <c r="E21" s="443"/>
       <c r="F21" s="386"/>
       <c r="G21" s="149"/>
       <c r="H21" s="149"/>
       <c r="I21" s="149"/>
       <c r="J21" s="149"/>
       <c r="K21" s="149"/>
       <c r="L21" s="74"/>
       <c r="M21" s="48"/>
       <c r="N21" s="125"/>
       <c r="O21" s="13"/>
       <c r="P21" s="13"/>
       <c r="Q21" s="13"/>
       <c r="R21" s="13"/>
       <c r="S21" s="13"/>
       <c r="T21" s="13"/>
       <c r="U21" s="13"/>
       <c r="V21" s="13"/>
       <c r="W21" s="13"/>
       <c r="X21" s="13"/>
       <c r="Y21" s="13"/>
       <c r="Z21" s="13"/>
       <c r="AA21" s="13"/>
       <c r="AB21" s="13"/>
       <c r="AC21" s="13"/>
       <c r="AD21" s="13"/>
       <c r="AE21" s="13"/>
       <c r="AF21" s="13"/>
       <c r="AG21" s="13"/>
     </row>
-    <row r="22" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A22" s="12"/>
       <c r="B22" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C22" s="412">
         <v>219969</v>
       </c>
       <c r="D22" s="110">
         <v>213380</v>
       </c>
       <c r="E22" s="271">
         <v>433349</v>
       </c>
       <c r="F22" s="386"/>
       <c r="G22" s="110">
         <v>223085</v>
       </c>
       <c r="H22" s="110">
         <v>209829</v>
       </c>
       <c r="I22" s="110">
         <v>214502</v>
       </c>
       <c r="J22" s="110">
         <v>211421</v>
@@ -20604,51 +20604,51 @@
         <v>858837</v>
       </c>
       <c r="L22" s="74"/>
       <c r="M22" s="48"/>
       <c r="N22" s="125"/>
       <c r="O22" s="13"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="13"/>
       <c r="U22" s="13"/>
       <c r="V22" s="13"/>
       <c r="W22" s="13"/>
       <c r="X22" s="13"/>
       <c r="Y22" s="13"/>
       <c r="Z22" s="13"/>
       <c r="AA22" s="13"/>
       <c r="AB22" s="13"/>
       <c r="AC22" s="13"/>
       <c r="AD22" s="13"/>
       <c r="AE22" s="13"/>
       <c r="AF22" s="13"/>
       <c r="AG22" s="13"/>
     </row>
-    <row r="23" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A23" s="13"/>
       <c r="B23" s="14" t="s">
         <v>178</v>
       </c>
       <c r="C23" s="340">
         <v>45131</v>
       </c>
       <c r="D23" s="111">
         <v>45608</v>
       </c>
       <c r="E23" s="268">
         <v>90739</v>
       </c>
       <c r="F23" s="386"/>
       <c r="G23" s="111">
         <v>45924</v>
       </c>
       <c r="H23" s="111">
         <v>46332</v>
       </c>
       <c r="I23" s="111">
         <v>46694</v>
       </c>
       <c r="J23" s="111">
         <v>45643</v>
@@ -20657,51 +20657,51 @@
         <v>184593</v>
       </c>
       <c r="L23" s="74"/>
       <c r="M23" s="48"/>
       <c r="N23" s="125"/>
       <c r="O23" s="13"/>
       <c r="P23" s="13"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="13"/>
       <c r="U23" s="13"/>
       <c r="V23" s="13"/>
       <c r="W23" s="13"/>
       <c r="X23" s="13"/>
       <c r="Y23" s="13"/>
       <c r="Z23" s="13"/>
       <c r="AA23" s="13"/>
       <c r="AB23" s="13"/>
       <c r="AC23" s="13"/>
       <c r="AD23" s="13"/>
       <c r="AE23" s="13"/>
       <c r="AF23" s="13"/>
       <c r="AG23" s="13"/>
     </row>
-    <row r="24" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="12"/>
       <c r="B24" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C24" s="446">
         <v>174838</v>
       </c>
       <c r="D24" s="151">
         <v>167772</v>
       </c>
       <c r="E24" s="447">
         <v>342610</v>
       </c>
       <c r="F24" s="386"/>
       <c r="G24" s="151">
         <v>177161</v>
       </c>
       <c r="H24" s="151">
         <v>163497</v>
       </c>
       <c r="I24" s="151">
         <v>167808</v>
       </c>
       <c r="J24" s="151">
         <v>165778</v>
@@ -20710,86 +20710,86 @@
         <v>674244</v>
       </c>
       <c r="L24" s="74"/>
       <c r="M24" s="48"/>
       <c r="N24" s="125"/>
       <c r="O24" s="13"/>
       <c r="P24" s="13"/>
       <c r="Q24" s="13"/>
       <c r="R24" s="13"/>
       <c r="S24" s="13"/>
       <c r="T24" s="13"/>
       <c r="U24" s="13"/>
       <c r="V24" s="13"/>
       <c r="W24" s="13"/>
       <c r="X24" s="13"/>
       <c r="Y24" s="13"/>
       <c r="Z24" s="13"/>
       <c r="AA24" s="13"/>
       <c r="AB24" s="13"/>
       <c r="AC24" s="13"/>
       <c r="AD24" s="13"/>
       <c r="AE24" s="13"/>
       <c r="AF24" s="13"/>
       <c r="AG24" s="13"/>
     </row>
-    <row r="25" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A25" s="12"/>
       <c r="B25" s="385"/>
       <c r="C25" s="448"/>
       <c r="D25" s="184"/>
       <c r="E25" s="449"/>
       <c r="F25" s="387"/>
       <c r="G25" s="184"/>
       <c r="H25" s="184"/>
       <c r="I25" s="184"/>
       <c r="J25" s="184"/>
       <c r="K25" s="184"/>
       <c r="L25" s="74"/>
       <c r="M25" s="48"/>
       <c r="N25" s="125"/>
       <c r="O25" s="13"/>
       <c r="P25" s="13"/>
       <c r="Q25" s="13"/>
       <c r="R25" s="13"/>
       <c r="S25" s="13"/>
       <c r="T25" s="13"/>
       <c r="U25" s="13"/>
       <c r="V25" s="13"/>
       <c r="W25" s="13"/>
       <c r="X25" s="13"/>
       <c r="Y25" s="13"/>
       <c r="Z25" s="13"/>
       <c r="AA25" s="13"/>
       <c r="AB25" s="13"/>
       <c r="AC25" s="13"/>
       <c r="AD25" s="13"/>
       <c r="AE25" s="13"/>
       <c r="AF25" s="13"/>
       <c r="AG25" s="13"/>
     </row>
-    <row r="26" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A26" s="12"/>
       <c r="B26" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="438">
         <v>2234</v>
       </c>
       <c r="D26" s="92">
         <v>5823</v>
       </c>
       <c r="E26" s="439">
         <v>8057</v>
       </c>
       <c r="F26" s="386"/>
       <c r="G26" s="92">
         <v>2856</v>
       </c>
       <c r="H26" s="92">
         <v>2834</v>
       </c>
       <c r="I26" s="92">
         <v>7343</v>
       </c>
       <c r="J26" s="92">
         <v>3243</v>
@@ -20798,51 +20798,51 @@
         <v>16276</v>
       </c>
       <c r="L26" s="74"/>
       <c r="M26" s="48"/>
       <c r="N26" s="125"/>
       <c r="O26" s="48"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
       <c r="U26" s="13"/>
       <c r="V26" s="13"/>
       <c r="W26" s="13"/>
       <c r="X26" s="13"/>
       <c r="Y26" s="13"/>
       <c r="Z26" s="13"/>
       <c r="AA26" s="13"/>
       <c r="AB26" s="13"/>
       <c r="AC26" s="13"/>
       <c r="AD26" s="13"/>
       <c r="AE26" s="13"/>
       <c r="AF26" s="13"/>
       <c r="AG26" s="13"/>
     </row>
-    <row r="27" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A27" s="12"/>
       <c r="B27" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="412">
         <v>971</v>
       </c>
       <c r="D27" s="110">
         <v>0</v>
       </c>
       <c r="E27" s="271">
         <v>971</v>
       </c>
       <c r="F27" s="386"/>
       <c r="G27" s="110">
         <v>26</v>
       </c>
       <c r="H27" s="110">
         <v>189</v>
       </c>
       <c r="I27" s="110">
         <v>-24</v>
       </c>
       <c r="J27" s="110">
         <v>629</v>
@@ -20851,51 +20851,51 @@
         <v>820</v>
       </c>
       <c r="L27" s="74"/>
       <c r="M27" s="48"/>
       <c r="N27" s="125"/>
       <c r="O27" s="13"/>
       <c r="P27" s="13"/>
       <c r="Q27" s="13"/>
       <c r="R27" s="13"/>
       <c r="S27" s="13"/>
       <c r="T27" s="13"/>
       <c r="U27" s="13"/>
       <c r="V27" s="13"/>
       <c r="W27" s="13"/>
       <c r="X27" s="13"/>
       <c r="Y27" s="13"/>
       <c r="Z27" s="13"/>
       <c r="AA27" s="13"/>
       <c r="AB27" s="13"/>
       <c r="AC27" s="13"/>
       <c r="AD27" s="13"/>
       <c r="AE27" s="13"/>
       <c r="AF27" s="13"/>
       <c r="AG27" s="13"/>
     </row>
-    <row r="28" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A28" s="12"/>
       <c r="B28" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="340">
         <v>-673</v>
       </c>
       <c r="D28" s="111">
         <v>-1223</v>
       </c>
       <c r="E28" s="268">
         <v>-1896</v>
       </c>
       <c r="F28" s="386"/>
       <c r="G28" s="111">
         <v>-605</v>
       </c>
       <c r="H28" s="111">
         <v>-635</v>
       </c>
       <c r="I28" s="111">
         <v>-1537</v>
       </c>
       <c r="J28" s="111">
         <v>-813</v>
@@ -20904,139 +20904,139 @@
         <v>-3590</v>
       </c>
       <c r="L28" s="74"/>
       <c r="M28" s="48"/>
       <c r="N28" s="125"/>
       <c r="O28" s="13"/>
       <c r="P28" s="13"/>
       <c r="Q28" s="13"/>
       <c r="R28" s="13"/>
       <c r="S28" s="13"/>
       <c r="T28" s="13"/>
       <c r="U28" s="13"/>
       <c r="V28" s="13"/>
       <c r="W28" s="13"/>
       <c r="X28" s="13"/>
       <c r="Y28" s="13"/>
       <c r="Z28" s="13"/>
       <c r="AA28" s="13"/>
       <c r="AB28" s="13"/>
       <c r="AC28" s="13"/>
       <c r="AD28" s="13"/>
       <c r="AE28" s="13"/>
       <c r="AF28" s="13"/>
       <c r="AG28" s="13"/>
     </row>
-    <row r="29" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="12"/>
       <c r="B29" s="12" t="s">
         <v>180</v>
       </c>
-      <c r="C29" s="476">
+      <c r="C29" s="450">
         <v>177370</v>
       </c>
       <c r="D29" s="117">
         <v>172372</v>
       </c>
       <c r="E29" s="384">
         <v>349742</v>
       </c>
       <c r="F29" s="386"/>
       <c r="G29" s="117">
         <v>179438</v>
       </c>
       <c r="H29" s="117">
         <v>165885</v>
       </c>
       <c r="I29" s="117">
         <v>173590</v>
       </c>
       <c r="J29" s="117">
         <v>168837</v>
       </c>
       <c r="K29" s="384">
         <v>687750</v>
       </c>
       <c r="L29" s="48"/>
       <c r="M29" s="48"/>
       <c r="N29" s="125"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="13"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13"/>
       <c r="U29" s="13"/>
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="13"/>
       <c r="Y29" s="13"/>
       <c r="Z29" s="13"/>
       <c r="AA29" s="13"/>
       <c r="AB29" s="13"/>
       <c r="AC29" s="13"/>
       <c r="AD29" s="13"/>
       <c r="AE29" s="13"/>
       <c r="AF29" s="13"/>
       <c r="AG29" s="13"/>
     </row>
-    <row r="30" spans="1:33" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:33" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A30" s="12"/>
       <c r="B30" s="152"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="152"/>
       <c r="G30" s="353"/>
       <c r="H30" s="353"/>
       <c r="I30" s="353"/>
       <c r="J30" s="81"/>
       <c r="K30" s="353"/>
       <c r="L30" s="13"/>
       <c r="M30" s="48"/>
       <c r="N30" s="13"/>
       <c r="O30" s="13"/>
       <c r="P30" s="13"/>
       <c r="Q30" s="13"/>
       <c r="R30" s="13"/>
       <c r="S30" s="13"/>
       <c r="T30" s="13"/>
       <c r="U30" s="13"/>
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
       <c r="Y30" s="13"/>
       <c r="Z30" s="13"/>
       <c r="AA30" s="13"/>
       <c r="AB30" s="13"/>
       <c r="AC30" s="13"/>
       <c r="AD30" s="13"/>
       <c r="AE30" s="13"/>
       <c r="AF30" s="13"/>
       <c r="AG30" s="13"/>
     </row>
-    <row r="31" spans="1:33" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A31" s="12"/>
       <c r="B31" s="152" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="309">
         <v>0.14000000000000001</v>
       </c>
       <c r="D31" s="309">
         <v>0.15</v>
       </c>
       <c r="E31" s="309">
         <v>0.14000000000000001</v>
       </c>
       <c r="F31" s="329"/>
       <c r="G31" s="309">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="H31" s="309">
         <v>0.15</v>
       </c>
       <c r="I31" s="309">
         <v>0.1</v>
       </c>
       <c r="J31" s="309">
         <v>0.12</v>
@@ -21045,51 +21045,51 @@
         <v>0.11</v>
       </c>
       <c r="L31" s="13"/>
       <c r="M31" s="73"/>
       <c r="N31" s="13"/>
       <c r="O31" s="13"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="13"/>
       <c r="W31" s="13"/>
       <c r="X31" s="13"/>
       <c r="Y31" s="13"/>
       <c r="Z31" s="13"/>
       <c r="AA31" s="13"/>
       <c r="AB31" s="13"/>
       <c r="AC31" s="13"/>
       <c r="AD31" s="13"/>
       <c r="AE31" s="13"/>
       <c r="AF31" s="13"/>
       <c r="AG31" s="13"/>
     </row>
-    <row r="32" spans="1:33" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A32" s="12"/>
       <c r="B32" s="152" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="309">
         <v>0.21</v>
       </c>
       <c r="D32" s="309">
         <v>0.2</v>
       </c>
       <c r="E32" s="309">
         <v>0.21</v>
       </c>
       <c r="F32" s="329"/>
       <c r="G32" s="309">
         <v>0.24</v>
       </c>
       <c r="H32" s="309">
         <v>0.22</v>
       </c>
       <c r="I32" s="309">
         <v>0.22</v>
       </c>
       <c r="J32" s="309">
         <v>0.21</v>
@@ -21098,125 +21098,125 @@
         <v>0.22</v>
       </c>
       <c r="L32" s="13"/>
       <c r="M32" s="73"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="13"/>
       <c r="Z32" s="13"/>
       <c r="AA32" s="13"/>
       <c r="AB32" s="13"/>
       <c r="AC32" s="13"/>
       <c r="AD32" s="13"/>
       <c r="AE32" s="13"/>
       <c r="AF32" s="13"/>
       <c r="AG32" s="13"/>
     </row>
-    <row r="33" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A33" s="13"/>
       <c r="B33" s="152" t="s">
         <v>198</v>
       </c>
       <c r="C33" s="81"/>
       <c r="D33" s="81"/>
       <c r="E33" s="81"/>
       <c r="F33" s="81"/>
       <c r="G33" s="353"/>
       <c r="H33" s="353"/>
       <c r="I33" s="353"/>
       <c r="J33" s="81"/>
       <c r="K33" s="353"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="13"/>
       <c r="O33" s="13"/>
       <c r="P33" s="13"/>
       <c r="Q33" s="13"/>
       <c r="R33" s="13"/>
       <c r="S33" s="13"/>
       <c r="T33" s="13"/>
       <c r="U33" s="13"/>
       <c r="V33" s="13"/>
       <c r="W33" s="13"/>
       <c r="X33" s="13"/>
       <c r="Y33" s="13"/>
       <c r="Z33" s="13"/>
       <c r="AA33" s="13"/>
       <c r="AB33" s="13"/>
       <c r="AC33" s="13"/>
       <c r="AD33" s="13"/>
       <c r="AE33" s="13"/>
       <c r="AF33" s="13"/>
       <c r="AG33" s="13"/>
     </row>
-    <row r="34" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="81" t="s">
         <v>184</v>
       </c>
       <c r="C34" s="152"/>
       <c r="D34" s="152"/>
       <c r="E34" s="152"/>
       <c r="F34" s="152"/>
       <c r="G34" s="152"/>
       <c r="H34" s="152"/>
       <c r="I34" s="152"/>
       <c r="J34" s="152"/>
       <c r="K34" s="152"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="13"/>
       <c r="O34" s="13"/>
       <c r="P34" s="13"/>
       <c r="Q34" s="13"/>
       <c r="R34" s="13"/>
       <c r="S34" s="13"/>
       <c r="T34" s="13"/>
       <c r="U34" s="13"/>
       <c r="V34" s="13"/>
       <c r="W34" s="13"/>
       <c r="X34" s="13"/>
       <c r="Y34" s="13"/>
       <c r="Z34" s="13"/>
       <c r="AA34" s="13"/>
       <c r="AB34" s="13"/>
       <c r="AC34" s="13"/>
       <c r="AD34" s="13"/>
       <c r="AE34" s="13"/>
       <c r="AF34" s="13"/>
       <c r="AG34" s="13"/>
     </row>
-    <row r="35" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="189" t="s">
         <v>23</v>
       </c>
       <c r="C35" s="310">
         <v>1.25</v>
       </c>
       <c r="D35" s="310">
         <v>1.18</v>
       </c>
       <c r="E35" s="310">
         <v>2.44</v>
       </c>
       <c r="F35" s="310"/>
       <c r="G35" s="310">
         <v>1.23</v>
       </c>
       <c r="H35" s="310">
         <v>1.1100000000000001</v>
       </c>
       <c r="I35" s="310">
         <v>1.1200000000000001</v>
       </c>
       <c r="J35" s="310">
         <v>1.0900000000000001</v>
@@ -21225,51 +21225,51 @@
         <v>4.54</v>
       </c>
       <c r="L35" s="12"/>
       <c r="M35" s="13"/>
       <c r="N35" s="13"/>
       <c r="O35" s="13"/>
       <c r="P35" s="13"/>
       <c r="Q35" s="13"/>
       <c r="R35" s="13"/>
       <c r="S35" s="13"/>
       <c r="T35" s="13"/>
       <c r="U35" s="13"/>
       <c r="V35" s="13"/>
       <c r="W35" s="13"/>
       <c r="X35" s="13"/>
       <c r="Y35" s="13"/>
       <c r="Z35" s="13"/>
       <c r="AA35" s="13"/>
       <c r="AB35" s="13"/>
       <c r="AC35" s="13"/>
       <c r="AD35" s="13"/>
       <c r="AE35" s="13"/>
       <c r="AF35" s="13"/>
       <c r="AG35" s="13"/>
     </row>
-    <row r="36" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A36" s="13"/>
       <c r="B36" s="189" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="310">
         <v>1.25</v>
       </c>
       <c r="D36" s="310">
         <v>1.18</v>
       </c>
       <c r="E36" s="310">
         <v>2.42</v>
       </c>
       <c r="F36" s="310"/>
       <c r="G36" s="310">
         <v>1.22</v>
       </c>
       <c r="H36" s="310">
         <v>1.1000000000000001</v>
       </c>
       <c r="I36" s="310">
         <v>1.1100000000000001</v>
       </c>
       <c r="J36" s="310">
         <v>1.08</v>
@@ -21278,88 +21278,88 @@
         <v>4.5199999999999996</v>
       </c>
       <c r="L36" s="12"/>
       <c r="M36" s="13"/>
       <c r="N36" s="13"/>
       <c r="O36" s="13"/>
       <c r="P36" s="13"/>
       <c r="Q36" s="13"/>
       <c r="R36" s="13"/>
       <c r="S36" s="13"/>
       <c r="T36" s="13"/>
       <c r="U36" s="13"/>
       <c r="V36" s="13"/>
       <c r="W36" s="13"/>
       <c r="X36" s="13"/>
       <c r="Y36" s="13"/>
       <c r="Z36" s="13"/>
       <c r="AA36" s="13"/>
       <c r="AB36" s="13"/>
       <c r="AC36" s="13"/>
       <c r="AD36" s="13"/>
       <c r="AE36" s="13"/>
       <c r="AF36" s="13"/>
       <c r="AG36" s="13"/>
     </row>
-    <row r="37" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A37" s="13"/>
       <c r="B37" s="81" t="s">
         <v>199</v>
       </c>
       <c r="C37" s="311"/>
       <c r="D37" s="311"/>
       <c r="E37" s="311"/>
       <c r="F37" s="311"/>
       <c r="G37" s="311"/>
       <c r="H37" s="311"/>
       <c r="I37" s="311"/>
       <c r="J37" s="311"/>
       <c r="K37" s="311"/>
       <c r="L37" s="7"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="13"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
       <c r="Y37" s="13"/>
       <c r="Z37" s="13"/>
       <c r="AA37" s="13"/>
       <c r="AB37" s="13"/>
       <c r="AC37" s="13"/>
       <c r="AD37" s="13"/>
       <c r="AE37" s="13"/>
       <c r="AF37" s="13"/>
       <c r="AG37" s="13"/>
     </row>
-    <row r="38" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A38" s="13"/>
       <c r="B38" s="189" t="s">
         <v>23</v>
       </c>
       <c r="C38" s="310">
         <v>1.27</v>
       </c>
       <c r="D38" s="310">
         <v>1.22</v>
       </c>
       <c r="E38" s="310">
         <v>2.4900000000000002</v>
       </c>
       <c r="F38" s="310"/>
       <c r="G38" s="310">
         <v>1.24</v>
       </c>
       <c r="H38" s="310">
         <v>1.1299999999999999</v>
       </c>
       <c r="I38" s="310">
         <v>1.1599999999999999</v>
       </c>
       <c r="J38" s="310">
         <v>1.1100000000000001</v>
@@ -21368,51 +21368,51 @@
         <v>4.6399999999999997</v>
       </c>
       <c r="L38" s="12"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="13"/>
       <c r="AB38" s="13"/>
       <c r="AC38" s="13"/>
       <c r="AD38" s="13"/>
       <c r="AE38" s="13"/>
       <c r="AF38" s="13"/>
       <c r="AG38" s="13"/>
     </row>
-    <row r="39" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A39" s="13"/>
       <c r="B39" s="189" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="310">
         <v>1.26</v>
       </c>
       <c r="D39" s="310">
         <v>1.21</v>
       </c>
       <c r="E39" s="310">
         <v>2.4700000000000002</v>
       </c>
       <c r="F39" s="310"/>
       <c r="G39" s="310">
         <v>1.23</v>
       </c>
       <c r="H39" s="310">
         <v>1.1200000000000001</v>
       </c>
       <c r="I39" s="310">
         <v>1.1499999999999999</v>
       </c>
       <c r="J39" s="310">
         <v>1.1000000000000001</v>
@@ -21421,88 +21421,88 @@
         <v>4.6100000000000003</v>
       </c>
       <c r="L39" s="12"/>
       <c r="M39" s="13"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13"/>
       <c r="U39" s="13"/>
       <c r="V39" s="13"/>
       <c r="W39" s="13"/>
       <c r="X39" s="13"/>
       <c r="Y39" s="13"/>
       <c r="Z39" s="13"/>
       <c r="AA39" s="13"/>
       <c r="AB39" s="13"/>
       <c r="AC39" s="13"/>
       <c r="AD39" s="13"/>
       <c r="AE39" s="13"/>
       <c r="AF39" s="13"/>
       <c r="AG39" s="13"/>
     </row>
-    <row r="40" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A40" s="13"/>
       <c r="B40" s="81" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="81"/>
       <c r="D40" s="81"/>
       <c r="E40" s="81"/>
       <c r="F40" s="81"/>
       <c r="G40" s="81"/>
       <c r="H40" s="81"/>
       <c r="I40" s="81"/>
       <c r="J40" s="81"/>
       <c r="K40" s="81"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
       <c r="T40" s="13"/>
       <c r="U40" s="13"/>
       <c r="V40" s="13"/>
       <c r="W40" s="13"/>
       <c r="X40" s="13"/>
       <c r="Y40" s="13"/>
       <c r="Z40" s="13"/>
       <c r="AA40" s="13"/>
       <c r="AB40" s="13"/>
       <c r="AC40" s="13"/>
       <c r="AD40" s="13"/>
       <c r="AE40" s="13"/>
       <c r="AF40" s="13"/>
       <c r="AG40" s="13"/>
     </row>
-    <row r="41" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A41" s="13"/>
       <c r="B41" s="189" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="312">
         <v>139505</v>
       </c>
       <c r="D41" s="312">
         <v>141595</v>
       </c>
       <c r="E41" s="312">
         <v>140550</v>
       </c>
       <c r="F41" s="312"/>
       <c r="G41" s="312">
         <v>144290</v>
       </c>
       <c r="H41" s="312">
         <v>147434</v>
       </c>
       <c r="I41" s="312">
         <v>149940</v>
       </c>
       <c r="J41" s="312">
         <v>151831</v>
@@ -21511,51 +21511,51 @@
         <v>148373</v>
       </c>
       <c r="L41" s="13"/>
       <c r="M41" s="48"/>
       <c r="N41" s="13"/>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="13"/>
       <c r="R41" s="13"/>
       <c r="S41" s="13"/>
       <c r="T41" s="13"/>
       <c r="U41" s="13"/>
       <c r="V41" s="13"/>
       <c r="W41" s="13"/>
       <c r="X41" s="13"/>
       <c r="Y41" s="13"/>
       <c r="Z41" s="13"/>
       <c r="AA41" s="13"/>
       <c r="AB41" s="13"/>
       <c r="AC41" s="13"/>
       <c r="AD41" s="13"/>
       <c r="AE41" s="13"/>
       <c r="AF41" s="13"/>
       <c r="AG41" s="13"/>
     </row>
-    <row r="42" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A42" s="13"/>
       <c r="B42" s="189" t="s">
         <v>27</v>
       </c>
       <c r="C42" s="312">
         <v>140315</v>
       </c>
       <c r="D42" s="312">
         <v>142634</v>
       </c>
       <c r="E42" s="312">
         <v>141475</v>
       </c>
       <c r="F42" s="312"/>
       <c r="G42" s="312">
         <v>145294</v>
       </c>
       <c r="H42" s="312">
         <v>148340</v>
       </c>
       <c r="I42" s="312">
         <v>150729</v>
       </c>
       <c r="J42" s="312">
         <v>152907</v>
@@ -21564,405 +21564,405 @@
         <v>149318</v>
       </c>
       <c r="L42" s="13"/>
       <c r="M42" s="48"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
       <c r="S42" s="13"/>
       <c r="T42" s="13"/>
       <c r="U42" s="13"/>
       <c r="V42" s="13"/>
       <c r="W42" s="13"/>
       <c r="X42" s="13"/>
       <c r="Y42" s="13"/>
       <c r="Z42" s="13"/>
       <c r="AA42" s="13"/>
       <c r="AB42" s="13"/>
       <c r="AC42" s="13"/>
       <c r="AD42" s="13"/>
       <c r="AE42" s="13"/>
       <c r="AF42" s="13"/>
       <c r="AG42" s="13"/>
     </row>
-    <row r="43" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A43" s="13"/>
       <c r="B43" s="81"/>
       <c r="C43" s="81"/>
       <c r="D43" s="81"/>
       <c r="E43" s="81"/>
       <c r="F43" s="81"/>
       <c r="G43" s="81"/>
       <c r="H43" s="81"/>
       <c r="I43" s="81"/>
       <c r="J43" s="81"/>
       <c r="K43" s="81"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13"/>
       <c r="O43" s="13"/>
       <c r="P43" s="13"/>
       <c r="Q43" s="13"/>
       <c r="R43" s="13"/>
       <c r="S43" s="13"/>
       <c r="T43" s="13"/>
       <c r="U43" s="13"/>
       <c r="V43" s="13"/>
       <c r="W43" s="13"/>
       <c r="X43" s="13"/>
       <c r="Y43" s="13"/>
       <c r="Z43" s="13"/>
       <c r="AA43" s="13"/>
       <c r="AB43" s="13"/>
       <c r="AC43" s="13"/>
       <c r="AD43" s="13"/>
       <c r="AE43" s="13"/>
       <c r="AF43" s="13"/>
       <c r="AG43" s="13"/>
     </row>
-    <row r="44" spans="1:33" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:33" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="13"/>
-      <c r="B44" s="450" t="s">
+      <c r="B44" s="451" t="s">
         <v>217</v>
       </c>
-      <c r="C44" s="450"/>
-[...7 lines deleted...]
-      <c r="K44" s="450"/>
+      <c r="C44" s="451"/>
+      <c r="D44" s="451"/>
+      <c r="E44" s="451"/>
+      <c r="F44" s="451"/>
+      <c r="G44" s="451"/>
+      <c r="H44" s="451"/>
+      <c r="I44" s="451"/>
+      <c r="J44" s="451"/>
+      <c r="K44" s="451"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="13"/>
       <c r="Q44" s="13"/>
       <c r="R44" s="13"/>
       <c r="S44" s="13"/>
       <c r="T44" s="13"/>
       <c r="U44" s="13"/>
       <c r="V44" s="13"/>
       <c r="W44" s="13"/>
       <c r="X44" s="13"/>
       <c r="Y44" s="13"/>
       <c r="Z44" s="13"/>
       <c r="AA44" s="13"/>
       <c r="AB44" s="13"/>
       <c r="AC44" s="13"/>
       <c r="AD44" s="13"/>
       <c r="AE44" s="13"/>
       <c r="AF44" s="13"/>
       <c r="AG44" s="13"/>
     </row>
-    <row r="45" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A45" s="13"/>
-      <c r="B45" s="450" t="s">
+      <c r="B45" s="451" t="s">
         <v>308</v>
       </c>
-      <c r="C45" s="450"/>
-[...7 lines deleted...]
-      <c r="K45" s="450"/>
+      <c r="C45" s="451"/>
+      <c r="D45" s="451"/>
+      <c r="E45" s="451"/>
+      <c r="F45" s="451"/>
+      <c r="G45" s="451"/>
+      <c r="H45" s="451"/>
+      <c r="I45" s="451"/>
+      <c r="J45" s="451"/>
+      <c r="K45" s="451"/>
       <c r="L45" s="16"/>
       <c r="M45" s="16"/>
       <c r="N45" s="16"/>
       <c r="O45" s="16"/>
       <c r="P45" s="16"/>
       <c r="Q45" s="16"/>
       <c r="R45" s="16"/>
       <c r="S45" s="16"/>
       <c r="T45" s="16"/>
       <c r="U45" s="13"/>
       <c r="V45" s="13"/>
       <c r="W45" s="13"/>
       <c r="X45" s="13"/>
       <c r="Y45" s="13"/>
       <c r="Z45" s="13"/>
       <c r="AA45" s="13"/>
       <c r="AB45" s="13"/>
       <c r="AC45" s="13"/>
       <c r="AD45" s="13"/>
       <c r="AE45" s="13"/>
       <c r="AF45" s="13"/>
       <c r="AG45" s="13"/>
     </row>
-    <row r="46" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A46" s="13"/>
-      <c r="B46" s="450"/>
-[...8 lines deleted...]
-      <c r="K46" s="450"/>
+      <c r="B46" s="451"/>
+      <c r="C46" s="451"/>
+      <c r="D46" s="451"/>
+      <c r="E46" s="451"/>
+      <c r="F46" s="451"/>
+      <c r="G46" s="451"/>
+      <c r="H46" s="451"/>
+      <c r="I46" s="451"/>
+      <c r="J46" s="451"/>
+      <c r="K46" s="451"/>
       <c r="L46" s="13"/>
       <c r="M46" s="13"/>
       <c r="N46" s="13"/>
       <c r="O46" s="13"/>
       <c r="P46" s="13"/>
       <c r="Q46" s="13"/>
       <c r="R46" s="13"/>
       <c r="S46" s="13"/>
       <c r="T46" s="13"/>
       <c r="U46" s="13"/>
       <c r="V46" s="13"/>
       <c r="W46" s="13"/>
       <c r="X46" s="13"/>
       <c r="Y46" s="13"/>
       <c r="Z46" s="13"/>
       <c r="AA46" s="13"/>
       <c r="AB46" s="13"/>
       <c r="AC46" s="13"/>
       <c r="AD46" s="13"/>
       <c r="AE46" s="13"/>
       <c r="AF46" s="13"/>
       <c r="AG46" s="13"/>
     </row>
-    <row r="47" spans="1:33" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A47" s="13"/>
-      <c r="B47" s="450"/>
-[...8 lines deleted...]
-      <c r="K47" s="450"/>
+      <c r="B47" s="451"/>
+      <c r="C47" s="451"/>
+      <c r="D47" s="451"/>
+      <c r="E47" s="451"/>
+      <c r="F47" s="451"/>
+      <c r="G47" s="451"/>
+      <c r="H47" s="451"/>
+      <c r="I47" s="451"/>
+      <c r="J47" s="451"/>
+      <c r="K47" s="451"/>
       <c r="L47" s="13"/>
       <c r="M47" s="13"/>
       <c r="N47" s="13"/>
       <c r="O47" s="13"/>
       <c r="P47" s="13"/>
       <c r="Q47" s="13"/>
       <c r="R47" s="13"/>
       <c r="S47" s="13"/>
       <c r="T47" s="13"/>
       <c r="U47" s="13"/>
       <c r="V47" s="13"/>
       <c r="W47" s="13"/>
       <c r="X47" s="13"/>
       <c r="Y47" s="13"/>
       <c r="Z47" s="13"/>
       <c r="AA47" s="13"/>
       <c r="AB47" s="13"/>
       <c r="AC47" s="13"/>
       <c r="AD47" s="13"/>
       <c r="AE47" s="13"/>
       <c r="AF47" s="13"/>
       <c r="AG47" s="13"/>
     </row>
-    <row r="48" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="13"/>
-      <c r="B48" s="450"/>
-[...8 lines deleted...]
-      <c r="K48" s="450"/>
+      <c r="B48" s="451"/>
+      <c r="C48" s="451"/>
+      <c r="D48" s="451"/>
+      <c r="E48" s="451"/>
+      <c r="F48" s="451"/>
+      <c r="G48" s="451"/>
+      <c r="H48" s="451"/>
+      <c r="I48" s="451"/>
+      <c r="J48" s="451"/>
+      <c r="K48" s="451"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13"/>
       <c r="N48" s="13"/>
       <c r="O48" s="13"/>
       <c r="P48" s="13"/>
       <c r="Q48" s="13"/>
       <c r="R48" s="13"/>
       <c r="S48" s="13"/>
       <c r="T48" s="13"/>
       <c r="U48" s="13"/>
       <c r="V48" s="13"/>
       <c r="W48" s="13"/>
       <c r="X48" s="13"/>
       <c r="Y48" s="13"/>
       <c r="Z48" s="13"/>
       <c r="AA48" s="13"/>
       <c r="AB48" s="13"/>
       <c r="AC48" s="13"/>
       <c r="AD48" s="13"/>
       <c r="AE48" s="13"/>
       <c r="AF48" s="13"/>
       <c r="AG48" s="13"/>
     </row>
-    <row r="49" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="13"/>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
       <c r="M49" s="13"/>
       <c r="N49" s="13"/>
       <c r="O49" s="13"/>
       <c r="P49" s="13"/>
       <c r="Q49" s="13"/>
       <c r="R49" s="13"/>
       <c r="S49" s="13"/>
       <c r="T49" s="13"/>
       <c r="U49" s="13"/>
       <c r="V49" s="13"/>
       <c r="W49" s="13"/>
       <c r="X49" s="13"/>
       <c r="Y49" s="13"/>
       <c r="Z49" s="13"/>
       <c r="AA49" s="13"/>
       <c r="AB49" s="13"/>
       <c r="AC49" s="13"/>
       <c r="AD49" s="13"/>
       <c r="AE49" s="13"/>
       <c r="AF49" s="13"/>
       <c r="AG49" s="13"/>
     </row>
-    <row r="50" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="13"/>
       <c r="B50" s="13"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="13"/>
       <c r="G50" s="13"/>
       <c r="H50" s="13"/>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="13"/>
       <c r="L50" s="13"/>
       <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="13"/>
       <c r="P50" s="13"/>
       <c r="Q50" s="13"/>
       <c r="R50" s="13"/>
       <c r="S50" s="13"/>
       <c r="T50" s="13"/>
       <c r="U50" s="13"/>
       <c r="V50" s="13"/>
       <c r="W50" s="13"/>
       <c r="X50" s="13"/>
       <c r="Y50" s="13"/>
       <c r="Z50" s="13"/>
       <c r="AA50" s="13"/>
       <c r="AB50" s="13"/>
       <c r="AC50" s="13"/>
       <c r="AD50" s="13"/>
       <c r="AE50" s="13"/>
       <c r="AF50" s="13"/>
       <c r="AG50" s="13"/>
     </row>
-    <row r="51" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="13"/>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="13"/>
       <c r="G51" s="13"/>
       <c r="H51" s="13"/>
       <c r="I51" s="13"/>
       <c r="J51" s="13"/>
       <c r="K51" s="13"/>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="13"/>
       <c r="P51" s="13"/>
       <c r="Q51" s="13"/>
       <c r="R51" s="13"/>
       <c r="S51" s="13"/>
       <c r="T51" s="13"/>
       <c r="U51" s="13"/>
       <c r="V51" s="13"/>
       <c r="W51" s="13"/>
       <c r="X51" s="13"/>
       <c r="Y51" s="13"/>
       <c r="Z51" s="13"/>
       <c r="AA51" s="13"/>
       <c r="AB51" s="13"/>
       <c r="AC51" s="13"/>
       <c r="AD51" s="13"/>
       <c r="AE51" s="13"/>
       <c r="AF51" s="13"/>
       <c r="AG51" s="13"/>
     </row>
-    <row r="52" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="13"/>
       <c r="B52" s="13"/>
       <c r="C52" s="13"/>
       <c r="D52" s="13"/>
       <c r="E52" s="13"/>
       <c r="F52" s="13"/>
       <c r="G52" s="13"/>
       <c r="H52" s="13"/>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="13"/>
       <c r="L52" s="13"/>
       <c r="M52" s="13"/>
       <c r="N52" s="13"/>
       <c r="O52" s="13"/>
       <c r="P52" s="13"/>
       <c r="Q52" s="13"/>
       <c r="R52" s="13"/>
       <c r="S52" s="13"/>
       <c r="T52" s="13"/>
       <c r="U52" s="13"/>
       <c r="V52" s="13"/>
       <c r="W52" s="13"/>
       <c r="X52" s="13"/>
       <c r="Y52" s="13"/>
       <c r="Z52" s="13"/>
       <c r="AA52" s="13"/>
       <c r="AB52" s="13"/>
       <c r="AC52" s="13"/>
       <c r="AD52" s="13"/>
       <c r="AE52" s="13"/>
       <c r="AF52" s="13"/>
       <c r="AG52" s="13"/>
     </row>
-    <row r="53" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="13"/>
       <c r="B53" s="13"/>
       <c r="C53" s="13"/>
       <c r="D53" s="13"/>
       <c r="E53" s="13"/>
       <c r="F53" s="13"/>
       <c r="G53" s="13"/>
       <c r="H53" s="13"/>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="13"/>
       <c r="L53" s="13"/>
       <c r="M53" s="13"/>
       <c r="N53" s="13"/>
       <c r="O53" s="13"/>
       <c r="P53" s="13"/>
       <c r="Q53" s="13"/>
       <c r="R53" s="13"/>
       <c r="S53" s="13"/>
       <c r="T53" s="13"/>
       <c r="U53" s="13"/>
       <c r="V53" s="13"/>
       <c r="W53" s="13"/>
       <c r="X53" s="13"/>
       <c r="Y53" s="13"/>
@@ -21981,2179 +21981,2179 @@
     <mergeCell ref="G6:K6"/>
     <mergeCell ref="B44:K44"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="C6:E6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="81" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB56"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="16" max="19" width="11.5703125" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="42.54296875" customWidth="1"/>
+    <col min="3" max="8" width="20.54296875" customWidth="1"/>
+    <col min="9" max="9" width="19.54296875" customWidth="1"/>
+    <col min="10" max="10" width="20.453125" customWidth="1"/>
+    <col min="11" max="12" width="19.54296875" customWidth="1"/>
+    <col min="13" max="13" width="13.54296875" customWidth="1"/>
+    <col min="14" max="14" width="11.54296875" customWidth="1"/>
+    <col min="15" max="15" width="3.453125" customWidth="1"/>
+    <col min="16" max="19" width="11.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A1" s="13"/>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
       <c r="R1" s="13"/>
       <c r="S1" s="13"/>
       <c r="T1" s="13"/>
       <c r="U1" s="13"/>
       <c r="V1" s="13"/>
       <c r="W1" s="13"/>
       <c r="X1" s="13"/>
       <c r="Y1" s="13"/>
       <c r="Z1" s="13"/>
       <c r="AA1" s="13"/>
       <c r="AB1" s="13"/>
     </row>
-    <row r="2" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A2" s="13"/>
-      <c r="B2" s="452" t="s">
+      <c r="B2" s="453" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="452"/>
-[...4 lines deleted...]
-      <c r="H2" s="452"/>
+      <c r="C2" s="453"/>
+      <c r="D2" s="453"/>
+      <c r="E2" s="453"/>
+      <c r="F2" s="453"/>
+      <c r="G2" s="453"/>
+      <c r="H2" s="453"/>
       <c r="I2" s="12"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="12"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
       <c r="Z2" s="13"/>
       <c r="AA2" s="13"/>
       <c r="AB2" s="13"/>
     </row>
-    <row r="3" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A3" s="13"/>
-      <c r="B3" s="452" t="s">
+      <c r="B3" s="453" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="452"/>
-[...4 lines deleted...]
-      <c r="H3" s="452"/>
+      <c r="C3" s="453"/>
+      <c r="D3" s="453"/>
+      <c r="E3" s="453"/>
+      <c r="F3" s="453"/>
+      <c r="G3" s="453"/>
+      <c r="H3" s="453"/>
       <c r="I3" s="12"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="12"/>
       <c r="N3" s="13"/>
       <c r="O3" s="13"/>
       <c r="P3" s="13"/>
       <c r="Q3" s="13"/>
       <c r="R3" s="13"/>
       <c r="S3" s="13"/>
       <c r="T3" s="13"/>
       <c r="U3" s="13"/>
       <c r="V3" s="13"/>
       <c r="W3" s="13"/>
       <c r="X3" s="13"/>
       <c r="Y3" s="13"/>
       <c r="Z3" s="13"/>
       <c r="AA3" s="13"/>
       <c r="AB3" s="13"/>
     </row>
-    <row r="4" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A4" s="13"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="13"/>
       <c r="O4" s="13"/>
       <c r="P4" s="13"/>
       <c r="Q4" s="13"/>
       <c r="R4" s="13"/>
       <c r="S4" s="13"/>
       <c r="T4" s="13"/>
       <c r="U4" s="13"/>
       <c r="V4" s="13"/>
       <c r="W4" s="13"/>
       <c r="X4" s="13"/>
       <c r="Y4" s="13"/>
       <c r="Z4" s="13"/>
       <c r="AA4" s="13"/>
       <c r="AB4" s="13"/>
     </row>
-    <row r="5" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="13"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
       <c r="Z5" s="13"/>
       <c r="AA5" s="13"/>
       <c r="AB5" s="13"/>
     </row>
-    <row r="6" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A6" s="13"/>
       <c r="B6" s="12"/>
       <c r="C6" s="22">
         <v>46203</v>
       </c>
       <c r="D6" s="22">
         <v>46112</v>
       </c>
       <c r="E6" s="22">
         <v>46022</v>
       </c>
       <c r="F6" s="22">
         <v>45930</v>
       </c>
       <c r="G6" s="22">
         <v>45838</v>
       </c>
       <c r="H6" s="22">
         <v>45747</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="13"/>
       <c r="N6" s="13"/>
       <c r="O6" s="13"/>
       <c r="P6" s="13"/>
       <c r="Q6" s="13"/>
       <c r="R6" s="13"/>
       <c r="S6" s="13"/>
       <c r="T6" s="13"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
       <c r="W6" s="13"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
     </row>
-    <row r="7" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A7" s="13"/>
       <c r="B7" s="12" t="s">
         <v>200</v>
       </c>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
       <c r="N7" s="13"/>
       <c r="O7" s="13"/>
       <c r="P7" s="13"/>
       <c r="Q7" s="13"/>
       <c r="R7" s="13"/>
       <c r="S7" s="13"/>
       <c r="T7" s="13"/>
       <c r="U7" s="13"/>
       <c r="V7" s="13"/>
       <c r="W7" s="13"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
     </row>
-    <row r="8" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A8" s="13"/>
       <c r="B8" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="13"/>
       <c r="O8" s="13"/>
       <c r="P8" s="13"/>
       <c r="Q8" s="13"/>
       <c r="R8" s="13"/>
       <c r="S8" s="13"/>
       <c r="T8" s="13"/>
       <c r="U8" s="13"/>
       <c r="V8" s="13"/>
       <c r="W8" s="13"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
     </row>
-    <row r="9" spans="1:28" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:28" ht="25" x14ac:dyDescent="0.25">
       <c r="A9" s="13"/>
       <c r="B9" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="92">
         <v>6161975</v>
       </c>
       <c r="D9" s="92">
         <v>6133789</v>
       </c>
       <c r="E9" s="92">
         <v>6050542</v>
       </c>
       <c r="F9" s="92">
         <v>6068501</v>
       </c>
       <c r="G9" s="92">
         <v>5896818</v>
       </c>
       <c r="H9" s="92">
         <v>5815337</v>
       </c>
       <c r="I9" s="24"/>
       <c r="J9" s="125"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="13"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="13"/>
       <c r="R9" s="13"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
       <c r="U9" s="13"/>
       <c r="V9" s="13"/>
       <c r="W9" s="13"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
     </row>
-    <row r="10" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A10" s="13"/>
       <c r="B10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="93">
         <v>49123</v>
       </c>
       <c r="D10" s="93">
         <v>0</v>
       </c>
       <c r="E10" s="93">
         <v>0</v>
       </c>
       <c r="F10" s="93">
         <v>2002</v>
       </c>
       <c r="G10" s="93">
         <v>3001</v>
       </c>
       <c r="H10" s="93">
         <v>3696</v>
       </c>
       <c r="I10" s="24"/>
       <c r="J10" s="125"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="13"/>
       <c r="Q10" s="13"/>
       <c r="R10" s="13"/>
       <c r="S10" s="13"/>
       <c r="T10" s="13"/>
       <c r="U10" s="13"/>
       <c r="V10" s="13"/>
       <c r="W10" s="13"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
     </row>
-    <row r="11" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A11" s="13"/>
       <c r="B11" s="26" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="153">
         <v>6211098</v>
       </c>
       <c r="D11" s="153">
         <v>6133789</v>
       </c>
       <c r="E11" s="153">
         <v>6050542</v>
       </c>
       <c r="F11" s="153">
         <v>6070503</v>
       </c>
       <c r="G11" s="153">
         <v>5899819</v>
       </c>
       <c r="H11" s="153">
         <v>5819033</v>
       </c>
       <c r="I11" s="24"/>
       <c r="J11" s="125"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="13"/>
       <c r="O11" s="13"/>
       <c r="P11" s="13"/>
       <c r="Q11" s="13"/>
       <c r="R11" s="13"/>
       <c r="S11" s="13"/>
       <c r="T11" s="13"/>
       <c r="U11" s="13"/>
       <c r="V11" s="13"/>
       <c r="W11" s="13"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
     </row>
-    <row r="12" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A12" s="13"/>
       <c r="B12" s="77" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="94">
         <v>448446</v>
       </c>
       <c r="D12" s="94">
         <v>549040</v>
       </c>
       <c r="E12" s="94">
         <v>582493</v>
       </c>
       <c r="F12" s="94">
         <v>543577</v>
       </c>
       <c r="G12" s="94">
         <v>612967</v>
       </c>
       <c r="H12" s="94">
         <v>635269</v>
       </c>
       <c r="I12" s="24"/>
       <c r="J12" s="125"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="13"/>
       <c r="O12" s="13"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="13"/>
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
       <c r="U12" s="13"/>
       <c r="V12" s="13"/>
       <c r="W12" s="13"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
     </row>
-    <row r="13" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A13" s="13"/>
       <c r="B13" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="95">
         <v>62381</v>
       </c>
       <c r="D13" s="95">
         <v>56344</v>
       </c>
       <c r="E13" s="95">
         <v>56073</v>
       </c>
       <c r="F13" s="95">
         <v>53895</v>
       </c>
       <c r="G13" s="95">
         <v>53259</v>
       </c>
       <c r="H13" s="95">
         <v>49654</v>
       </c>
       <c r="I13" s="24"/>
       <c r="J13" s="125"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="13"/>
       <c r="O13" s="13"/>
       <c r="P13" s="13"/>
       <c r="Q13" s="13"/>
       <c r="R13" s="13"/>
       <c r="S13" s="13"/>
       <c r="T13" s="13"/>
       <c r="U13" s="13"/>
       <c r="V13" s="13"/>
       <c r="W13" s="13"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
     </row>
-    <row r="14" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
       <c r="B14" s="14" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="95">
         <v>22192</v>
       </c>
       <c r="D14" s="95">
         <v>22177</v>
       </c>
       <c r="E14" s="95">
         <v>22232</v>
       </c>
       <c r="F14" s="95">
         <v>22521</v>
       </c>
       <c r="G14" s="95">
         <v>22910</v>
       </c>
       <c r="H14" s="95">
         <v>23322</v>
       </c>
       <c r="I14" s="24"/>
       <c r="J14" s="125"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
       <c r="S14" s="13"/>
       <c r="T14" s="13"/>
       <c r="U14" s="13"/>
       <c r="V14" s="13"/>
       <c r="W14" s="13"/>
       <c r="X14" s="4"/>
       <c r="Y14" s="4"/>
       <c r="Z14" s="4"/>
       <c r="AA14" s="4"/>
       <c r="AB14" s="4"/>
     </row>
-    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A15" s="13"/>
       <c r="B15" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="95">
         <v>66661</v>
       </c>
       <c r="D15" s="95">
         <v>47398</v>
       </c>
       <c r="E15" s="95">
         <v>46130</v>
       </c>
       <c r="F15" s="95">
         <v>48648</v>
       </c>
       <c r="G15" s="95">
         <v>44091</v>
       </c>
       <c r="H15" s="95">
         <v>46451</v>
       </c>
       <c r="I15" s="24"/>
       <c r="J15" s="125"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
       <c r="S15" s="13"/>
       <c r="T15" s="13"/>
       <c r="U15" s="13"/>
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="4"/>
       <c r="Y15" s="4"/>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4"/>
       <c r="AB15" s="4"/>
     </row>
-    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A16" s="12"/>
       <c r="B16" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="95">
         <v>112364</v>
       </c>
       <c r="D16" s="95">
         <v>122692</v>
       </c>
       <c r="E16" s="95">
         <v>116007</v>
       </c>
       <c r="F16" s="95">
         <v>114114</v>
       </c>
       <c r="G16" s="95">
         <v>107882</v>
       </c>
       <c r="H16" s="95">
         <v>103351</v>
       </c>
       <c r="I16" s="24"/>
       <c r="J16" s="95"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="4"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
     </row>
-    <row r="17" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A17" s="13"/>
       <c r="B17" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="95">
         <v>32999</v>
       </c>
       <c r="D17" s="95">
         <v>30562</v>
       </c>
       <c r="E17" s="95">
         <v>19989</v>
       </c>
       <c r="F17" s="95">
         <v>23185</v>
       </c>
       <c r="G17" s="95">
         <v>32545</v>
       </c>
       <c r="H17" s="95">
         <v>44440</v>
       </c>
       <c r="I17" s="24"/>
       <c r="J17" s="95"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
       <c r="P17" s="13"/>
       <c r="Q17" s="13"/>
       <c r="R17" s="13"/>
       <c r="S17" s="13"/>
       <c r="T17" s="13"/>
       <c r="U17" s="13"/>
       <c r="V17" s="13"/>
       <c r="W17" s="13"/>
       <c r="X17" s="4"/>
       <c r="Y17" s="4"/>
       <c r="Z17" s="4"/>
       <c r="AA17" s="4"/>
       <c r="AB17" s="4"/>
     </row>
-    <row r="18" spans="1:28" ht="13.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:28" ht="13.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="13"/>
       <c r="B18" s="116" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="154">
         <v>6956141</v>
       </c>
       <c r="D18" s="154">
         <v>6962002</v>
       </c>
       <c r="E18" s="154">
         <v>6893466</v>
       </c>
       <c r="F18" s="154">
         <v>6876443</v>
       </c>
       <c r="G18" s="154">
         <v>6773473</v>
       </c>
       <c r="H18" s="154">
         <v>6721520</v>
       </c>
       <c r="I18" s="24"/>
       <c r="J18" s="125"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="13"/>
       <c r="R18" s="13"/>
       <c r="S18" s="13"/>
       <c r="T18" s="13"/>
       <c r="U18" s="13"/>
       <c r="V18" s="13"/>
       <c r="W18" s="13"/>
       <c r="X18" s="4"/>
       <c r="Y18" s="4"/>
       <c r="Z18" s="4"/>
       <c r="AA18" s="4"/>
       <c r="AB18" s="4"/>
     </row>
-    <row r="19" spans="1:28" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:28" ht="13" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A19" s="13"/>
       <c r="B19" s="11"/>
       <c r="C19" s="155"/>
       <c r="D19" s="155"/>
       <c r="E19" s="155"/>
       <c r="F19" s="155"/>
       <c r="G19" s="155"/>
       <c r="H19" s="155"/>
       <c r="I19" s="24"/>
       <c r="J19" s="125"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
       <c r="P19" s="13"/>
       <c r="Q19" s="13"/>
       <c r="R19" s="13"/>
       <c r="S19" s="13"/>
       <c r="T19" s="13"/>
       <c r="U19" s="13"/>
       <c r="V19" s="13"/>
       <c r="W19" s="13"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4"/>
       <c r="AB19" s="4"/>
     </row>
-    <row r="20" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A20" s="13"/>
       <c r="B20" s="13"/>
       <c r="C20" s="82"/>
       <c r="D20" s="82"/>
       <c r="E20" s="82"/>
       <c r="F20" s="82"/>
       <c r="G20" s="82"/>
       <c r="H20" s="82"/>
       <c r="I20" s="24"/>
       <c r="J20" s="125"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="13"/>
       <c r="U20" s="13"/>
       <c r="V20" s="13"/>
       <c r="W20" s="13"/>
       <c r="X20" s="4"/>
       <c r="Y20" s="4"/>
       <c r="Z20" s="4"/>
       <c r="AA20" s="4"/>
       <c r="AB20" s="4"/>
     </row>
-    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A21" s="13"/>
       <c r="B21" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="156"/>
       <c r="D21" s="156"/>
       <c r="E21" s="156"/>
       <c r="F21" s="156"/>
       <c r="G21" s="156"/>
       <c r="H21" s="156"/>
       <c r="I21" s="24"/>
       <c r="J21" s="125"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="13"/>
       <c r="P21" s="13"/>
       <c r="Q21" s="13"/>
       <c r="R21" s="13"/>
       <c r="S21" s="13"/>
       <c r="T21" s="13"/>
       <c r="U21" s="13"/>
       <c r="V21" s="13"/>
       <c r="W21" s="13"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
     </row>
-    <row r="22" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A22" s="13"/>
       <c r="B22" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="82"/>
       <c r="D22" s="82"/>
       <c r="E22" s="82"/>
       <c r="F22" s="82"/>
       <c r="G22" s="82"/>
       <c r="H22" s="82"/>
       <c r="I22" s="24"/>
       <c r="J22" s="125"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="13"/>
       <c r="U22" s="13"/>
       <c r="V22" s="13"/>
       <c r="W22" s="13"/>
       <c r="X22" s="4"/>
       <c r="Y22" s="4"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
     </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A23" s="13"/>
       <c r="B23" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="92">
         <v>598686</v>
       </c>
       <c r="D23" s="92">
         <v>590393</v>
       </c>
       <c r="E23" s="92">
         <v>572470</v>
       </c>
       <c r="F23" s="92">
         <v>572054</v>
       </c>
       <c r="G23" s="92">
         <v>551940</v>
       </c>
       <c r="H23" s="92">
         <v>542528</v>
       </c>
       <c r="I23" s="24"/>
       <c r="J23" s="125"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
       <c r="O23" s="13"/>
       <c r="P23" s="13"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="13"/>
       <c r="U23" s="13"/>
       <c r="V23" s="13"/>
       <c r="W23" s="13"/>
       <c r="X23" s="4"/>
       <c r="Y23" s="4"/>
       <c r="Z23" s="4"/>
       <c r="AA23" s="4"/>
       <c r="AB23" s="4"/>
     </row>
-    <row r="24" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A24" s="13"/>
       <c r="B24" s="14" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="95">
         <v>80938</v>
       </c>
       <c r="D24" s="95">
         <v>85252</v>
       </c>
       <c r="E24" s="95">
         <v>91639</v>
       </c>
       <c r="F24" s="95">
         <v>96031</v>
       </c>
       <c r="G24" s="95">
         <v>101205</v>
       </c>
       <c r="H24" s="95">
         <v>107519</v>
       </c>
       <c r="I24" s="24"/>
       <c r="J24" s="125"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
       <c r="O24" s="13"/>
       <c r="P24" s="13"/>
       <c r="Q24" s="13"/>
       <c r="R24" s="13"/>
       <c r="S24" s="13"/>
       <c r="T24" s="13"/>
       <c r="U24" s="13"/>
       <c r="V24" s="13"/>
       <c r="W24" s="13"/>
       <c r="X24" s="4"/>
       <c r="Y24" s="4"/>
       <c r="Z24" s="4"/>
       <c r="AA24" s="4"/>
       <c r="AB24" s="4"/>
     </row>
-    <row r="25" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A25" s="13"/>
       <c r="B25" s="14" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="95">
         <v>135750</v>
       </c>
       <c r="D25" s="95">
         <v>197956</v>
       </c>
       <c r="E25" s="95">
         <v>129695</v>
       </c>
       <c r="F25" s="95">
         <v>146958</v>
       </c>
       <c r="G25" s="95">
         <v>153447</v>
       </c>
       <c r="H25" s="95">
         <v>208667</v>
       </c>
       <c r="I25" s="24"/>
       <c r="J25" s="125"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="13"/>
       <c r="O25" s="13"/>
       <c r="P25" s="13"/>
       <c r="Q25" s="13"/>
       <c r="R25" s="13"/>
       <c r="S25" s="13"/>
       <c r="T25" s="13"/>
       <c r="U25" s="13"/>
       <c r="V25" s="13"/>
       <c r="W25" s="13"/>
       <c r="X25" s="4"/>
       <c r="Y25" s="4"/>
       <c r="Z25" s="4"/>
       <c r="AA25" s="4"/>
       <c r="AB25" s="4"/>
     </row>
-    <row r="26" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A26" s="13"/>
       <c r="B26" s="14" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="95">
         <v>745232</v>
       </c>
       <c r="D26" s="95">
         <v>744853</v>
       </c>
       <c r="E26" s="95">
         <v>744481</v>
       </c>
       <c r="F26" s="95">
         <v>744114</v>
       </c>
       <c r="G26" s="95">
         <v>743753</v>
       </c>
       <c r="H26" s="95">
         <v>743399</v>
       </c>
       <c r="I26" s="24"/>
       <c r="J26" s="125"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
       <c r="U26" s="13"/>
       <c r="V26" s="13"/>
       <c r="W26" s="13"/>
       <c r="X26" s="4"/>
       <c r="Y26" s="4"/>
       <c r="Z26" s="4"/>
       <c r="AA26" s="4"/>
       <c r="AB26" s="4"/>
     </row>
-    <row r="27" spans="1:28" ht="13.35" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:28" ht="13.4" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="27" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="93">
         <v>0</v>
       </c>
       <c r="D27" s="93">
         <v>0</v>
       </c>
       <c r="E27" s="93">
         <v>0</v>
       </c>
       <c r="F27" s="93">
         <v>0</v>
       </c>
       <c r="G27" s="93">
         <v>0</v>
       </c>
       <c r="H27" s="93" t="s">
         <v>259</v>
       </c>
       <c r="I27" s="24"/>
       <c r="J27" s="125"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="13"/>
       <c r="O27" s="13"/>
       <c r="P27" s="13"/>
       <c r="Q27" s="13"/>
       <c r="R27" s="13"/>
       <c r="S27" s="13"/>
       <c r="T27" s="13"/>
       <c r="U27" s="13"/>
       <c r="V27" s="13"/>
       <c r="W27" s="13"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="4"/>
       <c r="Z27" s="4"/>
       <c r="AA27" s="4"/>
       <c r="AB27" s="4"/>
     </row>
-    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A28" s="13"/>
       <c r="B28" s="28" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="153">
         <v>1560606</v>
       </c>
       <c r="D28" s="153">
         <v>1618454</v>
       </c>
       <c r="E28" s="153">
         <v>1538285</v>
       </c>
       <c r="F28" s="153">
         <v>1559157</v>
       </c>
       <c r="G28" s="153">
         <v>1550345</v>
       </c>
       <c r="H28" s="153">
         <v>1602113</v>
       </c>
       <c r="I28" s="24"/>
       <c r="J28" s="125"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="13"/>
       <c r="O28" s="13"/>
       <c r="P28" s="13"/>
       <c r="Q28" s="13"/>
       <c r="R28" s="13"/>
       <c r="S28" s="13"/>
       <c r="T28" s="13"/>
       <c r="U28" s="13"/>
       <c r="V28" s="13"/>
       <c r="W28" s="13"/>
       <c r="X28" s="4"/>
       <c r="Y28" s="4"/>
       <c r="Z28" s="4"/>
       <c r="AA28" s="4"/>
       <c r="AB28" s="4"/>
     </row>
-    <row r="29" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
       <c r="B29" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="157"/>
       <c r="D29" s="157"/>
       <c r="E29" s="157"/>
       <c r="F29" s="157"/>
       <c r="G29" s="157"/>
       <c r="H29" s="157"/>
       <c r="I29" s="24"/>
       <c r="J29" s="125"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="13"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13"/>
       <c r="U29" s="13"/>
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
     </row>
-    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A30" s="13"/>
       <c r="B30" s="14" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="95">
         <v>1381</v>
       </c>
       <c r="D30" s="95">
         <v>1403</v>
       </c>
       <c r="E30" s="95">
         <v>1422</v>
       </c>
       <c r="F30" s="95">
         <v>1456</v>
       </c>
       <c r="G30" s="95">
         <v>1484</v>
       </c>
       <c r="H30" s="95">
         <v>1508</v>
       </c>
       <c r="I30" s="24"/>
       <c r="J30" s="125"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="13"/>
       <c r="O30" s="13"/>
       <c r="P30" s="13"/>
       <c r="Q30" s="13"/>
       <c r="R30" s="13"/>
       <c r="S30" s="13"/>
       <c r="T30" s="13"/>
       <c r="U30" s="13"/>
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="4"/>
       <c r="Y30" s="4"/>
       <c r="Z30" s="4"/>
       <c r="AA30" s="4"/>
       <c r="AB30" s="4"/>
     </row>
-    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
       <c r="B31" s="14" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="95">
         <v>1521281</v>
       </c>
       <c r="D31" s="95">
         <v>1609712</v>
       </c>
       <c r="E31" s="95">
         <v>1706481</v>
       </c>
       <c r="F31" s="95">
         <v>1826764</v>
       </c>
       <c r="G31" s="95">
         <v>1927372</v>
       </c>
       <c r="H31" s="95">
         <v>2007776</v>
       </c>
       <c r="I31" s="24"/>
       <c r="J31" s="125"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="13"/>
       <c r="O31" s="13"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="13"/>
       <c r="W31" s="13"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="4"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="4"/>
       <c r="AB31" s="4"/>
     </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A32" s="13"/>
       <c r="B32" s="14" t="s">
         <v>194</v>
       </c>
       <c r="C32" s="95">
         <v>-83296</v>
       </c>
       <c r="D32" s="95">
         <v>-82711</v>
       </c>
       <c r="E32" s="95">
         <v>-30143</v>
       </c>
       <c r="F32" s="95">
         <v>-41785</v>
       </c>
       <c r="G32" s="95">
         <v>-104342</v>
       </c>
       <c r="H32" s="95">
         <v>-152482</v>
       </c>
       <c r="I32" s="24"/>
       <c r="J32" s="125"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="13"/>
       <c r="W32" s="13"/>
       <c r="X32" s="4"/>
       <c r="Y32" s="4"/>
       <c r="Z32" s="4"/>
       <c r="AA32" s="4"/>
       <c r="AB32" s="4"/>
     </row>
-    <row r="33" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A33" s="12"/>
       <c r="B33" s="27" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="93">
         <v>3956169</v>
       </c>
       <c r="D33" s="93">
         <v>3815144</v>
       </c>
       <c r="E33" s="93">
         <v>3677421</v>
       </c>
       <c r="F33" s="93">
         <v>3530851</v>
       </c>
       <c r="G33" s="93">
         <v>3398614</v>
       </c>
       <c r="H33" s="93">
         <v>3262605</v>
       </c>
       <c r="I33" s="24"/>
       <c r="J33" s="125"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="13"/>
       <c r="P33" s="13"/>
       <c r="Q33" s="13"/>
       <c r="R33" s="13"/>
       <c r="S33" s="13"/>
       <c r="T33" s="13"/>
       <c r="U33" s="13"/>
       <c r="V33" s="13"/>
       <c r="W33" s="13"/>
       <c r="X33" s="4"/>
       <c r="Y33" s="4"/>
       <c r="Z33" s="4"/>
       <c r="AA33" s="4"/>
       <c r="AB33" s="4"/>
     </row>
-    <row r="34" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A34" s="12"/>
       <c r="B34" s="28" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="151">
         <v>5395535</v>
       </c>
       <c r="D34" s="151">
         <v>5343548</v>
       </c>
       <c r="E34" s="151">
         <v>5355181</v>
       </c>
       <c r="F34" s="151">
         <v>5317286</v>
       </c>
       <c r="G34" s="151">
         <v>5223128</v>
       </c>
       <c r="H34" s="151">
         <v>5119407</v>
       </c>
       <c r="I34" s="24"/>
       <c r="J34" s="125"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="12"/>
       <c r="O34" s="13"/>
       <c r="P34" s="13"/>
       <c r="Q34" s="13"/>
       <c r="R34" s="13"/>
       <c r="S34" s="13"/>
       <c r="T34" s="13"/>
       <c r="U34" s="13"/>
       <c r="V34" s="13"/>
       <c r="W34" s="13"/>
       <c r="X34" s="4"/>
       <c r="Y34" s="4"/>
       <c r="Z34" s="4"/>
       <c r="AA34" s="4"/>
       <c r="AB34" s="4"/>
     </row>
-    <row r="35" spans="1:28" ht="13.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:28" ht="13.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="116" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="154">
         <v>6956141</v>
       </c>
       <c r="D35" s="154">
         <v>6962002</v>
       </c>
       <c r="E35" s="154">
         <v>6893466</v>
       </c>
       <c r="F35" s="154">
         <v>6876443</v>
       </c>
       <c r="G35" s="154">
         <v>6773473</v>
       </c>
       <c r="H35" s="154">
         <v>6721520</v>
       </c>
       <c r="I35" s="24"/>
       <c r="J35" s="125"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="13"/>
       <c r="O35" s="13"/>
       <c r="P35" s="13"/>
       <c r="Q35" s="13"/>
       <c r="R35" s="13"/>
       <c r="S35" s="13"/>
       <c r="T35" s="13"/>
       <c r="U35" s="13"/>
       <c r="V35" s="13"/>
       <c r="W35" s="13"/>
       <c r="X35" s="4"/>
       <c r="Y35" s="4"/>
       <c r="Z35" s="4"/>
       <c r="AA35" s="4"/>
       <c r="AB35" s="4"/>
     </row>
-    <row r="36" spans="1:28" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:28" ht="13" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A36" s="13"/>
       <c r="B36" s="11"/>
       <c r="C36" s="80"/>
       <c r="D36" s="80"/>
       <c r="E36" s="80"/>
       <c r="F36" s="80"/>
       <c r="G36" s="80"/>
       <c r="H36" s="80"/>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="13"/>
       <c r="O36" s="13"/>
       <c r="P36" s="13"/>
       <c r="Q36" s="13"/>
       <c r="R36" s="13"/>
       <c r="S36" s="13"/>
       <c r="T36" s="13"/>
       <c r="U36" s="13"/>
       <c r="V36" s="13"/>
       <c r="W36" s="13"/>
       <c r="X36" s="4"/>
       <c r="Y36" s="4"/>
       <c r="Z36" s="4"/>
       <c r="AA36" s="4"/>
       <c r="AB36" s="4"/>
     </row>
-    <row r="37" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A37" s="13"/>
       <c r="B37" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="96">
         <v>39.06</v>
       </c>
       <c r="D37" s="96">
         <v>38.090000000000003</v>
       </c>
       <c r="E37" s="96">
         <v>37.659999999999997</v>
       </c>
       <c r="F37" s="96">
         <v>36.53</v>
       </c>
       <c r="G37" s="96">
         <v>35.200000000000003</v>
       </c>
       <c r="H37" s="96">
         <v>33.96</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="13"/>
       <c r="W37" s="13"/>
       <c r="X37" s="4"/>
       <c r="Y37" s="4"/>
       <c r="Z37" s="4"/>
       <c r="AA37" s="4"/>
       <c r="AB37" s="4"/>
     </row>
-    <row r="38" spans="1:28" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:28" ht="25" x14ac:dyDescent="0.25">
       <c r="A38" s="13"/>
       <c r="B38" s="15" t="s">
         <v>195</v>
       </c>
       <c r="C38" s="96">
         <v>39.659999999999997</v>
       </c>
       <c r="D38" s="96">
         <v>38.68</v>
       </c>
       <c r="E38" s="96">
         <v>37.869999999999997</v>
       </c>
       <c r="F38" s="96">
         <v>36.82</v>
       </c>
       <c r="G38" s="96">
         <v>35.9</v>
       </c>
       <c r="H38" s="96">
         <v>34.97</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
       <c r="Z38" s="4"/>
       <c r="AA38" s="4"/>
       <c r="AB38" s="4"/>
     </row>
-    <row r="39" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A39" s="13"/>
       <c r="B39" s="15"/>
       <c r="C39" s="158"/>
       <c r="D39" s="158"/>
       <c r="E39" s="158"/>
       <c r="F39" s="158"/>
       <c r="G39" s="158"/>
       <c r="H39" s="158"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13"/>
       <c r="U39" s="13"/>
       <c r="V39" s="13"/>
       <c r="W39" s="13"/>
       <c r="X39" s="4"/>
       <c r="Y39" s="4"/>
       <c r="Z39" s="4"/>
       <c r="AA39" s="4"/>
       <c r="AB39" s="4"/>
     </row>
-    <row r="40" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="13"/>
       <c r="B40" s="29" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="159">
         <v>0.13</v>
       </c>
       <c r="D40" s="159">
         <v>0.125</v>
       </c>
       <c r="E40" s="159">
         <v>0.13300000000000001</v>
       </c>
       <c r="F40" s="159">
         <v>0.124</v>
       </c>
       <c r="G40" s="159">
         <v>0.13</v>
       </c>
       <c r="H40" s="159">
         <v>0.13100000000000001</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
       <c r="T40" s="13"/>
       <c r="U40" s="13"/>
       <c r="V40" s="13"/>
       <c r="W40" s="13"/>
       <c r="X40" s="4"/>
       <c r="Y40" s="4"/>
       <c r="Z40" s="4"/>
       <c r="AA40" s="4"/>
       <c r="AB40" s="4"/>
     </row>
-    <row r="41" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A41" s="13"/>
       <c r="B41" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="159">
         <v>2E-3</v>
       </c>
       <c r="D41" s="159">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="E41" s="159">
         <v>2E-3</v>
       </c>
       <c r="F41" s="159">
         <v>2E-3</v>
       </c>
       <c r="G41" s="159">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="H41" s="159">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="13"/>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="13"/>
       <c r="R41" s="13"/>
       <c r="S41" s="13"/>
       <c r="T41" s="13"/>
       <c r="U41" s="13"/>
       <c r="V41" s="13"/>
       <c r="W41" s="13"/>
       <c r="X41" s="4"/>
       <c r="Y41" s="4"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
     </row>
-    <row r="42" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A42" s="13"/>
       <c r="B42" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="159">
         <v>1E-3</v>
       </c>
       <c r="D42" s="159">
         <v>0</v>
       </c>
       <c r="E42" s="159">
         <v>0</v>
       </c>
       <c r="F42" s="159">
         <v>0</v>
       </c>
       <c r="G42" s="159">
         <v>0</v>
       </c>
       <c r="H42" s="159">
         <v>0</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
       <c r="S42" s="13"/>
       <c r="T42" s="13"/>
       <c r="U42" s="13"/>
       <c r="V42" s="13"/>
       <c r="W42" s="13"/>
       <c r="X42" s="4"/>
       <c r="Y42" s="4"/>
       <c r="Z42" s="4"/>
       <c r="AA42" s="4"/>
       <c r="AB42" s="4"/>
     </row>
-    <row r="43" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A43" s="13"/>
       <c r="B43" s="14" t="s">
         <v>284</v>
       </c>
       <c r="C43" s="159">
         <v>0</v>
       </c>
       <c r="D43" s="159">
         <v>0</v>
       </c>
       <c r="E43" s="159">
         <v>0</v>
       </c>
       <c r="F43" s="159">
         <v>0</v>
       </c>
       <c r="G43" s="159">
         <v>0</v>
       </c>
       <c r="H43" s="159">
         <v>0</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13"/>
       <c r="O43" s="13"/>
       <c r="P43" s="13"/>
       <c r="Q43" s="13"/>
       <c r="R43" s="13"/>
       <c r="S43" s="13"/>
       <c r="T43" s="13"/>
       <c r="U43" s="13"/>
       <c r="V43" s="13"/>
       <c r="W43" s="13"/>
       <c r="X43" s="4"/>
       <c r="Y43" s="4"/>
       <c r="Z43" s="4"/>
       <c r="AA43" s="4"/>
       <c r="AB43" s="4"/>
     </row>
-    <row r="44" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A44" s="13"/>
       <c r="B44" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="159">
         <v>-1E-3</v>
       </c>
       <c r="D44" s="159">
         <v>-1E-3</v>
       </c>
       <c r="E44" s="159">
         <v>0</v>
       </c>
       <c r="F44" s="159">
         <v>0</v>
       </c>
       <c r="G44" s="159">
         <v>-1E-3</v>
       </c>
       <c r="H44" s="159">
         <v>-1E-3</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="13"/>
       <c r="Q44" s="13"/>
       <c r="R44" s="13"/>
       <c r="S44" s="13"/>
       <c r="T44" s="13"/>
       <c r="U44" s="13"/>
       <c r="V44" s="13"/>
       <c r="W44" s="13"/>
       <c r="X44" s="4"/>
       <c r="Y44" s="4"/>
       <c r="Z44" s="4"/>
       <c r="AA44" s="4"/>
       <c r="AB44" s="4"/>
     </row>
-    <row r="45" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="13"/>
       <c r="B45" s="29" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="159">
         <v>0.13200000000000001</v>
       </c>
       <c r="D45" s="159">
         <v>0.129</v>
       </c>
       <c r="E45" s="159">
         <v>0.13500000000000001</v>
       </c>
       <c r="F45" s="159">
         <v>0.126</v>
       </c>
       <c r="G45" s="159">
         <v>0.13400000000000001</v>
       </c>
       <c r="H45" s="159">
         <v>0.13400000000000001</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13"/>
       <c r="O45" s="13"/>
       <c r="P45" s="13"/>
       <c r="Q45" s="13"/>
       <c r="R45" s="13"/>
       <c r="S45" s="13"/>
       <c r="T45" s="13"/>
       <c r="U45" s="13"/>
       <c r="V45" s="13"/>
       <c r="W45" s="13"/>
       <c r="X45" s="4"/>
       <c r="Y45" s="4"/>
       <c r="Z45" s="4"/>
       <c r="AA45" s="4"/>
       <c r="AB45" s="4"/>
     </row>
-    <row r="46" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A46" s="13"/>
       <c r="B46" s="32"/>
       <c r="C46" s="160"/>
       <c r="D46" s="160"/>
       <c r="E46" s="160"/>
       <c r="F46" s="160"/>
       <c r="G46" s="160"/>
       <c r="H46" s="160"/>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="13"/>
       <c r="L46" s="13"/>
       <c r="M46" s="13"/>
       <c r="N46" s="13"/>
       <c r="O46" s="13"/>
       <c r="P46" s="13"/>
       <c r="Q46" s="13"/>
       <c r="R46" s="13"/>
       <c r="S46" s="13"/>
       <c r="T46" s="13"/>
       <c r="U46" s="13"/>
       <c r="V46" s="13"/>
       <c r="W46" s="13"/>
       <c r="X46" s="4"/>
       <c r="Y46" s="4"/>
       <c r="Z46" s="4"/>
       <c r="AA46" s="4"/>
       <c r="AB46" s="4"/>
     </row>
-    <row r="47" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:28" ht="13" x14ac:dyDescent="0.3">
       <c r="A47" s="12"/>
       <c r="B47" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C47" s="161">
         <v>0.12</v>
       </c>
       <c r="D47" s="161">
         <v>0.12</v>
       </c>
       <c r="E47" s="161">
         <v>0.12</v>
       </c>
       <c r="F47" s="161">
         <v>0.12</v>
       </c>
       <c r="G47" s="161">
         <v>0.12</v>
       </c>
       <c r="H47" s="161">
         <v>0.13</v>
       </c>
       <c r="I47" s="12"/>
       <c r="J47" s="12"/>
       <c r="K47" s="12"/>
       <c r="L47" s="12"/>
       <c r="M47" s="12"/>
       <c r="N47" s="12"/>
       <c r="O47" s="13"/>
       <c r="P47" s="13"/>
       <c r="Q47" s="13"/>
       <c r="R47" s="13"/>
       <c r="S47" s="13"/>
       <c r="T47" s="13"/>
       <c r="U47" s="13"/>
       <c r="V47" s="13"/>
       <c r="W47" s="13"/>
       <c r="X47" s="4"/>
       <c r="Y47" s="4"/>
       <c r="Z47" s="4"/>
       <c r="AA47" s="4"/>
       <c r="AB47" s="4"/>
     </row>
-    <row r="48" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A48" s="13"/>
       <c r="B48" s="13"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="13"/>
       <c r="G48" s="13"/>
       <c r="H48" s="13"/>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13"/>
       <c r="N48" s="13"/>
       <c r="O48" s="13"/>
       <c r="P48" s="13"/>
       <c r="Q48" s="13"/>
       <c r="R48" s="13"/>
       <c r="S48" s="13"/>
       <c r="T48" s="13"/>
       <c r="U48" s="13"/>
       <c r="V48" s="13"/>
       <c r="W48" s="13"/>
       <c r="X48" s="4"/>
       <c r="Y48" s="4"/>
       <c r="Z48" s="4"/>
       <c r="AA48" s="4"/>
       <c r="AB48" s="4"/>
     </row>
-    <row r="49" spans="1:28" s="83" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:28" s="83" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="76"/>
-      <c r="B49" s="454" t="s">
+      <c r="B49" s="455" t="s">
         <v>190</v>
       </c>
-      <c r="C49" s="454"/>
-[...4 lines deleted...]
-      <c r="H49" s="454"/>
+      <c r="C49" s="455"/>
+      <c r="D49" s="455"/>
+      <c r="E49" s="455"/>
+      <c r="F49" s="455"/>
+      <c r="G49" s="455"/>
+      <c r="H49" s="455"/>
       <c r="I49" s="34"/>
       <c r="J49" s="34"/>
       <c r="K49" s="34"/>
       <c r="L49" s="34"/>
       <c r="M49" s="34"/>
       <c r="N49" s="76"/>
       <c r="O49" s="76"/>
       <c r="P49" s="76"/>
       <c r="Q49" s="76"/>
       <c r="R49" s="76"/>
       <c r="S49" s="76"/>
       <c r="T49" s="76"/>
       <c r="U49" s="76"/>
       <c r="V49" s="76"/>
       <c r="W49" s="76"/>
       <c r="X49" s="76"/>
       <c r="Y49" s="76"/>
       <c r="Z49" s="76"/>
       <c r="AA49" s="76"/>
       <c r="AB49" s="76"/>
     </row>
-    <row r="50" spans="1:28" s="83" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:28" s="83" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="76"/>
-      <c r="B50" s="454" t="s">
+      <c r="B50" s="455" t="s">
         <v>191</v>
       </c>
-      <c r="C50" s="454"/>
-[...4 lines deleted...]
-      <c r="H50" s="454"/>
+      <c r="C50" s="455"/>
+      <c r="D50" s="455"/>
+      <c r="E50" s="455"/>
+      <c r="F50" s="455"/>
+      <c r="G50" s="455"/>
+      <c r="H50" s="455"/>
       <c r="I50" s="34"/>
       <c r="J50" s="34"/>
       <c r="K50" s="34"/>
       <c r="L50" s="34"/>
       <c r="M50" s="34"/>
       <c r="N50" s="76"/>
       <c r="O50" s="76"/>
       <c r="P50" s="76"/>
       <c r="Q50" s="76"/>
       <c r="R50" s="76"/>
       <c r="S50" s="76"/>
       <c r="T50" s="76"/>
       <c r="U50" s="76"/>
       <c r="V50" s="76"/>
       <c r="W50" s="76"/>
       <c r="X50" s="76"/>
       <c r="Y50" s="76"/>
       <c r="Z50" s="76"/>
       <c r="AA50" s="76"/>
       <c r="AB50" s="76"/>
     </row>
-    <row r="51" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:28" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="13"/>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="13"/>
       <c r="G51" s="13"/>
       <c r="H51" s="13"/>
       <c r="I51" s="13"/>
       <c r="J51" s="13"/>
       <c r="K51" s="13"/>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="13"/>
       <c r="P51" s="13"/>
       <c r="Q51" s="13"/>
       <c r="R51" s="13"/>
       <c r="S51" s="13"/>
       <c r="T51" s="13"/>
       <c r="U51" s="13"/>
       <c r="V51" s="13"/>
       <c r="W51" s="13"/>
       <c r="X51" s="13"/>
       <c r="Y51" s="13"/>
       <c r="Z51" s="13"/>
       <c r="AA51" s="13"/>
       <c r="AB51" s="13"/>
     </row>
-    <row r="52" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:28" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="13"/>
       <c r="B52" s="13"/>
       <c r="C52" s="13"/>
       <c r="D52" s="13"/>
       <c r="E52" s="13"/>
       <c r="F52" s="13"/>
       <c r="G52" s="13"/>
       <c r="H52" s="13"/>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="13"/>
       <c r="L52" s="13"/>
       <c r="M52" s="13"/>
       <c r="N52" s="13"/>
       <c r="O52" s="13"/>
       <c r="P52" s="13"/>
       <c r="Q52" s="13"/>
       <c r="R52" s="13"/>
       <c r="S52" s="13"/>
       <c r="T52" s="13"/>
       <c r="U52" s="13"/>
       <c r="V52" s="13"/>
       <c r="W52" s="13"/>
       <c r="X52" s="13"/>
       <c r="Y52" s="13"/>
       <c r="Z52" s="13"/>
       <c r="AA52" s="13"/>
       <c r="AB52" s="13"/>
     </row>
-    <row r="53" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:28" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="13"/>
       <c r="B53" s="13"/>
       <c r="C53" s="13"/>
       <c r="D53" s="13"/>
       <c r="E53" s="13"/>
       <c r="F53" s="13"/>
       <c r="G53" s="13"/>
       <c r="H53" s="13"/>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="13"/>
       <c r="L53" s="13"/>
       <c r="M53" s="13"/>
       <c r="N53" s="13"/>
       <c r="O53" s="13"/>
       <c r="P53" s="13"/>
       <c r="Q53" s="13"/>
       <c r="R53" s="13"/>
       <c r="S53" s="13"/>
       <c r="T53" s="13"/>
       <c r="U53" s="13"/>
       <c r="V53" s="13"/>
       <c r="W53" s="13"/>
       <c r="X53" s="13"/>
       <c r="Y53" s="13"/>
       <c r="Z53" s="13"/>
       <c r="AA53" s="13"/>
       <c r="AB53" s="13"/>
     </row>
-    <row r="54" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:28" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="13"/>
       <c r="B54" s="13"/>
       <c r="C54" s="13"/>
       <c r="D54" s="13"/>
       <c r="E54" s="13"/>
       <c r="F54" s="13"/>
       <c r="G54" s="13"/>
       <c r="H54" s="13"/>
       <c r="I54" s="13"/>
       <c r="J54" s="13"/>
       <c r="K54" s="13"/>
       <c r="L54" s="13"/>
       <c r="M54" s="13"/>
       <c r="N54" s="13"/>
       <c r="O54" s="13"/>
       <c r="P54" s="13"/>
       <c r="Q54" s="13"/>
       <c r="R54" s="13"/>
       <c r="S54" s="13"/>
       <c r="T54" s="13"/>
       <c r="U54" s="13"/>
       <c r="V54" s="13"/>
       <c r="W54" s="13"/>
       <c r="X54" s="13"/>
       <c r="Y54" s="13"/>
       <c r="Z54" s="13"/>
       <c r="AA54" s="13"/>
       <c r="AB54" s="13"/>
     </row>
-    <row r="55" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:28" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="13"/>
       <c r="B55" s="13"/>
       <c r="C55" s="13"/>
       <c r="D55" s="13"/>
       <c r="E55" s="13"/>
       <c r="F55" s="13"/>
       <c r="G55" s="13"/>
       <c r="H55" s="13"/>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="13"/>
       <c r="L55" s="13"/>
       <c r="M55" s="13"/>
       <c r="N55" s="13"/>
       <c r="O55" s="13"/>
       <c r="P55" s="13"/>
       <c r="Q55" s="13"/>
       <c r="R55" s="13"/>
       <c r="S55" s="13"/>
       <c r="T55" s="13"/>
       <c r="U55" s="13"/>
       <c r="V55" s="13"/>
       <c r="W55" s="13"/>
       <c r="X55" s="13"/>
       <c r="Y55" s="13"/>
       <c r="Z55" s="13"/>
       <c r="AA55" s="13"/>
       <c r="AB55" s="13"/>
     </row>
-    <row r="56" spans="1:28" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:28" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="13"/>
       <c r="B56" s="13"/>
       <c r="C56" s="13"/>
       <c r="D56" s="13"/>
       <c r="E56" s="13"/>
       <c r="F56" s="13"/>
       <c r="G56" s="13"/>
       <c r="H56" s="13"/>
       <c r="I56" s="13"/>
       <c r="J56" s="13"/>
       <c r="K56" s="13"/>
       <c r="L56" s="13"/>
       <c r="M56" s="13"/>
       <c r="N56" s="13"/>
       <c r="O56" s="13"/>
       <c r="P56" s="13"/>
       <c r="Q56" s="13"/>
       <c r="R56" s="13"/>
       <c r="S56" s="13"/>
       <c r="T56" s="13"/>
       <c r="U56" s="13"/>
       <c r="V56" s="13"/>
       <c r="W56" s="13"/>
       <c r="X56" s="13"/>
       <c r="Y56" s="13"/>
@@ -24165,109 +24165,109 @@
   <mergeCells count="4">
     <mergeCell ref="B50:H50"/>
     <mergeCell ref="B49:H49"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B3:H3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="78" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BI57"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...52 lines deleted...]
-    <col min="55" max="60" width="9.42578125" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="2.54296875" customWidth="1"/>
+    <col min="3" max="3" width="24.7265625" customWidth="1"/>
+    <col min="4" max="4" width="10.26953125" customWidth="1"/>
+    <col min="5" max="5" width="12.26953125" customWidth="1"/>
+    <col min="6" max="6" width="1.7265625" customWidth="1"/>
+    <col min="7" max="7" width="10.26953125" customWidth="1"/>
+    <col min="8" max="8" width="12.26953125" customWidth="1"/>
+    <col min="9" max="9" width="1.7265625" customWidth="1"/>
+    <col min="10" max="10" width="10.26953125" customWidth="1"/>
+    <col min="11" max="11" width="12.26953125" customWidth="1"/>
+    <col min="12" max="12" width="1.7265625" customWidth="1"/>
+    <col min="13" max="13" width="10.26953125" customWidth="1"/>
+    <col min="14" max="14" width="12.26953125" customWidth="1"/>
+    <col min="15" max="15" width="1.7265625" customWidth="1"/>
+    <col min="16" max="16" width="10.26953125" customWidth="1"/>
+    <col min="17" max="17" width="12.26953125" customWidth="1"/>
+    <col min="18" max="18" width="1.7265625" customWidth="1"/>
+    <col min="19" max="19" width="10.26953125" customWidth="1"/>
+    <col min="20" max="20" width="12.26953125" customWidth="1"/>
+    <col min="21" max="21" width="1.7265625" customWidth="1"/>
+    <col min="22" max="22" width="10.26953125" customWidth="1"/>
+    <col min="23" max="23" width="12.26953125" customWidth="1"/>
+    <col min="24" max="24" width="1.7265625" customWidth="1"/>
+    <col min="25" max="25" width="10.26953125" customWidth="1"/>
+    <col min="26" max="26" width="12.26953125" customWidth="1"/>
+    <col min="27" max="27" width="9.453125" customWidth="1"/>
+    <col min="28" max="28" width="1.453125" customWidth="1"/>
+    <col min="29" max="30" width="9.453125" customWidth="1"/>
+    <col min="31" max="31" width="1.453125" customWidth="1"/>
+    <col min="32" max="32" width="8.54296875" customWidth="1"/>
+    <col min="33" max="33" width="8.453125" customWidth="1"/>
+    <col min="34" max="34" width="1.453125" customWidth="1"/>
+    <col min="35" max="35" width="8.54296875" customWidth="1"/>
+    <col min="36" max="36" width="8.453125" customWidth="1"/>
+    <col min="37" max="37" width="1.453125" customWidth="1"/>
+    <col min="38" max="38" width="16.453125" customWidth="1"/>
+    <col min="39" max="39" width="8.453125" customWidth="1"/>
+    <col min="40" max="40" width="2.54296875" customWidth="1"/>
+    <col min="41" max="41" width="8.54296875" customWidth="1"/>
+    <col min="42" max="42" width="11.453125" customWidth="1"/>
+    <col min="43" max="43" width="1.453125" customWidth="1"/>
+    <col min="44" max="44" width="8.54296875" customWidth="1"/>
+    <col min="45" max="45" width="8.453125" customWidth="1"/>
+    <col min="46" max="46" width="1.453125" customWidth="1"/>
+    <col min="47" max="47" width="8.54296875" customWidth="1"/>
+    <col min="48" max="48" width="8.453125" customWidth="1"/>
+    <col min="49" max="49" width="1.453125" customWidth="1"/>
+    <col min="50" max="50" width="9.54296875" customWidth="1"/>
+    <col min="51" max="51" width="8.453125" customWidth="1"/>
+    <col min="52" max="52" width="1.453125" customWidth="1"/>
+    <col min="53" max="53" width="8.54296875" customWidth="1"/>
+    <col min="54" max="54" width="8.453125" customWidth="1"/>
+    <col min="55" max="60" width="9.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A1" s="197"/>
       <c r="B1" s="197"/>
       <c r="C1" s="197"/>
       <c r="D1" s="197"/>
       <c r="E1" s="197"/>
       <c r="F1" s="197"/>
       <c r="G1" s="197"/>
       <c r="H1" s="197"/>
       <c r="I1" s="197"/>
       <c r="J1" s="197"/>
       <c r="K1" s="197"/>
       <c r="L1" s="197"/>
       <c r="M1" s="197"/>
       <c r="N1" s="197"/>
       <c r="O1" s="197"/>
       <c r="P1" s="197"/>
       <c r="Q1" s="197"/>
       <c r="R1" s="197"/>
       <c r="S1" s="197"/>
       <c r="T1" s="197"/>
       <c r="U1" s="197"/>
       <c r="V1" s="197"/>
       <c r="W1" s="197"/>
       <c r="X1" s="197"/>
       <c r="Y1" s="197"/>
@@ -24286,181 +24286,181 @@
       <c r="AL1" s="36"/>
       <c r="AM1" s="36"/>
       <c r="AN1" s="36"/>
       <c r="AO1" s="36"/>
       <c r="AP1" s="36"/>
       <c r="AQ1" s="36"/>
       <c r="AR1" s="36"/>
       <c r="AS1" s="36"/>
       <c r="AT1" s="36"/>
       <c r="AU1" s="36"/>
       <c r="AV1" s="36"/>
       <c r="AW1" s="36"/>
       <c r="AX1" s="36"/>
       <c r="AY1" s="36"/>
       <c r="AZ1" s="36"/>
       <c r="BA1" s="36"/>
       <c r="BB1" s="36"/>
       <c r="BC1" s="36"/>
       <c r="BD1" s="36"/>
       <c r="BE1" s="36"/>
       <c r="BF1" s="36"/>
       <c r="BG1" s="36"/>
       <c r="BH1" s="36"/>
       <c r="BI1" s="36"/>
     </row>
-    <row r="2" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A2" s="197"/>
-      <c r="B2" s="457" t="s">
+      <c r="B2" s="456" t="s">
         <v>242</v>
       </c>
-      <c r="C2" s="457"/>
-[...22 lines deleted...]
-      <c r="Z2" s="457"/>
+      <c r="C2" s="456"/>
+      <c r="D2" s="456"/>
+      <c r="E2" s="456"/>
+      <c r="F2" s="456"/>
+      <c r="G2" s="456"/>
+      <c r="H2" s="456"/>
+      <c r="I2" s="456"/>
+      <c r="J2" s="456"/>
+      <c r="K2" s="456"/>
+      <c r="L2" s="456"/>
+      <c r="M2" s="456"/>
+      <c r="N2" s="456"/>
+      <c r="O2" s="456"/>
+      <c r="P2" s="456"/>
+      <c r="Q2" s="456"/>
+      <c r="R2" s="456"/>
+      <c r="S2" s="456"/>
+      <c r="T2" s="456"/>
+      <c r="U2" s="456"/>
+      <c r="V2" s="456"/>
+      <c r="W2" s="456"/>
+      <c r="X2" s="456"/>
+      <c r="Y2" s="456"/>
+      <c r="Z2" s="456"/>
       <c r="AA2" s="35"/>
       <c r="AB2" s="35"/>
       <c r="AC2" s="35"/>
       <c r="AD2" s="35"/>
       <c r="AE2" s="35"/>
       <c r="AF2" s="35"/>
       <c r="AG2" s="35"/>
       <c r="AH2" s="35"/>
       <c r="AI2" s="35"/>
       <c r="AJ2" s="35"/>
       <c r="AK2" s="35"/>
       <c r="AL2" s="35"/>
       <c r="AM2" s="35"/>
       <c r="AN2" s="35"/>
       <c r="AO2" s="35"/>
       <c r="AP2" s="35"/>
       <c r="AQ2" s="35"/>
       <c r="AR2" s="35"/>
       <c r="AS2" s="35"/>
       <c r="AT2" s="35"/>
       <c r="AU2" s="35"/>
       <c r="AV2" s="35"/>
       <c r="AW2" s="35"/>
       <c r="AX2" s="35"/>
       <c r="AY2" s="35"/>
       <c r="AZ2" s="35"/>
       <c r="BA2" s="35"/>
       <c r="BB2" s="35"/>
       <c r="BC2" s="36"/>
       <c r="BD2" s="36"/>
       <c r="BE2" s="36"/>
       <c r="BF2" s="36"/>
       <c r="BG2" s="36"/>
       <c r="BH2" s="36"/>
       <c r="BI2" s="36"/>
     </row>
-    <row r="3" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A3" s="197"/>
-      <c r="B3" s="457" t="s">
+      <c r="B3" s="456" t="s">
         <v>57</v>
       </c>
-      <c r="C3" s="457"/>
-[...22 lines deleted...]
-      <c r="Z3" s="457"/>
+      <c r="C3" s="456"/>
+      <c r="D3" s="456"/>
+      <c r="E3" s="456"/>
+      <c r="F3" s="456"/>
+      <c r="G3" s="456"/>
+      <c r="H3" s="456"/>
+      <c r="I3" s="456"/>
+      <c r="J3" s="456"/>
+      <c r="K3" s="456"/>
+      <c r="L3" s="456"/>
+      <c r="M3" s="456"/>
+      <c r="N3" s="456"/>
+      <c r="O3" s="456"/>
+      <c r="P3" s="456"/>
+      <c r="Q3" s="456"/>
+      <c r="R3" s="456"/>
+      <c r="S3" s="456"/>
+      <c r="T3" s="456"/>
+      <c r="U3" s="456"/>
+      <c r="V3" s="456"/>
+      <c r="W3" s="456"/>
+      <c r="X3" s="456"/>
+      <c r="Y3" s="456"/>
+      <c r="Z3" s="456"/>
       <c r="AA3" s="35"/>
       <c r="AB3" s="35"/>
       <c r="AC3" s="35"/>
       <c r="AD3" s="35"/>
       <c r="AE3" s="35"/>
       <c r="AF3" s="35"/>
       <c r="AG3" s="35"/>
       <c r="AH3" s="35"/>
       <c r="AI3" s="35"/>
       <c r="AJ3" s="35"/>
       <c r="AK3" s="35"/>
       <c r="AL3" s="35"/>
       <c r="AM3" s="35"/>
       <c r="AN3" s="35"/>
       <c r="AO3" s="35"/>
       <c r="AP3" s="35"/>
       <c r="AQ3" s="35"/>
       <c r="AR3" s="35"/>
       <c r="AS3" s="35"/>
       <c r="AT3" s="35"/>
       <c r="AU3" s="35"/>
       <c r="AV3" s="35"/>
       <c r="AW3" s="35"/>
       <c r="AX3" s="35"/>
       <c r="AY3" s="35"/>
       <c r="AZ3" s="35"/>
       <c r="BA3" s="35"/>
       <c r="BB3" s="35"/>
       <c r="BC3" s="36"/>
       <c r="BD3" s="36"/>
       <c r="BE3" s="36"/>
       <c r="BF3" s="36"/>
       <c r="BG3" s="36"/>
       <c r="BH3" s="36"/>
       <c r="BI3" s="36"/>
     </row>
-    <row r="4" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A4" s="197"/>
       <c r="B4" s="198"/>
       <c r="C4" s="198"/>
       <c r="D4" s="198"/>
       <c r="E4" s="198"/>
       <c r="F4" s="198"/>
       <c r="G4" s="198"/>
       <c r="H4" s="198"/>
       <c r="I4" s="198"/>
       <c r="J4" s="198"/>
       <c r="K4" s="198"/>
       <c r="L4" s="198"/>
       <c r="M4" s="198"/>
       <c r="N4" s="198"/>
       <c r="O4" s="198"/>
       <c r="P4" s="198"/>
       <c r="Q4" s="198"/>
       <c r="R4" s="198"/>
       <c r="S4" s="198"/>
       <c r="T4" s="198"/>
       <c r="U4" s="198"/>
       <c r="V4" s="198"/>
       <c r="W4" s="198"/>
       <c r="X4" s="198"/>
       <c r="Y4" s="198"/>
@@ -24479,51 +24479,51 @@
       <c r="AL4" s="35"/>
       <c r="AM4" s="35"/>
       <c r="AN4" s="35"/>
       <c r="AO4" s="35"/>
       <c r="AP4" s="35"/>
       <c r="AQ4" s="35"/>
       <c r="AR4" s="35"/>
       <c r="AS4" s="35"/>
       <c r="AT4" s="35"/>
       <c r="AU4" s="35"/>
       <c r="AV4" s="35"/>
       <c r="AW4" s="35"/>
       <c r="AX4" s="35"/>
       <c r="AY4" s="35"/>
       <c r="AZ4" s="35"/>
       <c r="BA4" s="35"/>
       <c r="BB4" s="35"/>
       <c r="BC4" s="36"/>
       <c r="BD4" s="36"/>
       <c r="BE4" s="36"/>
       <c r="BF4" s="36"/>
       <c r="BG4" s="36"/>
       <c r="BH4" s="36"/>
       <c r="BI4" s="36"/>
     </row>
-    <row r="5" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A5" s="197"/>
       <c r="B5" s="198"/>
       <c r="C5" s="198"/>
       <c r="D5" s="198"/>
       <c r="E5" s="198"/>
       <c r="F5" s="198"/>
       <c r="G5" s="198"/>
       <c r="H5" s="198"/>
       <c r="I5" s="198"/>
       <c r="J5" s="198"/>
       <c r="K5" s="198"/>
       <c r="L5" s="198"/>
       <c r="M5" s="198"/>
       <c r="N5" s="198"/>
       <c r="O5" s="198"/>
       <c r="P5" s="198"/>
       <c r="Q5" s="198"/>
       <c r="R5" s="198"/>
       <c r="S5" s="198"/>
       <c r="T5" s="198"/>
       <c r="U5" s="198"/>
       <c r="V5" s="198"/>
       <c r="W5" s="198"/>
       <c r="X5" s="198"/>
       <c r="Y5" s="198"/>
@@ -24542,197 +24542,197 @@
       <c r="AL5" s="35"/>
       <c r="AM5" s="35"/>
       <c r="AN5" s="35"/>
       <c r="AO5" s="35"/>
       <c r="AP5" s="35"/>
       <c r="AQ5" s="35"/>
       <c r="AR5" s="35"/>
       <c r="AS5" s="35"/>
       <c r="AT5" s="35"/>
       <c r="AU5" s="35"/>
       <c r="AV5" s="35"/>
       <c r="AW5" s="35"/>
       <c r="AX5" s="35"/>
       <c r="AY5" s="35"/>
       <c r="AZ5" s="35"/>
       <c r="BA5" s="35"/>
       <c r="BB5" s="35"/>
       <c r="BC5" s="36"/>
       <c r="BD5" s="36"/>
       <c r="BE5" s="36"/>
       <c r="BF5" s="36"/>
       <c r="BG5" s="36"/>
       <c r="BH5" s="36"/>
       <c r="BI5" s="36"/>
     </row>
-    <row r="6" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="197"/>
       <c r="B6" s="198"/>
       <c r="C6" s="198"/>
-      <c r="D6" s="456">
+      <c r="D6" s="459">
         <v>2026</v>
       </c>
-      <c r="E6" s="456"/>
-[...5 lines deleted...]
-      <c r="K6" s="456"/>
+      <c r="E6" s="459"/>
+      <c r="F6" s="459"/>
+      <c r="G6" s="459"/>
+      <c r="H6" s="459"/>
+      <c r="I6" s="459"/>
+      <c r="J6" s="459"/>
+      <c r="K6" s="459"/>
       <c r="L6" s="199"/>
-      <c r="M6" s="456">
+      <c r="M6" s="459">
         <v>2025</v>
       </c>
-      <c r="N6" s="456"/>
-[...11 lines deleted...]
-      <c r="Z6" s="456"/>
+      <c r="N6" s="459"/>
+      <c r="O6" s="459"/>
+      <c r="P6" s="459"/>
+      <c r="Q6" s="459"/>
+      <c r="R6" s="459"/>
+      <c r="S6" s="459"/>
+      <c r="T6" s="459"/>
+      <c r="U6" s="459"/>
+      <c r="V6" s="459"/>
+      <c r="W6" s="459"/>
+      <c r="X6" s="459"/>
+      <c r="Y6" s="459"/>
+      <c r="Z6" s="459"/>
       <c r="AA6" s="35"/>
       <c r="AB6" s="35"/>
       <c r="AC6" s="35"/>
       <c r="AD6" s="35"/>
       <c r="AE6" s="35"/>
       <c r="AF6" s="35"/>
       <c r="AG6" s="35"/>
       <c r="AH6" s="35"/>
       <c r="AI6" s="35"/>
       <c r="AJ6" s="35"/>
       <c r="AK6" s="35"/>
       <c r="AL6" s="35"/>
       <c r="AM6" s="35"/>
       <c r="AN6" s="35"/>
       <c r="AO6" s="35"/>
       <c r="AP6" s="35"/>
       <c r="AQ6" s="35"/>
       <c r="AR6" s="35"/>
       <c r="AS6" s="35"/>
       <c r="AT6" s="35"/>
       <c r="AU6" s="35"/>
       <c r="AV6" s="35"/>
       <c r="AW6" s="35"/>
       <c r="AX6" s="35"/>
       <c r="AY6" s="35"/>
       <c r="AZ6" s="35"/>
       <c r="BA6" s="35"/>
       <c r="BB6" s="35"/>
       <c r="BC6" s="36"/>
       <c r="BD6" s="36"/>
       <c r="BE6" s="36"/>
       <c r="BF6" s="36"/>
       <c r="BG6" s="36"/>
       <c r="BH6" s="36"/>
       <c r="BI6" s="36"/>
     </row>
-    <row r="7" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A7" s="197"/>
       <c r="B7" s="197"/>
       <c r="C7" s="197"/>
-      <c r="D7" s="455" t="s">
+      <c r="D7" s="460" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="455"/>
+      <c r="E7" s="460"/>
       <c r="F7" s="197"/>
-      <c r="G7" s="455" t="s">
+      <c r="G7" s="460" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="455"/>
+      <c r="H7" s="460"/>
       <c r="I7" s="197"/>
-      <c r="J7" s="455" t="s">
+      <c r="J7" s="460" t="s">
         <v>3</v>
       </c>
-      <c r="K7" s="455"/>
+      <c r="K7" s="460"/>
       <c r="L7" s="198"/>
-      <c r="M7" s="458" t="s">
+      <c r="M7" s="457" t="s">
         <v>4</v>
       </c>
-      <c r="N7" s="458"/>
+      <c r="N7" s="457"/>
       <c r="O7" s="35"/>
-      <c r="P7" s="458" t="s">
+      <c r="P7" s="457" t="s">
         <v>5</v>
       </c>
-      <c r="Q7" s="458"/>
+      <c r="Q7" s="457"/>
       <c r="R7" s="339"/>
-      <c r="S7" s="458" t="s">
+      <c r="S7" s="457" t="s">
         <v>6</v>
       </c>
-      <c r="T7" s="458"/>
+      <c r="T7" s="457"/>
       <c r="U7" s="200"/>
-      <c r="V7" s="459" t="s">
+      <c r="V7" s="458" t="s">
         <v>2</v>
       </c>
-      <c r="W7" s="459"/>
+      <c r="W7" s="458"/>
       <c r="X7" s="200"/>
-      <c r="Y7" s="459" t="s">
+      <c r="Y7" s="458" t="s">
         <v>3</v>
       </c>
-      <c r="Z7" s="459"/>
+      <c r="Z7" s="458"/>
       <c r="AA7" s="35"/>
       <c r="AB7" s="36"/>
       <c r="AC7" s="36"/>
       <c r="AD7" s="36"/>
       <c r="AE7" s="36"/>
       <c r="AF7" s="36"/>
       <c r="AG7" s="36"/>
       <c r="AH7" s="36"/>
       <c r="AI7" s="36"/>
       <c r="AJ7" s="36"/>
       <c r="AK7" s="36"/>
       <c r="AL7" s="36"/>
       <c r="AM7" s="36"/>
       <c r="AN7" s="36"/>
       <c r="AO7" s="36"/>
       <c r="AP7" s="36"/>
       <c r="AQ7" s="36"/>
       <c r="AR7" s="36"/>
       <c r="AS7" s="36"/>
       <c r="AT7" s="36"/>
       <c r="AU7" s="36"/>
       <c r="AV7" s="36"/>
       <c r="AW7" s="36"/>
       <c r="AX7" s="36"/>
       <c r="AY7" s="36"/>
       <c r="AZ7" s="36"/>
       <c r="BA7" s="36"/>
       <c r="BB7" s="36"/>
       <c r="BC7" s="36"/>
       <c r="BD7" s="36"/>
       <c r="BE7" s="36"/>
       <c r="BF7" s="36"/>
       <c r="BG7" s="36"/>
       <c r="BH7" s="36"/>
       <c r="BI7" s="36"/>
     </row>
-    <row r="8" spans="1:61" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:61" ht="13.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="286" t="s">
         <v>243</v>
       </c>
       <c r="C8" s="201"/>
       <c r="D8" s="202" t="s">
         <v>241</v>
       </c>
       <c r="E8" s="203" t="s">
         <v>240</v>
       </c>
       <c r="F8" s="201"/>
       <c r="G8" s="202" t="s">
         <v>241</v>
       </c>
       <c r="H8" s="203" t="s">
         <v>240</v>
       </c>
       <c r="I8" s="201"/>
       <c r="J8" s="202" t="s">
         <v>241</v>
       </c>
       <c r="K8" s="203" t="s">
         <v>240</v>
       </c>
       <c r="L8" s="198"/>
@@ -24784,51 +24784,51 @@
       <c r="AL8" s="36"/>
       <c r="AM8" s="36"/>
       <c r="AN8" s="36"/>
       <c r="AO8" s="36"/>
       <c r="AP8" s="36"/>
       <c r="AQ8" s="36"/>
       <c r="AR8" s="36"/>
       <c r="AS8" s="36"/>
       <c r="AT8" s="36"/>
       <c r="AU8" s="36"/>
       <c r="AV8" s="36"/>
       <c r="AW8" s="36"/>
       <c r="AX8" s="36"/>
       <c r="AY8" s="36"/>
       <c r="AZ8" s="36"/>
       <c r="BA8" s="36"/>
       <c r="BB8" s="36"/>
       <c r="BC8" s="36"/>
       <c r="BD8" s="36"/>
       <c r="BE8" s="36"/>
       <c r="BF8" s="36"/>
       <c r="BG8" s="36"/>
       <c r="BH8" s="36"/>
       <c r="BI8" s="36"/>
     </row>
-    <row r="9" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="B9" s="287"/>
       <c r="C9" s="201" t="s">
         <v>58</v>
       </c>
       <c r="D9" s="205"/>
       <c r="E9" s="204"/>
       <c r="F9" s="201"/>
       <c r="G9" s="205"/>
       <c r="H9" s="204"/>
       <c r="I9" s="201"/>
       <c r="J9" s="205"/>
       <c r="K9" s="204"/>
       <c r="L9" s="198"/>
       <c r="M9" s="334"/>
       <c r="N9" s="334"/>
       <c r="O9" s="338"/>
       <c r="P9" s="334"/>
       <c r="Q9" s="334"/>
       <c r="R9" s="338"/>
       <c r="S9" s="334"/>
       <c r="T9" s="334"/>
       <c r="U9" s="198"/>
       <c r="V9" s="205"/>
       <c r="W9" s="204"/>
       <c r="X9" s="198"/>
@@ -24848,51 +24848,51 @@
       <c r="AL9" s="36"/>
       <c r="AM9" s="36"/>
       <c r="AN9" s="36"/>
       <c r="AO9" s="36"/>
       <c r="AP9" s="36"/>
       <c r="AQ9" s="36"/>
       <c r="AR9" s="36"/>
       <c r="AS9" s="36"/>
       <c r="AT9" s="36"/>
       <c r="AU9" s="36"/>
       <c r="AV9" s="36"/>
       <c r="AW9" s="36"/>
       <c r="AX9" s="36"/>
       <c r="AY9" s="36"/>
       <c r="AZ9" s="36"/>
       <c r="BA9" s="36"/>
       <c r="BB9" s="36"/>
       <c r="BC9" s="36"/>
       <c r="BD9" s="36"/>
       <c r="BE9" s="36"/>
       <c r="BF9" s="36"/>
       <c r="BG9" s="36"/>
       <c r="BH9" s="36"/>
       <c r="BI9" s="36"/>
     </row>
-    <row r="10" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:61" x14ac:dyDescent="0.25">
       <c r="B10" s="288"/>
       <c r="C10" s="206" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="108">
         <v>15199</v>
       </c>
       <c r="E10" s="166">
         <v>1</v>
       </c>
       <c r="F10" s="206"/>
       <c r="G10" s="108">
         <v>12786</v>
       </c>
       <c r="H10" s="166">
         <v>1</v>
       </c>
       <c r="I10" s="206"/>
       <c r="J10" s="108">
         <v>27985</v>
       </c>
       <c r="K10" s="166">
         <v>1</v>
       </c>
       <c r="L10" s="133"/>
@@ -24944,51 +24944,51 @@
       <c r="AL10" s="36"/>
       <c r="AM10" s="36"/>
       <c r="AN10" s="36"/>
       <c r="AO10" s="36"/>
       <c r="AP10" s="36"/>
       <c r="AQ10" s="36"/>
       <c r="AR10" s="36"/>
       <c r="AS10" s="36"/>
       <c r="AT10" s="36"/>
       <c r="AU10" s="36"/>
       <c r="AV10" s="36"/>
       <c r="AW10" s="36"/>
       <c r="AX10" s="36"/>
       <c r="AY10" s="36"/>
       <c r="AZ10" s="36"/>
       <c r="BA10" s="36"/>
       <c r="BB10" s="36"/>
       <c r="BC10" s="36"/>
       <c r="BD10" s="36"/>
       <c r="BE10" s="36"/>
       <c r="BF10" s="36"/>
       <c r="BG10" s="36"/>
       <c r="BH10" s="36"/>
       <c r="BI10" s="36"/>
     </row>
-    <row r="11" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:61" x14ac:dyDescent="0.25">
       <c r="B11" s="288"/>
       <c r="C11" s="206" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="167">
         <v>0</v>
       </c>
       <c r="E11" s="168">
         <v>0</v>
       </c>
       <c r="F11" s="206"/>
       <c r="G11" s="167">
         <v>0</v>
       </c>
       <c r="H11" s="168">
         <v>0</v>
       </c>
       <c r="I11" s="206"/>
       <c r="J11" s="167">
         <v>0</v>
       </c>
       <c r="K11" s="168">
         <v>0</v>
       </c>
       <c r="L11" s="133"/>
@@ -25040,51 +25040,51 @@
       <c r="AL11" s="36"/>
       <c r="AM11" s="36"/>
       <c r="AN11" s="36"/>
       <c r="AO11" s="36"/>
       <c r="AP11" s="36"/>
       <c r="AQ11" s="36"/>
       <c r="AR11" s="36"/>
       <c r="AS11" s="36"/>
       <c r="AT11" s="36"/>
       <c r="AU11" s="36"/>
       <c r="AV11" s="36"/>
       <c r="AW11" s="36"/>
       <c r="AX11" s="36"/>
       <c r="AY11" s="36"/>
       <c r="AZ11" s="36"/>
       <c r="BA11" s="36"/>
       <c r="BB11" s="36"/>
       <c r="BC11" s="36"/>
       <c r="BD11" s="36"/>
       <c r="BE11" s="36"/>
       <c r="BF11" s="36"/>
       <c r="BG11" s="36"/>
       <c r="BH11" s="36"/>
       <c r="BI11" s="36"/>
     </row>
-    <row r="12" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="288"/>
       <c r="C12" s="201" t="s">
         <v>61</v>
       </c>
       <c r="D12" s="122">
         <v>15199</v>
       </c>
       <c r="E12" s="169">
         <v>1</v>
       </c>
       <c r="F12" s="201"/>
       <c r="G12" s="122">
         <v>12786</v>
       </c>
       <c r="H12" s="169">
         <v>1</v>
       </c>
       <c r="I12" s="201"/>
       <c r="J12" s="122">
         <v>27985</v>
       </c>
       <c r="K12" s="169">
         <v>1</v>
       </c>
       <c r="L12" s="207"/>
@@ -25136,51 +25136,51 @@
       <c r="AL12" s="36"/>
       <c r="AM12" s="36"/>
       <c r="AN12" s="36"/>
       <c r="AO12" s="36"/>
       <c r="AP12" s="36"/>
       <c r="AQ12" s="36"/>
       <c r="AR12" s="36"/>
       <c r="AS12" s="36"/>
       <c r="AT12" s="36"/>
       <c r="AU12" s="36"/>
       <c r="AV12" s="36"/>
       <c r="AW12" s="36"/>
       <c r="AX12" s="36"/>
       <c r="AY12" s="36"/>
       <c r="AZ12" s="36"/>
       <c r="BA12" s="36"/>
       <c r="BB12" s="36"/>
       <c r="BC12" s="36"/>
       <c r="BD12" s="36"/>
       <c r="BE12" s="36"/>
       <c r="BF12" s="36"/>
       <c r="BG12" s="36"/>
       <c r="BH12" s="36"/>
       <c r="BI12" s="36"/>
     </row>
-    <row r="13" spans="1:61" ht="23.85" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:61" ht="23.9" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B13" s="289" t="s">
         <v>239</v>
       </c>
       <c r="C13" s="152"/>
       <c r="D13" s="209"/>
       <c r="E13" s="179"/>
       <c r="F13" s="152"/>
       <c r="G13" s="209"/>
       <c r="H13" s="179"/>
       <c r="I13" s="152"/>
       <c r="J13" s="209"/>
       <c r="K13" s="179"/>
       <c r="L13" s="207"/>
       <c r="M13" s="209"/>
       <c r="N13" s="179"/>
       <c r="O13" s="179"/>
       <c r="P13" s="209"/>
       <c r="Q13" s="179"/>
       <c r="R13" s="179"/>
       <c r="S13" s="209"/>
       <c r="T13" s="179"/>
       <c r="U13" s="179"/>
       <c r="V13" s="209"/>
       <c r="W13" s="179"/>
       <c r="X13" s="179"/>
@@ -25200,51 +25200,51 @@
       <c r="AL13" s="36"/>
       <c r="AM13" s="36"/>
       <c r="AN13" s="36"/>
       <c r="AO13" s="36"/>
       <c r="AP13" s="36"/>
       <c r="AQ13" s="36"/>
       <c r="AR13" s="36"/>
       <c r="AS13" s="36"/>
       <c r="AT13" s="36"/>
       <c r="AU13" s="36"/>
       <c r="AV13" s="36"/>
       <c r="AW13" s="36"/>
       <c r="AX13" s="36"/>
       <c r="AY13" s="36"/>
       <c r="AZ13" s="36"/>
       <c r="BA13" s="36"/>
       <c r="BB13" s="36"/>
       <c r="BC13" s="36"/>
       <c r="BD13" s="36"/>
       <c r="BE13" s="36"/>
       <c r="BF13" s="36"/>
       <c r="BG13" s="36"/>
       <c r="BH13" s="36"/>
       <c r="BI13" s="36"/>
     </row>
-    <row r="14" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A14" s="35"/>
       <c r="C14" s="46" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="171"/>
       <c r="E14" s="171"/>
       <c r="F14" s="46"/>
       <c r="G14" s="171"/>
       <c r="H14" s="171"/>
       <c r="I14" s="46"/>
       <c r="J14" s="171"/>
       <c r="K14" s="171"/>
       <c r="L14" s="102"/>
       <c r="M14" s="171"/>
       <c r="N14" s="171"/>
       <c r="O14" s="171"/>
       <c r="P14" s="171"/>
       <c r="Q14" s="171"/>
       <c r="R14" s="171"/>
       <c r="S14" s="171"/>
       <c r="T14" s="171"/>
       <c r="U14" s="171"/>
       <c r="V14" s="171"/>
       <c r="W14" s="171"/>
       <c r="X14" s="171"/>
@@ -25264,51 +25264,51 @@
       <c r="AL14" s="36"/>
       <c r="AM14" s="36"/>
       <c r="AN14" s="36"/>
       <c r="AO14" s="36"/>
       <c r="AP14" s="36"/>
       <c r="AQ14" s="36"/>
       <c r="AR14" s="36"/>
       <c r="AS14" s="36"/>
       <c r="AT14" s="36"/>
       <c r="AU14" s="36"/>
       <c r="AV14" s="36"/>
       <c r="AW14" s="36"/>
       <c r="AX14" s="36"/>
       <c r="AY14" s="36"/>
       <c r="AZ14" s="36"/>
       <c r="BA14" s="36"/>
       <c r="BB14" s="36"/>
       <c r="BC14" s="36"/>
       <c r="BD14" s="36"/>
       <c r="BE14" s="36"/>
       <c r="BF14" s="36"/>
       <c r="BG14" s="36"/>
       <c r="BH14" s="36"/>
       <c r="BI14" s="36"/>
     </row>
-    <row r="15" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A15" s="36"/>
       <c r="C15" s="72" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="108">
         <v>13287</v>
       </c>
       <c r="E15" s="166">
         <v>0.87</v>
       </c>
       <c r="F15" s="72"/>
       <c r="G15" s="108">
         <v>9783</v>
       </c>
       <c r="H15" s="166">
         <v>0.77</v>
       </c>
       <c r="I15" s="72"/>
       <c r="J15" s="108">
         <v>23070</v>
       </c>
       <c r="K15" s="166">
         <v>0.82000000000000006</v>
       </c>
       <c r="L15" s="98"/>
@@ -25360,51 +25360,51 @@
       <c r="AL15" s="36"/>
       <c r="AM15" s="36"/>
       <c r="AN15" s="36"/>
       <c r="AO15" s="36"/>
       <c r="AP15" s="36"/>
       <c r="AQ15" s="36"/>
       <c r="AR15" s="36"/>
       <c r="AS15" s="36"/>
       <c r="AT15" s="36"/>
       <c r="AU15" s="36"/>
       <c r="AV15" s="36"/>
       <c r="AW15" s="36"/>
       <c r="AX15" s="36"/>
       <c r="AY15" s="36"/>
       <c r="AZ15" s="36"/>
       <c r="BA15" s="36"/>
       <c r="BB15" s="36"/>
       <c r="BC15" s="36"/>
       <c r="BD15" s="36"/>
       <c r="BE15" s="36"/>
       <c r="BF15" s="36"/>
       <c r="BG15" s="36"/>
       <c r="BH15" s="36"/>
       <c r="BI15" s="36"/>
     </row>
-    <row r="16" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A16" s="36"/>
       <c r="C16" s="72" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="167">
         <v>1912</v>
       </c>
       <c r="E16" s="168">
         <v>0.13</v>
       </c>
       <c r="F16" s="72"/>
       <c r="G16" s="167">
         <v>3003</v>
       </c>
       <c r="H16" s="168">
         <v>0.23</v>
       </c>
       <c r="I16" s="72"/>
       <c r="J16" s="167">
         <v>4915</v>
       </c>
       <c r="K16" s="168">
         <v>0.18</v>
       </c>
       <c r="L16" s="98"/>
@@ -25456,51 +25456,51 @@
       <c r="AL16" s="36"/>
       <c r="AM16" s="36"/>
       <c r="AN16" s="36"/>
       <c r="AO16" s="36"/>
       <c r="AP16" s="36"/>
       <c r="AQ16" s="36"/>
       <c r="AR16" s="36"/>
       <c r="AS16" s="36"/>
       <c r="AT16" s="36"/>
       <c r="AU16" s="36"/>
       <c r="AV16" s="36"/>
       <c r="AW16" s="36"/>
       <c r="AX16" s="36"/>
       <c r="AY16" s="36"/>
       <c r="AZ16" s="36"/>
       <c r="BA16" s="36"/>
       <c r="BB16" s="36"/>
       <c r="BC16" s="36"/>
       <c r="BD16" s="36"/>
       <c r="BE16" s="36"/>
       <c r="BF16" s="36"/>
       <c r="BG16" s="36"/>
       <c r="BH16" s="36"/>
       <c r="BI16" s="36"/>
     </row>
-    <row r="17" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="36"/>
       <c r="C17" s="46" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="122">
         <v>15199</v>
       </c>
       <c r="E17" s="169">
         <v>1</v>
       </c>
       <c r="F17" s="46"/>
       <c r="G17" s="122">
         <v>12786</v>
       </c>
       <c r="H17" s="169">
         <v>1</v>
       </c>
       <c r="I17" s="46"/>
       <c r="J17" s="122">
         <v>27985</v>
       </c>
       <c r="K17" s="169">
         <v>1</v>
       </c>
       <c r="L17" s="103"/>
@@ -25552,51 +25552,51 @@
       <c r="AL17" s="36"/>
       <c r="AM17" s="36"/>
       <c r="AN17" s="36"/>
       <c r="AO17" s="36"/>
       <c r="AP17" s="36"/>
       <c r="AQ17" s="36"/>
       <c r="AR17" s="36"/>
       <c r="AS17" s="36"/>
       <c r="AT17" s="36"/>
       <c r="AU17" s="36"/>
       <c r="AV17" s="36"/>
       <c r="AW17" s="36"/>
       <c r="AX17" s="36"/>
       <c r="AY17" s="36"/>
       <c r="AZ17" s="36"/>
       <c r="BA17" s="36"/>
       <c r="BB17" s="36"/>
       <c r="BC17" s="36"/>
       <c r="BD17" s="36"/>
       <c r="BE17" s="36"/>
       <c r="BF17" s="36"/>
       <c r="BG17" s="36"/>
       <c r="BH17" s="36"/>
       <c r="BI17" s="36"/>
     </row>
-    <row r="18" spans="1:61" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:61" ht="13.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A18" s="36"/>
       <c r="C18" s="46"/>
       <c r="D18" s="170"/>
       <c r="E18" s="170"/>
       <c r="F18" s="46"/>
       <c r="G18" s="170"/>
       <c r="H18" s="170"/>
       <c r="I18" s="46"/>
       <c r="J18" s="170"/>
       <c r="K18" s="170"/>
       <c r="L18" s="99"/>
       <c r="M18" s="170"/>
       <c r="N18" s="170"/>
       <c r="O18" s="162"/>
       <c r="P18" s="170"/>
       <c r="Q18" s="170"/>
       <c r="R18" s="162"/>
       <c r="S18" s="170"/>
       <c r="T18" s="170"/>
       <c r="U18" s="162"/>
       <c r="V18" s="170"/>
       <c r="W18" s="170"/>
       <c r="X18" s="162"/>
       <c r="Y18" s="170"/>
       <c r="Z18" s="170"/>
@@ -25614,51 +25614,51 @@
       <c r="AL18" s="36"/>
       <c r="AM18" s="36"/>
       <c r="AN18" s="36"/>
       <c r="AO18" s="36"/>
       <c r="AP18" s="36"/>
       <c r="AQ18" s="36"/>
       <c r="AR18" s="36"/>
       <c r="AS18" s="36"/>
       <c r="AT18" s="36"/>
       <c r="AU18" s="36"/>
       <c r="AV18" s="36"/>
       <c r="AW18" s="36"/>
       <c r="AX18" s="36"/>
       <c r="AY18" s="36"/>
       <c r="AZ18" s="36"/>
       <c r="BA18" s="36"/>
       <c r="BB18" s="36"/>
       <c r="BC18" s="36"/>
       <c r="BD18" s="36"/>
       <c r="BE18" s="36"/>
       <c r="BF18" s="36"/>
       <c r="BG18" s="36"/>
       <c r="BH18" s="36"/>
       <c r="BI18" s="36"/>
     </row>
-    <row r="19" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A19" s="35"/>
       <c r="C19" s="46" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="171"/>
       <c r="E19" s="171"/>
       <c r="F19" s="46"/>
       <c r="G19" s="171"/>
       <c r="H19" s="171"/>
       <c r="I19" s="46"/>
       <c r="J19" s="171"/>
       <c r="K19" s="171"/>
       <c r="L19" s="102"/>
       <c r="M19" s="171"/>
       <c r="N19" s="171"/>
       <c r="O19" s="171"/>
       <c r="P19" s="171"/>
       <c r="Q19" s="171"/>
       <c r="R19" s="171"/>
       <c r="S19" s="171"/>
       <c r="T19" s="171"/>
       <c r="U19" s="171"/>
       <c r="V19" s="171"/>
       <c r="W19" s="171"/>
       <c r="X19" s="171"/>
@@ -25678,51 +25678,51 @@
       <c r="AL19" s="36"/>
       <c r="AM19" s="36"/>
       <c r="AN19" s="36"/>
       <c r="AO19" s="36"/>
       <c r="AP19" s="36"/>
       <c r="AQ19" s="36"/>
       <c r="AR19" s="36"/>
       <c r="AS19" s="36"/>
       <c r="AT19" s="36"/>
       <c r="AU19" s="36"/>
       <c r="AV19" s="36"/>
       <c r="AW19" s="36"/>
       <c r="AX19" s="36"/>
       <c r="AY19" s="36"/>
       <c r="AZ19" s="36"/>
       <c r="BA19" s="36"/>
       <c r="BB19" s="36"/>
       <c r="BC19" s="36"/>
       <c r="BD19" s="36"/>
       <c r="BE19" s="36"/>
       <c r="BF19" s="36"/>
       <c r="BG19" s="36"/>
       <c r="BH19" s="36"/>
       <c r="BI19" s="36"/>
     </row>
-    <row r="20" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A20" s="36"/>
       <c r="C20" s="72" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="108">
         <v>14650</v>
       </c>
       <c r="E20" s="166">
         <v>0.96</v>
       </c>
       <c r="F20" s="72"/>
       <c r="G20" s="108">
         <v>12322</v>
       </c>
       <c r="H20" s="166">
         <v>0.96</v>
       </c>
       <c r="I20" s="72"/>
       <c r="J20" s="108">
         <v>26972</v>
       </c>
       <c r="K20" s="166">
         <v>0.96</v>
       </c>
       <c r="L20" s="98"/>
@@ -25774,51 +25774,51 @@
       <c r="AL20" s="36"/>
       <c r="AM20" s="36"/>
       <c r="AN20" s="36"/>
       <c r="AO20" s="36"/>
       <c r="AP20" s="36"/>
       <c r="AQ20" s="36"/>
       <c r="AR20" s="36"/>
       <c r="AS20" s="36"/>
       <c r="AT20" s="36"/>
       <c r="AU20" s="36"/>
       <c r="AV20" s="36"/>
       <c r="AW20" s="36"/>
       <c r="AX20" s="36"/>
       <c r="AY20" s="36"/>
       <c r="AZ20" s="36"/>
       <c r="BA20" s="36"/>
       <c r="BB20" s="36"/>
       <c r="BC20" s="36"/>
       <c r="BD20" s="36"/>
       <c r="BE20" s="36"/>
       <c r="BF20" s="36"/>
       <c r="BG20" s="36"/>
       <c r="BH20" s="36"/>
       <c r="BI20" s="36"/>
     </row>
-    <row r="21" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A21" s="36"/>
       <c r="C21" s="72" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="172">
         <v>526</v>
       </c>
       <c r="E21" s="166">
         <v>0.04</v>
       </c>
       <c r="F21" s="72"/>
       <c r="G21" s="172">
         <v>447</v>
       </c>
       <c r="H21" s="166">
         <v>0.04</v>
       </c>
       <c r="I21" s="72"/>
       <c r="J21" s="172">
         <v>973</v>
       </c>
       <c r="K21" s="166">
         <v>0.04</v>
       </c>
       <c r="L21" s="98"/>
@@ -25870,51 +25870,51 @@
       <c r="AL21" s="36"/>
       <c r="AM21" s="36"/>
       <c r="AN21" s="36"/>
       <c r="AO21" s="36"/>
       <c r="AP21" s="36"/>
       <c r="AQ21" s="36"/>
       <c r="AR21" s="36"/>
       <c r="AS21" s="36"/>
       <c r="AT21" s="36"/>
       <c r="AU21" s="36"/>
       <c r="AV21" s="36"/>
       <c r="AW21" s="36"/>
       <c r="AX21" s="36"/>
       <c r="AY21" s="36"/>
       <c r="AZ21" s="36"/>
       <c r="BA21" s="36"/>
       <c r="BB21" s="36"/>
       <c r="BC21" s="36"/>
       <c r="BD21" s="36"/>
       <c r="BE21" s="36"/>
       <c r="BF21" s="36"/>
       <c r="BG21" s="36"/>
       <c r="BH21" s="36"/>
       <c r="BI21" s="36"/>
     </row>
-    <row r="22" spans="1:61" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:61" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="36"/>
       <c r="C22" s="72" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="167">
         <v>23</v>
       </c>
       <c r="E22" s="168">
         <v>0</v>
       </c>
       <c r="F22" s="72"/>
       <c r="G22" s="167">
         <v>17</v>
       </c>
       <c r="H22" s="168">
         <v>0</v>
       </c>
       <c r="I22" s="72"/>
       <c r="J22" s="167">
         <v>40</v>
       </c>
       <c r="K22" s="168">
         <v>0</v>
       </c>
       <c r="L22" s="98"/>
@@ -25966,51 +25966,51 @@
       <c r="AL22" s="36"/>
       <c r="AM22" s="36"/>
       <c r="AN22" s="36"/>
       <c r="AO22" s="36"/>
       <c r="AP22" s="36"/>
       <c r="AQ22" s="36"/>
       <c r="AR22" s="36"/>
       <c r="AS22" s="36"/>
       <c r="AT22" s="36"/>
       <c r="AU22" s="36"/>
       <c r="AV22" s="36"/>
       <c r="AW22" s="36"/>
       <c r="AX22" s="36"/>
       <c r="AY22" s="36"/>
       <c r="AZ22" s="36"/>
       <c r="BA22" s="36"/>
       <c r="BB22" s="36"/>
       <c r="BC22" s="36"/>
       <c r="BD22" s="36"/>
       <c r="BE22" s="36"/>
       <c r="BF22" s="36"/>
       <c r="BG22" s="36"/>
       <c r="BH22" s="36"/>
       <c r="BI22" s="36"/>
     </row>
-    <row r="23" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="36"/>
       <c r="C23" s="46" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="122">
         <v>15199</v>
       </c>
       <c r="E23" s="169">
         <v>1</v>
       </c>
       <c r="F23" s="46"/>
       <c r="G23" s="122">
         <v>12786</v>
       </c>
       <c r="H23" s="169">
         <v>1</v>
       </c>
       <c r="I23" s="46"/>
       <c r="J23" s="122">
         <v>27985</v>
       </c>
       <c r="K23" s="169">
         <v>1</v>
       </c>
       <c r="L23" s="103"/>
@@ -26062,51 +26062,51 @@
       <c r="AL23" s="36"/>
       <c r="AM23" s="36"/>
       <c r="AN23" s="36"/>
       <c r="AO23" s="36"/>
       <c r="AP23" s="36"/>
       <c r="AQ23" s="36"/>
       <c r="AR23" s="36"/>
       <c r="AS23" s="36"/>
       <c r="AT23" s="36"/>
       <c r="AU23" s="36"/>
       <c r="AV23" s="36"/>
       <c r="AW23" s="36"/>
       <c r="AX23" s="36"/>
       <c r="AY23" s="36"/>
       <c r="AZ23" s="36"/>
       <c r="BA23" s="36"/>
       <c r="BB23" s="36"/>
       <c r="BC23" s="36"/>
       <c r="BD23" s="36"/>
       <c r="BE23" s="36"/>
       <c r="BF23" s="36"/>
       <c r="BG23" s="36"/>
       <c r="BH23" s="36"/>
       <c r="BI23" s="36"/>
     </row>
-    <row r="24" spans="1:61" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:61" ht="13.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A24" s="36"/>
       <c r="C24" s="46"/>
       <c r="D24" s="170"/>
       <c r="E24" s="170"/>
       <c r="F24" s="46"/>
       <c r="G24" s="170"/>
       <c r="H24" s="170"/>
       <c r="I24" s="46"/>
       <c r="J24" s="170"/>
       <c r="K24" s="170"/>
       <c r="L24" s="99"/>
       <c r="M24" s="170"/>
       <c r="N24" s="170"/>
       <c r="O24" s="162"/>
       <c r="P24" s="170"/>
       <c r="Q24" s="170"/>
       <c r="R24" s="162"/>
       <c r="S24" s="170"/>
       <c r="T24" s="170"/>
       <c r="U24" s="162"/>
       <c r="V24" s="170"/>
       <c r="W24" s="170"/>
       <c r="X24" s="162"/>
       <c r="Y24" s="170"/>
       <c r="Z24" s="170"/>
@@ -26124,51 +26124,51 @@
       <c r="AL24" s="36"/>
       <c r="AM24" s="36"/>
       <c r="AN24" s="36"/>
       <c r="AO24" s="36"/>
       <c r="AP24" s="36"/>
       <c r="AQ24" s="36"/>
       <c r="AR24" s="36"/>
       <c r="AS24" s="36"/>
       <c r="AT24" s="36"/>
       <c r="AU24" s="36"/>
       <c r="AV24" s="36"/>
       <c r="AW24" s="36"/>
       <c r="AX24" s="36"/>
       <c r="AY24" s="36"/>
       <c r="AZ24" s="36"/>
       <c r="BA24" s="36"/>
       <c r="BB24" s="36"/>
       <c r="BC24" s="36"/>
       <c r="BD24" s="36"/>
       <c r="BE24" s="36"/>
       <c r="BF24" s="36"/>
       <c r="BG24" s="36"/>
       <c r="BH24" s="36"/>
       <c r="BI24" s="36"/>
     </row>
-    <row r="25" spans="1:61" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:61" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="36"/>
       <c r="C25" s="46" t="s">
         <v>316</v>
       </c>
       <c r="D25" s="162"/>
       <c r="E25" s="162"/>
       <c r="F25" s="46"/>
       <c r="G25" s="162"/>
       <c r="H25" s="162"/>
       <c r="I25" s="46"/>
       <c r="J25" s="162"/>
       <c r="K25" s="162"/>
       <c r="L25" s="99"/>
       <c r="M25" s="162"/>
       <c r="N25" s="162"/>
       <c r="O25" s="162"/>
       <c r="P25" s="162"/>
       <c r="Q25" s="162"/>
       <c r="R25" s="162"/>
       <c r="S25" s="162"/>
       <c r="T25" s="162"/>
       <c r="U25" s="162"/>
       <c r="V25" s="162"/>
       <c r="W25" s="162"/>
       <c r="X25" s="162"/>
@@ -26188,51 +26188,51 @@
       <c r="AL25" s="36"/>
       <c r="AM25" s="36"/>
       <c r="AN25" s="36"/>
       <c r="AO25" s="36"/>
       <c r="AP25" s="36"/>
       <c r="AQ25" s="36"/>
       <c r="AR25" s="36"/>
       <c r="AS25" s="36"/>
       <c r="AT25" s="36"/>
       <c r="AU25" s="36"/>
       <c r="AV25" s="36"/>
       <c r="AW25" s="36"/>
       <c r="AX25" s="36"/>
       <c r="AY25" s="36"/>
       <c r="AZ25" s="36"/>
       <c r="BA25" s="36"/>
       <c r="BB25" s="36"/>
       <c r="BC25" s="36"/>
       <c r="BD25" s="36"/>
       <c r="BE25" s="36"/>
       <c r="BF25" s="36"/>
       <c r="BG25" s="36"/>
       <c r="BH25" s="36"/>
       <c r="BI25" s="36"/>
     </row>
-    <row r="26" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A26" s="36"/>
       <c r="C26" s="72" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="108">
         <v>7745</v>
       </c>
       <c r="E26" s="166">
         <v>0.51</v>
       </c>
       <c r="F26" s="72"/>
       <c r="G26" s="108">
         <v>6640</v>
       </c>
       <c r="H26" s="166">
         <v>0.52</v>
       </c>
       <c r="I26" s="72"/>
       <c r="J26" s="108">
         <v>14385</v>
       </c>
       <c r="K26" s="166">
         <v>0.51</v>
       </c>
       <c r="L26" s="97"/>
@@ -26284,51 +26284,51 @@
       <c r="AL26" s="36"/>
       <c r="AM26" s="36"/>
       <c r="AN26" s="36"/>
       <c r="AO26" s="36"/>
       <c r="AP26" s="36"/>
       <c r="AQ26" s="36"/>
       <c r="AR26" s="36"/>
       <c r="AS26" s="36"/>
       <c r="AT26" s="36"/>
       <c r="AU26" s="36"/>
       <c r="AV26" s="36"/>
       <c r="AW26" s="36"/>
       <c r="AX26" s="36"/>
       <c r="AY26" s="36"/>
       <c r="AZ26" s="36"/>
       <c r="BA26" s="36"/>
       <c r="BB26" s="36"/>
       <c r="BC26" s="36"/>
       <c r="BD26" s="36"/>
       <c r="BE26" s="36"/>
       <c r="BF26" s="36"/>
       <c r="BG26" s="36"/>
       <c r="BH26" s="36"/>
       <c r="BI26" s="36"/>
     </row>
-    <row r="27" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A27" s="36"/>
       <c r="C27" s="72" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="172">
         <v>2556</v>
       </c>
       <c r="E27" s="166">
         <v>0.17</v>
       </c>
       <c r="F27" s="72"/>
       <c r="G27" s="172">
         <v>2197</v>
       </c>
       <c r="H27" s="166">
         <v>0.17</v>
       </c>
       <c r="I27" s="72"/>
       <c r="J27" s="172">
         <v>4753</v>
       </c>
       <c r="K27" s="166">
         <v>0.17</v>
       </c>
       <c r="L27" s="97"/>
@@ -26380,51 +26380,51 @@
       <c r="AL27" s="36"/>
       <c r="AM27" s="36"/>
       <c r="AN27" s="36"/>
       <c r="AO27" s="36"/>
       <c r="AP27" s="36"/>
       <c r="AQ27" s="36"/>
       <c r="AR27" s="36"/>
       <c r="AS27" s="36"/>
       <c r="AT27" s="36"/>
       <c r="AU27" s="36"/>
       <c r="AV27" s="36"/>
       <c r="AW27" s="36"/>
       <c r="AX27" s="36"/>
       <c r="AY27" s="36"/>
       <c r="AZ27" s="36"/>
       <c r="BA27" s="36"/>
       <c r="BB27" s="36"/>
       <c r="BC27" s="36"/>
       <c r="BD27" s="36"/>
       <c r="BE27" s="36"/>
       <c r="BF27" s="36"/>
       <c r="BG27" s="36"/>
       <c r="BH27" s="36"/>
       <c r="BI27" s="36"/>
     </row>
-    <row r="28" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A28" s="36"/>
       <c r="C28" s="72" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="172">
         <v>1769</v>
       </c>
       <c r="E28" s="166">
         <v>0.12</v>
       </c>
       <c r="F28" s="72"/>
       <c r="G28" s="172">
         <v>1446</v>
       </c>
       <c r="H28" s="166">
         <v>0.11</v>
       </c>
       <c r="I28" s="72"/>
       <c r="J28" s="172">
         <v>3215</v>
       </c>
       <c r="K28" s="166">
         <v>0.12</v>
       </c>
       <c r="L28" s="97"/>
@@ -26476,51 +26476,51 @@
       <c r="AL28" s="36"/>
       <c r="AM28" s="36"/>
       <c r="AN28" s="36"/>
       <c r="AO28" s="36"/>
       <c r="AP28" s="36"/>
       <c r="AQ28" s="36"/>
       <c r="AR28" s="36"/>
       <c r="AS28" s="36"/>
       <c r="AT28" s="36"/>
       <c r="AU28" s="36"/>
       <c r="AV28" s="36"/>
       <c r="AW28" s="36"/>
       <c r="AX28" s="36"/>
       <c r="AY28" s="36"/>
       <c r="AZ28" s="36"/>
       <c r="BA28" s="36"/>
       <c r="BB28" s="36"/>
       <c r="BC28" s="36"/>
       <c r="BD28" s="36"/>
       <c r="BE28" s="36"/>
       <c r="BF28" s="36"/>
       <c r="BG28" s="36"/>
       <c r="BH28" s="36"/>
       <c r="BI28" s="36"/>
     </row>
-    <row r="29" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A29" s="36"/>
       <c r="C29" s="72" t="s">
         <v>73</v>
       </c>
       <c r="D29" s="172">
         <v>1392</v>
       </c>
       <c r="E29" s="166">
         <v>0.09</v>
       </c>
       <c r="F29" s="72"/>
       <c r="G29" s="172">
         <v>1107</v>
       </c>
       <c r="H29" s="166">
         <v>0.09</v>
       </c>
       <c r="I29" s="72"/>
       <c r="J29" s="172">
         <v>2499</v>
       </c>
       <c r="K29" s="166">
         <v>0.09</v>
       </c>
       <c r="L29" s="97"/>
@@ -26572,51 +26572,51 @@
       <c r="AL29" s="36"/>
       <c r="AM29" s="36"/>
       <c r="AN29" s="36"/>
       <c r="AO29" s="36"/>
       <c r="AP29" s="36"/>
       <c r="AQ29" s="36"/>
       <c r="AR29" s="36"/>
       <c r="AS29" s="36"/>
       <c r="AT29" s="36"/>
       <c r="AU29" s="36"/>
       <c r="AV29" s="36"/>
       <c r="AW29" s="36"/>
       <c r="AX29" s="36"/>
       <c r="AY29" s="36"/>
       <c r="AZ29" s="36"/>
       <c r="BA29" s="36"/>
       <c r="BB29" s="36"/>
       <c r="BC29" s="36"/>
       <c r="BD29" s="36"/>
       <c r="BE29" s="36"/>
       <c r="BF29" s="36"/>
       <c r="BG29" s="36"/>
       <c r="BH29" s="36"/>
       <c r="BI29" s="36"/>
     </row>
-    <row r="30" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A30" s="36"/>
       <c r="C30" s="72" t="s">
         <v>74</v>
       </c>
       <c r="D30" s="172">
         <v>895</v>
       </c>
       <c r="E30" s="166">
         <v>0.06</v>
       </c>
       <c r="F30" s="72"/>
       <c r="G30" s="172">
         <v>741</v>
       </c>
       <c r="H30" s="166">
         <v>0.06</v>
       </c>
       <c r="I30" s="72"/>
       <c r="J30" s="172">
         <v>1636</v>
       </c>
       <c r="K30" s="166">
         <v>0.06</v>
       </c>
       <c r="L30" s="97"/>
@@ -26668,51 +26668,51 @@
       <c r="AL30" s="36"/>
       <c r="AM30" s="36"/>
       <c r="AN30" s="36"/>
       <c r="AO30" s="36"/>
       <c r="AP30" s="36"/>
       <c r="AQ30" s="36"/>
       <c r="AR30" s="36"/>
       <c r="AS30" s="36"/>
       <c r="AT30" s="36"/>
       <c r="AU30" s="36"/>
       <c r="AV30" s="36"/>
       <c r="AW30" s="36"/>
       <c r="AX30" s="36"/>
       <c r="AY30" s="36"/>
       <c r="AZ30" s="36"/>
       <c r="BA30" s="36"/>
       <c r="BB30" s="36"/>
       <c r="BC30" s="36"/>
       <c r="BD30" s="36"/>
       <c r="BE30" s="36"/>
       <c r="BF30" s="36"/>
       <c r="BG30" s="36"/>
       <c r="BH30" s="36"/>
       <c r="BI30" s="36"/>
     </row>
-    <row r="31" spans="1:61" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:61" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="36"/>
       <c r="C31" s="72" t="s">
         <v>314</v>
       </c>
       <c r="D31" s="172">
         <v>550</v>
       </c>
       <c r="E31" s="166">
         <v>0.04</v>
       </c>
       <c r="F31" s="72"/>
       <c r="G31" s="172">
         <v>407</v>
       </c>
       <c r="H31" s="166">
         <v>0.03</v>
       </c>
       <c r="I31" s="72"/>
       <c r="J31" s="172">
         <v>957</v>
       </c>
       <c r="K31" s="166">
         <v>0.03</v>
       </c>
       <c r="L31" s="97"/>
@@ -26764,51 +26764,51 @@
       <c r="AL31" s="36"/>
       <c r="AM31" s="36"/>
       <c r="AN31" s="36"/>
       <c r="AO31" s="36"/>
       <c r="AP31" s="36"/>
       <c r="AQ31" s="36"/>
       <c r="AR31" s="36"/>
       <c r="AS31" s="36"/>
       <c r="AT31" s="36"/>
       <c r="AU31" s="36"/>
       <c r="AV31" s="36"/>
       <c r="AW31" s="36"/>
       <c r="AX31" s="36"/>
       <c r="AY31" s="36"/>
       <c r="AZ31" s="36"/>
       <c r="BA31" s="36"/>
       <c r="BB31" s="36"/>
       <c r="BC31" s="36"/>
       <c r="BD31" s="36"/>
       <c r="BE31" s="36"/>
       <c r="BF31" s="36"/>
       <c r="BG31" s="36"/>
       <c r="BH31" s="36"/>
       <c r="BI31" s="36"/>
     </row>
-    <row r="32" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A32" s="36"/>
       <c r="C32" s="72" t="s">
         <v>75</v>
       </c>
       <c r="D32" s="172">
         <v>207</v>
       </c>
       <c r="E32" s="166">
         <v>0.01</v>
       </c>
       <c r="F32" s="72"/>
       <c r="G32" s="172">
         <v>164</v>
       </c>
       <c r="H32" s="166">
         <v>0.01</v>
       </c>
       <c r="I32" s="72"/>
       <c r="J32" s="172">
         <v>371</v>
       </c>
       <c r="K32" s="166">
         <v>0.01</v>
       </c>
       <c r="L32" s="97"/>
@@ -26860,51 +26860,51 @@
       <c r="AL32" s="36"/>
       <c r="AM32" s="36"/>
       <c r="AN32" s="36"/>
       <c r="AO32" s="36"/>
       <c r="AP32" s="36"/>
       <c r="AQ32" s="36"/>
       <c r="AR32" s="36"/>
       <c r="AS32" s="36"/>
       <c r="AT32" s="36"/>
       <c r="AU32" s="36"/>
       <c r="AV32" s="36"/>
       <c r="AW32" s="36"/>
       <c r="AX32" s="36"/>
       <c r="AY32" s="36"/>
       <c r="AZ32" s="36"/>
       <c r="BA32" s="36"/>
       <c r="BB32" s="36"/>
       <c r="BC32" s="36"/>
       <c r="BD32" s="36"/>
       <c r="BE32" s="36"/>
       <c r="BF32" s="36"/>
       <c r="BG32" s="36"/>
       <c r="BH32" s="36"/>
       <c r="BI32" s="36"/>
     </row>
-    <row r="33" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A33" s="36"/>
       <c r="C33" s="72" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="172">
         <v>81</v>
       </c>
       <c r="E33" s="166">
         <v>0</v>
       </c>
       <c r="F33" s="72"/>
       <c r="G33" s="172">
         <v>80</v>
       </c>
       <c r="H33" s="166">
         <v>0.01</v>
       </c>
       <c r="I33" s="72"/>
       <c r="J33" s="172">
         <v>161</v>
       </c>
       <c r="K33" s="166">
         <v>0.01</v>
       </c>
       <c r="L33" s="97"/>
@@ -26956,51 +26956,51 @@
       <c r="AL33" s="36"/>
       <c r="AM33" s="36"/>
       <c r="AN33" s="36"/>
       <c r="AO33" s="36"/>
       <c r="AP33" s="36"/>
       <c r="AQ33" s="36"/>
       <c r="AR33" s="36"/>
       <c r="AS33" s="36"/>
       <c r="AT33" s="36"/>
       <c r="AU33" s="36"/>
       <c r="AV33" s="36"/>
       <c r="AW33" s="36"/>
       <c r="AX33" s="36"/>
       <c r="AY33" s="36"/>
       <c r="AZ33" s="36"/>
       <c r="BA33" s="36"/>
       <c r="BB33" s="36"/>
       <c r="BC33" s="36"/>
       <c r="BD33" s="36"/>
       <c r="BE33" s="36"/>
       <c r="BF33" s="36"/>
       <c r="BG33" s="36"/>
       <c r="BH33" s="36"/>
       <c r="BI33" s="36"/>
     </row>
-    <row r="34" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A34" s="36"/>
       <c r="C34" s="72" t="s">
         <v>77</v>
       </c>
       <c r="D34" s="167">
         <v>4</v>
       </c>
       <c r="E34" s="168">
         <v>0</v>
       </c>
       <c r="F34" s="72"/>
       <c r="G34" s="167">
         <v>4</v>
       </c>
       <c r="H34" s="168">
         <v>0</v>
       </c>
       <c r="I34" s="72"/>
       <c r="J34" s="167">
         <v>8</v>
       </c>
       <c r="K34" s="168">
         <v>0</v>
       </c>
       <c r="L34" s="97"/>
@@ -27052,51 +27052,51 @@
       <c r="AL34" s="36"/>
       <c r="AM34" s="36"/>
       <c r="AN34" s="36"/>
       <c r="AO34" s="36"/>
       <c r="AP34" s="36"/>
       <c r="AQ34" s="36"/>
       <c r="AR34" s="36"/>
       <c r="AS34" s="36"/>
       <c r="AT34" s="36"/>
       <c r="AU34" s="36"/>
       <c r="AV34" s="36"/>
       <c r="AW34" s="36"/>
       <c r="AX34" s="36"/>
       <c r="AY34" s="36"/>
       <c r="AZ34" s="36"/>
       <c r="BA34" s="36"/>
       <c r="BB34" s="36"/>
       <c r="BC34" s="36"/>
       <c r="BD34" s="36"/>
       <c r="BE34" s="36"/>
       <c r="BF34" s="36"/>
       <c r="BG34" s="36"/>
       <c r="BH34" s="36"/>
       <c r="BI34" s="36"/>
     </row>
-    <row r="35" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="36"/>
       <c r="C35" s="46" t="s">
         <v>65</v>
       </c>
       <c r="D35" s="122">
         <v>15199</v>
       </c>
       <c r="E35" s="169">
         <v>1</v>
       </c>
       <c r="F35" s="46"/>
       <c r="G35" s="122">
         <v>12786</v>
       </c>
       <c r="H35" s="169">
         <v>1</v>
       </c>
       <c r="I35" s="46"/>
       <c r="J35" s="122">
         <v>27985</v>
       </c>
       <c r="K35" s="169">
         <v>1</v>
       </c>
       <c r="L35" s="101"/>
@@ -27148,51 +27148,51 @@
       <c r="AL35" s="36"/>
       <c r="AM35" s="36"/>
       <c r="AN35" s="36"/>
       <c r="AO35" s="36"/>
       <c r="AP35" s="36"/>
       <c r="AQ35" s="36"/>
       <c r="AR35" s="36"/>
       <c r="AS35" s="36"/>
       <c r="AT35" s="36"/>
       <c r="AU35" s="36"/>
       <c r="AV35" s="36"/>
       <c r="AW35" s="36"/>
       <c r="AX35" s="36"/>
       <c r="AY35" s="36"/>
       <c r="AZ35" s="36"/>
       <c r="BA35" s="36"/>
       <c r="BB35" s="36"/>
       <c r="BC35" s="36"/>
       <c r="BD35" s="36"/>
       <c r="BE35" s="36"/>
       <c r="BF35" s="36"/>
       <c r="BG35" s="36"/>
       <c r="BH35" s="36"/>
       <c r="BI35" s="36"/>
     </row>
-    <row r="36" spans="1:61" ht="15.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:61" ht="15.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A36" s="36"/>
       <c r="C36" s="46" t="s">
         <v>312</v>
       </c>
       <c r="D36" s="106">
         <v>754</v>
       </c>
       <c r="E36" s="173"/>
       <c r="F36" s="46"/>
       <c r="G36" s="106">
         <v>752</v>
       </c>
       <c r="H36" s="173"/>
       <c r="I36" s="46"/>
       <c r="J36" s="106">
         <v>754</v>
       </c>
       <c r="K36" s="173"/>
       <c r="L36" s="107"/>
       <c r="M36" s="106">
         <v>753</v>
       </c>
       <c r="N36" s="173"/>
       <c r="O36" s="180"/>
       <c r="P36" s="106">
@@ -27228,51 +27228,51 @@
       <c r="AL36" s="36"/>
       <c r="AM36" s="36"/>
       <c r="AN36" s="36"/>
       <c r="AO36" s="36"/>
       <c r="AP36" s="36"/>
       <c r="AQ36" s="36"/>
       <c r="AR36" s="36"/>
       <c r="AS36" s="36"/>
       <c r="AT36" s="36"/>
       <c r="AU36" s="36"/>
       <c r="AV36" s="36"/>
       <c r="AW36" s="36"/>
       <c r="AX36" s="36"/>
       <c r="AY36" s="36"/>
       <c r="AZ36" s="36"/>
       <c r="BA36" s="36"/>
       <c r="BB36" s="36"/>
       <c r="BC36" s="36"/>
       <c r="BD36" s="36"/>
       <c r="BE36" s="36"/>
       <c r="BF36" s="36"/>
       <c r="BG36" s="36"/>
       <c r="BH36" s="36"/>
       <c r="BI36" s="36"/>
     </row>
-    <row r="37" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A37" s="36"/>
       <c r="C37" s="46"/>
       <c r="D37" s="162"/>
       <c r="E37" s="162"/>
       <c r="F37" s="46"/>
       <c r="G37" s="162"/>
       <c r="H37" s="162"/>
       <c r="I37" s="46"/>
       <c r="J37" s="162"/>
       <c r="K37" s="162"/>
       <c r="L37" s="99"/>
       <c r="M37" s="162"/>
       <c r="N37" s="162"/>
       <c r="O37" s="162"/>
       <c r="P37" s="162"/>
       <c r="Q37" s="162"/>
       <c r="R37" s="162"/>
       <c r="S37" s="162"/>
       <c r="T37" s="162"/>
       <c r="U37" s="162"/>
       <c r="V37" s="162"/>
       <c r="W37" s="162"/>
       <c r="X37" s="162"/>
       <c r="Y37" s="162"/>
       <c r="Z37" s="162"/>
@@ -27290,51 +27290,51 @@
       <c r="AL37" s="36"/>
       <c r="AM37" s="36"/>
       <c r="AN37" s="36"/>
       <c r="AO37" s="36"/>
       <c r="AP37" s="36"/>
       <c r="AQ37" s="36"/>
       <c r="AR37" s="36"/>
       <c r="AS37" s="36"/>
       <c r="AT37" s="36"/>
       <c r="AU37" s="36"/>
       <c r="AV37" s="36"/>
       <c r="AW37" s="36"/>
       <c r="AX37" s="36"/>
       <c r="AY37" s="36"/>
       <c r="AZ37" s="36"/>
       <c r="BA37" s="36"/>
       <c r="BB37" s="36"/>
       <c r="BC37" s="36"/>
       <c r="BD37" s="36"/>
       <c r="BE37" s="36"/>
       <c r="BF37" s="36"/>
       <c r="BG37" s="36"/>
       <c r="BH37" s="36"/>
       <c r="BI37" s="36"/>
     </row>
-    <row r="38" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A38" s="36"/>
       <c r="C38" s="46" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="174"/>
       <c r="E38" s="162"/>
       <c r="F38" s="46"/>
       <c r="G38" s="174"/>
       <c r="H38" s="162"/>
       <c r="I38" s="46"/>
       <c r="J38" s="174"/>
       <c r="K38" s="162"/>
       <c r="L38" s="99"/>
       <c r="M38" s="174"/>
       <c r="N38" s="162"/>
       <c r="O38" s="162"/>
       <c r="P38" s="174"/>
       <c r="Q38" s="162"/>
       <c r="R38" s="162"/>
       <c r="S38" s="174"/>
       <c r="T38" s="162"/>
       <c r="U38" s="162"/>
       <c r="V38" s="174"/>
       <c r="W38" s="162"/>
       <c r="X38" s="162"/>
@@ -27354,51 +27354,51 @@
       <c r="AL38" s="36"/>
       <c r="AM38" s="36"/>
       <c r="AN38" s="36"/>
       <c r="AO38" s="36"/>
       <c r="AP38" s="36"/>
       <c r="AQ38" s="36"/>
       <c r="AR38" s="36"/>
       <c r="AS38" s="36"/>
       <c r="AT38" s="36"/>
       <c r="AU38" s="36"/>
       <c r="AV38" s="36"/>
       <c r="AW38" s="36"/>
       <c r="AX38" s="36"/>
       <c r="AY38" s="36"/>
       <c r="AZ38" s="36"/>
       <c r="BA38" s="36"/>
       <c r="BB38" s="36"/>
       <c r="BC38" s="36"/>
       <c r="BD38" s="36"/>
       <c r="BE38" s="36"/>
       <c r="BF38" s="36"/>
       <c r="BG38" s="36"/>
       <c r="BH38" s="36"/>
       <c r="BI38" s="36"/>
     </row>
-    <row r="39" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A39" s="36"/>
       <c r="C39" s="72" t="s">
         <v>79</v>
       </c>
       <c r="D39" s="108">
         <v>2950</v>
       </c>
       <c r="E39" s="166">
         <v>0.2</v>
       </c>
       <c r="F39" s="72"/>
       <c r="G39" s="108">
         <v>2255</v>
       </c>
       <c r="H39" s="166">
         <v>0.18</v>
       </c>
       <c r="I39" s="72"/>
       <c r="J39" s="108">
         <v>5205</v>
       </c>
       <c r="K39" s="166">
         <v>0.19</v>
       </c>
       <c r="L39" s="97"/>
@@ -27450,51 +27450,51 @@
       <c r="AL39" s="36"/>
       <c r="AM39" s="36"/>
       <c r="AN39" s="36"/>
       <c r="AO39" s="36"/>
       <c r="AP39" s="36"/>
       <c r="AQ39" s="36"/>
       <c r="AR39" s="36"/>
       <c r="AS39" s="36"/>
       <c r="AT39" s="36"/>
       <c r="AU39" s="36"/>
       <c r="AV39" s="36"/>
       <c r="AW39" s="36"/>
       <c r="AX39" s="36"/>
       <c r="AY39" s="36"/>
       <c r="AZ39" s="36"/>
       <c r="BA39" s="36"/>
       <c r="BB39" s="36"/>
       <c r="BC39" s="36"/>
       <c r="BD39" s="36"/>
       <c r="BE39" s="36"/>
       <c r="BF39" s="36"/>
       <c r="BG39" s="36"/>
       <c r="BH39" s="36"/>
       <c r="BI39" s="36"/>
     </row>
-    <row r="40" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A40" s="36"/>
       <c r="C40" s="72" t="s">
         <v>80</v>
       </c>
       <c r="D40" s="172">
         <v>5764</v>
       </c>
       <c r="E40" s="166">
         <v>0.38</v>
       </c>
       <c r="F40" s="72"/>
       <c r="G40" s="172">
         <v>4645</v>
       </c>
       <c r="H40" s="166">
         <v>0.36</v>
       </c>
       <c r="I40" s="72"/>
       <c r="J40" s="172">
         <v>10409</v>
       </c>
       <c r="K40" s="166">
         <v>0.37</v>
       </c>
       <c r="L40" s="97"/>
@@ -27546,51 +27546,51 @@
       <c r="AL40" s="36"/>
       <c r="AM40" s="36"/>
       <c r="AN40" s="36"/>
       <c r="AO40" s="36"/>
       <c r="AP40" s="36"/>
       <c r="AQ40" s="36"/>
       <c r="AR40" s="36"/>
       <c r="AS40" s="36"/>
       <c r="AT40" s="36"/>
       <c r="AU40" s="36"/>
       <c r="AV40" s="36"/>
       <c r="AW40" s="36"/>
       <c r="AX40" s="36"/>
       <c r="AY40" s="36"/>
       <c r="AZ40" s="36"/>
       <c r="BA40" s="36"/>
       <c r="BB40" s="36"/>
       <c r="BC40" s="36"/>
       <c r="BD40" s="36"/>
       <c r="BE40" s="36"/>
       <c r="BF40" s="36"/>
       <c r="BG40" s="36"/>
       <c r="BH40" s="36"/>
       <c r="BI40" s="36"/>
     </row>
-    <row r="41" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A41" s="36"/>
       <c r="C41" s="72" t="s">
         <v>81</v>
       </c>
       <c r="D41" s="172">
         <v>4310</v>
       </c>
       <c r="E41" s="166">
         <v>0.28000000000000003</v>
       </c>
       <c r="F41" s="72"/>
       <c r="G41" s="172">
         <v>3878</v>
       </c>
       <c r="H41" s="166">
         <v>0.3</v>
       </c>
       <c r="I41" s="72"/>
       <c r="J41" s="172">
         <v>8188</v>
       </c>
       <c r="K41" s="166">
         <v>0.28999999999999998</v>
       </c>
       <c r="L41" s="97"/>
@@ -27642,51 +27642,51 @@
       <c r="AL41" s="36"/>
       <c r="AM41" s="36"/>
       <c r="AN41" s="36"/>
       <c r="AO41" s="36"/>
       <c r="AP41" s="36"/>
       <c r="AQ41" s="36"/>
       <c r="AR41" s="36"/>
       <c r="AS41" s="36"/>
       <c r="AT41" s="36"/>
       <c r="AU41" s="36"/>
       <c r="AV41" s="36"/>
       <c r="AW41" s="36"/>
       <c r="AX41" s="36"/>
       <c r="AY41" s="36"/>
       <c r="AZ41" s="36"/>
       <c r="BA41" s="36"/>
       <c r="BB41" s="36"/>
       <c r="BC41" s="36"/>
       <c r="BD41" s="36"/>
       <c r="BE41" s="36"/>
       <c r="BF41" s="36"/>
       <c r="BG41" s="36"/>
       <c r="BH41" s="36"/>
       <c r="BI41" s="36"/>
     </row>
-    <row r="42" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A42" s="36"/>
       <c r="C42" s="72" t="s">
         <v>82</v>
       </c>
       <c r="D42" s="167">
         <v>2175</v>
       </c>
       <c r="E42" s="168">
         <v>0.14000000000000001</v>
       </c>
       <c r="F42" s="72"/>
       <c r="G42" s="167">
         <v>2008</v>
       </c>
       <c r="H42" s="168">
         <v>0.16</v>
       </c>
       <c r="I42" s="72"/>
       <c r="J42" s="167">
         <v>4183</v>
       </c>
       <c r="K42" s="168">
         <v>0.15</v>
       </c>
       <c r="L42" s="97"/>
@@ -27738,51 +27738,51 @@
       <c r="AL42" s="36"/>
       <c r="AM42" s="36"/>
       <c r="AN42" s="36"/>
       <c r="AO42" s="36"/>
       <c r="AP42" s="36"/>
       <c r="AQ42" s="36"/>
       <c r="AR42" s="36"/>
       <c r="AS42" s="36"/>
       <c r="AT42" s="36"/>
       <c r="AU42" s="36"/>
       <c r="AV42" s="36"/>
       <c r="AW42" s="36"/>
       <c r="AX42" s="36"/>
       <c r="AY42" s="36"/>
       <c r="AZ42" s="36"/>
       <c r="BA42" s="36"/>
       <c r="BB42" s="36"/>
       <c r="BC42" s="36"/>
       <c r="BD42" s="36"/>
       <c r="BE42" s="36"/>
       <c r="BF42" s="36"/>
       <c r="BG42" s="36"/>
       <c r="BH42" s="36"/>
       <c r="BI42" s="36"/>
     </row>
-    <row r="43" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="36"/>
       <c r="C43" s="46" t="s">
         <v>65</v>
       </c>
       <c r="D43" s="122">
         <v>15199</v>
       </c>
       <c r="E43" s="169">
         <v>1</v>
       </c>
       <c r="F43" s="46"/>
       <c r="G43" s="122">
         <v>12786</v>
       </c>
       <c r="H43" s="169">
         <v>1</v>
       </c>
       <c r="I43" s="46"/>
       <c r="J43" s="122">
         <v>27985</v>
       </c>
       <c r="K43" s="169">
         <v>1</v>
       </c>
       <c r="L43" s="101"/>
@@ -27834,51 +27834,51 @@
       <c r="AL43" s="36"/>
       <c r="AM43" s="36"/>
       <c r="AN43" s="36"/>
       <c r="AO43" s="36"/>
       <c r="AP43" s="36"/>
       <c r="AQ43" s="36"/>
       <c r="AR43" s="36"/>
       <c r="AS43" s="36"/>
       <c r="AT43" s="36"/>
       <c r="AU43" s="36"/>
       <c r="AV43" s="36"/>
       <c r="AW43" s="36"/>
       <c r="AX43" s="36"/>
       <c r="AY43" s="36"/>
       <c r="AZ43" s="36"/>
       <c r="BA43" s="36"/>
       <c r="BB43" s="36"/>
       <c r="BC43" s="36"/>
       <c r="BD43" s="36"/>
       <c r="BE43" s="36"/>
       <c r="BF43" s="36"/>
       <c r="BG43" s="36"/>
       <c r="BH43" s="36"/>
       <c r="BI43" s="36"/>
     </row>
-    <row r="44" spans="1:61" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:61" ht="13.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A44" s="36"/>
       <c r="C44" s="46" t="s">
         <v>83</v>
       </c>
       <c r="D44" s="104">
         <v>0.93</v>
       </c>
       <c r="E44" s="170"/>
       <c r="F44" s="46"/>
       <c r="G44" s="104">
         <v>0.92</v>
       </c>
       <c r="H44" s="170"/>
       <c r="I44" s="46"/>
       <c r="J44" s="104">
         <v>0.92</v>
       </c>
       <c r="K44" s="170"/>
       <c r="L44" s="100"/>
       <c r="M44" s="104">
         <v>0.92</v>
       </c>
       <c r="N44" s="170"/>
       <c r="O44" s="162"/>
       <c r="P44" s="104">
@@ -27914,51 +27914,51 @@
       <c r="AL44" s="36"/>
       <c r="AM44" s="36"/>
       <c r="AN44" s="36"/>
       <c r="AO44" s="36"/>
       <c r="AP44" s="36"/>
       <c r="AQ44" s="36"/>
       <c r="AR44" s="36"/>
       <c r="AS44" s="36"/>
       <c r="AT44" s="36"/>
       <c r="AU44" s="36"/>
       <c r="AV44" s="36"/>
       <c r="AW44" s="36"/>
       <c r="AX44" s="36"/>
       <c r="AY44" s="36"/>
       <c r="AZ44" s="36"/>
       <c r="BA44" s="36"/>
       <c r="BB44" s="36"/>
       <c r="BC44" s="36"/>
       <c r="BD44" s="36"/>
       <c r="BE44" s="36"/>
       <c r="BF44" s="36"/>
       <c r="BG44" s="36"/>
       <c r="BH44" s="36"/>
       <c r="BI44" s="36"/>
     </row>
-    <row r="45" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A45" s="36"/>
       <c r="C45" s="46"/>
       <c r="D45" s="162"/>
       <c r="E45" s="162"/>
       <c r="F45" s="46"/>
       <c r="G45" s="162"/>
       <c r="H45" s="162"/>
       <c r="I45" s="46"/>
       <c r="J45" s="162"/>
       <c r="K45" s="162"/>
       <c r="L45" s="99"/>
       <c r="M45" s="162"/>
       <c r="N45" s="162"/>
       <c r="O45" s="162"/>
       <c r="P45" s="162"/>
       <c r="Q45" s="162"/>
       <c r="R45" s="162"/>
       <c r="S45" s="162"/>
       <c r="T45" s="162"/>
       <c r="U45" s="162"/>
       <c r="V45" s="162"/>
       <c r="W45" s="162"/>
       <c r="X45" s="162"/>
       <c r="Y45" s="162"/>
       <c r="Z45" s="162"/>
@@ -27976,51 +27976,51 @@
       <c r="AL45" s="36"/>
       <c r="AM45" s="36"/>
       <c r="AN45" s="36"/>
       <c r="AO45" s="36"/>
       <c r="AP45" s="36"/>
       <c r="AQ45" s="36"/>
       <c r="AR45" s="36"/>
       <c r="AS45" s="36"/>
       <c r="AT45" s="36"/>
       <c r="AU45" s="36"/>
       <c r="AV45" s="36"/>
       <c r="AW45" s="36"/>
       <c r="AX45" s="36"/>
       <c r="AY45" s="36"/>
       <c r="AZ45" s="36"/>
       <c r="BA45" s="36"/>
       <c r="BB45" s="36"/>
       <c r="BC45" s="36"/>
       <c r="BD45" s="36"/>
       <c r="BE45" s="36"/>
       <c r="BF45" s="36"/>
       <c r="BG45" s="36"/>
       <c r="BH45" s="36"/>
       <c r="BI45" s="36"/>
     </row>
-    <row r="46" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A46" s="36"/>
       <c r="C46" s="46" t="s">
         <v>84</v>
       </c>
       <c r="D46" s="174"/>
       <c r="E46" s="162"/>
       <c r="F46" s="46"/>
       <c r="G46" s="174"/>
       <c r="H46" s="162"/>
       <c r="I46" s="46"/>
       <c r="J46" s="174"/>
       <c r="K46" s="162"/>
       <c r="L46" s="99"/>
       <c r="M46" s="174"/>
       <c r="N46" s="162"/>
       <c r="O46" s="162"/>
       <c r="P46" s="174"/>
       <c r="Q46" s="162"/>
       <c r="R46" s="162"/>
       <c r="S46" s="174"/>
       <c r="T46" s="162"/>
       <c r="U46" s="162"/>
       <c r="V46" s="174"/>
       <c r="W46" s="162"/>
       <c r="X46" s="162"/>
@@ -28040,51 +28040,51 @@
       <c r="AL46" s="36"/>
       <c r="AM46" s="36"/>
       <c r="AN46" s="36"/>
       <c r="AO46" s="36"/>
       <c r="AP46" s="36"/>
       <c r="AQ46" s="36"/>
       <c r="AR46" s="36"/>
       <c r="AS46" s="36"/>
       <c r="AT46" s="36"/>
       <c r="AU46" s="36"/>
       <c r="AV46" s="36"/>
       <c r="AW46" s="36"/>
       <c r="AX46" s="36"/>
       <c r="AY46" s="36"/>
       <c r="AZ46" s="36"/>
       <c r="BA46" s="36"/>
       <c r="BB46" s="36"/>
       <c r="BC46" s="36"/>
       <c r="BD46" s="36"/>
       <c r="BE46" s="36"/>
       <c r="BF46" s="36"/>
       <c r="BG46" s="36"/>
       <c r="BH46" s="36"/>
       <c r="BI46" s="36"/>
     </row>
-    <row r="47" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A47" s="36"/>
       <c r="C47" s="78" t="s">
         <v>85</v>
       </c>
       <c r="D47" s="108">
         <v>4302</v>
       </c>
       <c r="E47" s="166">
         <v>0.28000000000000003</v>
       </c>
       <c r="F47" s="78"/>
       <c r="G47" s="108">
         <v>3530</v>
       </c>
       <c r="H47" s="166">
         <v>0.28000000000000003</v>
       </c>
       <c r="I47" s="78"/>
       <c r="J47" s="108">
         <v>7832</v>
       </c>
       <c r="K47" s="166">
         <v>0.28000000000000003</v>
       </c>
       <c r="L47" s="97"/>
@@ -28136,51 +28136,51 @@
       <c r="AL47" s="36"/>
       <c r="AM47" s="36"/>
       <c r="AN47" s="36"/>
       <c r="AO47" s="36"/>
       <c r="AP47" s="36"/>
       <c r="AQ47" s="36"/>
       <c r="AR47" s="36"/>
       <c r="AS47" s="36"/>
       <c r="AT47" s="36"/>
       <c r="AU47" s="36"/>
       <c r="AV47" s="36"/>
       <c r="AW47" s="36"/>
       <c r="AX47" s="36"/>
       <c r="AY47" s="36"/>
       <c r="AZ47" s="36"/>
       <c r="BA47" s="36"/>
       <c r="BB47" s="36"/>
       <c r="BC47" s="36"/>
       <c r="BD47" s="36"/>
       <c r="BE47" s="36"/>
       <c r="BF47" s="36"/>
       <c r="BG47" s="36"/>
       <c r="BH47" s="36"/>
       <c r="BI47" s="36"/>
     </row>
-    <row r="48" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A48" s="36"/>
       <c r="C48" s="78" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="172">
         <v>5350</v>
       </c>
       <c r="E48" s="166">
         <v>0.35000000000000003</v>
       </c>
       <c r="F48" s="78"/>
       <c r="G48" s="172">
         <v>4516</v>
       </c>
       <c r="H48" s="166">
         <v>0.35000000000000003</v>
       </c>
       <c r="I48" s="78"/>
       <c r="J48" s="172">
         <v>9866</v>
       </c>
       <c r="K48" s="166">
         <v>0.35000000000000003</v>
       </c>
       <c r="L48" s="97"/>
@@ -28232,51 +28232,51 @@
       <c r="AL48" s="36"/>
       <c r="AM48" s="36"/>
       <c r="AN48" s="36"/>
       <c r="AO48" s="36"/>
       <c r="AP48" s="36"/>
       <c r="AQ48" s="36"/>
       <c r="AR48" s="36"/>
       <c r="AS48" s="36"/>
       <c r="AT48" s="36"/>
       <c r="AU48" s="36"/>
       <c r="AV48" s="36"/>
       <c r="AW48" s="36"/>
       <c r="AX48" s="36"/>
       <c r="AY48" s="36"/>
       <c r="AZ48" s="36"/>
       <c r="BA48" s="36"/>
       <c r="BB48" s="36"/>
       <c r="BC48" s="36"/>
       <c r="BD48" s="36"/>
       <c r="BE48" s="36"/>
       <c r="BF48" s="36"/>
       <c r="BG48" s="36"/>
       <c r="BH48" s="36"/>
       <c r="BI48" s="36"/>
     </row>
-    <row r="49" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A49" s="36"/>
       <c r="C49" s="78" t="s">
         <v>87</v>
       </c>
       <c r="D49" s="167">
         <v>5547</v>
       </c>
       <c r="E49" s="168">
         <v>0.37</v>
       </c>
       <c r="F49" s="78"/>
       <c r="G49" s="167">
         <v>4740</v>
       </c>
       <c r="H49" s="168">
         <v>0.37</v>
       </c>
       <c r="I49" s="78"/>
       <c r="J49" s="167">
         <v>10287</v>
       </c>
       <c r="K49" s="168">
         <v>0.37</v>
       </c>
       <c r="L49" s="97"/>
@@ -28328,51 +28328,51 @@
       <c r="AL49" s="36"/>
       <c r="AM49" s="36"/>
       <c r="AN49" s="36"/>
       <c r="AO49" s="36"/>
       <c r="AP49" s="36"/>
       <c r="AQ49" s="36"/>
       <c r="AR49" s="36"/>
       <c r="AS49" s="36"/>
       <c r="AT49" s="36"/>
       <c r="AU49" s="36"/>
       <c r="AV49" s="36"/>
       <c r="AW49" s="36"/>
       <c r="AX49" s="36"/>
       <c r="AY49" s="36"/>
       <c r="AZ49" s="36"/>
       <c r="BA49" s="36"/>
       <c r="BB49" s="36"/>
       <c r="BC49" s="36"/>
       <c r="BD49" s="36"/>
       <c r="BE49" s="36"/>
       <c r="BF49" s="36"/>
       <c r="BG49" s="36"/>
       <c r="BH49" s="36"/>
       <c r="BI49" s="36"/>
     </row>
-    <row r="50" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:61" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="36"/>
       <c r="C50" s="46" t="s">
         <v>65</v>
       </c>
       <c r="D50" s="122">
         <v>15199</v>
       </c>
       <c r="E50" s="169">
         <v>1</v>
       </c>
       <c r="F50" s="46"/>
       <c r="G50" s="122">
         <v>12786</v>
       </c>
       <c r="H50" s="169">
         <v>1</v>
       </c>
       <c r="I50" s="46"/>
       <c r="J50" s="122">
         <v>27985</v>
       </c>
       <c r="K50" s="169">
         <v>1</v>
       </c>
       <c r="L50" s="101"/>
@@ -28424,51 +28424,51 @@
       <c r="AL50" s="36"/>
       <c r="AM50" s="36"/>
       <c r="AN50" s="36"/>
       <c r="AO50" s="36"/>
       <c r="AP50" s="36"/>
       <c r="AQ50" s="36"/>
       <c r="AR50" s="36"/>
       <c r="AS50" s="36"/>
       <c r="AT50" s="36"/>
       <c r="AU50" s="36"/>
       <c r="AV50" s="36"/>
       <c r="AW50" s="36"/>
       <c r="AX50" s="36"/>
       <c r="AY50" s="36"/>
       <c r="AZ50" s="36"/>
       <c r="BA50" s="36"/>
       <c r="BB50" s="36"/>
       <c r="BC50" s="36"/>
       <c r="BD50" s="36"/>
       <c r="BE50" s="36"/>
       <c r="BF50" s="36"/>
       <c r="BG50" s="36"/>
       <c r="BH50" s="36"/>
       <c r="BI50" s="36"/>
     </row>
-    <row r="51" spans="1:61" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:61" ht="13.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A51" s="36"/>
       <c r="C51" s="46" t="s">
         <v>88</v>
       </c>
       <c r="D51" s="104">
         <v>0.4</v>
       </c>
       <c r="E51" s="175"/>
       <c r="F51" s="46"/>
       <c r="G51" s="104">
         <v>0.39</v>
       </c>
       <c r="H51" s="175"/>
       <c r="I51" s="46"/>
       <c r="J51" s="104">
         <v>0.4</v>
       </c>
       <c r="K51" s="175"/>
       <c r="L51" s="100"/>
       <c r="M51" s="104">
         <v>0.4</v>
       </c>
       <c r="N51" s="175"/>
       <c r="O51" s="174"/>
       <c r="P51" s="104">
@@ -28504,51 +28504,51 @@
       <c r="AL51" s="36"/>
       <c r="AM51" s="36"/>
       <c r="AN51" s="36"/>
       <c r="AO51" s="36"/>
       <c r="AP51" s="36"/>
       <c r="AQ51" s="36"/>
       <c r="AR51" s="36"/>
       <c r="AS51" s="36"/>
       <c r="AT51" s="36"/>
       <c r="AU51" s="36"/>
       <c r="AV51" s="36"/>
       <c r="AW51" s="36"/>
       <c r="AX51" s="36"/>
       <c r="AY51" s="36"/>
       <c r="AZ51" s="36"/>
       <c r="BA51" s="36"/>
       <c r="BB51" s="36"/>
       <c r="BC51" s="36"/>
       <c r="BD51" s="36"/>
       <c r="BE51" s="36"/>
       <c r="BF51" s="36"/>
       <c r="BG51" s="36"/>
       <c r="BH51" s="36"/>
       <c r="BI51" s="36"/>
     </row>
-    <row r="52" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A52" s="36"/>
       <c r="C52" s="40"/>
       <c r="D52" s="162"/>
       <c r="E52" s="162"/>
       <c r="F52" s="40"/>
       <c r="G52" s="162"/>
       <c r="H52" s="162"/>
       <c r="I52" s="40"/>
       <c r="J52" s="162"/>
       <c r="K52" s="162"/>
       <c r="L52" s="99"/>
       <c r="M52" s="162"/>
       <c r="N52" s="162"/>
       <c r="O52" s="162"/>
       <c r="P52" s="162"/>
       <c r="Q52" s="162"/>
       <c r="R52" s="162"/>
       <c r="S52" s="162"/>
       <c r="T52" s="162"/>
       <c r="U52" s="162"/>
       <c r="V52" s="162"/>
       <c r="W52" s="162"/>
       <c r="X52" s="162"/>
       <c r="Y52" s="162"/>
       <c r="Z52" s="162"/>
@@ -28566,51 +28566,51 @@
       <c r="AL52" s="36"/>
       <c r="AM52" s="36"/>
       <c r="AN52" s="36"/>
       <c r="AO52" s="36"/>
       <c r="AP52" s="36"/>
       <c r="AQ52" s="36"/>
       <c r="AR52" s="36"/>
       <c r="AS52" s="36"/>
       <c r="AT52" s="36"/>
       <c r="AU52" s="36"/>
       <c r="AV52" s="36"/>
       <c r="AW52" s="36"/>
       <c r="AX52" s="36"/>
       <c r="AY52" s="36"/>
       <c r="AZ52" s="36"/>
       <c r="BA52" s="36"/>
       <c r="BB52" s="36"/>
       <c r="BC52" s="36"/>
       <c r="BD52" s="36"/>
       <c r="BE52" s="36"/>
       <c r="BF52" s="36"/>
       <c r="BG52" s="36"/>
       <c r="BH52" s="36"/>
       <c r="BI52" s="36"/>
     </row>
-    <row r="53" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:61" ht="13" x14ac:dyDescent="0.25">
       <c r="A53" s="36"/>
       <c r="C53" s="46" t="s">
         <v>89</v>
       </c>
       <c r="D53" s="108">
         <v>390</v>
       </c>
       <c r="E53" s="108"/>
       <c r="F53" s="46"/>
       <c r="G53" s="108">
         <v>396</v>
       </c>
       <c r="H53" s="108"/>
       <c r="I53" s="46"/>
       <c r="J53" s="108">
         <v>393</v>
       </c>
       <c r="K53" s="108"/>
       <c r="L53" s="105"/>
       <c r="M53" s="108">
         <v>389</v>
       </c>
       <c r="N53" s="108"/>
       <c r="O53" s="108"/>
       <c r="P53" s="108">
@@ -28646,51 +28646,51 @@
       <c r="AL53" s="36"/>
       <c r="AM53" s="36"/>
       <c r="AN53" s="36"/>
       <c r="AO53" s="36"/>
       <c r="AP53" s="36"/>
       <c r="AQ53" s="36"/>
       <c r="AR53" s="36"/>
       <c r="AS53" s="36"/>
       <c r="AT53" s="36"/>
       <c r="AU53" s="36"/>
       <c r="AV53" s="36"/>
       <c r="AW53" s="36"/>
       <c r="AX53" s="36"/>
       <c r="AY53" s="36"/>
       <c r="AZ53" s="36"/>
       <c r="BA53" s="36"/>
       <c r="BB53" s="36"/>
       <c r="BC53" s="36"/>
       <c r="BD53" s="36"/>
       <c r="BE53" s="36"/>
       <c r="BF53" s="36"/>
       <c r="BG53" s="36"/>
       <c r="BH53" s="36"/>
       <c r="BI53" s="36"/>
     </row>
-    <row r="54" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:61" x14ac:dyDescent="0.25">
       <c r="A54" s="36"/>
       <c r="B54" s="36"/>
       <c r="C54" s="36"/>
       <c r="D54" s="36"/>
       <c r="E54" s="36"/>
       <c r="F54" s="36"/>
       <c r="G54" s="36"/>
       <c r="H54" s="36"/>
       <c r="I54" s="36"/>
       <c r="J54" s="36"/>
       <c r="K54" s="36"/>
       <c r="L54" s="36"/>
       <c r="M54" s="36"/>
       <c r="N54" s="36"/>
       <c r="O54" s="36"/>
       <c r="P54" s="36"/>
       <c r="Q54" s="36"/>
       <c r="R54" s="36"/>
       <c r="S54" s="36"/>
       <c r="T54" s="36"/>
       <c r="U54" s="36"/>
       <c r="V54" s="36"/>
       <c r="W54" s="36"/>
       <c r="X54" s="36"/>
       <c r="Y54" s="36"/>
@@ -28709,330 +28709,330 @@
       <c r="AL54" s="36"/>
       <c r="AM54" s="36"/>
       <c r="AN54" s="36"/>
       <c r="AO54" s="36"/>
       <c r="AP54" s="36"/>
       <c r="AQ54" s="36"/>
       <c r="AR54" s="36"/>
       <c r="AS54" s="36"/>
       <c r="AT54" s="36"/>
       <c r="AU54" s="36"/>
       <c r="AV54" s="36"/>
       <c r="AW54" s="36"/>
       <c r="AX54" s="36"/>
       <c r="AY54" s="36"/>
       <c r="AZ54" s="36"/>
       <c r="BA54" s="36"/>
       <c r="BB54" s="36"/>
       <c r="BC54" s="36"/>
       <c r="BD54" s="36"/>
       <c r="BE54" s="36"/>
       <c r="BF54" s="36"/>
       <c r="BG54" s="36"/>
       <c r="BH54" s="36"/>
       <c r="BI54" s="36"/>
     </row>
-    <row r="55" spans="1:61" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:61" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="36"/>
-      <c r="B55" s="454" t="s">
+      <c r="B55" s="455" t="s">
         <v>90</v>
       </c>
-      <c r="C55" s="454"/>
-[...22 lines deleted...]
-      <c r="Z55" s="454"/>
+      <c r="C55" s="455"/>
+      <c r="D55" s="455"/>
+      <c r="E55" s="455"/>
+      <c r="F55" s="455"/>
+      <c r="G55" s="455"/>
+      <c r="H55" s="455"/>
+      <c r="I55" s="455"/>
+      <c r="J55" s="455"/>
+      <c r="K55" s="455"/>
+      <c r="L55" s="455"/>
+      <c r="M55" s="455"/>
+      <c r="N55" s="455"/>
+      <c r="O55" s="455"/>
+      <c r="P55" s="455"/>
+      <c r="Q55" s="455"/>
+      <c r="R55" s="455"/>
+      <c r="S55" s="455"/>
+      <c r="T55" s="455"/>
+      <c r="U55" s="455"/>
+      <c r="V55" s="455"/>
+      <c r="W55" s="455"/>
+      <c r="X55" s="455"/>
+      <c r="Y55" s="455"/>
+      <c r="Z55" s="455"/>
       <c r="AA55" s="36"/>
       <c r="AB55" s="36"/>
       <c r="AC55" s="36"/>
       <c r="AD55" s="36"/>
       <c r="AE55" s="36"/>
       <c r="AF55" s="36"/>
       <c r="AG55" s="36"/>
       <c r="AH55" s="36"/>
       <c r="AI55" s="36"/>
       <c r="AJ55" s="36"/>
       <c r="AK55" s="36"/>
       <c r="AL55" s="36"/>
       <c r="AM55" s="36"/>
       <c r="AN55" s="36"/>
       <c r="AO55" s="36"/>
       <c r="AP55" s="36"/>
       <c r="AQ55" s="36"/>
       <c r="AR55" s="36"/>
       <c r="AS55" s="36"/>
       <c r="AT55" s="36"/>
       <c r="AU55" s="36"/>
       <c r="AV55" s="36"/>
       <c r="AW55" s="36"/>
       <c r="AX55" s="36"/>
       <c r="AY55" s="36"/>
       <c r="AZ55" s="36"/>
       <c r="BA55" s="36"/>
       <c r="BB55" s="36"/>
       <c r="BC55" s="36"/>
       <c r="BD55" s="36"/>
       <c r="BE55" s="36"/>
       <c r="BF55" s="36"/>
       <c r="BG55" s="36"/>
       <c r="BH55" s="36"/>
       <c r="BI55" s="36"/>
     </row>
-    <row r="56" spans="1:61" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:61" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="36"/>
-      <c r="B56" s="454" t="s">
+      <c r="B56" s="455" t="s">
         <v>315</v>
       </c>
-      <c r="C56" s="454"/>
-[...22 lines deleted...]
-      <c r="Z56" s="454"/>
+      <c r="C56" s="455"/>
+      <c r="D56" s="455"/>
+      <c r="E56" s="455"/>
+      <c r="F56" s="455"/>
+      <c r="G56" s="455"/>
+      <c r="H56" s="455"/>
+      <c r="I56" s="455"/>
+      <c r="J56" s="455"/>
+      <c r="K56" s="455"/>
+      <c r="L56" s="455"/>
+      <c r="M56" s="455"/>
+      <c r="N56" s="455"/>
+      <c r="O56" s="455"/>
+      <c r="P56" s="455"/>
+      <c r="Q56" s="455"/>
+      <c r="R56" s="455"/>
+      <c r="S56" s="455"/>
+      <c r="T56" s="455"/>
+      <c r="U56" s="455"/>
+      <c r="V56" s="455"/>
+      <c r="W56" s="455"/>
+      <c r="X56" s="455"/>
+      <c r="Y56" s="455"/>
+      <c r="Z56" s="455"/>
       <c r="AA56" s="36"/>
       <c r="AB56" s="36"/>
       <c r="AC56" s="36"/>
       <c r="AD56" s="36"/>
       <c r="AE56" s="36"/>
       <c r="AF56" s="36"/>
       <c r="AG56" s="36"/>
       <c r="AH56" s="36"/>
       <c r="AI56" s="36"/>
       <c r="AJ56" s="36"/>
       <c r="AK56" s="36"/>
       <c r="AL56" s="36"/>
       <c r="AM56" s="36"/>
       <c r="AN56" s="36"/>
       <c r="AO56" s="36"/>
       <c r="AP56" s="36"/>
       <c r="AQ56" s="36"/>
       <c r="AR56" s="36"/>
       <c r="AS56" s="36"/>
       <c r="AT56" s="36"/>
       <c r="AU56" s="36"/>
       <c r="AV56" s="36"/>
       <c r="AW56" s="36"/>
       <c r="AX56" s="36"/>
       <c r="AY56" s="36"/>
       <c r="AZ56" s="36"/>
       <c r="BA56" s="36"/>
       <c r="BB56" s="36"/>
       <c r="BC56" s="36"/>
       <c r="BD56" s="36"/>
       <c r="BE56" s="36"/>
       <c r="BF56" s="36"/>
       <c r="BG56" s="36"/>
       <c r="BH56" s="36"/>
       <c r="BI56" s="36"/>
     </row>
-    <row r="57" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:61" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="36"/>
-      <c r="B57" s="454" t="s">
+      <c r="B57" s="455" t="s">
         <v>320</v>
       </c>
-      <c r="C57" s="454"/>
-[...22 lines deleted...]
-      <c r="Z57" s="454"/>
+      <c r="C57" s="455"/>
+      <c r="D57" s="455"/>
+      <c r="E57" s="455"/>
+      <c r="F57" s="455"/>
+      <c r="G57" s="455"/>
+      <c r="H57" s="455"/>
+      <c r="I57" s="455"/>
+      <c r="J57" s="455"/>
+      <c r="K57" s="455"/>
+      <c r="L57" s="455"/>
+      <c r="M57" s="455"/>
+      <c r="N57" s="455"/>
+      <c r="O57" s="455"/>
+      <c r="P57" s="455"/>
+      <c r="Q57" s="455"/>
+      <c r="R57" s="455"/>
+      <c r="S57" s="455"/>
+      <c r="T57" s="455"/>
+      <c r="U57" s="455"/>
+      <c r="V57" s="455"/>
+      <c r="W57" s="455"/>
+      <c r="X57" s="455"/>
+      <c r="Y57" s="455"/>
+      <c r="Z57" s="455"/>
       <c r="AA57" s="36"/>
       <c r="AB57" s="36"/>
       <c r="AC57" s="36"/>
       <c r="AD57" s="36"/>
       <c r="AE57" s="36"/>
       <c r="AF57" s="36"/>
       <c r="AG57" s="36"/>
       <c r="AH57" s="36"/>
       <c r="AI57" s="36"/>
       <c r="AJ57" s="36"/>
       <c r="AK57" s="36"/>
       <c r="AL57" s="36"/>
       <c r="AM57" s="36"/>
       <c r="AN57" s="36"/>
       <c r="AO57" s="36"/>
       <c r="AP57" s="36"/>
       <c r="AQ57" s="36"/>
       <c r="AR57" s="36"/>
       <c r="AS57" s="36"/>
       <c r="AT57" s="36"/>
       <c r="AU57" s="36"/>
       <c r="AV57" s="36"/>
       <c r="AW57" s="36"/>
       <c r="AX57" s="36"/>
       <c r="AY57" s="36"/>
       <c r="AZ57" s="36"/>
       <c r="BA57" s="36"/>
       <c r="BB57" s="36"/>
       <c r="BC57" s="36"/>
       <c r="BD57" s="36"/>
       <c r="BE57" s="36"/>
       <c r="BF57" s="36"/>
       <c r="BG57" s="36"/>
       <c r="BH57" s="36"/>
       <c r="BI57" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="B57:Z57"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="D6:K6"/>
+    <mergeCell ref="B56:Z56"/>
+    <mergeCell ref="B55:Z55"/>
     <mergeCell ref="B2:Z2"/>
     <mergeCell ref="B3:Z3"/>
     <mergeCell ref="P7:Q7"/>
     <mergeCell ref="Y7:Z7"/>
     <mergeCell ref="V7:W7"/>
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="M6:Z6"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="D7:E7"/>
-    <mergeCell ref="B57:Z57"/>
-[...3 lines deleted...]
-    <mergeCell ref="B55:Z55"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="62" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AY41"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.28515625" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="2.54296875" customWidth="1"/>
+    <col min="3" max="3" width="21.54296875" customWidth="1"/>
+    <col min="4" max="4" width="11.26953125" customWidth="1"/>
     <col min="5" max="5" width="11" customWidth="1"/>
-    <col min="6" max="6" width="1.5703125" customWidth="1"/>
-    <col min="7" max="7" width="11.28515625" customWidth="1"/>
+    <col min="6" max="6" width="1.54296875" customWidth="1"/>
+    <col min="7" max="7" width="11.26953125" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
-    <col min="9" max="9" width="1.5703125" customWidth="1"/>
-    <col min="10" max="10" width="11.28515625" customWidth="1"/>
+    <col min="9" max="9" width="1.54296875" customWidth="1"/>
+    <col min="10" max="10" width="11.26953125" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
-    <col min="12" max="12" width="1.5703125" customWidth="1"/>
-    <col min="13" max="13" width="11.28515625" customWidth="1"/>
+    <col min="12" max="12" width="1.54296875" customWidth="1"/>
+    <col min="13" max="13" width="11.26953125" customWidth="1"/>
     <col min="14" max="14" width="11" customWidth="1"/>
-    <col min="15" max="15" width="1.5703125" customWidth="1"/>
-    <col min="16" max="16" width="11.28515625" customWidth="1"/>
+    <col min="15" max="15" width="1.54296875" customWidth="1"/>
+    <col min="16" max="16" width="11.26953125" customWidth="1"/>
     <col min="17" max="17" width="11" customWidth="1"/>
-    <col min="18" max="18" width="1.5703125" customWidth="1"/>
-    <col min="19" max="19" width="11.28515625" customWidth="1"/>
+    <col min="18" max="18" width="1.54296875" customWidth="1"/>
+    <col min="19" max="19" width="11.26953125" customWidth="1"/>
     <col min="20" max="20" width="11" customWidth="1"/>
-    <col min="21" max="21" width="1.5703125" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="43" max="51" width="9.42578125" customWidth="1"/>
+    <col min="21" max="21" width="1.54296875" customWidth="1"/>
+    <col min="22" max="22" width="11.54296875" customWidth="1"/>
+    <col min="23" max="23" width="1.453125" customWidth="1"/>
+    <col min="24" max="24" width="9.54296875" customWidth="1"/>
+    <col min="25" max="25" width="8.453125" customWidth="1"/>
+    <col min="26" max="26" width="1.453125" customWidth="1"/>
+    <col min="27" max="27" width="9.54296875" customWidth="1"/>
+    <col min="28" max="28" width="8.453125" customWidth="1"/>
+    <col min="29" max="29" width="2.54296875" customWidth="1"/>
+    <col min="30" max="30" width="9.54296875" customWidth="1"/>
+    <col min="31" max="31" width="8.453125" customWidth="1"/>
+    <col min="32" max="32" width="1.453125" customWidth="1"/>
+    <col min="33" max="33" width="11.453125" customWidth="1"/>
+    <col min="34" max="34" width="8.453125" customWidth="1"/>
+    <col min="35" max="35" width="1.453125" customWidth="1"/>
+    <col min="36" max="36" width="9.54296875" customWidth="1"/>
+    <col min="37" max="37" width="8.453125" customWidth="1"/>
+    <col min="38" max="38" width="1.453125" customWidth="1"/>
+    <col min="39" max="39" width="9.54296875" customWidth="1"/>
+    <col min="40" max="40" width="8.453125" customWidth="1"/>
+    <col min="41" max="41" width="9.453125" customWidth="1"/>
+    <col min="42" max="42" width="17.54296875" customWidth="1"/>
+    <col min="43" max="51" width="9.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A1" s="13"/>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
       <c r="R1" s="13"/>
       <c r="S1" s="13"/>
       <c r="T1" s="13"/>
       <c r="U1" s="13"/>
       <c r="V1" s="13"/>
       <c r="W1" s="13"/>
       <c r="X1" s="13"/>
       <c r="Y1" s="13"/>
@@ -29041,216 +29041,216 @@
       <c r="AB1" s="13"/>
       <c r="AC1" s="13"/>
       <c r="AD1" s="13"/>
       <c r="AE1" s="13"/>
       <c r="AF1" s="13"/>
       <c r="AG1" s="13"/>
       <c r="AH1" s="13"/>
       <c r="AI1" s="13"/>
       <c r="AJ1" s="13"/>
       <c r="AK1" s="13"/>
       <c r="AL1" s="13"/>
       <c r="AM1" s="13"/>
       <c r="AN1" s="13"/>
       <c r="AO1" s="13"/>
       <c r="AP1" s="13"/>
       <c r="AQ1" s="13"/>
       <c r="AR1" s="13"/>
       <c r="AS1" s="13"/>
       <c r="AT1" s="13"/>
       <c r="AU1" s="13"/>
       <c r="AV1" s="13"/>
       <c r="AW1" s="13"/>
       <c r="AX1" s="13"/>
       <c r="AY1" s="13"/>
     </row>
-    <row r="2" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="81"/>
-      <c r="B2" s="462" t="s">
+      <c r="B2" s="463" t="s">
         <v>244</v>
       </c>
-      <c r="C2" s="462"/>
-[...16 lines deleted...]
-      <c r="T2" s="462"/>
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="463"/>
+      <c r="H2" s="463"/>
+      <c r="I2" s="463"/>
+      <c r="J2" s="463"/>
+      <c r="K2" s="463"/>
+      <c r="L2" s="463"/>
+      <c r="M2" s="463"/>
+      <c r="N2" s="463"/>
+      <c r="O2" s="463"/>
+      <c r="P2" s="463"/>
+      <c r="Q2" s="463"/>
+      <c r="R2" s="463"/>
+      <c r="S2" s="463"/>
+      <c r="T2" s="463"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="13"/>
       <c r="AP2" s="13"/>
       <c r="AQ2" s="13"/>
       <c r="AR2" s="13"/>
       <c r="AS2" s="13"/>
       <c r="AT2" s="13"/>
       <c r="AU2" s="13"/>
       <c r="AV2" s="13"/>
       <c r="AW2" s="13"/>
       <c r="AX2" s="13"/>
       <c r="AY2" s="13"/>
     </row>
-    <row r="3" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A3" s="81"/>
-      <c r="B3" s="463" t="s">
+      <c r="B3" s="464" t="s">
         <v>201</v>
       </c>
-      <c r="C3" s="463"/>
-[...16 lines deleted...]
-      <c r="T3" s="463"/>
+      <c r="C3" s="464"/>
+      <c r="D3" s="464"/>
+      <c r="E3" s="464"/>
+      <c r="F3" s="464"/>
+      <c r="G3" s="464"/>
+      <c r="H3" s="464"/>
+      <c r="I3" s="464"/>
+      <c r="J3" s="464"/>
+      <c r="K3" s="464"/>
+      <c r="L3" s="464"/>
+      <c r="M3" s="464"/>
+      <c r="N3" s="464"/>
+      <c r="O3" s="464"/>
+      <c r="P3" s="464"/>
+      <c r="Q3" s="464"/>
+      <c r="R3" s="464"/>
+      <c r="S3" s="464"/>
+      <c r="T3" s="464"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AD3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="41"/>
       <c r="AH3" s="41"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
       <c r="AK3" s="41"/>
       <c r="AL3" s="41"/>
       <c r="AM3" s="41"/>
       <c r="AN3" s="41"/>
       <c r="AO3" s="13"/>
       <c r="AP3" s="13"/>
       <c r="AQ3" s="13"/>
       <c r="AR3" s="13"/>
       <c r="AS3" s="13"/>
       <c r="AT3" s="13"/>
       <c r="AU3" s="13"/>
       <c r="AV3" s="13"/>
       <c r="AW3" s="13"/>
       <c r="AX3" s="13"/>
       <c r="AY3" s="13"/>
     </row>
-    <row r="4" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A4" s="81"/>
-      <c r="B4" s="463" t="s">
+      <c r="B4" s="464" t="s">
         <v>57</v>
       </c>
-      <c r="C4" s="463"/>
-[...16 lines deleted...]
-      <c r="T4" s="463"/>
+      <c r="C4" s="464"/>
+      <c r="D4" s="464"/>
+      <c r="E4" s="464"/>
+      <c r="F4" s="464"/>
+      <c r="G4" s="464"/>
+      <c r="H4" s="464"/>
+      <c r="I4" s="464"/>
+      <c r="J4" s="464"/>
+      <c r="K4" s="464"/>
+      <c r="L4" s="464"/>
+      <c r="M4" s="464"/>
+      <c r="N4" s="464"/>
+      <c r="O4" s="464"/>
+      <c r="P4" s="464"/>
+      <c r="Q4" s="464"/>
+      <c r="R4" s="464"/>
+      <c r="S4" s="464"/>
+      <c r="T4" s="464"/>
       <c r="U4" s="41"/>
       <c r="V4" s="41"/>
       <c r="W4" s="41"/>
       <c r="X4" s="41"/>
       <c r="Y4" s="41"/>
       <c r="Z4" s="41"/>
       <c r="AA4" s="41"/>
       <c r="AB4" s="41"/>
       <c r="AC4" s="41"/>
       <c r="AD4" s="41"/>
       <c r="AE4" s="41"/>
       <c r="AF4" s="41"/>
       <c r="AG4" s="41"/>
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="41"/>
       <c r="AM4" s="41"/>
       <c r="AN4" s="41"/>
       <c r="AO4" s="13"/>
       <c r="AP4" s="13"/>
       <c r="AQ4" s="13"/>
       <c r="AR4" s="13"/>
       <c r="AS4" s="13"/>
       <c r="AT4" s="13"/>
       <c r="AU4" s="13"/>
       <c r="AV4" s="13"/>
       <c r="AW4" s="13"/>
       <c r="AX4" s="13"/>
       <c r="AY4" s="13"/>
     </row>
-    <row r="5" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="81"/>
       <c r="B5" s="152"/>
       <c r="C5" s="152"/>
       <c r="D5" s="81"/>
       <c r="E5" s="81"/>
       <c r="F5" s="152"/>
       <c r="G5" s="81"/>
       <c r="H5" s="81"/>
       <c r="I5" s="81"/>
       <c r="J5" s="81"/>
       <c r="K5" s="81"/>
       <c r="L5" s="81"/>
       <c r="M5" s="81"/>
       <c r="N5" s="81"/>
       <c r="O5" s="81"/>
       <c r="P5" s="81"/>
       <c r="Q5" s="81"/>
       <c r="R5" s="81"/>
       <c r="S5" s="81"/>
       <c r="T5" s="81"/>
       <c r="U5" s="12"/>
       <c r="V5" s="12"/>
       <c r="W5" s="12"/>
       <c r="X5" s="12"/>
       <c r="Y5" s="12"/>
@@ -29259,169 +29259,169 @@
       <c r="AB5" s="12"/>
       <c r="AC5" s="12"/>
       <c r="AD5" s="12"/>
       <c r="AE5" s="12"/>
       <c r="AF5" s="12"/>
       <c r="AG5" s="12"/>
       <c r="AH5" s="12"/>
       <c r="AI5" s="12"/>
       <c r="AJ5" s="12"/>
       <c r="AK5" s="12"/>
       <c r="AL5" s="12"/>
       <c r="AM5" s="12"/>
       <c r="AN5" s="12"/>
       <c r="AO5" s="13"/>
       <c r="AP5" s="13"/>
       <c r="AQ5" s="13"/>
       <c r="AR5" s="13"/>
       <c r="AS5" s="13"/>
       <c r="AT5" s="13"/>
       <c r="AU5" s="13"/>
       <c r="AV5" s="13"/>
       <c r="AW5" s="13"/>
       <c r="AX5" s="13"/>
       <c r="AY5" s="13"/>
     </row>
-    <row r="6" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="81"/>
       <c r="B6" s="186"/>
       <c r="C6" s="186"/>
-      <c r="D6" s="464">
+      <c r="D6" s="465">
         <v>2026</v>
       </c>
-      <c r="E6" s="464"/>
-[...2 lines deleted...]
-      <c r="H6" s="464"/>
+      <c r="E6" s="465"/>
+      <c r="F6" s="465"/>
+      <c r="G6" s="465"/>
+      <c r="H6" s="465"/>
       <c r="I6" s="303"/>
-      <c r="J6" s="464">
+      <c r="J6" s="465">
         <v>2025</v>
       </c>
-      <c r="K6" s="464"/>
-[...8 lines deleted...]
-      <c r="T6" s="464"/>
+      <c r="K6" s="465"/>
+      <c r="L6" s="465"/>
+      <c r="M6" s="465"/>
+      <c r="N6" s="465"/>
+      <c r="O6" s="465"/>
+      <c r="P6" s="465"/>
+      <c r="Q6" s="465"/>
+      <c r="R6" s="465"/>
+      <c r="S6" s="465"/>
+      <c r="T6" s="465"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7"/>
       <c r="AL6" s="7"/>
       <c r="AM6" s="7"/>
       <c r="AN6" s="7"/>
       <c r="AO6" s="13"/>
       <c r="AP6" s="13"/>
       <c r="AQ6" s="13"/>
       <c r="AR6" s="13"/>
       <c r="AS6" s="13"/>
       <c r="AT6" s="13"/>
       <c r="AU6" s="13"/>
       <c r="AV6" s="13"/>
       <c r="AW6" s="13"/>
       <c r="AX6" s="13"/>
       <c r="AY6" s="13"/>
     </row>
-    <row r="7" spans="1:51" x14ac:dyDescent="0.2">
-      <c r="D7" s="461" t="s">
+    <row r="7" spans="1:51" ht="13" x14ac:dyDescent="0.3">
+      <c r="D7" s="462" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="461"/>
-      <c r="G7" s="461" t="s">
+      <c r="E7" s="462"/>
+      <c r="G7" s="462" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="461"/>
+      <c r="H7" s="462"/>
       <c r="I7" s="186"/>
-      <c r="J7" s="461" t="s">
+      <c r="J7" s="462" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="461"/>
+      <c r="K7" s="462"/>
       <c r="L7" s="186"/>
-      <c r="M7" s="461" t="s">
+      <c r="M7" s="462" t="s">
         <v>5</v>
       </c>
-      <c r="N7" s="461"/>
+      <c r="N7" s="462"/>
       <c r="O7" s="186"/>
-      <c r="P7" s="461" t="s">
+      <c r="P7" s="462" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="461"/>
+      <c r="Q7" s="462"/>
       <c r="R7" s="186"/>
-      <c r="S7" s="461" t="s">
+      <c r="S7" s="462" t="s">
         <v>2</v>
       </c>
-      <c r="T7" s="461"/>
+      <c r="T7" s="462"/>
       <c r="U7" s="43"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
       <c r="AL7" s="4"/>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
       <c r="AR7" s="4"/>
       <c r="AS7" s="4"/>
       <c r="AT7" s="4"/>
       <c r="AU7" s="4"/>
       <c r="AV7" s="4"/>
       <c r="AW7" s="4"/>
       <c r="AX7" s="4"/>
       <c r="AY7" s="4"/>
     </row>
-    <row r="8" spans="1:51" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:51" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="289" t="s">
         <v>243</v>
       </c>
       <c r="C8" s="208"/>
       <c r="D8" s="211" t="s">
         <v>91</v>
       </c>
       <c r="E8" s="212" t="s">
         <v>92</v>
       </c>
       <c r="F8" s="208"/>
       <c r="G8" s="211" t="s">
         <v>91</v>
       </c>
       <c r="H8" s="212" t="s">
         <v>92</v>
       </c>
       <c r="I8" s="186"/>
       <c r="J8" s="211" t="s">
         <v>91</v>
       </c>
       <c r="K8" s="212" t="s">
         <v>92</v>
       </c>
       <c r="L8" s="186"/>
@@ -29455,51 +29455,51 @@
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
     </row>
-    <row r="9" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="B9" s="289"/>
       <c r="C9" s="152" t="s">
         <v>58</v>
       </c>
       <c r="D9" s="216"/>
       <c r="E9" s="215"/>
       <c r="F9" s="152"/>
       <c r="G9" s="216"/>
       <c r="H9" s="215"/>
       <c r="I9" s="186"/>
       <c r="J9" s="337"/>
       <c r="K9" s="337"/>
       <c r="L9" s="7"/>
       <c r="M9" s="337"/>
       <c r="N9" s="337"/>
       <c r="O9" s="7"/>
       <c r="P9" s="337"/>
       <c r="Q9" s="337"/>
       <c r="R9" s="186"/>
       <c r="S9" s="216"/>
       <c r="T9" s="215"/>
       <c r="U9" s="43"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
@@ -29509,51 +29509,51 @@
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
       <c r="AR9" s="4"/>
       <c r="AS9" s="4"/>
       <c r="AT9" s="4"/>
       <c r="AU9" s="4"/>
       <c r="AV9" s="4"/>
       <c r="AW9" s="4"/>
       <c r="AX9" s="4"/>
       <c r="AY9" s="4"/>
     </row>
-    <row r="10" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:51" x14ac:dyDescent="0.25">
       <c r="B10" s="165"/>
       <c r="C10" s="189" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="109">
         <v>273953</v>
       </c>
       <c r="E10" s="88">
         <v>1</v>
       </c>
       <c r="F10" s="189"/>
       <c r="G10" s="109">
         <v>272475</v>
       </c>
       <c r="H10" s="88">
         <v>1</v>
       </c>
       <c r="I10" s="88"/>
       <c r="J10" s="109">
         <v>273147</v>
       </c>
       <c r="K10" s="88">
         <v>1</v>
       </c>
       <c r="L10" s="88"/>
@@ -29587,51 +29587,51 @@
       <c r="AB10" s="123"/>
       <c r="AC10" s="123"/>
       <c r="AD10" s="123"/>
       <c r="AE10" s="123"/>
       <c r="AF10" s="123"/>
       <c r="AG10" s="123"/>
       <c r="AH10" s="123"/>
       <c r="AI10" s="123"/>
       <c r="AJ10" s="123"/>
       <c r="AK10" s="123"/>
       <c r="AL10" s="123"/>
       <c r="AM10" s="123"/>
       <c r="AN10" s="123"/>
       <c r="AO10" s="123"/>
       <c r="AP10" s="123"/>
       <c r="AQ10" s="4"/>
       <c r="AR10" s="4"/>
       <c r="AS10" s="4"/>
       <c r="AT10" s="4"/>
       <c r="AU10" s="4"/>
       <c r="AV10" s="4"/>
       <c r="AW10" s="4"/>
       <c r="AX10" s="4"/>
       <c r="AY10" s="4"/>
     </row>
-    <row r="11" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:51" x14ac:dyDescent="0.25">
       <c r="B11" s="165"/>
       <c r="C11" s="189" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="110">
         <v>306</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="189"/>
       <c r="G11" s="110">
         <v>317</v>
       </c>
       <c r="H11" s="88">
         <v>0</v>
       </c>
       <c r="I11" s="88"/>
       <c r="J11" s="110">
         <v>331</v>
       </c>
       <c r="K11" s="88">
         <v>0</v>
       </c>
       <c r="L11" s="88"/>
@@ -29665,51 +29665,51 @@
       <c r="AB11" s="123"/>
       <c r="AC11" s="123"/>
       <c r="AD11" s="123"/>
       <c r="AE11" s="123"/>
       <c r="AF11" s="123"/>
       <c r="AG11" s="123"/>
       <c r="AH11" s="123"/>
       <c r="AI11" s="123"/>
       <c r="AJ11" s="123"/>
       <c r="AK11" s="123"/>
       <c r="AL11" s="123"/>
       <c r="AM11" s="123"/>
       <c r="AN11" s="123"/>
       <c r="AO11" s="123"/>
       <c r="AP11" s="123"/>
       <c r="AQ11" s="4"/>
       <c r="AR11" s="4"/>
       <c r="AS11" s="4"/>
       <c r="AT11" s="4"/>
       <c r="AU11" s="4"/>
       <c r="AV11" s="4"/>
       <c r="AW11" s="4"/>
       <c r="AX11" s="4"/>
       <c r="AY11" s="4"/>
     </row>
-    <row r="12" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B12" s="165"/>
       <c r="C12" s="208" t="s">
         <v>61</v>
       </c>
       <c r="D12" s="306">
         <v>274259</v>
       </c>
       <c r="E12" s="307">
         <v>1</v>
       </c>
       <c r="F12" s="208"/>
       <c r="G12" s="306">
         <v>272792</v>
       </c>
       <c r="H12" s="307">
         <v>1</v>
       </c>
       <c r="I12" s="218"/>
       <c r="J12" s="306">
         <v>273478</v>
       </c>
       <c r="K12" s="307">
         <v>1</v>
       </c>
       <c r="L12" s="218"/>
@@ -29743,51 +29743,51 @@
       <c r="AB12" s="123"/>
       <c r="AC12" s="123"/>
       <c r="AD12" s="123"/>
       <c r="AE12" s="123"/>
       <c r="AF12" s="123"/>
       <c r="AG12" s="123"/>
       <c r="AH12" s="123"/>
       <c r="AI12" s="123"/>
       <c r="AJ12" s="123"/>
       <c r="AK12" s="123"/>
       <c r="AL12" s="123"/>
       <c r="AM12" s="123"/>
       <c r="AN12" s="123"/>
       <c r="AO12" s="123"/>
       <c r="AP12" s="123"/>
       <c r="AQ12" s="4"/>
       <c r="AR12" s="4"/>
       <c r="AS12" s="4"/>
       <c r="AT12" s="4"/>
       <c r="AU12" s="4"/>
       <c r="AV12" s="4"/>
       <c r="AW12" s="4"/>
       <c r="AX12" s="4"/>
       <c r="AY12" s="4"/>
     </row>
-    <row r="13" spans="1:51" ht="19.350000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:51" ht="19.399999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B13" s="289" t="s">
         <v>239</v>
       </c>
       <c r="C13" s="152"/>
       <c r="D13" s="181"/>
       <c r="E13" s="218"/>
       <c r="F13" s="152"/>
       <c r="G13" s="181"/>
       <c r="H13" s="218"/>
       <c r="I13" s="218"/>
       <c r="J13" s="181"/>
       <c r="K13" s="218"/>
       <c r="L13" s="218"/>
       <c r="M13" s="181"/>
       <c r="N13" s="218"/>
       <c r="O13" s="218"/>
       <c r="P13" s="181"/>
       <c r="Q13" s="218"/>
       <c r="R13" s="218"/>
       <c r="S13" s="181"/>
       <c r="T13" s="218"/>
       <c r="U13" s="13"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="123"/>
@@ -29797,51 +29797,51 @@
       <c r="AB13" s="123"/>
       <c r="AC13" s="123"/>
       <c r="AD13" s="123"/>
       <c r="AE13" s="123"/>
       <c r="AF13" s="123"/>
       <c r="AG13" s="123"/>
       <c r="AH13" s="123"/>
       <c r="AI13" s="123"/>
       <c r="AJ13" s="123"/>
       <c r="AK13" s="123"/>
       <c r="AL13" s="123"/>
       <c r="AM13" s="123"/>
       <c r="AN13" s="123"/>
       <c r="AO13" s="123"/>
       <c r="AP13" s="123"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
       <c r="AT13" s="4"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>
       <c r="AW13" s="4"/>
       <c r="AX13" s="4"/>
       <c r="AY13" s="4"/>
     </row>
-    <row r="14" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A14" s="152"/>
       <c r="C14" s="152" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="220"/>
       <c r="E14" s="219"/>
       <c r="F14" s="152"/>
       <c r="G14" s="220"/>
       <c r="H14" s="219"/>
       <c r="I14" s="219"/>
       <c r="J14" s="220"/>
       <c r="K14" s="219"/>
       <c r="L14" s="219"/>
       <c r="M14" s="220"/>
       <c r="N14" s="219"/>
       <c r="O14" s="219"/>
       <c r="P14" s="220"/>
       <c r="Q14" s="219"/>
       <c r="R14" s="219"/>
       <c r="S14" s="220"/>
       <c r="T14" s="219"/>
       <c r="U14" s="43"/>
       <c r="V14" s="4"/>
       <c r="W14" s="4"/>
       <c r="X14" s="123"/>
@@ -29851,51 +29851,51 @@
       <c r="AB14" s="123"/>
       <c r="AC14" s="123"/>
       <c r="AD14" s="123"/>
       <c r="AE14" s="123"/>
       <c r="AF14" s="123"/>
       <c r="AG14" s="123"/>
       <c r="AH14" s="123"/>
       <c r="AI14" s="123"/>
       <c r="AJ14" s="123"/>
       <c r="AK14" s="123"/>
       <c r="AL14" s="123"/>
       <c r="AM14" s="123"/>
       <c r="AN14" s="123"/>
       <c r="AO14" s="123"/>
       <c r="AP14" s="123"/>
       <c r="AQ14" s="4"/>
       <c r="AR14" s="4"/>
       <c r="AS14" s="4"/>
       <c r="AT14" s="4"/>
       <c r="AU14" s="4"/>
       <c r="AV14" s="4"/>
       <c r="AW14" s="4"/>
       <c r="AX14" s="4"/>
       <c r="AY14" s="4"/>
     </row>
-    <row r="15" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A15" s="81"/>
       <c r="C15" s="189" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="109">
         <v>249532</v>
       </c>
       <c r="E15" s="88">
         <v>0.91</v>
       </c>
       <c r="F15" s="189"/>
       <c r="G15" s="109">
         <v>248108</v>
       </c>
       <c r="H15" s="88">
         <v>0.91</v>
       </c>
       <c r="I15" s="88"/>
       <c r="J15" s="109">
         <v>249902</v>
       </c>
       <c r="K15" s="88">
         <v>0.91</v>
       </c>
       <c r="L15" s="88"/>
@@ -29929,51 +29929,51 @@
       <c r="AB15" s="123"/>
       <c r="AC15" s="123"/>
       <c r="AD15" s="123"/>
       <c r="AE15" s="123"/>
       <c r="AF15" s="123"/>
       <c r="AG15" s="123"/>
       <c r="AH15" s="123"/>
       <c r="AI15" s="123"/>
       <c r="AJ15" s="123"/>
       <c r="AK15" s="123"/>
       <c r="AL15" s="123"/>
       <c r="AM15" s="123"/>
       <c r="AN15" s="123"/>
       <c r="AO15" s="123"/>
       <c r="AP15" s="123"/>
       <c r="AQ15" s="4"/>
       <c r="AR15" s="4"/>
       <c r="AS15" s="4"/>
       <c r="AT15" s="4"/>
       <c r="AU15" s="4"/>
       <c r="AV15" s="4"/>
       <c r="AW15" s="4"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
     </row>
-    <row r="16" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A16" s="81"/>
       <c r="C16" s="189" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="111">
         <v>24421</v>
       </c>
       <c r="E16" s="137">
         <v>0.09</v>
       </c>
       <c r="F16" s="189"/>
       <c r="G16" s="111">
         <v>24367</v>
       </c>
       <c r="H16" s="137">
         <v>0.09</v>
       </c>
       <c r="I16" s="88"/>
       <c r="J16" s="111">
         <v>23245</v>
       </c>
       <c r="K16" s="137">
         <v>0.09</v>
       </c>
       <c r="L16" s="88"/>
@@ -30007,51 +30007,51 @@
       <c r="AB16" s="123"/>
       <c r="AC16" s="123"/>
       <c r="AD16" s="123"/>
       <c r="AE16" s="123"/>
       <c r="AF16" s="123"/>
       <c r="AG16" s="123"/>
       <c r="AH16" s="123"/>
       <c r="AI16" s="123"/>
       <c r="AJ16" s="123"/>
       <c r="AK16" s="123"/>
       <c r="AL16" s="123"/>
       <c r="AM16" s="123"/>
       <c r="AN16" s="123"/>
       <c r="AO16" s="123"/>
       <c r="AP16" s="123"/>
       <c r="AQ16" s="4"/>
       <c r="AR16" s="4"/>
       <c r="AS16" s="4"/>
       <c r="AT16" s="4"/>
       <c r="AU16" s="4"/>
       <c r="AV16" s="4"/>
       <c r="AW16" s="4"/>
       <c r="AX16" s="4"/>
       <c r="AY16" s="4"/>
     </row>
-    <row r="17" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="81"/>
       <c r="C17" s="208" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="124">
         <v>273953</v>
       </c>
       <c r="E17" s="221">
         <v>1</v>
       </c>
       <c r="F17" s="208"/>
       <c r="G17" s="124">
         <v>272475</v>
       </c>
       <c r="H17" s="221">
         <v>1</v>
       </c>
       <c r="I17" s="218"/>
       <c r="J17" s="124">
         <v>273147</v>
       </c>
       <c r="K17" s="221">
         <v>1</v>
       </c>
       <c r="L17" s="218"/>
@@ -30085,51 +30085,51 @@
       <c r="AB17" s="123"/>
       <c r="AC17" s="123"/>
       <c r="AD17" s="123"/>
       <c r="AE17" s="123"/>
       <c r="AF17" s="123"/>
       <c r="AG17" s="123"/>
       <c r="AH17" s="123"/>
       <c r="AI17" s="123"/>
       <c r="AJ17" s="123"/>
       <c r="AK17" s="123"/>
       <c r="AL17" s="123"/>
       <c r="AM17" s="123"/>
       <c r="AN17" s="123"/>
       <c r="AO17" s="123"/>
       <c r="AP17" s="123"/>
       <c r="AQ17" s="4"/>
       <c r="AR17" s="4"/>
       <c r="AS17" s="4"/>
       <c r="AT17" s="4"/>
       <c r="AU17" s="4"/>
       <c r="AV17" s="4"/>
       <c r="AW17" s="4"/>
       <c r="AX17" s="4"/>
       <c r="AY17" s="4"/>
     </row>
-    <row r="18" spans="1:51" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:51" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A18" s="81"/>
       <c r="C18" s="208"/>
       <c r="D18" s="222"/>
       <c r="E18" s="223"/>
       <c r="F18" s="208"/>
       <c r="G18" s="222"/>
       <c r="H18" s="223"/>
       <c r="I18" s="224"/>
       <c r="J18" s="222"/>
       <c r="K18" s="223"/>
       <c r="L18" s="224"/>
       <c r="M18" s="222"/>
       <c r="N18" s="223"/>
       <c r="O18" s="224"/>
       <c r="P18" s="222"/>
       <c r="Q18" s="223"/>
       <c r="R18" s="224"/>
       <c r="S18" s="222"/>
       <c r="T18" s="223"/>
       <c r="U18" s="33"/>
       <c r="V18" s="4"/>
       <c r="W18" s="4"/>
       <c r="X18" s="123"/>
       <c r="Y18" s="123"/>
       <c r="Z18" s="123"/>
@@ -30137,51 +30137,51 @@
       <c r="AB18" s="123"/>
       <c r="AC18" s="123"/>
       <c r="AD18" s="123"/>
       <c r="AE18" s="123"/>
       <c r="AF18" s="123"/>
       <c r="AG18" s="123"/>
       <c r="AH18" s="123"/>
       <c r="AI18" s="123"/>
       <c r="AJ18" s="123"/>
       <c r="AK18" s="123"/>
       <c r="AL18" s="123"/>
       <c r="AM18" s="123"/>
       <c r="AN18" s="123"/>
       <c r="AO18" s="123"/>
       <c r="AP18" s="123"/>
       <c r="AQ18" s="4"/>
       <c r="AR18" s="4"/>
       <c r="AS18" s="4"/>
       <c r="AT18" s="4"/>
       <c r="AU18" s="4"/>
       <c r="AV18" s="4"/>
       <c r="AW18" s="4"/>
       <c r="AX18" s="4"/>
       <c r="AY18" s="4"/>
     </row>
-    <row r="19" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A19" s="152"/>
       <c r="C19" s="152" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="226"/>
       <c r="E19" s="227"/>
       <c r="F19" s="152"/>
       <c r="G19" s="226"/>
       <c r="H19" s="227"/>
       <c r="I19" s="227"/>
       <c r="J19" s="226"/>
       <c r="K19" s="227"/>
       <c r="L19" s="227"/>
       <c r="M19" s="226"/>
       <c r="N19" s="227"/>
       <c r="O19" s="227"/>
       <c r="P19" s="226"/>
       <c r="Q19" s="227"/>
       <c r="R19" s="227"/>
       <c r="S19" s="226"/>
       <c r="T19" s="227"/>
       <c r="U19" s="47"/>
       <c r="V19" s="4"/>
       <c r="W19" s="4"/>
       <c r="X19" s="123"/>
@@ -30191,51 +30191,51 @@
       <c r="AB19" s="123"/>
       <c r="AC19" s="123"/>
       <c r="AD19" s="123"/>
       <c r="AE19" s="123"/>
       <c r="AF19" s="123"/>
       <c r="AG19" s="123"/>
       <c r="AH19" s="123"/>
       <c r="AI19" s="123"/>
       <c r="AJ19" s="123"/>
       <c r="AK19" s="123"/>
       <c r="AL19" s="123"/>
       <c r="AM19" s="123"/>
       <c r="AN19" s="123"/>
       <c r="AO19" s="123"/>
       <c r="AP19" s="123"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
       <c r="AT19" s="4"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="4"/>
       <c r="AY19" s="4"/>
     </row>
-    <row r="20" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A20" s="81"/>
       <c r="C20" s="189" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="109">
         <v>249618</v>
       </c>
       <c r="E20" s="88">
         <v>0.91</v>
       </c>
       <c r="F20" s="189"/>
       <c r="G20" s="109">
         <v>247652</v>
       </c>
       <c r="H20" s="88">
         <v>0.91</v>
       </c>
       <c r="I20" s="88"/>
       <c r="J20" s="109">
         <v>247776</v>
       </c>
       <c r="K20" s="88">
         <v>0.91</v>
       </c>
       <c r="L20" s="88"/>
@@ -30269,51 +30269,51 @@
       <c r="AB20" s="123"/>
       <c r="AC20" s="123"/>
       <c r="AD20" s="123"/>
       <c r="AE20" s="123"/>
       <c r="AF20" s="123"/>
       <c r="AG20" s="123"/>
       <c r="AH20" s="123"/>
       <c r="AI20" s="123"/>
       <c r="AJ20" s="123"/>
       <c r="AK20" s="123"/>
       <c r="AL20" s="123"/>
       <c r="AM20" s="123"/>
       <c r="AN20" s="123"/>
       <c r="AO20" s="123"/>
       <c r="AP20" s="123"/>
       <c r="AQ20" s="4"/>
       <c r="AR20" s="4"/>
       <c r="AS20" s="4"/>
       <c r="AT20" s="4"/>
       <c r="AU20" s="4"/>
       <c r="AV20" s="4"/>
       <c r="AW20" s="4"/>
       <c r="AX20" s="4"/>
       <c r="AY20" s="4"/>
     </row>
-    <row r="21" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A21" s="81"/>
       <c r="C21" s="189" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="110">
         <v>22893</v>
       </c>
       <c r="E21" s="88">
         <v>0.08</v>
       </c>
       <c r="F21" s="189"/>
       <c r="G21" s="110">
         <v>23341</v>
       </c>
       <c r="H21" s="88">
         <v>0.09</v>
       </c>
       <c r="I21" s="88"/>
       <c r="J21" s="110">
         <v>23844</v>
       </c>
       <c r="K21" s="88">
         <v>0.09</v>
       </c>
       <c r="L21" s="88"/>
@@ -30347,51 +30347,51 @@
       <c r="AB21" s="123"/>
       <c r="AC21" s="123"/>
       <c r="AD21" s="123"/>
       <c r="AE21" s="123"/>
       <c r="AF21" s="123"/>
       <c r="AG21" s="123"/>
       <c r="AH21" s="123"/>
       <c r="AI21" s="123"/>
       <c r="AJ21" s="123"/>
       <c r="AK21" s="123"/>
       <c r="AL21" s="123"/>
       <c r="AM21" s="123"/>
       <c r="AN21" s="123"/>
       <c r="AO21" s="123"/>
       <c r="AP21" s="123"/>
       <c r="AQ21" s="4"/>
       <c r="AR21" s="4"/>
       <c r="AS21" s="4"/>
       <c r="AT21" s="4"/>
       <c r="AU21" s="4"/>
       <c r="AV21" s="4"/>
       <c r="AW21" s="4"/>
       <c r="AX21" s="4"/>
       <c r="AY21" s="4"/>
     </row>
-    <row r="22" spans="1:51" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:51" ht="14.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="81"/>
       <c r="C22" s="189" t="s">
         <v>245</v>
       </c>
       <c r="D22" s="111">
         <v>1442</v>
       </c>
       <c r="E22" s="137">
         <v>0.01</v>
       </c>
       <c r="F22" s="189"/>
       <c r="G22" s="111">
         <v>1482</v>
       </c>
       <c r="H22" s="137">
         <v>0</v>
       </c>
       <c r="I22" s="88"/>
       <c r="J22" s="111">
         <v>1527</v>
       </c>
       <c r="K22" s="137">
         <v>0</v>
       </c>
       <c r="L22" s="88"/>
@@ -30425,51 +30425,51 @@
       <c r="AB22" s="123"/>
       <c r="AC22" s="123"/>
       <c r="AD22" s="123"/>
       <c r="AE22" s="123"/>
       <c r="AF22" s="123"/>
       <c r="AG22" s="123"/>
       <c r="AH22" s="123"/>
       <c r="AI22" s="123"/>
       <c r="AJ22" s="123"/>
       <c r="AK22" s="123"/>
       <c r="AL22" s="123"/>
       <c r="AM22" s="123"/>
       <c r="AN22" s="123"/>
       <c r="AO22" s="123"/>
       <c r="AP22" s="123"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
       <c r="AT22" s="4"/>
       <c r="AU22" s="4"/>
       <c r="AV22" s="4"/>
       <c r="AW22" s="4"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
     </row>
-    <row r="23" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="81"/>
       <c r="C23" s="208" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="122">
         <v>273953</v>
       </c>
       <c r="E23" s="221">
         <v>1</v>
       </c>
       <c r="F23" s="208"/>
       <c r="G23" s="122">
         <v>272475</v>
       </c>
       <c r="H23" s="221">
         <v>1</v>
       </c>
       <c r="I23" s="218"/>
       <c r="J23" s="122">
         <v>273147</v>
       </c>
       <c r="K23" s="221">
         <v>1</v>
       </c>
       <c r="L23" s="218"/>
@@ -30503,51 +30503,51 @@
       <c r="AB23" s="123"/>
       <c r="AC23" s="123"/>
       <c r="AD23" s="123"/>
       <c r="AE23" s="123"/>
       <c r="AF23" s="123"/>
       <c r="AG23" s="123"/>
       <c r="AH23" s="123"/>
       <c r="AI23" s="123"/>
       <c r="AJ23" s="123"/>
       <c r="AK23" s="123"/>
       <c r="AL23" s="123"/>
       <c r="AM23" s="123"/>
       <c r="AN23" s="123"/>
       <c r="AO23" s="123"/>
       <c r="AP23" s="123"/>
       <c r="AQ23" s="4"/>
       <c r="AR23" s="4"/>
       <c r="AS23" s="4"/>
       <c r="AT23" s="4"/>
       <c r="AU23" s="4"/>
       <c r="AV23" s="4"/>
       <c r="AW23" s="4"/>
       <c r="AX23" s="4"/>
       <c r="AY23" s="4"/>
     </row>
-    <row r="24" spans="1:51" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:51" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A24" s="81"/>
       <c r="C24" s="208"/>
       <c r="D24" s="229"/>
       <c r="E24" s="155"/>
       <c r="F24" s="208"/>
       <c r="G24" s="229"/>
       <c r="H24" s="155"/>
       <c r="I24" s="82"/>
       <c r="J24" s="229"/>
       <c r="K24" s="155"/>
       <c r="L24" s="82"/>
       <c r="M24" s="229"/>
       <c r="N24" s="155"/>
       <c r="O24" s="82"/>
       <c r="P24" s="229"/>
       <c r="Q24" s="155"/>
       <c r="R24" s="82"/>
       <c r="S24" s="229"/>
       <c r="T24" s="155"/>
       <c r="U24" s="13"/>
       <c r="V24" s="4"/>
       <c r="W24" s="4"/>
       <c r="X24" s="123"/>
       <c r="Y24" s="123"/>
       <c r="Z24" s="123"/>
@@ -30555,51 +30555,51 @@
       <c r="AB24" s="123"/>
       <c r="AC24" s="123"/>
       <c r="AD24" s="123"/>
       <c r="AE24" s="123"/>
       <c r="AF24" s="123"/>
       <c r="AG24" s="123"/>
       <c r="AH24" s="123"/>
       <c r="AI24" s="123"/>
       <c r="AJ24" s="123"/>
       <c r="AK24" s="123"/>
       <c r="AL24" s="123"/>
       <c r="AM24" s="123"/>
       <c r="AN24" s="123"/>
       <c r="AO24" s="123"/>
       <c r="AP24" s="123"/>
       <c r="AQ24" s="4"/>
       <c r="AR24" s="4"/>
       <c r="AS24" s="4"/>
       <c r="AT24" s="4"/>
       <c r="AU24" s="4"/>
       <c r="AV24" s="4"/>
       <c r="AW24" s="4"/>
       <c r="AX24" s="4"/>
       <c r="AY24" s="4"/>
     </row>
-    <row r="25" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A25" s="81"/>
       <c r="C25" s="208" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="231"/>
       <c r="E25" s="82"/>
       <c r="F25" s="208"/>
       <c r="G25" s="231"/>
       <c r="H25" s="82"/>
       <c r="I25" s="82"/>
       <c r="J25" s="231"/>
       <c r="K25" s="82"/>
       <c r="L25" s="82"/>
       <c r="M25" s="231"/>
       <c r="N25" s="82"/>
       <c r="O25" s="82"/>
       <c r="P25" s="231"/>
       <c r="Q25" s="82"/>
       <c r="R25" s="82"/>
       <c r="S25" s="231"/>
       <c r="T25" s="82"/>
       <c r="U25" s="13"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
       <c r="X25" s="123"/>
@@ -30609,51 +30609,51 @@
       <c r="AB25" s="123"/>
       <c r="AC25" s="123"/>
       <c r="AD25" s="123"/>
       <c r="AE25" s="123"/>
       <c r="AF25" s="123"/>
       <c r="AG25" s="123"/>
       <c r="AH25" s="123"/>
       <c r="AI25" s="123"/>
       <c r="AJ25" s="123"/>
       <c r="AK25" s="123"/>
       <c r="AL25" s="123"/>
       <c r="AM25" s="123"/>
       <c r="AN25" s="123"/>
       <c r="AO25" s="123"/>
       <c r="AP25" s="123"/>
       <c r="AQ25" s="4"/>
       <c r="AR25" s="4"/>
       <c r="AS25" s="4"/>
       <c r="AT25" s="4"/>
       <c r="AU25" s="4"/>
       <c r="AV25" s="4"/>
       <c r="AW25" s="4"/>
       <c r="AX25" s="4"/>
       <c r="AY25" s="4"/>
     </row>
-    <row r="26" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A26" s="81"/>
       <c r="C26" s="189" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="109">
         <v>3947</v>
       </c>
       <c r="E26" s="88">
         <v>0.01</v>
       </c>
       <c r="F26" s="189"/>
       <c r="G26" s="109">
         <v>4090</v>
       </c>
       <c r="H26" s="88">
         <v>0.01</v>
       </c>
       <c r="I26" s="88"/>
       <c r="J26" s="109">
         <v>4219</v>
       </c>
       <c r="K26" s="88">
         <v>0.02</v>
       </c>
       <c r="L26" s="88"/>
@@ -30687,51 +30687,51 @@
       <c r="AB26" s="88"/>
       <c r="AC26" s="88"/>
       <c r="AD26" s="110"/>
       <c r="AE26" s="88"/>
       <c r="AF26" s="88"/>
       <c r="AG26" s="110"/>
       <c r="AH26" s="88"/>
       <c r="AI26" s="88"/>
       <c r="AJ26" s="110"/>
       <c r="AK26" s="88"/>
       <c r="AL26" s="88"/>
       <c r="AM26" s="110"/>
       <c r="AN26" s="123"/>
       <c r="AO26" s="123"/>
       <c r="AP26" s="123"/>
       <c r="AQ26" s="4"/>
       <c r="AR26" s="4"/>
       <c r="AS26" s="4"/>
       <c r="AT26" s="4"/>
       <c r="AU26" s="4"/>
       <c r="AV26" s="4"/>
       <c r="AW26" s="4"/>
       <c r="AX26" s="4"/>
       <c r="AY26" s="4"/>
     </row>
-    <row r="27" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A27" s="81"/>
       <c r="C27" s="189" t="s">
         <v>303</v>
       </c>
       <c r="D27" s="110">
         <v>8987</v>
       </c>
       <c r="E27" s="88">
         <v>0.03</v>
       </c>
       <c r="F27" s="189"/>
       <c r="G27" s="110">
         <v>9745</v>
       </c>
       <c r="H27" s="88">
         <v>0.04</v>
       </c>
       <c r="I27" s="88"/>
       <c r="J27" s="110">
         <v>10420</v>
       </c>
       <c r="K27" s="88">
         <v>0.03</v>
       </c>
       <c r="L27" s="88"/>
@@ -30765,51 +30765,51 @@
       <c r="AB27" s="88"/>
       <c r="AC27" s="88"/>
       <c r="AD27" s="110"/>
       <c r="AE27" s="88"/>
       <c r="AF27" s="88"/>
       <c r="AG27" s="110"/>
       <c r="AH27" s="88"/>
       <c r="AI27" s="88"/>
       <c r="AJ27" s="110"/>
       <c r="AK27" s="88"/>
       <c r="AL27" s="88"/>
       <c r="AM27" s="110"/>
       <c r="AN27" s="123"/>
       <c r="AO27" s="123"/>
       <c r="AP27" s="123"/>
       <c r="AQ27" s="4"/>
       <c r="AR27" s="4"/>
       <c r="AS27" s="4"/>
       <c r="AT27" s="4"/>
       <c r="AU27" s="4"/>
       <c r="AV27" s="4"/>
       <c r="AW27" s="4"/>
       <c r="AX27" s="4"/>
       <c r="AY27" s="4"/>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A28" s="81"/>
       <c r="C28" s="308">
         <v>2019</v>
       </c>
       <c r="D28" s="110">
         <v>8232</v>
       </c>
       <c r="E28" s="88">
         <v>0.03</v>
       </c>
       <c r="F28" s="308"/>
       <c r="G28" s="110">
         <v>9004</v>
       </c>
       <c r="H28" s="88">
         <v>0.03</v>
       </c>
       <c r="I28" s="88"/>
       <c r="J28" s="110">
         <v>9539</v>
       </c>
       <c r="K28" s="88">
         <v>0.04</v>
       </c>
       <c r="L28" s="88"/>
@@ -30843,51 +30843,51 @@
       <c r="AB28" s="123"/>
       <c r="AC28" s="123"/>
       <c r="AD28" s="123"/>
       <c r="AE28" s="123"/>
       <c r="AF28" s="123"/>
       <c r="AG28" s="123"/>
       <c r="AH28" s="123"/>
       <c r="AI28" s="123"/>
       <c r="AJ28" s="123"/>
       <c r="AK28" s="123"/>
       <c r="AL28" s="123"/>
       <c r="AM28" s="123"/>
       <c r="AN28" s="123"/>
       <c r="AO28" s="123"/>
       <c r="AP28" s="123"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
       <c r="AT28" s="4"/>
       <c r="AU28" s="4"/>
       <c r="AV28" s="4"/>
       <c r="AW28" s="4"/>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A29" s="81"/>
       <c r="C29" s="308">
         <v>2020</v>
       </c>
       <c r="D29" s="110">
         <v>24569</v>
       </c>
       <c r="E29" s="88">
         <v>0.09</v>
       </c>
       <c r="F29" s="308"/>
       <c r="G29" s="110">
         <v>26457</v>
       </c>
       <c r="H29" s="88">
         <v>0.1</v>
       </c>
       <c r="I29" s="88"/>
       <c r="J29" s="110">
         <v>28074</v>
       </c>
       <c r="K29" s="88">
         <v>0.1</v>
       </c>
       <c r="L29" s="88"/>
@@ -30921,51 +30921,51 @@
       <c r="AB29" s="123"/>
       <c r="AC29" s="123"/>
       <c r="AD29" s="123"/>
       <c r="AE29" s="123"/>
       <c r="AF29" s="123"/>
       <c r="AG29" s="123"/>
       <c r="AH29" s="123"/>
       <c r="AI29" s="123"/>
       <c r="AJ29" s="123"/>
       <c r="AK29" s="123"/>
       <c r="AL29" s="123"/>
       <c r="AM29" s="123"/>
       <c r="AN29" s="123"/>
       <c r="AO29" s="123"/>
       <c r="AP29" s="123"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
       <c r="AT29" s="4"/>
       <c r="AU29" s="4"/>
       <c r="AV29" s="4"/>
       <c r="AW29" s="4"/>
       <c r="AX29" s="4"/>
       <c r="AY29" s="4"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A30" s="81"/>
       <c r="C30" s="308">
         <v>2021</v>
       </c>
       <c r="D30" s="110">
         <v>41310</v>
       </c>
       <c r="E30" s="88">
         <v>0.15</v>
       </c>
       <c r="F30" s="308"/>
       <c r="G30" s="110">
         <v>43642</v>
       </c>
       <c r="H30" s="88">
         <v>0.16</v>
       </c>
       <c r="I30" s="88"/>
       <c r="J30" s="110">
         <v>45945</v>
       </c>
       <c r="K30" s="88">
         <v>0.17</v>
       </c>
       <c r="L30" s="88"/>
@@ -30999,51 +30999,51 @@
       <c r="AB30" s="123"/>
       <c r="AC30" s="123"/>
       <c r="AD30" s="123"/>
       <c r="AE30" s="123"/>
       <c r="AF30" s="123"/>
       <c r="AG30" s="123"/>
       <c r="AH30" s="123"/>
       <c r="AI30" s="123"/>
       <c r="AJ30" s="123"/>
       <c r="AK30" s="123"/>
       <c r="AL30" s="123"/>
       <c r="AM30" s="123"/>
       <c r="AN30" s="123"/>
       <c r="AO30" s="123"/>
       <c r="AP30" s="123"/>
       <c r="AQ30" s="4"/>
       <c r="AR30" s="4"/>
       <c r="AS30" s="4"/>
       <c r="AT30" s="4"/>
       <c r="AU30" s="4"/>
       <c r="AV30" s="4"/>
       <c r="AW30" s="4"/>
       <c r="AX30" s="4"/>
       <c r="AY30" s="4"/>
     </row>
-    <row r="31" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A31" s="81"/>
       <c r="C31" s="308">
         <v>2022</v>
       </c>
       <c r="D31" s="110">
         <v>42388</v>
       </c>
       <c r="E31" s="88">
         <v>0.16</v>
       </c>
       <c r="F31" s="308"/>
       <c r="G31" s="110">
         <v>44323</v>
       </c>
       <c r="H31" s="88">
         <v>0.16</v>
       </c>
       <c r="I31" s="88"/>
       <c r="J31" s="110">
         <v>46173</v>
       </c>
       <c r="K31" s="88">
         <v>0.17</v>
       </c>
       <c r="L31" s="88"/>
@@ -31077,51 +31077,51 @@
       <c r="AB31" s="123"/>
       <c r="AC31" s="123"/>
       <c r="AD31" s="123"/>
       <c r="AE31" s="123"/>
       <c r="AF31" s="123"/>
       <c r="AG31" s="123"/>
       <c r="AH31" s="123"/>
       <c r="AI31" s="123"/>
       <c r="AJ31" s="123"/>
       <c r="AK31" s="123"/>
       <c r="AL31" s="123"/>
       <c r="AM31" s="123"/>
       <c r="AN31" s="123"/>
       <c r="AO31" s="123"/>
       <c r="AP31" s="123"/>
       <c r="AQ31" s="4"/>
       <c r="AR31" s="4"/>
       <c r="AS31" s="4"/>
       <c r="AT31" s="4"/>
       <c r="AU31" s="4"/>
       <c r="AV31" s="4"/>
       <c r="AW31" s="4"/>
       <c r="AX31" s="4"/>
       <c r="AY31" s="4"/>
     </row>
-    <row r="32" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A32" s="81"/>
       <c r="C32" s="308">
         <v>2023</v>
       </c>
       <c r="D32" s="110">
         <v>34303</v>
       </c>
       <c r="E32" s="88">
         <v>0.13</v>
       </c>
       <c r="F32" s="308"/>
       <c r="G32" s="110">
         <v>36203</v>
       </c>
       <c r="H32" s="88">
         <v>0.13</v>
       </c>
       <c r="I32" s="88"/>
       <c r="J32" s="110">
         <v>38250</v>
       </c>
       <c r="K32" s="88">
         <v>0.14000000000000001</v>
       </c>
       <c r="L32" s="88"/>
@@ -31155,51 +31155,51 @@
       <c r="AB32" s="123"/>
       <c r="AC32" s="123"/>
       <c r="AD32" s="123"/>
       <c r="AE32" s="123"/>
       <c r="AF32" s="123"/>
       <c r="AG32" s="123"/>
       <c r="AH32" s="123"/>
       <c r="AI32" s="123"/>
       <c r="AJ32" s="123"/>
       <c r="AK32" s="123"/>
       <c r="AL32" s="123"/>
       <c r="AM32" s="123"/>
       <c r="AN32" s="123"/>
       <c r="AO32" s="123"/>
       <c r="AP32" s="123"/>
       <c r="AQ32" s="4"/>
       <c r="AR32" s="4"/>
       <c r="AS32" s="4"/>
       <c r="AT32" s="4"/>
       <c r="AU32" s="4"/>
       <c r="AV32" s="4"/>
       <c r="AW32" s="4"/>
       <c r="AX32" s="4"/>
       <c r="AY32" s="4"/>
     </row>
-    <row r="33" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A33" s="81"/>
       <c r="C33" s="308">
         <v>2024</v>
       </c>
       <c r="D33" s="110">
         <v>38075</v>
       </c>
       <c r="E33" s="88">
         <v>0.14000000000000001</v>
       </c>
       <c r="F33" s="308"/>
       <c r="G33" s="110">
         <v>39904</v>
       </c>
       <c r="H33" s="88">
         <v>0.15</v>
       </c>
       <c r="I33" s="88"/>
       <c r="J33" s="110">
         <v>42043</v>
       </c>
       <c r="K33" s="88">
         <v>0.15</v>
       </c>
       <c r="L33" s="88"/>
@@ -31233,51 +31233,51 @@
       <c r="AB33" s="123"/>
       <c r="AC33" s="123"/>
       <c r="AD33" s="123"/>
       <c r="AE33" s="123"/>
       <c r="AF33" s="123"/>
       <c r="AG33" s="123"/>
       <c r="AH33" s="123"/>
       <c r="AI33" s="123"/>
       <c r="AJ33" s="123"/>
       <c r="AK33" s="123"/>
       <c r="AL33" s="123"/>
       <c r="AM33" s="123"/>
       <c r="AN33" s="123"/>
       <c r="AO33" s="123"/>
       <c r="AP33" s="123"/>
       <c r="AQ33" s="4"/>
       <c r="AR33" s="4"/>
       <c r="AS33" s="4"/>
       <c r="AT33" s="4"/>
       <c r="AU33" s="4"/>
       <c r="AV33" s="4"/>
       <c r="AW33" s="4"/>
       <c r="AX33" s="4"/>
       <c r="AY33" s="4"/>
     </row>
-    <row r="34" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A34" s="81"/>
       <c r="C34" s="308">
         <v>2025</v>
       </c>
       <c r="D34" s="110">
         <v>44762</v>
       </c>
       <c r="E34" s="88">
         <v>0.16</v>
       </c>
       <c r="F34" s="308"/>
       <c r="G34" s="110">
         <v>46414</v>
       </c>
       <c r="H34" s="88">
         <v>0.17</v>
       </c>
       <c r="I34" s="88"/>
       <c r="J34" s="110">
         <v>48484</v>
       </c>
       <c r="K34" s="88">
         <v>0.18</v>
       </c>
       <c r="L34" s="88"/>
@@ -31311,51 +31311,51 @@
       <c r="AB34" s="123"/>
       <c r="AC34" s="123"/>
       <c r="AD34" s="123"/>
       <c r="AE34" s="123"/>
       <c r="AF34" s="123"/>
       <c r="AG34" s="123"/>
       <c r="AH34" s="123"/>
       <c r="AI34" s="123"/>
       <c r="AJ34" s="123"/>
       <c r="AK34" s="123"/>
       <c r="AL34" s="123"/>
       <c r="AM34" s="123"/>
       <c r="AN34" s="123"/>
       <c r="AO34" s="123"/>
       <c r="AP34" s="123"/>
       <c r="AQ34" s="4"/>
       <c r="AR34" s="4"/>
       <c r="AS34" s="4"/>
       <c r="AT34" s="4"/>
       <c r="AU34" s="4"/>
       <c r="AV34" s="4"/>
       <c r="AW34" s="4"/>
       <c r="AX34" s="4"/>
       <c r="AY34" s="4"/>
     </row>
-    <row r="35" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A35" s="81"/>
       <c r="C35" s="308">
         <v>2026</v>
       </c>
       <c r="D35" s="111">
         <v>27380</v>
       </c>
       <c r="E35" s="137">
         <v>0.1</v>
       </c>
       <c r="F35" s="308"/>
       <c r="G35" s="111">
         <v>12693</v>
       </c>
       <c r="H35" s="137">
         <v>0.05</v>
       </c>
       <c r="I35" s="88"/>
       <c r="J35" s="111"/>
       <c r="K35" s="137"/>
       <c r="L35" s="88"/>
       <c r="M35" s="111"/>
       <c r="N35" s="137"/>
       <c r="O35" s="88"/>
       <c r="P35" s="111"/>
@@ -31373,51 +31373,51 @@
       <c r="AB35" s="123"/>
       <c r="AC35" s="123"/>
       <c r="AD35" s="123"/>
       <c r="AE35" s="123"/>
       <c r="AF35" s="123"/>
       <c r="AG35" s="123"/>
       <c r="AH35" s="123"/>
       <c r="AI35" s="123"/>
       <c r="AJ35" s="123"/>
       <c r="AK35" s="123"/>
       <c r="AL35" s="123"/>
       <c r="AM35" s="123"/>
       <c r="AN35" s="123"/>
       <c r="AO35" s="123"/>
       <c r="AP35" s="123"/>
       <c r="AQ35" s="4"/>
       <c r="AR35" s="4"/>
       <c r="AS35" s="4"/>
       <c r="AT35" s="4"/>
       <c r="AU35" s="4"/>
       <c r="AV35" s="4"/>
       <c r="AW35" s="4"/>
       <c r="AX35" s="4"/>
       <c r="AY35" s="4"/>
     </row>
-    <row r="36" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="81"/>
       <c r="C36" s="208" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="122">
         <v>273953</v>
       </c>
       <c r="E36" s="221">
         <v>1</v>
       </c>
       <c r="F36" s="208"/>
       <c r="G36" s="122">
         <v>272475</v>
       </c>
       <c r="H36" s="221">
         <v>1</v>
       </c>
       <c r="I36" s="218"/>
       <c r="J36" s="122">
         <v>273147</v>
       </c>
       <c r="K36" s="221">
         <v>1</v>
       </c>
       <c r="L36" s="218"/>
@@ -31451,51 +31451,51 @@
       <c r="AB36" s="123"/>
       <c r="AC36" s="123"/>
       <c r="AD36" s="123"/>
       <c r="AE36" s="123"/>
       <c r="AF36" s="123"/>
       <c r="AG36" s="123"/>
       <c r="AH36" s="123"/>
       <c r="AI36" s="123"/>
       <c r="AJ36" s="123"/>
       <c r="AK36" s="123"/>
       <c r="AL36" s="123"/>
       <c r="AM36" s="123"/>
       <c r="AN36" s="123"/>
       <c r="AO36" s="123"/>
       <c r="AP36" s="123"/>
       <c r="AQ36" s="4"/>
       <c r="AR36" s="4"/>
       <c r="AS36" s="4"/>
       <c r="AT36" s="4"/>
       <c r="AU36" s="4"/>
       <c r="AV36" s="4"/>
       <c r="AW36" s="4"/>
       <c r="AX36" s="4"/>
       <c r="AY36" s="4"/>
     </row>
-    <row r="37" spans="1:51" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:51" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A37" s="81"/>
       <c r="B37" s="208"/>
       <c r="C37" s="208"/>
       <c r="D37" s="208"/>
       <c r="E37" s="208"/>
       <c r="F37" s="208"/>
       <c r="G37" s="208"/>
       <c r="H37" s="208"/>
       <c r="I37" s="208"/>
       <c r="J37" s="208"/>
       <c r="K37" s="208"/>
       <c r="L37" s="208"/>
       <c r="M37" s="208"/>
       <c r="N37" s="208"/>
       <c r="O37" s="208"/>
       <c r="P37" s="208"/>
       <c r="Q37" s="208"/>
       <c r="R37" s="208"/>
       <c r="S37" s="208"/>
       <c r="T37" s="208"/>
       <c r="U37" s="29"/>
       <c r="V37" s="13"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
       <c r="Y37" s="13"/>
@@ -31504,106 +31504,106 @@
       <c r="AB37" s="13"/>
       <c r="AC37" s="13"/>
       <c r="AD37" s="4"/>
       <c r="AE37" s="4"/>
       <c r="AF37" s="4"/>
       <c r="AG37" s="4"/>
       <c r="AH37" s="4"/>
       <c r="AI37" s="4"/>
       <c r="AJ37" s="4"/>
       <c r="AK37" s="4"/>
       <c r="AL37" s="4"/>
       <c r="AM37" s="4"/>
       <c r="AN37" s="4"/>
       <c r="AO37" s="4"/>
       <c r="AP37" s="4"/>
       <c r="AQ37" s="4"/>
       <c r="AR37" s="4"/>
       <c r="AS37" s="4"/>
       <c r="AT37" s="4"/>
       <c r="AU37" s="4"/>
       <c r="AV37" s="4"/>
       <c r="AW37" s="4"/>
       <c r="AX37" s="4"/>
       <c r="AY37" s="4"/>
     </row>
-    <row r="38" spans="1:51" s="83" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:51" s="83" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="232"/>
-      <c r="B38" s="460" t="s">
+      <c r="B38" s="461" t="s">
         <v>90</v>
       </c>
-      <c r="C38" s="460"/>
-[...16 lines deleted...]
-      <c r="T38" s="460"/>
+      <c r="C38" s="461"/>
+      <c r="D38" s="461"/>
+      <c r="E38" s="461"/>
+      <c r="F38" s="461"/>
+      <c r="G38" s="461"/>
+      <c r="H38" s="461"/>
+      <c r="I38" s="461"/>
+      <c r="J38" s="461"/>
+      <c r="K38" s="461"/>
+      <c r="L38" s="461"/>
+      <c r="M38" s="461"/>
+      <c r="N38" s="461"/>
+      <c r="O38" s="461"/>
+      <c r="P38" s="461"/>
+      <c r="Q38" s="461"/>
+      <c r="R38" s="461"/>
+      <c r="S38" s="461"/>
+      <c r="T38" s="461"/>
       <c r="U38" s="76"/>
       <c r="V38" s="76"/>
       <c r="W38" s="76"/>
       <c r="X38" s="76"/>
       <c r="Y38" s="76"/>
       <c r="Z38" s="76"/>
       <c r="AA38" s="76"/>
       <c r="AB38" s="76"/>
       <c r="AC38" s="76"/>
       <c r="AD38" s="76"/>
       <c r="AE38" s="76"/>
       <c r="AF38" s="76"/>
       <c r="AG38" s="76"/>
       <c r="AH38" s="76"/>
       <c r="AI38" s="76"/>
       <c r="AJ38" s="76"/>
       <c r="AK38" s="76"/>
       <c r="AL38" s="76"/>
       <c r="AM38" s="76"/>
       <c r="AN38" s="76"/>
       <c r="AO38" s="76"/>
       <c r="AP38" s="76"/>
       <c r="AQ38" s="76"/>
       <c r="AR38" s="76"/>
       <c r="AS38" s="76"/>
       <c r="AT38" s="76"/>
       <c r="AU38" s="76"/>
       <c r="AV38" s="76"/>
       <c r="AW38" s="76"/>
       <c r="AX38" s="76"/>
       <c r="AY38" s="76"/>
     </row>
-    <row r="39" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A39" s="13"/>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13"/>
       <c r="U39" s="13"/>
       <c r="V39" s="13"/>
       <c r="W39" s="13"/>
       <c r="X39" s="13"/>
       <c r="Y39" s="13"/>
@@ -31612,51 +31612,51 @@
       <c r="AB39" s="13"/>
       <c r="AC39" s="13"/>
       <c r="AD39" s="13"/>
       <c r="AE39" s="13"/>
       <c r="AF39" s="13"/>
       <c r="AG39" s="13"/>
       <c r="AH39" s="13"/>
       <c r="AI39" s="13"/>
       <c r="AJ39" s="13"/>
       <c r="AK39" s="13"/>
       <c r="AL39" s="13"/>
       <c r="AM39" s="13"/>
       <c r="AN39" s="13"/>
       <c r="AO39" s="13"/>
       <c r="AP39" s="13"/>
       <c r="AQ39" s="13"/>
       <c r="AR39" s="13"/>
       <c r="AS39" s="13"/>
       <c r="AT39" s="13"/>
       <c r="AU39" s="13"/>
       <c r="AV39" s="13"/>
       <c r="AW39" s="13"/>
       <c r="AX39" s="13"/>
       <c r="AY39" s="13"/>
     </row>
-    <row r="40" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A40" s="13"/>
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
       <c r="T40" s="13"/>
       <c r="U40" s="13"/>
       <c r="V40" s="13"/>
       <c r="W40" s="13"/>
       <c r="X40" s="13"/>
       <c r="Y40" s="13"/>
@@ -31665,51 +31665,51 @@
       <c r="AB40" s="13"/>
       <c r="AC40" s="13"/>
       <c r="AD40" s="13"/>
       <c r="AE40" s="13"/>
       <c r="AF40" s="13"/>
       <c r="AG40" s="13"/>
       <c r="AH40" s="13"/>
       <c r="AI40" s="13"/>
       <c r="AJ40" s="13"/>
       <c r="AK40" s="13"/>
       <c r="AL40" s="13"/>
       <c r="AM40" s="13"/>
       <c r="AN40" s="13"/>
       <c r="AO40" s="13"/>
       <c r="AP40" s="13"/>
       <c r="AQ40" s="13"/>
       <c r="AR40" s="13"/>
       <c r="AS40" s="13"/>
       <c r="AT40" s="13"/>
       <c r="AU40" s="13"/>
       <c r="AV40" s="13"/>
       <c r="AW40" s="13"/>
       <c r="AX40" s="13"/>
       <c r="AY40" s="13"/>
     </row>
-    <row r="41" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
       <c r="W41" s="4"/>
       <c r="X41" s="4"/>
       <c r="Y41" s="4"/>
@@ -31752,241 +31752,241 @@
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="J6:T6"/>
     <mergeCell ref="P7:Q7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D6:H6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="82" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AY50"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.28515625" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="24.26953125" customWidth="1"/>
+    <col min="3" max="3" width="11.26953125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
-    <col min="5" max="5" width="1.42578125" customWidth="1"/>
-    <col min="6" max="6" width="11.28515625" customWidth="1"/>
+    <col min="5" max="5" width="1.453125" customWidth="1"/>
+    <col min="6" max="6" width="11.26953125" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
-    <col min="8" max="8" width="1.5703125" customWidth="1"/>
-    <col min="9" max="9" width="11.28515625" customWidth="1"/>
+    <col min="8" max="8" width="1.54296875" customWidth="1"/>
+    <col min="9" max="9" width="11.26953125" customWidth="1"/>
     <col min="10" max="10" width="11" customWidth="1"/>
-    <col min="11" max="11" width="1.5703125" customWidth="1"/>
-    <col min="12" max="12" width="11.28515625" customWidth="1"/>
+    <col min="11" max="11" width="1.54296875" customWidth="1"/>
+    <col min="12" max="12" width="11.26953125" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
-    <col min="14" max="14" width="1.5703125" customWidth="1"/>
-    <col min="15" max="15" width="11.28515625" customWidth="1"/>
+    <col min="14" max="14" width="1.54296875" customWidth="1"/>
+    <col min="15" max="15" width="11.26953125" customWidth="1"/>
     <col min="16" max="16" width="11" customWidth="1"/>
-    <col min="17" max="17" width="1.5703125" customWidth="1"/>
-    <col min="18" max="18" width="11.28515625" customWidth="1"/>
+    <col min="17" max="17" width="1.54296875" customWidth="1"/>
+    <col min="18" max="18" width="11.26953125" customWidth="1"/>
     <col min="19" max="19" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A1" s="13"/>
     </row>
-    <row r="2" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="462" t="s">
+    <row r="2" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="463" t="s">
         <v>244</v>
       </c>
-      <c r="C2" s="462"/>
-[...15 lines deleted...]
-      <c r="S2" s="462"/>
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="463"/>
+      <c r="H2" s="463"/>
+      <c r="I2" s="463"/>
+      <c r="J2" s="463"/>
+      <c r="K2" s="463"/>
+      <c r="L2" s="463"/>
+      <c r="M2" s="463"/>
+      <c r="N2" s="463"/>
+      <c r="O2" s="463"/>
+      <c r="P2" s="463"/>
+      <c r="Q2" s="463"/>
+      <c r="R2" s="463"/>
+      <c r="S2" s="463"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="13"/>
       <c r="AP2" s="13"/>
       <c r="AQ2" s="13"/>
       <c r="AR2" s="13"/>
       <c r="AS2" s="13"/>
       <c r="AT2" s="13"/>
       <c r="AU2" s="13"/>
       <c r="AV2" s="13"/>
       <c r="AW2" s="13"/>
       <c r="AX2" s="13"/>
       <c r="AY2" s="13"/>
     </row>
-    <row r="3" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
-      <c r="B3" s="463" t="s">
+      <c r="B3" s="464" t="s">
         <v>201</v>
       </c>
-      <c r="C3" s="463"/>
-[...15 lines deleted...]
-      <c r="S3" s="463"/>
+      <c r="C3" s="464"/>
+      <c r="D3" s="464"/>
+      <c r="E3" s="464"/>
+      <c r="F3" s="464"/>
+      <c r="G3" s="464"/>
+      <c r="H3" s="464"/>
+      <c r="I3" s="464"/>
+      <c r="J3" s="464"/>
+      <c r="K3" s="464"/>
+      <c r="L3" s="464"/>
+      <c r="M3" s="464"/>
+      <c r="N3" s="464"/>
+      <c r="O3" s="464"/>
+      <c r="P3" s="464"/>
+      <c r="Q3" s="464"/>
+      <c r="R3" s="464"/>
+      <c r="S3" s="464"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AD3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="41"/>
       <c r="AH3" s="41"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
       <c r="AK3" s="41"/>
       <c r="AL3" s="41"/>
       <c r="AM3" s="41"/>
       <c r="AN3" s="41"/>
       <c r="AO3" s="13"/>
       <c r="AP3" s="13"/>
       <c r="AQ3" s="13"/>
       <c r="AR3" s="13"/>
       <c r="AS3" s="13"/>
       <c r="AT3" s="13"/>
       <c r="AU3" s="13"/>
       <c r="AV3" s="13"/>
       <c r="AW3" s="13"/>
       <c r="AX3" s="13"/>
       <c r="AY3" s="13"/>
     </row>
-    <row r="4" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
-      <c r="B4" s="463" t="s">
+      <c r="B4" s="464" t="s">
         <v>57</v>
       </c>
-      <c r="C4" s="463"/>
-[...15 lines deleted...]
-      <c r="S4" s="463"/>
+      <c r="C4" s="464"/>
+      <c r="D4" s="464"/>
+      <c r="E4" s="464"/>
+      <c r="F4" s="464"/>
+      <c r="G4" s="464"/>
+      <c r="H4" s="464"/>
+      <c r="I4" s="464"/>
+      <c r="J4" s="464"/>
+      <c r="K4" s="464"/>
+      <c r="L4" s="464"/>
+      <c r="M4" s="464"/>
+      <c r="N4" s="464"/>
+      <c r="O4" s="464"/>
+      <c r="P4" s="464"/>
+      <c r="Q4" s="464"/>
+      <c r="R4" s="464"/>
+      <c r="S4" s="464"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
       <c r="V4" s="41"/>
       <c r="W4" s="41"/>
       <c r="X4" s="41"/>
       <c r="Y4" s="41"/>
       <c r="Z4" s="41"/>
       <c r="AA4" s="41"/>
       <c r="AB4" s="41"/>
       <c r="AC4" s="41"/>
       <c r="AD4" s="41"/>
       <c r="AE4" s="41"/>
       <c r="AF4" s="41"/>
       <c r="AG4" s="41"/>
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="41"/>
       <c r="AM4" s="41"/>
       <c r="AN4" s="41"/>
       <c r="AO4" s="13"/>
       <c r="AP4" s="13"/>
       <c r="AQ4" s="13"/>
       <c r="AR4" s="13"/>
       <c r="AS4" s="13"/>
       <c r="AT4" s="13"/>
       <c r="AU4" s="13"/>
       <c r="AV4" s="13"/>
       <c r="AW4" s="13"/>
       <c r="AX4" s="13"/>
       <c r="AY4" s="13"/>
     </row>
-    <row r="5" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="13"/>
       <c r="B5" s="152"/>
       <c r="C5" s="81"/>
       <c r="D5" s="81"/>
       <c r="E5" s="152"/>
       <c r="F5" s="81"/>
       <c r="G5" s="81"/>
       <c r="H5" s="81"/>
       <c r="I5" s="81"/>
       <c r="J5" s="81"/>
       <c r="K5" s="81"/>
       <c r="L5" s="81"/>
       <c r="M5" s="81"/>
       <c r="N5" s="81"/>
       <c r="O5" s="81"/>
       <c r="P5" s="81"/>
       <c r="Q5" s="81"/>
       <c r="R5" s="81"/>
       <c r="S5" s="81"/>
       <c r="T5" s="12"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
@@ -31995,173 +31995,173 @@
       <c r="AB5" s="13"/>
       <c r="AC5" s="13"/>
       <c r="AD5" s="13"/>
       <c r="AE5" s="13"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
       <c r="AR5" s="4"/>
       <c r="AS5" s="4"/>
       <c r="AT5" s="4"/>
       <c r="AU5" s="4"/>
       <c r="AV5" s="4"/>
       <c r="AW5" s="4"/>
       <c r="AX5" s="4"/>
       <c r="AY5" s="4"/>
     </row>
-    <row r="6" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="13"/>
       <c r="B6" s="186"/>
-      <c r="C6" s="464">
+      <c r="C6" s="465">
         <v>2026</v>
       </c>
-      <c r="D6" s="464"/>
-[...2 lines deleted...]
-      <c r="G6" s="464"/>
+      <c r="D6" s="465"/>
+      <c r="E6" s="465"/>
+      <c r="F6" s="465"/>
+      <c r="G6" s="465"/>
       <c r="H6" s="186"/>
-      <c r="I6" s="464">
+      <c r="I6" s="465">
         <v>2025</v>
       </c>
-      <c r="J6" s="464"/>
-[...8 lines deleted...]
-      <c r="S6" s="464"/>
+      <c r="J6" s="465"/>
+      <c r="K6" s="465"/>
+      <c r="L6" s="465"/>
+      <c r="M6" s="465"/>
+      <c r="N6" s="465"/>
+      <c r="O6" s="465"/>
+      <c r="P6" s="465"/>
+      <c r="Q6" s="465"/>
+      <c r="R6" s="465"/>
+      <c r="S6" s="465"/>
       <c r="T6" s="7"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
       <c r="W6" s="13"/>
       <c r="X6" s="13"/>
       <c r="Y6" s="13"/>
       <c r="Z6" s="13"/>
       <c r="AA6" s="13"/>
       <c r="AB6" s="13"/>
       <c r="AC6" s="13"/>
       <c r="AD6" s="13"/>
       <c r="AE6" s="13"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4"/>
       <c r="AJ6" s="4"/>
       <c r="AK6" s="4"/>
       <c r="AL6" s="4"/>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4"/>
       <c r="AO6" s="4"/>
       <c r="AP6" s="4"/>
       <c r="AQ6" s="4"/>
       <c r="AR6" s="4"/>
       <c r="AS6" s="4"/>
       <c r="AT6" s="4"/>
       <c r="AU6" s="4"/>
       <c r="AV6" s="4"/>
       <c r="AW6" s="4"/>
       <c r="AX6" s="4"/>
       <c r="AY6" s="4"/>
     </row>
-    <row r="7" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A7" s="13"/>
       <c r="B7" s="81"/>
-      <c r="C7" s="465" t="s">
+      <c r="C7" s="466" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="465"/>
+      <c r="D7" s="466"/>
       <c r="E7" s="81"/>
-      <c r="F7" s="465" t="s">
+      <c r="F7" s="466" t="s">
         <v>2</v>
       </c>
-      <c r="G7" s="465"/>
+      <c r="G7" s="466"/>
       <c r="H7" s="217"/>
-      <c r="I7" s="465" t="s">
+      <c r="I7" s="466" t="s">
         <v>4</v>
       </c>
-      <c r="J7" s="465"/>
+      <c r="J7" s="466"/>
       <c r="K7" s="186"/>
-      <c r="L7" s="465" t="s">
+      <c r="L7" s="466" t="s">
         <v>5</v>
       </c>
-      <c r="M7" s="465"/>
+      <c r="M7" s="466"/>
       <c r="N7" s="186"/>
-      <c r="O7" s="465" t="s">
+      <c r="O7" s="466" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="465"/>
+      <c r="P7" s="466"/>
       <c r="Q7" s="81"/>
-      <c r="R7" s="465" t="s">
+      <c r="R7" s="466" t="s">
         <v>2</v>
       </c>
-      <c r="S7" s="465"/>
+      <c r="S7" s="466"/>
       <c r="T7" s="43"/>
       <c r="U7" s="13"/>
       <c r="V7" s="13"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
       <c r="AL7" s="4"/>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7" s="4"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
       <c r="AR7" s="4"/>
       <c r="AS7" s="4"/>
       <c r="AT7" s="4"/>
       <c r="AU7" s="4"/>
       <c r="AV7" s="4"/>
       <c r="AW7" s="4"/>
       <c r="AX7" s="4"/>
       <c r="AY7" s="4"/>
     </row>
-    <row r="8" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A8" s="12"/>
       <c r="B8" s="152"/>
       <c r="C8" s="213" t="s">
         <v>91</v>
       </c>
       <c r="D8" s="214" t="s">
         <v>92</v>
       </c>
       <c r="E8" s="152"/>
       <c r="F8" s="213" t="s">
         <v>91</v>
       </c>
       <c r="G8" s="214" t="s">
         <v>92</v>
       </c>
       <c r="H8" s="186"/>
       <c r="I8" s="213" t="s">
         <v>91</v>
       </c>
       <c r="J8" s="214" t="s">
         <v>92</v>
       </c>
       <c r="K8" s="186"/>
       <c r="L8" s="213" t="s">
         <v>91</v>
@@ -32194,51 +32194,51 @@
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
     </row>
-    <row r="9" spans="1:51" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:51" ht="15" x14ac:dyDescent="0.3">
       <c r="A9" s="13"/>
       <c r="B9" s="46" t="s">
         <v>317</v>
       </c>
       <c r="C9" s="184"/>
       <c r="D9" s="184"/>
       <c r="E9" s="208"/>
       <c r="F9" s="184"/>
       <c r="G9" s="184"/>
       <c r="H9" s="81"/>
       <c r="I9" s="184"/>
       <c r="J9" s="184"/>
       <c r="K9" s="81"/>
       <c r="L9" s="184"/>
       <c r="M9" s="184"/>
       <c r="N9" s="81"/>
       <c r="O9" s="184"/>
       <c r="P9" s="184"/>
       <c r="Q9" s="208"/>
       <c r="R9" s="184"/>
       <c r="S9" s="184"/>
       <c r="T9" s="13"/>
       <c r="U9" s="13"/>
       <c r="V9" s="13"/>
       <c r="W9" s="4"/>
@@ -32249,51 +32249,51 @@
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
       <c r="AR9" s="4"/>
       <c r="AS9" s="4"/>
       <c r="AT9" s="4"/>
       <c r="AU9" s="4"/>
       <c r="AV9" s="4"/>
       <c r="AW9" s="4"/>
       <c r="AX9" s="4"/>
       <c r="AY9" s="4"/>
     </row>
-    <row r="10" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A10" s="13"/>
       <c r="B10" s="189" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="234">
         <v>121349</v>
       </c>
       <c r="D10" s="88">
         <v>0.44</v>
       </c>
       <c r="E10" s="189"/>
       <c r="F10" s="234">
         <v>120104</v>
       </c>
       <c r="G10" s="88">
         <v>0.44</v>
       </c>
       <c r="H10" s="81"/>
       <c r="I10" s="234">
         <v>120093</v>
       </c>
       <c r="J10" s="88">
         <v>0.44</v>
       </c>
       <c r="K10" s="88"/>
@@ -32328,51 +32328,51 @@
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4"/>
       <c r="AJ10" s="4"/>
       <c r="AK10" s="4"/>
       <c r="AL10" s="4"/>
       <c r="AM10" s="4"/>
       <c r="AN10" s="4"/>
       <c r="AO10" s="4"/>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
       <c r="AR10" s="4"/>
       <c r="AS10" s="4"/>
       <c r="AT10" s="4"/>
       <c r="AU10" s="4"/>
       <c r="AV10" s="4"/>
       <c r="AW10" s="4"/>
       <c r="AX10" s="4"/>
       <c r="AY10" s="4"/>
     </row>
-    <row r="11" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A11" s="13"/>
       <c r="B11" s="189" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="235">
         <v>45274</v>
       </c>
       <c r="D11" s="88">
         <v>0.17</v>
       </c>
       <c r="E11" s="189"/>
       <c r="F11" s="235">
         <v>44933</v>
       </c>
       <c r="G11" s="88">
         <v>0.16</v>
       </c>
       <c r="H11" s="81"/>
       <c r="I11" s="235">
         <v>44898</v>
       </c>
       <c r="J11" s="88">
         <v>0.16</v>
       </c>
       <c r="K11" s="88"/>
@@ -32407,51 +32407,51 @@
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
       <c r="AG11" s="4"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
       <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
       <c r="AL11" s="4"/>
       <c r="AM11" s="4"/>
       <c r="AN11" s="4"/>
       <c r="AO11" s="4"/>
       <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
       <c r="AR11" s="4"/>
       <c r="AS11" s="4"/>
       <c r="AT11" s="4"/>
       <c r="AU11" s="4"/>
       <c r="AV11" s="4"/>
       <c r="AW11" s="4"/>
       <c r="AX11" s="4"/>
       <c r="AY11" s="4"/>
     </row>
-    <row r="12" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A12" s="13"/>
       <c r="B12" s="189" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="235">
         <v>37627</v>
       </c>
       <c r="D12" s="88">
         <v>0.14000000000000001</v>
       </c>
       <c r="E12" s="189"/>
       <c r="F12" s="235">
         <v>37668</v>
       </c>
       <c r="G12" s="88">
         <v>0.14000000000000001</v>
       </c>
       <c r="H12" s="81"/>
       <c r="I12" s="235">
         <v>37897</v>
       </c>
       <c r="J12" s="88">
         <v>0.14000000000000001</v>
       </c>
       <c r="K12" s="88"/>
@@ -32486,51 +32486,51 @@
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="4"/>
       <c r="AK12" s="4"/>
       <c r="AL12" s="4"/>
       <c r="AM12" s="4"/>
       <c r="AN12" s="4"/>
       <c r="AO12" s="4"/>
       <c r="AP12" s="4"/>
       <c r="AQ12" s="4"/>
       <c r="AR12" s="4"/>
       <c r="AS12" s="4"/>
       <c r="AT12" s="4"/>
       <c r="AU12" s="4"/>
       <c r="AV12" s="4"/>
       <c r="AW12" s="4"/>
       <c r="AX12" s="4"/>
       <c r="AY12" s="4"/>
     </row>
-    <row r="13" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A13" s="13"/>
       <c r="B13" s="189" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="235">
         <v>29400</v>
       </c>
       <c r="D13" s="88">
         <v>0.11</v>
       </c>
       <c r="E13" s="189"/>
       <c r="F13" s="235">
         <v>29323</v>
       </c>
       <c r="G13" s="88">
         <v>0.11</v>
       </c>
       <c r="H13" s="81"/>
       <c r="I13" s="235">
         <v>29486</v>
       </c>
       <c r="J13" s="88">
         <v>0.11</v>
       </c>
       <c r="K13" s="88"/>
@@ -32565,51 +32565,51 @@
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4"/>
       <c r="AG13" s="4"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
       <c r="AN13" s="4"/>
       <c r="AO13" s="4"/>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
       <c r="AT13" s="4"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>
       <c r="AW13" s="4"/>
       <c r="AX13" s="4"/>
       <c r="AY13" s="4"/>
     </row>
-    <row r="14" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
       <c r="B14" s="189" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="235">
         <v>20542</v>
       </c>
       <c r="D14" s="88">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="E14" s="189"/>
       <c r="F14" s="235">
         <v>20630</v>
       </c>
       <c r="G14" s="88">
         <v>0.08</v>
       </c>
       <c r="H14" s="81"/>
       <c r="I14" s="235">
         <v>20773</v>
       </c>
       <c r="J14" s="88">
         <v>0.08</v>
       </c>
       <c r="K14" s="88"/>
@@ -32644,51 +32644,51 @@
       <c r="AB14" s="4"/>
       <c r="AC14" s="4"/>
       <c r="AD14" s="4"/>
       <c r="AE14" s="4"/>
       <c r="AF14" s="4"/>
       <c r="AG14" s="4"/>
       <c r="AH14" s="4"/>
       <c r="AI14" s="4"/>
       <c r="AJ14" s="4"/>
       <c r="AK14" s="4"/>
       <c r="AL14" s="4"/>
       <c r="AM14" s="4"/>
       <c r="AN14" s="4"/>
       <c r="AO14" s="4"/>
       <c r="AP14" s="4"/>
       <c r="AQ14" s="4"/>
       <c r="AR14" s="4"/>
       <c r="AS14" s="4"/>
       <c r="AT14" s="4"/>
       <c r="AU14" s="4"/>
       <c r="AV14" s="4"/>
       <c r="AW14" s="4"/>
       <c r="AX14" s="4"/>
       <c r="AY14" s="4"/>
     </row>
-    <row r="15" spans="1:51" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:51" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13"/>
       <c r="B15" s="189" t="s">
         <v>318</v>
       </c>
       <c r="C15" s="235">
         <v>11066</v>
       </c>
       <c r="D15" s="88">
         <v>0.04</v>
       </c>
       <c r="E15" s="189"/>
       <c r="F15" s="235">
         <v>11016</v>
       </c>
       <c r="G15" s="88">
         <v>0.04</v>
       </c>
       <c r="H15" s="81"/>
       <c r="I15" s="235">
         <v>11091</v>
       </c>
       <c r="J15" s="88">
         <v>0.04</v>
       </c>
       <c r="K15" s="88"/>
@@ -32723,51 +32723,51 @@
       <c r="AB15" s="4"/>
       <c r="AC15" s="4"/>
       <c r="AD15" s="4"/>
       <c r="AE15" s="4"/>
       <c r="AF15" s="4"/>
       <c r="AG15" s="4"/>
       <c r="AH15" s="4"/>
       <c r="AI15" s="4"/>
       <c r="AJ15" s="4"/>
       <c r="AK15" s="4"/>
       <c r="AL15" s="4"/>
       <c r="AM15" s="4"/>
       <c r="AN15" s="4"/>
       <c r="AO15" s="4"/>
       <c r="AP15" s="4"/>
       <c r="AQ15" s="4"/>
       <c r="AR15" s="4"/>
       <c r="AS15" s="4"/>
       <c r="AT15" s="4"/>
       <c r="AU15" s="4"/>
       <c r="AV15" s="4"/>
       <c r="AW15" s="4"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
     </row>
-    <row r="16" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A16" s="13"/>
       <c r="B16" s="189" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="235">
         <v>5846</v>
       </c>
       <c r="D16" s="88">
         <v>0.02</v>
       </c>
       <c r="E16" s="189"/>
       <c r="F16" s="235">
         <v>5909</v>
       </c>
       <c r="G16" s="88">
         <v>0.02</v>
       </c>
       <c r="H16" s="81"/>
       <c r="I16" s="235">
         <v>5988</v>
       </c>
       <c r="J16" s="88">
         <v>0.02</v>
       </c>
       <c r="K16" s="88"/>
@@ -32802,51 +32802,51 @@
       <c r="AB16" s="4"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="4"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4"/>
       <c r="AG16" s="4"/>
       <c r="AH16" s="4"/>
       <c r="AI16" s="4"/>
       <c r="AJ16" s="4"/>
       <c r="AK16" s="4"/>
       <c r="AL16" s="4"/>
       <c r="AM16" s="4"/>
       <c r="AN16" s="4"/>
       <c r="AO16" s="4"/>
       <c r="AP16" s="4"/>
       <c r="AQ16" s="4"/>
       <c r="AR16" s="4"/>
       <c r="AS16" s="4"/>
       <c r="AT16" s="4"/>
       <c r="AU16" s="4"/>
       <c r="AV16" s="4"/>
       <c r="AW16" s="4"/>
       <c r="AX16" s="4"/>
       <c r="AY16" s="4"/>
     </row>
-    <row r="17" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A17" s="13"/>
       <c r="B17" s="189" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="235">
         <v>2351</v>
       </c>
       <c r="D17" s="88">
         <v>0.01</v>
       </c>
       <c r="E17" s="189"/>
       <c r="F17" s="235">
         <v>2381</v>
       </c>
       <c r="G17" s="88">
         <v>0.01</v>
       </c>
       <c r="H17" s="81"/>
       <c r="I17" s="235">
         <v>2398</v>
       </c>
       <c r="J17" s="88">
         <v>0.01</v>
       </c>
       <c r="K17" s="88"/>
@@ -32881,51 +32881,51 @@
       <c r="AB17" s="4"/>
       <c r="AC17" s="4"/>
       <c r="AD17" s="4"/>
       <c r="AE17" s="4"/>
       <c r="AF17" s="4"/>
       <c r="AG17" s="4"/>
       <c r="AH17" s="4"/>
       <c r="AI17" s="4"/>
       <c r="AJ17" s="4"/>
       <c r="AK17" s="4"/>
       <c r="AL17" s="4"/>
       <c r="AM17" s="4"/>
       <c r="AN17" s="4"/>
       <c r="AO17" s="4"/>
       <c r="AP17" s="4"/>
       <c r="AQ17" s="4"/>
       <c r="AR17" s="4"/>
       <c r="AS17" s="4"/>
       <c r="AT17" s="4"/>
       <c r="AU17" s="4"/>
       <c r="AV17" s="4"/>
       <c r="AW17" s="4"/>
       <c r="AX17" s="4"/>
       <c r="AY17" s="4"/>
     </row>
-    <row r="18" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A18" s="13"/>
       <c r="B18" s="189" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="236">
         <v>498</v>
       </c>
       <c r="D18" s="137">
         <v>0</v>
       </c>
       <c r="E18" s="189"/>
       <c r="F18" s="236">
         <v>511</v>
       </c>
       <c r="G18" s="137">
         <v>0</v>
       </c>
       <c r="H18" s="81"/>
       <c r="I18" s="236">
         <v>523</v>
       </c>
       <c r="J18" s="137">
         <v>0</v>
       </c>
       <c r="K18" s="88"/>
@@ -32960,51 +32960,51 @@
       <c r="AB18" s="4"/>
       <c r="AC18" s="4"/>
       <c r="AD18" s="4"/>
       <c r="AE18" s="4"/>
       <c r="AF18" s="4"/>
       <c r="AG18" s="4"/>
       <c r="AH18" s="4"/>
       <c r="AI18" s="4"/>
       <c r="AJ18" s="4"/>
       <c r="AK18" s="4"/>
       <c r="AL18" s="4"/>
       <c r="AM18" s="4"/>
       <c r="AN18" s="4"/>
       <c r="AO18" s="4"/>
       <c r="AP18" s="4"/>
       <c r="AQ18" s="4"/>
       <c r="AR18" s="4"/>
       <c r="AS18" s="4"/>
       <c r="AT18" s="4"/>
       <c r="AU18" s="4"/>
       <c r="AV18" s="4"/>
       <c r="AW18" s="4"/>
       <c r="AX18" s="4"/>
       <c r="AY18" s="4"/>
     </row>
-    <row r="19" spans="1:51" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:51" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="13"/>
       <c r="B19" s="208" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="237">
         <v>273953</v>
       </c>
       <c r="D19" s="221">
         <v>1</v>
       </c>
       <c r="E19" s="208"/>
       <c r="F19" s="237">
         <v>272475</v>
       </c>
       <c r="G19" s="221">
         <v>1</v>
       </c>
       <c r="H19" s="81"/>
       <c r="I19" s="237">
         <v>273147</v>
       </c>
       <c r="J19" s="221">
         <v>1</v>
       </c>
       <c r="K19" s="218"/>
@@ -33039,51 +33039,51 @@
       <c r="AB19" s="4"/>
       <c r="AC19" s="4"/>
       <c r="AD19" s="4"/>
       <c r="AE19" s="4"/>
       <c r="AF19" s="4"/>
       <c r="AG19" s="4"/>
       <c r="AH19" s="4"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
       <c r="AK19" s="4"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
       <c r="AP19" s="4"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
       <c r="AT19" s="4"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="4"/>
       <c r="AY19" s="4"/>
     </row>
-    <row r="20" spans="1:51" ht="26.25" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:51" ht="26.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A20" s="13"/>
       <c r="B20" s="238" t="s">
         <v>312</v>
       </c>
       <c r="C20" s="239">
         <v>746</v>
       </c>
       <c r="D20" s="80"/>
       <c r="E20" s="238"/>
       <c r="F20" s="239">
         <v>746</v>
       </c>
       <c r="G20" s="80"/>
       <c r="H20" s="81"/>
       <c r="I20" s="239">
         <v>746</v>
       </c>
       <c r="J20" s="80"/>
       <c r="K20" s="81"/>
       <c r="L20" s="239">
         <v>746</v>
       </c>
       <c r="M20" s="80"/>
       <c r="N20" s="81"/>
       <c r="O20" s="239">
@@ -33106,51 +33106,51 @@
       <c r="AB20" s="4"/>
       <c r="AC20" s="4"/>
       <c r="AD20" s="4"/>
       <c r="AE20" s="4"/>
       <c r="AF20" s="4"/>
       <c r="AG20" s="4"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="4"/>
       <c r="AJ20" s="4"/>
       <c r="AK20" s="4"/>
       <c r="AL20" s="4"/>
       <c r="AM20" s="4"/>
       <c r="AN20" s="4"/>
       <c r="AO20" s="4"/>
       <c r="AP20" s="4"/>
       <c r="AQ20" s="4"/>
       <c r="AR20" s="4"/>
       <c r="AS20" s="4"/>
       <c r="AT20" s="4"/>
       <c r="AU20" s="4"/>
       <c r="AV20" s="4"/>
       <c r="AW20" s="4"/>
       <c r="AX20" s="4"/>
       <c r="AY20" s="4"/>
     </row>
-    <row r="21" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A21" s="13"/>
       <c r="B21" s="208"/>
       <c r="C21" s="225"/>
       <c r="D21" s="82"/>
       <c r="E21" s="208"/>
       <c r="F21" s="225"/>
       <c r="G21" s="82"/>
       <c r="H21" s="224"/>
       <c r="I21" s="225"/>
       <c r="J21" s="82"/>
       <c r="K21" s="82"/>
       <c r="L21" s="225"/>
       <c r="M21" s="82"/>
       <c r="N21" s="82"/>
       <c r="O21" s="225"/>
       <c r="P21" s="82"/>
       <c r="Q21" s="208"/>
       <c r="R21" s="225"/>
       <c r="S21" s="82"/>
       <c r="T21" s="13"/>
       <c r="U21" s="140"/>
       <c r="V21" s="13"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
@@ -33159,51 +33159,51 @@
       <c r="AB21" s="4"/>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="4"/>
       <c r="AG21" s="4"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
       <c r="AK21" s="4"/>
       <c r="AL21" s="4"/>
       <c r="AM21" s="4"/>
       <c r="AN21" s="4"/>
       <c r="AO21" s="4"/>
       <c r="AP21" s="4"/>
       <c r="AQ21" s="4"/>
       <c r="AR21" s="4"/>
       <c r="AS21" s="4"/>
       <c r="AT21" s="4"/>
       <c r="AU21" s="4"/>
       <c r="AV21" s="4"/>
       <c r="AW21" s="4"/>
       <c r="AX21" s="4"/>
       <c r="AY21" s="4"/>
     </row>
-    <row r="22" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A22" s="13"/>
       <c r="B22" s="208" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="240"/>
       <c r="D22" s="82"/>
       <c r="E22" s="208"/>
       <c r="F22" s="240"/>
       <c r="G22" s="82"/>
       <c r="H22" s="224"/>
       <c r="I22" s="240"/>
       <c r="J22" s="82"/>
       <c r="K22" s="82"/>
       <c r="L22" s="240"/>
       <c r="M22" s="82"/>
       <c r="N22" s="82"/>
       <c r="O22" s="240"/>
       <c r="P22" s="82"/>
       <c r="Q22" s="208"/>
       <c r="R22" s="240"/>
       <c r="S22" s="82"/>
       <c r="T22" s="13"/>
       <c r="U22" s="140"/>
       <c r="V22" s="13"/>
       <c r="W22" s="4"/>
@@ -33214,51 +33214,51 @@
       <c r="AB22" s="4"/>
       <c r="AC22" s="4"/>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
       <c r="AF22" s="4"/>
       <c r="AG22" s="4"/>
       <c r="AH22" s="4"/>
       <c r="AI22" s="4"/>
       <c r="AJ22" s="4"/>
       <c r="AK22" s="4"/>
       <c r="AL22" s="4"/>
       <c r="AM22" s="4"/>
       <c r="AN22" s="4"/>
       <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
       <c r="AT22" s="4"/>
       <c r="AU22" s="4"/>
       <c r="AV22" s="4"/>
       <c r="AW22" s="4"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
     </row>
-    <row r="23" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A23" s="13"/>
       <c r="B23" s="189" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="234">
         <v>56164</v>
       </c>
       <c r="D23" s="88">
         <v>0.2</v>
       </c>
       <c r="E23" s="189"/>
       <c r="F23" s="234">
         <v>54887</v>
       </c>
       <c r="G23" s="88">
         <v>0.2</v>
       </c>
       <c r="H23" s="81"/>
       <c r="I23" s="234">
         <v>54221</v>
       </c>
       <c r="J23" s="88">
         <v>0.2</v>
       </c>
       <c r="K23" s="88"/>
@@ -33293,51 +33293,51 @@
       <c r="AB23" s="4"/>
       <c r="AC23" s="4"/>
       <c r="AD23" s="4"/>
       <c r="AE23" s="4"/>
       <c r="AF23" s="4"/>
       <c r="AG23" s="4"/>
       <c r="AH23" s="4"/>
       <c r="AI23" s="4"/>
       <c r="AJ23" s="4"/>
       <c r="AK23" s="4"/>
       <c r="AL23" s="4"/>
       <c r="AM23" s="4"/>
       <c r="AN23" s="4"/>
       <c r="AO23" s="4"/>
       <c r="AP23" s="4"/>
       <c r="AQ23" s="4"/>
       <c r="AR23" s="4"/>
       <c r="AS23" s="4"/>
       <c r="AT23" s="4"/>
       <c r="AU23" s="4"/>
       <c r="AV23" s="4"/>
       <c r="AW23" s="4"/>
       <c r="AX23" s="4"/>
       <c r="AY23" s="4"/>
     </row>
-    <row r="24" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A24" s="13"/>
       <c r="B24" s="189" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="235">
         <v>115163</v>
       </c>
       <c r="D24" s="88">
         <v>0.42</v>
       </c>
       <c r="E24" s="189"/>
       <c r="F24" s="235">
         <v>114298</v>
       </c>
       <c r="G24" s="88">
         <v>0.42</v>
       </c>
       <c r="H24" s="81"/>
       <c r="I24" s="235">
         <v>114315</v>
       </c>
       <c r="J24" s="88">
         <v>0.42</v>
       </c>
       <c r="K24" s="88"/>
@@ -33372,51 +33372,51 @@
       <c r="AB24" s="4"/>
       <c r="AC24" s="4"/>
       <c r="AD24" s="4"/>
       <c r="AE24" s="4"/>
       <c r="AF24" s="4"/>
       <c r="AG24" s="4"/>
       <c r="AH24" s="4"/>
       <c r="AI24" s="4"/>
       <c r="AJ24" s="4"/>
       <c r="AK24" s="4"/>
       <c r="AL24" s="4"/>
       <c r="AM24" s="4"/>
       <c r="AN24" s="4"/>
       <c r="AO24" s="4"/>
       <c r="AP24" s="4"/>
       <c r="AQ24" s="4"/>
       <c r="AR24" s="4"/>
       <c r="AS24" s="4"/>
       <c r="AT24" s="4"/>
       <c r="AU24" s="4"/>
       <c r="AV24" s="4"/>
       <c r="AW24" s="4"/>
       <c r="AX24" s="4"/>
       <c r="AY24" s="4"/>
     </row>
-    <row r="25" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A25" s="13"/>
       <c r="B25" s="189" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="235">
         <v>76257</v>
       </c>
       <c r="D25" s="88">
         <v>0.28000000000000003</v>
       </c>
       <c r="E25" s="189"/>
       <c r="F25" s="235">
         <v>77424</v>
       </c>
       <c r="G25" s="88">
         <v>0.28000000000000003</v>
       </c>
       <c r="H25" s="81"/>
       <c r="I25" s="235">
         <v>78746</v>
       </c>
       <c r="J25" s="88">
         <v>0.28999999999999998</v>
       </c>
       <c r="K25" s="88"/>
@@ -33451,51 +33451,51 @@
       <c r="AB25" s="4"/>
       <c r="AC25" s="4"/>
       <c r="AD25" s="4"/>
       <c r="AE25" s="4"/>
       <c r="AF25" s="4"/>
       <c r="AG25" s="4"/>
       <c r="AH25" s="4"/>
       <c r="AI25" s="4"/>
       <c r="AJ25" s="4"/>
       <c r="AK25" s="4"/>
       <c r="AL25" s="4"/>
       <c r="AM25" s="4"/>
       <c r="AN25" s="4"/>
       <c r="AO25" s="4"/>
       <c r="AP25" s="4"/>
       <c r="AQ25" s="4"/>
       <c r="AR25" s="4"/>
       <c r="AS25" s="4"/>
       <c r="AT25" s="4"/>
       <c r="AU25" s="4"/>
       <c r="AV25" s="4"/>
       <c r="AW25" s="4"/>
       <c r="AX25" s="4"/>
       <c r="AY25" s="4"/>
     </row>
-    <row r="26" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A26" s="13"/>
       <c r="B26" s="189" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="236">
         <v>26369</v>
       </c>
       <c r="D26" s="137">
         <v>0.1</v>
       </c>
       <c r="E26" s="189"/>
       <c r="F26" s="236">
         <v>25866</v>
       </c>
       <c r="G26" s="137">
         <v>0.1</v>
       </c>
       <c r="H26" s="81"/>
       <c r="I26" s="236">
         <v>25865</v>
       </c>
       <c r="J26" s="137">
         <v>0.09</v>
       </c>
       <c r="K26" s="88"/>
@@ -33530,51 +33530,51 @@
       <c r="AB26" s="4"/>
       <c r="AC26" s="4"/>
       <c r="AD26" s="4"/>
       <c r="AE26" s="4"/>
       <c r="AF26" s="4"/>
       <c r="AG26" s="4"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
       <c r="AL26" s="4"/>
       <c r="AM26" s="4"/>
       <c r="AN26" s="4"/>
       <c r="AO26" s="4"/>
       <c r="AP26" s="4"/>
       <c r="AQ26" s="4"/>
       <c r="AR26" s="4"/>
       <c r="AS26" s="4"/>
       <c r="AT26" s="4"/>
       <c r="AU26" s="4"/>
       <c r="AV26" s="4"/>
       <c r="AW26" s="4"/>
       <c r="AX26" s="4"/>
       <c r="AY26" s="4"/>
     </row>
-    <row r="27" spans="1:51" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:51" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="13"/>
       <c r="B27" s="208" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="237">
         <v>273953</v>
       </c>
       <c r="D27" s="221">
         <v>1</v>
       </c>
       <c r="E27" s="208"/>
       <c r="F27" s="237">
         <v>272475</v>
       </c>
       <c r="G27" s="221">
         <v>1</v>
       </c>
       <c r="H27" s="81"/>
       <c r="I27" s="237">
         <v>273147</v>
       </c>
       <c r="J27" s="221">
         <v>1</v>
       </c>
       <c r="K27" s="218"/>
@@ -33609,51 +33609,51 @@
       <c r="AB27" s="4"/>
       <c r="AC27" s="4"/>
       <c r="AD27" s="4"/>
       <c r="AE27" s="4"/>
       <c r="AF27" s="4"/>
       <c r="AG27" s="4"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
       <c r="AP27" s="4"/>
       <c r="AQ27" s="4"/>
       <c r="AR27" s="4"/>
       <c r="AS27" s="4"/>
       <c r="AT27" s="4"/>
       <c r="AU27" s="4"/>
       <c r="AV27" s="4"/>
       <c r="AW27" s="4"/>
       <c r="AX27" s="4"/>
       <c r="AY27" s="4"/>
     </row>
-    <row r="28" spans="1:51" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:51" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A28" s="13"/>
       <c r="B28" s="238" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="241">
         <v>0.93</v>
       </c>
       <c r="D28" s="242"/>
       <c r="E28" s="238"/>
       <c r="F28" s="241">
         <v>0.93</v>
       </c>
       <c r="G28" s="242"/>
       <c r="H28" s="243"/>
       <c r="I28" s="241">
         <v>0.93</v>
       </c>
       <c r="J28" s="242"/>
       <c r="K28" s="243"/>
       <c r="L28" s="241">
         <v>0.93</v>
       </c>
       <c r="M28" s="242"/>
       <c r="N28" s="243"/>
       <c r="O28" s="241">
@@ -33676,51 +33676,51 @@
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
       <c r="AH28" s="4"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
       <c r="AK28" s="4"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="4"/>
       <c r="AP28" s="4"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
       <c r="AT28" s="4"/>
       <c r="AU28" s="4"/>
       <c r="AV28" s="4"/>
       <c r="AW28" s="4"/>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A29" s="13"/>
       <c r="B29" s="208"/>
       <c r="C29" s="230"/>
       <c r="D29" s="82"/>
       <c r="E29" s="208"/>
       <c r="F29" s="230"/>
       <c r="G29" s="82"/>
       <c r="H29" s="219"/>
       <c r="I29" s="230"/>
       <c r="J29" s="82"/>
       <c r="K29" s="82"/>
       <c r="L29" s="230"/>
       <c r="M29" s="82"/>
       <c r="N29" s="82"/>
       <c r="O29" s="230"/>
       <c r="P29" s="82"/>
       <c r="Q29" s="208"/>
       <c r="R29" s="230"/>
       <c r="S29" s="82"/>
       <c r="T29" s="13"/>
       <c r="U29" s="140"/>
       <c r="V29" s="13"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
@@ -33729,51 +33729,51 @@
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
       <c r="AJ29" s="4"/>
       <c r="AK29" s="4"/>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="4"/>
       <c r="AP29" s="4"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
       <c r="AT29" s="4"/>
       <c r="AU29" s="4"/>
       <c r="AV29" s="4"/>
       <c r="AW29" s="4"/>
       <c r="AX29" s="4"/>
       <c r="AY29" s="4"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A30" s="13"/>
       <c r="B30" s="208" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="244"/>
       <c r="D30" s="82"/>
       <c r="E30" s="208"/>
       <c r="F30" s="244"/>
       <c r="G30" s="82"/>
       <c r="H30" s="219"/>
       <c r="I30" s="244"/>
       <c r="J30" s="82"/>
       <c r="K30" s="82"/>
       <c r="L30" s="244"/>
       <c r="M30" s="82"/>
       <c r="N30" s="82"/>
       <c r="O30" s="244"/>
       <c r="P30" s="82"/>
       <c r="Q30" s="208"/>
       <c r="R30" s="244"/>
       <c r="S30" s="82"/>
       <c r="T30" s="13"/>
       <c r="U30" s="140"/>
       <c r="V30" s="13"/>
       <c r="W30" s="4"/>
@@ -33784,51 +33784,51 @@
       <c r="AB30" s="4"/>
       <c r="AC30" s="4"/>
       <c r="AD30" s="4"/>
       <c r="AE30" s="4"/>
       <c r="AF30" s="4"/>
       <c r="AG30" s="4"/>
       <c r="AH30" s="4"/>
       <c r="AI30" s="4"/>
       <c r="AJ30" s="4"/>
       <c r="AK30" s="4"/>
       <c r="AL30" s="4"/>
       <c r="AM30" s="4"/>
       <c r="AN30" s="4"/>
       <c r="AO30" s="4"/>
       <c r="AP30" s="4"/>
       <c r="AQ30" s="4"/>
       <c r="AR30" s="4"/>
       <c r="AS30" s="4"/>
       <c r="AT30" s="4"/>
       <c r="AU30" s="4"/>
       <c r="AV30" s="4"/>
       <c r="AW30" s="4"/>
       <c r="AX30" s="4"/>
       <c r="AY30" s="4"/>
     </row>
-    <row r="31" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
       <c r="B31" s="189" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="234">
         <v>67101</v>
       </c>
       <c r="D31" s="88">
         <v>0.24</v>
       </c>
       <c r="E31" s="189"/>
       <c r="F31" s="234">
         <v>65792</v>
       </c>
       <c r="G31" s="88">
         <v>0.24</v>
       </c>
       <c r="H31" s="81"/>
       <c r="I31" s="234">
         <v>65275</v>
       </c>
       <c r="J31" s="88">
         <v>0.24</v>
       </c>
       <c r="K31" s="88"/>
@@ -33863,51 +33863,51 @@
       <c r="AB31" s="4"/>
       <c r="AC31" s="4"/>
       <c r="AD31" s="4"/>
       <c r="AE31" s="4"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="4"/>
       <c r="AH31" s="4"/>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
       <c r="AK31" s="4"/>
       <c r="AL31" s="4"/>
       <c r="AM31" s="4"/>
       <c r="AN31" s="4"/>
       <c r="AO31" s="4"/>
       <c r="AP31" s="4"/>
       <c r="AQ31" s="4"/>
       <c r="AR31" s="4"/>
       <c r="AS31" s="4"/>
       <c r="AT31" s="4"/>
       <c r="AU31" s="4"/>
       <c r="AV31" s="4"/>
       <c r="AW31" s="4"/>
       <c r="AX31" s="4"/>
       <c r="AY31" s="4"/>
     </row>
-    <row r="32" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A32" s="13"/>
       <c r="B32" s="189" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="235">
         <v>100092</v>
       </c>
       <c r="D32" s="88">
         <v>0.37</v>
       </c>
       <c r="E32" s="189"/>
       <c r="F32" s="235">
         <v>99527</v>
       </c>
       <c r="G32" s="88">
         <v>0.37</v>
       </c>
       <c r="H32" s="81"/>
       <c r="I32" s="235">
         <v>99748</v>
       </c>
       <c r="J32" s="88">
         <v>0.36</v>
       </c>
       <c r="K32" s="88"/>
@@ -33942,51 +33942,51 @@
       <c r="AB32" s="4"/>
       <c r="AC32" s="4"/>
       <c r="AD32" s="4"/>
       <c r="AE32" s="4"/>
       <c r="AF32" s="4"/>
       <c r="AG32" s="4"/>
       <c r="AH32" s="4"/>
       <c r="AI32" s="4"/>
       <c r="AJ32" s="4"/>
       <c r="AK32" s="4"/>
       <c r="AL32" s="4"/>
       <c r="AM32" s="4"/>
       <c r="AN32" s="4"/>
       <c r="AO32" s="4"/>
       <c r="AP32" s="4"/>
       <c r="AQ32" s="4"/>
       <c r="AR32" s="4"/>
       <c r="AS32" s="4"/>
       <c r="AT32" s="4"/>
       <c r="AU32" s="4"/>
       <c r="AV32" s="4"/>
       <c r="AW32" s="4"/>
       <c r="AX32" s="4"/>
       <c r="AY32" s="4"/>
     </row>
-    <row r="33" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A33" s="13"/>
       <c r="B33" s="189" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="236">
         <v>106760</v>
       </c>
       <c r="D33" s="137">
         <v>0.39</v>
       </c>
       <c r="E33" s="189"/>
       <c r="F33" s="236">
         <v>107156</v>
       </c>
       <c r="G33" s="137">
         <v>0.39</v>
       </c>
       <c r="H33" s="81"/>
       <c r="I33" s="236">
         <v>108124</v>
       </c>
       <c r="J33" s="137">
         <v>0.4</v>
       </c>
       <c r="K33" s="88"/>
@@ -34021,51 +34021,51 @@
       <c r="AB33" s="4"/>
       <c r="AC33" s="4"/>
       <c r="AD33" s="4"/>
       <c r="AE33" s="4"/>
       <c r="AF33" s="4"/>
       <c r="AG33" s="4"/>
       <c r="AH33" s="4"/>
       <c r="AI33" s="4"/>
       <c r="AJ33" s="4"/>
       <c r="AK33" s="4"/>
       <c r="AL33" s="4"/>
       <c r="AM33" s="4"/>
       <c r="AN33" s="4"/>
       <c r="AO33" s="4"/>
       <c r="AP33" s="4"/>
       <c r="AQ33" s="4"/>
       <c r="AR33" s="4"/>
       <c r="AS33" s="4"/>
       <c r="AT33" s="4"/>
       <c r="AU33" s="4"/>
       <c r="AV33" s="4"/>
       <c r="AW33" s="4"/>
       <c r="AX33" s="4"/>
       <c r="AY33" s="4"/>
     </row>
-    <row r="34" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A34" s="13"/>
       <c r="B34" s="208" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="237">
         <v>273953</v>
       </c>
       <c r="D34" s="221">
         <v>1</v>
       </c>
       <c r="E34" s="208"/>
       <c r="F34" s="237">
         <v>272475</v>
       </c>
       <c r="G34" s="221">
         <v>1</v>
       </c>
       <c r="H34" s="81"/>
       <c r="I34" s="237">
         <v>273147</v>
       </c>
       <c r="J34" s="221">
         <v>1</v>
       </c>
       <c r="K34" s="218"/>
@@ -34100,51 +34100,51 @@
       <c r="AB34" s="4"/>
       <c r="AC34" s="4"/>
       <c r="AD34" s="4"/>
       <c r="AE34" s="4"/>
       <c r="AF34" s="4"/>
       <c r="AG34" s="4"/>
       <c r="AH34" s="4"/>
       <c r="AI34" s="4"/>
       <c r="AJ34" s="4"/>
       <c r="AK34" s="4"/>
       <c r="AL34" s="4"/>
       <c r="AM34" s="4"/>
       <c r="AN34" s="4"/>
       <c r="AO34" s="4"/>
       <c r="AP34" s="4"/>
       <c r="AQ34" s="4"/>
       <c r="AR34" s="4"/>
       <c r="AS34" s="4"/>
       <c r="AT34" s="4"/>
       <c r="AU34" s="4"/>
       <c r="AV34" s="4"/>
       <c r="AW34" s="4"/>
       <c r="AX34" s="4"/>
       <c r="AY34" s="4"/>
     </row>
-    <row r="35" spans="1:51" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:51" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="238" t="s">
         <v>88</v>
       </c>
       <c r="C35" s="245">
         <v>0.39</v>
       </c>
       <c r="D35" s="242"/>
       <c r="E35" s="238"/>
       <c r="F35" s="245">
         <v>0.39</v>
       </c>
       <c r="G35" s="242"/>
       <c r="H35" s="243"/>
       <c r="I35" s="245">
         <v>0.39</v>
       </c>
       <c r="J35" s="242"/>
       <c r="K35" s="243"/>
       <c r="L35" s="245">
         <v>0.39</v>
       </c>
       <c r="M35" s="242"/>
       <c r="N35" s="243"/>
       <c r="O35" s="245">
@@ -34167,51 +34167,51 @@
       <c r="AB35" s="4"/>
       <c r="AC35" s="4"/>
       <c r="AD35" s="4"/>
       <c r="AE35" s="4"/>
       <c r="AF35" s="4"/>
       <c r="AG35" s="4"/>
       <c r="AH35" s="4"/>
       <c r="AI35" s="4"/>
       <c r="AJ35" s="4"/>
       <c r="AK35" s="4"/>
       <c r="AL35" s="4"/>
       <c r="AM35" s="4"/>
       <c r="AN35" s="4"/>
       <c r="AO35" s="4"/>
       <c r="AP35" s="4"/>
       <c r="AQ35" s="4"/>
       <c r="AR35" s="4"/>
       <c r="AS35" s="4"/>
       <c r="AT35" s="4"/>
       <c r="AU35" s="4"/>
       <c r="AV35" s="4"/>
       <c r="AW35" s="4"/>
       <c r="AX35" s="4"/>
       <c r="AY35" s="4"/>
     </row>
-    <row r="36" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A36" s="13"/>
       <c r="B36" s="81"/>
       <c r="C36" s="244"/>
       <c r="D36" s="81"/>
       <c r="E36" s="81"/>
       <c r="F36" s="244"/>
       <c r="G36" s="81"/>
       <c r="H36" s="81"/>
       <c r="I36" s="244"/>
       <c r="J36" s="81"/>
       <c r="K36" s="81"/>
       <c r="L36" s="244"/>
       <c r="M36" s="81"/>
       <c r="N36" s="81"/>
       <c r="O36" s="244"/>
       <c r="P36" s="81"/>
       <c r="Q36" s="81"/>
       <c r="R36" s="244"/>
       <c r="S36" s="81"/>
       <c r="T36" s="13"/>
       <c r="U36" s="13"/>
       <c r="V36" s="13"/>
       <c r="W36" s="4"/>
       <c r="X36" s="4"/>
       <c r="Y36" s="4"/>
@@ -34220,51 +34220,51 @@
       <c r="AB36" s="4"/>
       <c r="AC36" s="4"/>
       <c r="AD36" s="4"/>
       <c r="AE36" s="4"/>
       <c r="AF36" s="4"/>
       <c r="AG36" s="4"/>
       <c r="AH36" s="4"/>
       <c r="AI36" s="4"/>
       <c r="AJ36" s="4"/>
       <c r="AK36" s="4"/>
       <c r="AL36" s="4"/>
       <c r="AM36" s="4"/>
       <c r="AN36" s="4"/>
       <c r="AO36" s="4"/>
       <c r="AP36" s="4"/>
       <c r="AQ36" s="4"/>
       <c r="AR36" s="4"/>
       <c r="AS36" s="4"/>
       <c r="AT36" s="4"/>
       <c r="AU36" s="4"/>
       <c r="AV36" s="4"/>
       <c r="AW36" s="4"/>
       <c r="AX36" s="4"/>
       <c r="AY36" s="4"/>
     </row>
-    <row r="37" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:51" ht="13" x14ac:dyDescent="0.3">
       <c r="A37" s="13"/>
       <c r="B37" s="152" t="s">
         <v>212</v>
       </c>
       <c r="C37" s="88">
         <v>0.8</v>
       </c>
       <c r="D37" s="81"/>
       <c r="E37" s="152"/>
       <c r="F37" s="88">
         <v>0.8</v>
       </c>
       <c r="G37" s="81"/>
       <c r="H37" s="81"/>
       <c r="I37" s="88">
         <v>0.8</v>
       </c>
       <c r="J37" s="81"/>
       <c r="K37" s="81"/>
       <c r="L37" s="88">
         <v>0.83000000000000007</v>
       </c>
       <c r="M37" s="81"/>
       <c r="N37" s="81"/>
       <c r="O37" s="88">
@@ -34287,51 +34287,51 @@
       <c r="AB37" s="4"/>
       <c r="AC37" s="4"/>
       <c r="AD37" s="4"/>
       <c r="AE37" s="4"/>
       <c r="AF37" s="4"/>
       <c r="AG37" s="4"/>
       <c r="AH37" s="4"/>
       <c r="AI37" s="4"/>
       <c r="AJ37" s="4"/>
       <c r="AK37" s="4"/>
       <c r="AL37" s="4"/>
       <c r="AM37" s="4"/>
       <c r="AN37" s="4"/>
       <c r="AO37" s="4"/>
       <c r="AP37" s="4"/>
       <c r="AQ37" s="4"/>
       <c r="AR37" s="4"/>
       <c r="AS37" s="4"/>
       <c r="AT37" s="4"/>
       <c r="AU37" s="4"/>
       <c r="AV37" s="4"/>
       <c r="AW37" s="4"/>
       <c r="AX37" s="4"/>
       <c r="AY37" s="4"/>
     </row>
-    <row r="38" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A38" s="13"/>
       <c r="B38" s="81"/>
       <c r="C38" s="230"/>
       <c r="D38" s="81"/>
       <c r="E38" s="81"/>
       <c r="F38" s="230"/>
       <c r="G38" s="81"/>
       <c r="H38" s="81"/>
       <c r="I38" s="230"/>
       <c r="J38" s="81"/>
       <c r="K38" s="81"/>
       <c r="L38" s="230"/>
       <c r="M38" s="81"/>
       <c r="N38" s="81"/>
       <c r="O38" s="230"/>
       <c r="P38" s="81"/>
       <c r="Q38" s="81"/>
       <c r="R38" s="230"/>
       <c r="S38" s="81"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
@@ -34340,51 +34340,51 @@
       <c r="AB38" s="4"/>
       <c r="AC38" s="4"/>
       <c r="AD38" s="4"/>
       <c r="AE38" s="4"/>
       <c r="AF38" s="4"/>
       <c r="AG38" s="4"/>
       <c r="AH38" s="4"/>
       <c r="AI38" s="4"/>
       <c r="AJ38" s="4"/>
       <c r="AK38" s="4"/>
       <c r="AL38" s="4"/>
       <c r="AM38" s="4"/>
       <c r="AN38" s="4"/>
       <c r="AO38" s="4"/>
       <c r="AP38" s="4"/>
       <c r="AQ38" s="4"/>
       <c r="AR38" s="4"/>
       <c r="AS38" s="4"/>
       <c r="AT38" s="4"/>
       <c r="AU38" s="4"/>
       <c r="AV38" s="4"/>
       <c r="AW38" s="4"/>
       <c r="AX38" s="4"/>
       <c r="AY38" s="4"/>
     </row>
-    <row r="39" spans="1:51" ht="26.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:51" ht="26.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="13"/>
       <c r="B39" s="201" t="s">
         <v>89</v>
       </c>
       <c r="C39" s="234">
         <v>291</v>
       </c>
       <c r="D39" s="81"/>
       <c r="E39" s="201"/>
       <c r="F39" s="234">
         <v>289</v>
       </c>
       <c r="G39" s="81"/>
       <c r="H39" s="81"/>
       <c r="I39" s="234">
         <v>287</v>
       </c>
       <c r="J39" s="81"/>
       <c r="K39" s="81"/>
       <c r="L39" s="234">
         <v>286</v>
       </c>
       <c r="M39" s="81"/>
       <c r="N39" s="81"/>
       <c r="O39" s="234">
@@ -34407,51 +34407,51 @@
       <c r="AB39" s="4"/>
       <c r="AC39" s="4"/>
       <c r="AD39" s="4"/>
       <c r="AE39" s="4"/>
       <c r="AF39" s="4"/>
       <c r="AG39" s="4"/>
       <c r="AH39" s="4"/>
       <c r="AI39" s="4"/>
       <c r="AJ39" s="4"/>
       <c r="AK39" s="4"/>
       <c r="AL39" s="4"/>
       <c r="AM39" s="4"/>
       <c r="AN39" s="4"/>
       <c r="AO39" s="4"/>
       <c r="AP39" s="4"/>
       <c r="AQ39" s="4"/>
       <c r="AR39" s="4"/>
       <c r="AS39" s="4"/>
       <c r="AT39" s="4"/>
       <c r="AU39" s="4"/>
       <c r="AV39" s="4"/>
       <c r="AW39" s="4"/>
       <c r="AX39" s="4"/>
       <c r="AY39" s="4"/>
     </row>
-    <row r="40" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:51" ht="13" x14ac:dyDescent="0.25">
       <c r="A40" s="13"/>
       <c r="B40" s="201"/>
       <c r="C40" s="81"/>
       <c r="D40" s="81"/>
       <c r="E40" s="201"/>
       <c r="F40" s="81"/>
       <c r="G40" s="81"/>
       <c r="H40" s="81"/>
       <c r="I40" s="81"/>
       <c r="J40" s="81"/>
       <c r="K40" s="81"/>
       <c r="L40" s="81"/>
       <c r="M40" s="81"/>
       <c r="N40" s="81"/>
       <c r="O40" s="81"/>
       <c r="P40" s="81"/>
       <c r="Q40" s="81"/>
       <c r="R40" s="81"/>
       <c r="S40" s="81"/>
       <c r="T40" s="13"/>
       <c r="U40" s="13"/>
       <c r="V40" s="13"/>
       <c r="W40" s="13"/>
       <c r="X40" s="13"/>
       <c r="Y40" s="13"/>
@@ -34460,161 +34460,161 @@
       <c r="AB40" s="13"/>
       <c r="AC40" s="13"/>
       <c r="AD40" s="13"/>
       <c r="AE40" s="13"/>
       <c r="AF40" s="13"/>
       <c r="AG40" s="13"/>
       <c r="AH40" s="13"/>
       <c r="AI40" s="13"/>
       <c r="AJ40" s="13"/>
       <c r="AK40" s="13"/>
       <c r="AL40" s="13"/>
       <c r="AM40" s="13"/>
       <c r="AN40" s="13"/>
       <c r="AO40" s="13"/>
       <c r="AP40" s="13"/>
       <c r="AQ40" s="13"/>
       <c r="AR40" s="13"/>
       <c r="AS40" s="13"/>
       <c r="AT40" s="13"/>
       <c r="AU40" s="13"/>
       <c r="AV40" s="13"/>
       <c r="AW40" s="13"/>
       <c r="AX40" s="13"/>
       <c r="AY40" s="13"/>
     </row>
-    <row r="41" spans="1:51" s="83" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:51" s="83" customFormat="1" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="233"/>
-      <c r="B41" s="460" t="s">
+      <c r="B41" s="461" t="s">
         <v>319</v>
       </c>
-      <c r="C41" s="460"/>
-[...15 lines deleted...]
-      <c r="S41" s="460"/>
+      <c r="C41" s="461"/>
+      <c r="D41" s="461"/>
+      <c r="E41" s="461"/>
+      <c r="F41" s="461"/>
+      <c r="G41" s="461"/>
+      <c r="H41" s="461"/>
+      <c r="I41" s="461"/>
+      <c r="J41" s="461"/>
+      <c r="K41" s="461"/>
+      <c r="L41" s="461"/>
+      <c r="M41" s="461"/>
+      <c r="N41" s="461"/>
+      <c r="O41" s="461"/>
+      <c r="P41" s="461"/>
+      <c r="Q41" s="461"/>
+      <c r="R41" s="461"/>
+      <c r="S41" s="461"/>
       <c r="T41" s="233"/>
       <c r="U41" s="233"/>
       <c r="V41" s="233"/>
       <c r="W41" s="233"/>
       <c r="X41" s="233"/>
       <c r="Y41" s="233"/>
       <c r="Z41" s="233"/>
       <c r="AA41" s="233"/>
       <c r="AB41" s="233"/>
       <c r="AC41" s="233"/>
       <c r="AD41" s="233"/>
       <c r="AE41" s="233"/>
       <c r="AF41" s="233"/>
       <c r="AG41" s="233"/>
       <c r="AH41" s="233"/>
       <c r="AI41" s="233"/>
       <c r="AJ41" s="233"/>
       <c r="AK41" s="233"/>
       <c r="AL41" s="233"/>
       <c r="AM41" s="233"/>
       <c r="AN41" s="233"/>
       <c r="AO41" s="233"/>
       <c r="AP41" s="233"/>
       <c r="AQ41" s="233"/>
       <c r="AR41" s="233"/>
       <c r="AS41" s="233"/>
       <c r="AT41" s="233"/>
       <c r="AU41" s="233"/>
       <c r="AV41" s="233"/>
       <c r="AW41" s="233"/>
       <c r="AX41" s="233"/>
       <c r="AY41" s="233"/>
     </row>
-    <row r="42" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:51" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
-      <c r="B42" s="460" t="s">
+      <c r="B42" s="461" t="s">
         <v>313</v>
       </c>
-      <c r="C42" s="460"/>
-[...15 lines deleted...]
-      <c r="S42" s="460"/>
+      <c r="C42" s="461"/>
+      <c r="D42" s="461"/>
+      <c r="E42" s="461"/>
+      <c r="F42" s="461"/>
+      <c r="G42" s="461"/>
+      <c r="H42" s="461"/>
+      <c r="I42" s="461"/>
+      <c r="J42" s="461"/>
+      <c r="K42" s="461"/>
+      <c r="L42" s="461"/>
+      <c r="M42" s="461"/>
+      <c r="N42" s="461"/>
+      <c r="O42" s="461"/>
+      <c r="P42" s="461"/>
+      <c r="Q42" s="461"/>
+      <c r="R42" s="461"/>
+      <c r="S42" s="461"/>
       <c r="T42" s="4"/>
       <c r="U42" s="4"/>
       <c r="V42" s="4"/>
       <c r="W42" s="4"/>
       <c r="X42" s="4"/>
       <c r="Y42" s="4"/>
       <c r="Z42" s="4"/>
       <c r="AA42" s="4"/>
       <c r="AB42" s="4"/>
       <c r="AC42" s="4"/>
       <c r="AD42" s="4"/>
       <c r="AE42" s="4"/>
       <c r="AF42" s="4"/>
       <c r="AG42" s="4"/>
       <c r="AH42" s="4"/>
       <c r="AI42" s="4"/>
       <c r="AJ42" s="4"/>
       <c r="AK42" s="4"/>
       <c r="AL42" s="4"/>
       <c r="AM42" s="4"/>
       <c r="AN42" s="4"/>
       <c r="AO42" s="4"/>
       <c r="AP42" s="4"/>
       <c r="AQ42" s="4"/>
       <c r="AR42" s="4"/>
       <c r="AS42" s="4"/>
       <c r="AT42" s="4"/>
       <c r="AU42" s="4"/>
       <c r="AV42" s="4"/>
       <c r="AW42" s="4"/>
       <c r="AX42" s="4"/>
       <c r="AY42" s="4"/>
     </row>
-    <row r="43" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
       <c r="R43" s="4"/>
       <c r="S43" s="4"/>
       <c r="T43" s="4"/>
       <c r="U43" s="4"/>
       <c r="V43" s="4"/>
       <c r="W43" s="4"/>
       <c r="X43" s="4"/>
       <c r="Y43" s="4"/>
@@ -34623,51 +34623,51 @@
       <c r="AB43" s="4"/>
       <c r="AC43" s="4"/>
       <c r="AD43" s="4"/>
       <c r="AE43" s="4"/>
       <c r="AF43" s="4"/>
       <c r="AG43" s="4"/>
       <c r="AH43" s="4"/>
       <c r="AI43" s="4"/>
       <c r="AJ43" s="4"/>
       <c r="AK43" s="4"/>
       <c r="AL43" s="4"/>
       <c r="AM43" s="4"/>
       <c r="AN43" s="4"/>
       <c r="AO43" s="4"/>
       <c r="AP43" s="4"/>
       <c r="AQ43" s="4"/>
       <c r="AR43" s="4"/>
       <c r="AS43" s="4"/>
       <c r="AT43" s="4"/>
       <c r="AU43" s="4"/>
       <c r="AV43" s="4"/>
       <c r="AW43" s="4"/>
       <c r="AX43" s="4"/>
       <c r="AY43" s="4"/>
     </row>
-    <row r="44" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>
       <c r="V44" s="4"/>
       <c r="W44" s="4"/>
       <c r="X44" s="4"/>
       <c r="Y44" s="4"/>
@@ -34676,51 +34676,51 @@
       <c r="AB44" s="4"/>
       <c r="AC44" s="4"/>
       <c r="AD44" s="4"/>
       <c r="AE44" s="4"/>
       <c r="AF44" s="4"/>
       <c r="AG44" s="4"/>
       <c r="AH44" s="4"/>
       <c r="AI44" s="4"/>
       <c r="AJ44" s="4"/>
       <c r="AK44" s="4"/>
       <c r="AL44" s="4"/>
       <c r="AM44" s="4"/>
       <c r="AN44" s="4"/>
       <c r="AO44" s="4"/>
       <c r="AP44" s="4"/>
       <c r="AQ44" s="4"/>
       <c r="AR44" s="4"/>
       <c r="AS44" s="4"/>
       <c r="AT44" s="4"/>
       <c r="AU44" s="4"/>
       <c r="AV44" s="4"/>
       <c r="AW44" s="4"/>
       <c r="AX44" s="4"/>
       <c r="AY44" s="4"/>
     </row>
-    <row r="45" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
       <c r="R45" s="4"/>
       <c r="S45" s="4"/>
       <c r="T45" s="4"/>
       <c r="U45" s="4"/>
       <c r="V45" s="4"/>
       <c r="W45" s="4"/>
       <c r="X45" s="4"/>
       <c r="Y45" s="4"/>
@@ -34729,51 +34729,51 @@
       <c r="AB45" s="4"/>
       <c r="AC45" s="4"/>
       <c r="AD45" s="4"/>
       <c r="AE45" s="4"/>
       <c r="AF45" s="4"/>
       <c r="AG45" s="4"/>
       <c r="AH45" s="4"/>
       <c r="AI45" s="4"/>
       <c r="AJ45" s="4"/>
       <c r="AK45" s="4"/>
       <c r="AL45" s="4"/>
       <c r="AM45" s="4"/>
       <c r="AN45" s="4"/>
       <c r="AO45" s="4"/>
       <c r="AP45" s="4"/>
       <c r="AQ45" s="4"/>
       <c r="AR45" s="4"/>
       <c r="AS45" s="4"/>
       <c r="AT45" s="4"/>
       <c r="AU45" s="4"/>
       <c r="AV45" s="4"/>
       <c r="AW45" s="4"/>
       <c r="AX45" s="4"/>
       <c r="AY45" s="4"/>
     </row>
-    <row r="46" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
       <c r="R46" s="4"/>
       <c r="S46" s="4"/>
       <c r="T46" s="4"/>
       <c r="U46" s="4"/>
       <c r="V46" s="4"/>
       <c r="W46" s="4"/>
       <c r="X46" s="4"/>
       <c r="Y46" s="4"/>
@@ -34782,51 +34782,51 @@
       <c r="AB46" s="4"/>
       <c r="AC46" s="4"/>
       <c r="AD46" s="4"/>
       <c r="AE46" s="4"/>
       <c r="AF46" s="4"/>
       <c r="AG46" s="4"/>
       <c r="AH46" s="4"/>
       <c r="AI46" s="4"/>
       <c r="AJ46" s="4"/>
       <c r="AK46" s="4"/>
       <c r="AL46" s="4"/>
       <c r="AM46" s="4"/>
       <c r="AN46" s="4"/>
       <c r="AO46" s="4"/>
       <c r="AP46" s="4"/>
       <c r="AQ46" s="4"/>
       <c r="AR46" s="4"/>
       <c r="AS46" s="4"/>
       <c r="AT46" s="4"/>
       <c r="AU46" s="4"/>
       <c r="AV46" s="4"/>
       <c r="AW46" s="4"/>
       <c r="AX46" s="4"/>
       <c r="AY46" s="4"/>
     </row>
-    <row r="47" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
       <c r="R47" s="4"/>
       <c r="S47" s="4"/>
       <c r="T47" s="4"/>
       <c r="U47" s="4"/>
       <c r="V47" s="4"/>
       <c r="W47" s="4"/>
       <c r="X47" s="4"/>
       <c r="Y47" s="4"/>
@@ -34835,51 +34835,51 @@
       <c r="AB47" s="4"/>
       <c r="AC47" s="4"/>
       <c r="AD47" s="4"/>
       <c r="AE47" s="4"/>
       <c r="AF47" s="4"/>
       <c r="AG47" s="4"/>
       <c r="AH47" s="4"/>
       <c r="AI47" s="4"/>
       <c r="AJ47" s="4"/>
       <c r="AK47" s="4"/>
       <c r="AL47" s="4"/>
       <c r="AM47" s="4"/>
       <c r="AN47" s="4"/>
       <c r="AO47" s="4"/>
       <c r="AP47" s="4"/>
       <c r="AQ47" s="4"/>
       <c r="AR47" s="4"/>
       <c r="AS47" s="4"/>
       <c r="AT47" s="4"/>
       <c r="AU47" s="4"/>
       <c r="AV47" s="4"/>
       <c r="AW47" s="4"/>
       <c r="AX47" s="4"/>
       <c r="AY47" s="4"/>
     </row>
-    <row r="48" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="4"/>
       <c r="J48" s="4"/>
       <c r="K48" s="4"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="4"/>
       <c r="R48" s="4"/>
       <c r="S48" s="4"/>
       <c r="T48" s="4"/>
       <c r="U48" s="4"/>
       <c r="V48" s="4"/>
       <c r="W48" s="4"/>
       <c r="X48" s="4"/>
       <c r="Y48" s="4"/>
@@ -34888,51 +34888,51 @@
       <c r="AB48" s="4"/>
       <c r="AC48" s="4"/>
       <c r="AD48" s="4"/>
       <c r="AE48" s="4"/>
       <c r="AF48" s="4"/>
       <c r="AG48" s="4"/>
       <c r="AH48" s="4"/>
       <c r="AI48" s="4"/>
       <c r="AJ48" s="4"/>
       <c r="AK48" s="4"/>
       <c r="AL48" s="4"/>
       <c r="AM48" s="4"/>
       <c r="AN48" s="4"/>
       <c r="AO48" s="4"/>
       <c r="AP48" s="4"/>
       <c r="AQ48" s="4"/>
       <c r="AR48" s="4"/>
       <c r="AS48" s="4"/>
       <c r="AT48" s="4"/>
       <c r="AU48" s="4"/>
       <c r="AV48" s="4"/>
       <c r="AW48" s="4"/>
       <c r="AX48" s="4"/>
       <c r="AY48" s="4"/>
     </row>
-    <row r="49" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
       <c r="R49" s="4"/>
       <c r="S49" s="4"/>
       <c r="T49" s="4"/>
       <c r="U49" s="4"/>
       <c r="V49" s="4"/>
       <c r="W49" s="4"/>
       <c r="X49" s="4"/>
       <c r="Y49" s="4"/>
@@ -34941,51 +34941,51 @@
       <c r="AB49" s="4"/>
       <c r="AC49" s="4"/>
       <c r="AD49" s="4"/>
       <c r="AE49" s="4"/>
       <c r="AF49" s="4"/>
       <c r="AG49" s="4"/>
       <c r="AH49" s="4"/>
       <c r="AI49" s="4"/>
       <c r="AJ49" s="4"/>
       <c r="AK49" s="4"/>
       <c r="AL49" s="4"/>
       <c r="AM49" s="4"/>
       <c r="AN49" s="4"/>
       <c r="AO49" s="4"/>
       <c r="AP49" s="4"/>
       <c r="AQ49" s="4"/>
       <c r="AR49" s="4"/>
       <c r="AS49" s="4"/>
       <c r="AT49" s="4"/>
       <c r="AU49" s="4"/>
       <c r="AV49" s="4"/>
       <c r="AW49" s="4"/>
       <c r="AX49" s="4"/>
       <c r="AY49" s="4"/>
     </row>
-    <row r="50" spans="1:51" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="4"/>
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
       <c r="V50" s="4"/>
       <c r="W50" s="4"/>
       <c r="X50" s="4"/>
       <c r="Y50" s="4"/>
@@ -35029,391 +35029,391 @@
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="I6:S6"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C6:G6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="81" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM41"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.28515625" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="2.54296875" customWidth="1"/>
+    <col min="3" max="3" width="21.54296875" customWidth="1"/>
+    <col min="4" max="4" width="11.26953125" customWidth="1"/>
     <col min="5" max="5" width="11" customWidth="1"/>
-    <col min="6" max="6" width="1.5703125" customWidth="1"/>
-    <col min="7" max="7" width="11.28515625" customWidth="1"/>
+    <col min="6" max="6" width="1.54296875" customWidth="1"/>
+    <col min="7" max="7" width="11.26953125" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
-    <col min="9" max="9" width="1.5703125" customWidth="1"/>
-    <col min="10" max="10" width="11.28515625" customWidth="1"/>
+    <col min="9" max="9" width="1.54296875" customWidth="1"/>
+    <col min="10" max="10" width="11.26953125" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
-    <col min="12" max="12" width="1.5703125" customWidth="1"/>
-    <col min="13" max="13" width="11.28515625" customWidth="1"/>
+    <col min="12" max="12" width="1.54296875" customWidth="1"/>
+    <col min="13" max="13" width="11.26953125" customWidth="1"/>
     <col min="14" max="14" width="11" customWidth="1"/>
-    <col min="15" max="15" width="1.5703125" customWidth="1"/>
-    <col min="16" max="16" width="11.28515625" customWidth="1"/>
+    <col min="15" max="15" width="1.54296875" customWidth="1"/>
+    <col min="16" max="16" width="11.26953125" customWidth="1"/>
     <col min="17" max="17" width="11" customWidth="1"/>
-    <col min="18" max="18" width="1.5703125" customWidth="1"/>
-    <col min="19" max="19" width="11.28515625" customWidth="1"/>
+    <col min="18" max="18" width="1.54296875" customWidth="1"/>
+    <col min="19" max="19" width="11.26953125" customWidth="1"/>
     <col min="20" max="20" width="11" customWidth="1"/>
-    <col min="21" max="21" width="1.5703125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="27" max="31" width="9.42578125" customWidth="1"/>
+    <col min="21" max="21" width="1.54296875" customWidth="1"/>
+    <col min="22" max="22" width="18.453125" customWidth="1"/>
+    <col min="23" max="23" width="1.453125" customWidth="1"/>
+    <col min="24" max="24" width="8.453125" customWidth="1"/>
+    <col min="25" max="25" width="0.54296875" customWidth="1"/>
+    <col min="26" max="26" width="15.54296875" customWidth="1"/>
+    <col min="27" max="31" width="9.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A1" s="196"/>
       <c r="B1" s="196"/>
       <c r="C1" s="196"/>
       <c r="D1" s="196"/>
       <c r="E1" s="196"/>
       <c r="F1" s="196"/>
       <c r="G1" s="196"/>
       <c r="H1" s="196"/>
       <c r="I1" s="196"/>
       <c r="J1" s="196"/>
       <c r="K1" s="196"/>
       <c r="L1" s="196"/>
       <c r="M1" s="196"/>
       <c r="N1" s="196"/>
       <c r="O1" s="196"/>
       <c r="P1" s="196"/>
       <c r="Q1" s="196"/>
       <c r="R1" s="196"/>
       <c r="S1" s="196"/>
       <c r="T1" s="196"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
       <c r="AG1" s="4"/>
       <c r="AH1" s="4"/>
       <c r="AI1" s="4"/>
       <c r="AJ1" s="4"/>
       <c r="AK1" s="4"/>
       <c r="AL1" s="4"/>
       <c r="AM1" s="4"/>
     </row>
-    <row r="2" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="81"/>
-      <c r="B2" s="462" t="s">
+      <c r="B2" s="463" t="s">
         <v>246</v>
       </c>
-      <c r="C2" s="462"/>
-[...16 lines deleted...]
-      <c r="T2" s="462"/>
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="463"/>
+      <c r="H2" s="463"/>
+      <c r="I2" s="463"/>
+      <c r="J2" s="463"/>
+      <c r="K2" s="463"/>
+      <c r="L2" s="463"/>
+      <c r="M2" s="463"/>
+      <c r="N2" s="463"/>
+      <c r="O2" s="463"/>
+      <c r="P2" s="463"/>
+      <c r="Q2" s="463"/>
+      <c r="R2" s="463"/>
+      <c r="S2" s="463"/>
+      <c r="T2" s="463"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
       <c r="X2" s="49"/>
       <c r="Y2" s="49"/>
       <c r="Z2" s="49"/>
       <c r="AA2" s="49"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
     </row>
-    <row r="3" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A3" s="81"/>
-      <c r="B3" s="463" t="s">
+      <c r="B3" s="464" t="s">
         <v>201</v>
       </c>
-      <c r="C3" s="463"/>
-[...16 lines deleted...]
-      <c r="T3" s="463"/>
+      <c r="C3" s="464"/>
+      <c r="D3" s="464"/>
+      <c r="E3" s="464"/>
+      <c r="F3" s="464"/>
+      <c r="G3" s="464"/>
+      <c r="H3" s="464"/>
+      <c r="I3" s="464"/>
+      <c r="J3" s="464"/>
+      <c r="K3" s="464"/>
+      <c r="L3" s="464"/>
+      <c r="M3" s="464"/>
+      <c r="N3" s="464"/>
+      <c r="O3" s="464"/>
+      <c r="P3" s="464"/>
+      <c r="Q3" s="464"/>
+      <c r="R3" s="464"/>
+      <c r="S3" s="464"/>
+      <c r="T3" s="464"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AH3" s="4"/>
       <c r="AI3" s="4"/>
       <c r="AJ3" s="4"/>
       <c r="AK3" s="4"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
     </row>
-    <row r="4" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A4" s="81"/>
-      <c r="B4" s="463" t="s">
+      <c r="B4" s="464" t="s">
         <v>57</v>
       </c>
-      <c r="C4" s="463"/>
-[...16 lines deleted...]
-      <c r="T4" s="463"/>
+      <c r="C4" s="464"/>
+      <c r="D4" s="464"/>
+      <c r="E4" s="464"/>
+      <c r="F4" s="464"/>
+      <c r="G4" s="464"/>
+      <c r="H4" s="464"/>
+      <c r="I4" s="464"/>
+      <c r="J4" s="464"/>
+      <c r="K4" s="464"/>
+      <c r="L4" s="464"/>
+      <c r="M4" s="464"/>
+      <c r="N4" s="464"/>
+      <c r="O4" s="464"/>
+      <c r="P4" s="464"/>
+      <c r="Q4" s="464"/>
+      <c r="R4" s="464"/>
+      <c r="S4" s="464"/>
+      <c r="T4" s="464"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
     </row>
-    <row r="5" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A5" s="81"/>
       <c r="B5" s="210"/>
       <c r="C5" s="210"/>
       <c r="D5" s="210"/>
       <c r="E5" s="210"/>
       <c r="F5" s="210"/>
       <c r="G5" s="210"/>
       <c r="H5" s="210"/>
       <c r="I5" s="210"/>
       <c r="J5" s="210"/>
       <c r="K5" s="210"/>
       <c r="L5" s="210"/>
       <c r="M5" s="210"/>
       <c r="N5" s="210"/>
       <c r="O5" s="210"/>
       <c r="P5" s="210"/>
       <c r="Q5" s="210"/>
       <c r="R5" s="210"/>
       <c r="S5" s="210"/>
       <c r="T5" s="210"/>
       <c r="U5" s="50"/>
       <c r="V5" s="50"/>
       <c r="W5" s="50"/>
       <c r="X5" s="50"/>
       <c r="Y5" s="50"/>
       <c r="Z5" s="50"/>
       <c r="AA5" s="50"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
     </row>
-    <row r="6" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="81"/>
       <c r="B6" s="186"/>
       <c r="C6" s="186"/>
-      <c r="D6" s="464">
+      <c r="D6" s="465">
         <v>2026</v>
       </c>
-      <c r="E6" s="464"/>
-[...2 lines deleted...]
-      <c r="H6" s="464"/>
+      <c r="E6" s="465"/>
+      <c r="F6" s="465"/>
+      <c r="G6" s="465"/>
+      <c r="H6" s="465"/>
       <c r="I6" s="186"/>
-      <c r="J6" s="464">
+      <c r="J6" s="465">
         <v>2025</v>
       </c>
-      <c r="K6" s="464"/>
-[...8 lines deleted...]
-      <c r="T6" s="464"/>
+      <c r="K6" s="465"/>
+      <c r="L6" s="465"/>
+      <c r="M6" s="465"/>
+      <c r="N6" s="465"/>
+      <c r="O6" s="465"/>
+      <c r="P6" s="465"/>
+      <c r="Q6" s="465"/>
+      <c r="R6" s="465"/>
+      <c r="S6" s="465"/>
+      <c r="T6" s="465"/>
       <c r="U6" s="49"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4"/>
       <c r="AJ6" s="4"/>
       <c r="AK6" s="4"/>
       <c r="AL6" s="4"/>
       <c r="AM6" s="4"/>
     </row>
-    <row r="7" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:39" ht="13" x14ac:dyDescent="0.3">
       <c r="A7" s="81"/>
       <c r="B7" s="81"/>
       <c r="C7" s="81"/>
-      <c r="D7" s="465" t="s">
+      <c r="D7" s="466" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="465"/>
+      <c r="E7" s="466"/>
       <c r="F7" s="81"/>
-      <c r="G7" s="465" t="s">
+      <c r="G7" s="466" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="465"/>
+      <c r="H7" s="466"/>
       <c r="I7" s="186"/>
-      <c r="J7" s="465" t="s">
+      <c r="J7" s="466" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="465"/>
+      <c r="K7" s="466"/>
       <c r="L7" s="186"/>
-      <c r="M7" s="465" t="s">
+      <c r="M7" s="466" t="s">
         <v>5</v>
       </c>
-      <c r="N7" s="465"/>
+      <c r="N7" s="466"/>
       <c r="O7" s="186"/>
-      <c r="P7" s="465" t="s">
+      <c r="P7" s="466" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="465"/>
+      <c r="Q7" s="466"/>
       <c r="R7" s="81"/>
-      <c r="S7" s="465" t="s">
+      <c r="S7" s="466" t="s">
         <v>2</v>
       </c>
-      <c r="T7" s="465"/>
+      <c r="T7" s="466"/>
       <c r="U7" s="51"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
       <c r="AL7" s="4"/>
       <c r="AM7" s="4"/>
     </row>
-    <row r="8" spans="1:39" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:39" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="289" t="s">
         <v>243</v>
       </c>
       <c r="C8" s="208"/>
       <c r="D8" s="213" t="s">
         <v>95</v>
       </c>
       <c r="E8" s="214" t="s">
         <v>96</v>
       </c>
       <c r="F8" s="208"/>
       <c r="G8" s="213" t="s">
         <v>95</v>
       </c>
       <c r="H8" s="214" t="s">
         <v>96</v>
       </c>
       <c r="I8" s="186"/>
       <c r="J8" s="213" t="s">
         <v>95</v>
       </c>
       <c r="K8" s="214" t="s">
         <v>96</v>
       </c>
       <c r="L8" s="186"/>
@@ -35435,93 +35435,93 @@
         <v>95</v>
       </c>
       <c r="T8" s="214" t="s">
         <v>96</v>
       </c>
       <c r="U8" s="52"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
     </row>
-    <row r="9" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:39" ht="13" x14ac:dyDescent="0.3">
       <c r="B9" s="289"/>
       <c r="C9" s="152" t="s">
         <v>58</v>
       </c>
       <c r="D9" s="216"/>
       <c r="E9" s="215"/>
       <c r="F9" s="152"/>
       <c r="G9" s="216"/>
       <c r="H9" s="215"/>
       <c r="I9" s="152"/>
       <c r="J9" s="216"/>
       <c r="K9" s="215"/>
       <c r="L9" s="186"/>
       <c r="M9" s="216"/>
       <c r="N9" s="215"/>
       <c r="O9" s="186"/>
       <c r="P9" s="216"/>
       <c r="Q9" s="215"/>
       <c r="R9" s="152"/>
       <c r="S9" s="216"/>
       <c r="T9" s="215"/>
       <c r="U9" s="52"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AM9" s="4"/>
     </row>
-    <row r="10" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B10" s="165"/>
       <c r="C10" s="189" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="92">
         <v>71616</v>
       </c>
       <c r="E10" s="246">
         <v>1</v>
       </c>
       <c r="F10" s="189"/>
       <c r="G10" s="92">
         <v>71245</v>
       </c>
       <c r="H10" s="246">
         <v>1</v>
       </c>
       <c r="I10" s="81"/>
       <c r="J10" s="92">
         <v>71363</v>
       </c>
       <c r="K10" s="246">
         <v>1</v>
       </c>
       <c r="L10" s="246"/>
@@ -35543,51 +35543,51 @@
         <v>69937</v>
       </c>
       <c r="T10" s="246">
         <v>1</v>
       </c>
       <c r="U10" s="53"/>
       <c r="V10" s="123"/>
       <c r="W10" s="4"/>
       <c r="X10" s="123"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4"/>
       <c r="AJ10" s="4"/>
       <c r="AK10" s="4"/>
       <c r="AL10" s="4"/>
       <c r="AM10" s="4"/>
     </row>
-    <row r="11" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B11" s="165"/>
       <c r="C11" s="189" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="93">
         <v>48</v>
       </c>
       <c r="E11" s="247">
         <v>0</v>
       </c>
       <c r="F11" s="189"/>
       <c r="G11" s="93">
         <v>49</v>
       </c>
       <c r="H11" s="247">
         <v>0</v>
       </c>
       <c r="I11" s="81"/>
       <c r="J11" s="93">
         <v>51</v>
       </c>
       <c r="K11" s="247">
         <v>0</v>
       </c>
       <c r="L11" s="246"/>
@@ -35609,51 +35609,51 @@
         <v>55</v>
       </c>
       <c r="T11" s="247">
         <v>0</v>
       </c>
       <c r="U11" s="53"/>
       <c r="V11" s="123"/>
       <c r="W11" s="4"/>
       <c r="X11" s="123"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
       <c r="AG11" s="4"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
       <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
       <c r="AL11" s="4"/>
       <c r="AM11" s="4"/>
     </row>
-    <row r="12" spans="1:39" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:39" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B12" s="165"/>
       <c r="C12" s="208" t="s">
         <v>61</v>
       </c>
       <c r="D12" s="117">
         <v>71664</v>
       </c>
       <c r="E12" s="248">
         <v>1</v>
       </c>
       <c r="F12" s="208"/>
       <c r="G12" s="117">
         <v>71294</v>
       </c>
       <c r="H12" s="248">
         <v>1</v>
       </c>
       <c r="I12" s="152"/>
       <c r="J12" s="117">
         <v>71414</v>
       </c>
       <c r="K12" s="248">
         <v>1</v>
       </c>
       <c r="L12" s="249"/>
@@ -35675,135 +35675,135 @@
         <v>69992</v>
       </c>
       <c r="T12" s="248">
         <v>1</v>
       </c>
       <c r="U12" s="54"/>
       <c r="V12" s="123"/>
       <c r="W12" s="4"/>
       <c r="X12" s="123"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="4"/>
       <c r="AK12" s="4"/>
       <c r="AL12" s="4"/>
       <c r="AM12" s="4"/>
     </row>
-    <row r="13" spans="1:39" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:39" ht="14.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B13" s="289" t="s">
         <v>239</v>
       </c>
       <c r="C13" s="152"/>
       <c r="D13" s="250"/>
       <c r="E13" s="249"/>
       <c r="F13" s="152"/>
       <c r="G13" s="250"/>
       <c r="H13" s="249"/>
       <c r="I13" s="152"/>
       <c r="J13" s="250"/>
       <c r="K13" s="249"/>
       <c r="L13" s="249"/>
       <c r="M13" s="250"/>
       <c r="N13" s="249"/>
       <c r="O13" s="249"/>
       <c r="P13" s="250"/>
       <c r="Q13" s="249"/>
       <c r="R13" s="152"/>
       <c r="S13" s="250"/>
       <c r="T13" s="249"/>
       <c r="U13" s="54"/>
       <c r="V13" s="123"/>
       <c r="W13" s="4"/>
       <c r="X13" s="123"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4"/>
       <c r="AG13" s="4"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
       <c r="AL13" s="4"/>
       <c r="AM13" s="4"/>
     </row>
-    <row r="14" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:39" ht="13" x14ac:dyDescent="0.3">
       <c r="A14" s="152"/>
       <c r="C14" s="152" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="251"/>
       <c r="E14" s="186"/>
       <c r="F14" s="152"/>
       <c r="G14" s="251"/>
       <c r="H14" s="186"/>
       <c r="I14" s="186"/>
       <c r="J14" s="251"/>
       <c r="K14" s="186"/>
       <c r="L14" s="186"/>
       <c r="M14" s="251"/>
       <c r="N14" s="186"/>
       <c r="O14" s="186"/>
       <c r="P14" s="251"/>
       <c r="Q14" s="186"/>
       <c r="R14" s="152"/>
       <c r="S14" s="251"/>
       <c r="T14" s="186"/>
       <c r="U14" s="52"/>
       <c r="V14" s="123"/>
       <c r="W14" s="4"/>
       <c r="X14" s="123"/>
       <c r="Y14" s="4"/>
       <c r="Z14" s="4"/>
       <c r="AA14" s="4"/>
       <c r="AB14" s="4"/>
       <c r="AC14" s="4"/>
       <c r="AD14" s="4"/>
       <c r="AE14" s="4"/>
       <c r="AF14" s="4"/>
       <c r="AG14" s="4"/>
       <c r="AH14" s="4"/>
       <c r="AI14" s="4"/>
       <c r="AJ14" s="4"/>
       <c r="AK14" s="4"/>
       <c r="AL14" s="4"/>
       <c r="AM14" s="4"/>
     </row>
-    <row r="15" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A15" s="81"/>
       <c r="C15" s="189" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="92">
         <v>65963</v>
       </c>
       <c r="E15" s="246">
         <v>0.92</v>
       </c>
       <c r="F15" s="189"/>
       <c r="G15" s="92">
         <v>65562</v>
       </c>
       <c r="H15" s="246">
         <v>0.92</v>
       </c>
       <c r="I15" s="81"/>
       <c r="J15" s="92">
         <v>65890</v>
       </c>
       <c r="K15" s="246">
         <v>0.92</v>
       </c>
       <c r="L15" s="246"/>
@@ -35825,51 +35825,51 @@
         <v>64228</v>
       </c>
       <c r="T15" s="246">
         <v>0.92</v>
       </c>
       <c r="U15" s="53"/>
       <c r="V15" s="123"/>
       <c r="W15" s="4"/>
       <c r="X15" s="123"/>
       <c r="Y15" s="4"/>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4"/>
       <c r="AB15" s="4"/>
       <c r="AC15" s="4"/>
       <c r="AD15" s="4"/>
       <c r="AE15" s="4"/>
       <c r="AF15" s="4"/>
       <c r="AG15" s="4"/>
       <c r="AH15" s="4"/>
       <c r="AI15" s="4"/>
       <c r="AJ15" s="4"/>
       <c r="AK15" s="4"/>
       <c r="AL15" s="4"/>
       <c r="AM15" s="4"/>
     </row>
-    <row r="16" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A16" s="81"/>
       <c r="C16" s="189" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="93">
         <v>5653</v>
       </c>
       <c r="E16" s="247">
         <v>0.08</v>
       </c>
       <c r="F16" s="189"/>
       <c r="G16" s="93">
         <v>5683</v>
       </c>
       <c r="H16" s="247">
         <v>0.08</v>
       </c>
       <c r="I16" s="81"/>
       <c r="J16" s="93">
         <v>5473</v>
       </c>
       <c r="K16" s="247">
         <v>0.08</v>
       </c>
       <c r="L16" s="246"/>
@@ -35891,51 +35891,51 @@
         <v>5709</v>
       </c>
       <c r="T16" s="247">
         <v>0.08</v>
       </c>
       <c r="U16" s="53"/>
       <c r="V16" s="123"/>
       <c r="W16" s="4"/>
       <c r="X16" s="123"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="4"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4"/>
       <c r="AG16" s="4"/>
       <c r="AH16" s="4"/>
       <c r="AI16" s="4"/>
       <c r="AJ16" s="4"/>
       <c r="AK16" s="4"/>
       <c r="AL16" s="4"/>
       <c r="AM16" s="4"/>
     </row>
-    <row r="17" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="81"/>
       <c r="C17" s="208" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="117">
         <v>71616</v>
       </c>
       <c r="E17" s="248">
         <v>1</v>
       </c>
       <c r="F17" s="208"/>
       <c r="G17" s="117">
         <v>71245</v>
       </c>
       <c r="H17" s="248">
         <v>1</v>
       </c>
       <c r="I17" s="152"/>
       <c r="J17" s="117">
         <v>71363</v>
       </c>
       <c r="K17" s="248">
         <v>1</v>
       </c>
       <c r="L17" s="249"/>
@@ -35957,133 +35957,133 @@
         <v>69937</v>
       </c>
       <c r="T17" s="248">
         <v>1</v>
       </c>
       <c r="U17" s="54"/>
       <c r="V17" s="123"/>
       <c r="W17" s="4"/>
       <c r="X17" s="123"/>
       <c r="Y17" s="4"/>
       <c r="Z17" s="4"/>
       <c r="AA17" s="4"/>
       <c r="AB17" s="4"/>
       <c r="AC17" s="4"/>
       <c r="AD17" s="4"/>
       <c r="AE17" s="4"/>
       <c r="AF17" s="4"/>
       <c r="AG17" s="4"/>
       <c r="AH17" s="4"/>
       <c r="AI17" s="4"/>
       <c r="AJ17" s="4"/>
       <c r="AK17" s="4"/>
       <c r="AL17" s="4"/>
       <c r="AM17" s="4"/>
     </row>
-    <row r="18" spans="1:39" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:39" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A18" s="81"/>
       <c r="C18" s="208"/>
       <c r="D18" s="252"/>
       <c r="E18" s="80"/>
       <c r="F18" s="208"/>
       <c r="G18" s="252"/>
       <c r="H18" s="80"/>
       <c r="I18" s="81"/>
       <c r="J18" s="252"/>
       <c r="K18" s="80"/>
       <c r="L18" s="81"/>
       <c r="M18" s="252"/>
       <c r="N18" s="80"/>
       <c r="O18" s="81"/>
       <c r="P18" s="252"/>
       <c r="Q18" s="80"/>
       <c r="R18" s="208"/>
       <c r="S18" s="252"/>
       <c r="T18" s="80"/>
       <c r="U18" s="54"/>
       <c r="V18" s="123"/>
       <c r="W18" s="4"/>
       <c r="X18" s="123"/>
       <c r="Y18" s="4"/>
       <c r="Z18" s="4"/>
       <c r="AA18" s="4"/>
       <c r="AB18" s="4"/>
       <c r="AC18" s="4"/>
       <c r="AD18" s="4"/>
       <c r="AE18" s="4"/>
       <c r="AF18" s="4"/>
       <c r="AG18" s="4"/>
       <c r="AH18" s="4"/>
       <c r="AI18" s="4"/>
       <c r="AJ18" s="4"/>
       <c r="AK18" s="4"/>
       <c r="AL18" s="4"/>
       <c r="AM18" s="4"/>
     </row>
-    <row r="19" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:39" ht="13" x14ac:dyDescent="0.3">
       <c r="A19" s="152"/>
       <c r="C19" s="152" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="251"/>
       <c r="E19" s="186"/>
       <c r="F19" s="152"/>
       <c r="G19" s="251"/>
       <c r="H19" s="186"/>
       <c r="I19" s="186"/>
       <c r="J19" s="251"/>
       <c r="K19" s="186"/>
       <c r="L19" s="186"/>
       <c r="M19" s="251"/>
       <c r="N19" s="186"/>
       <c r="O19" s="186"/>
       <c r="P19" s="251"/>
       <c r="Q19" s="186"/>
       <c r="R19" s="152"/>
       <c r="S19" s="251"/>
       <c r="T19" s="186"/>
       <c r="U19" s="52"/>
       <c r="V19" s="123"/>
       <c r="W19" s="4"/>
       <c r="X19" s="123"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4"/>
       <c r="AB19" s="4"/>
       <c r="AC19" s="4"/>
       <c r="AD19" s="4"/>
       <c r="AE19" s="4"/>
       <c r="AF19" s="4"/>
       <c r="AG19" s="4"/>
       <c r="AH19" s="4"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="4"/>
       <c r="AK19" s="4"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
     </row>
-    <row r="20" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A20" s="81"/>
       <c r="C20" s="189" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="92">
         <v>66320</v>
       </c>
       <c r="E20" s="246">
         <v>0.93</v>
       </c>
       <c r="F20" s="189"/>
       <c r="G20" s="92">
         <v>65830</v>
       </c>
       <c r="H20" s="246">
         <v>0.92</v>
       </c>
       <c r="I20" s="81"/>
       <c r="J20" s="92">
         <v>65836</v>
       </c>
       <c r="K20" s="246">
         <v>0.92</v>
       </c>
       <c r="L20" s="246"/>
@@ -36105,51 +36105,51 @@
         <v>64113</v>
       </c>
       <c r="T20" s="246">
         <v>0.92</v>
       </c>
       <c r="U20" s="53"/>
       <c r="V20" s="123"/>
       <c r="W20" s="4"/>
       <c r="X20" s="123"/>
       <c r="Y20" s="4"/>
       <c r="Z20" s="4"/>
       <c r="AA20" s="4"/>
       <c r="AB20" s="4"/>
       <c r="AC20" s="4"/>
       <c r="AD20" s="4"/>
       <c r="AE20" s="4"/>
       <c r="AF20" s="4"/>
       <c r="AG20" s="4"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="4"/>
       <c r="AJ20" s="4"/>
       <c r="AK20" s="4"/>
       <c r="AL20" s="4"/>
       <c r="AM20" s="4"/>
     </row>
-    <row r="21" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A21" s="81"/>
       <c r="C21" s="189" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="95">
         <v>4924</v>
       </c>
       <c r="E21" s="246">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F21" s="189"/>
       <c r="G21" s="95">
         <v>5034</v>
       </c>
       <c r="H21" s="246">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="I21" s="81"/>
       <c r="J21" s="95">
         <v>5135</v>
       </c>
       <c r="K21" s="246">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="L21" s="246"/>
@@ -36171,51 +36171,51 @@
         <v>5395</v>
       </c>
       <c r="T21" s="246">
         <v>0.08</v>
       </c>
       <c r="U21" s="53"/>
       <c r="V21" s="123"/>
       <c r="W21" s="4"/>
       <c r="X21" s="123"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="4"/>
       <c r="AG21" s="4"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
       <c r="AK21" s="4"/>
       <c r="AL21" s="4"/>
       <c r="AM21" s="4"/>
     </row>
-    <row r="22" spans="1:39" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:39" ht="14.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="81"/>
       <c r="C22" s="189" t="s">
         <v>245</v>
       </c>
       <c r="D22" s="93">
         <v>372</v>
       </c>
       <c r="E22" s="247">
         <v>0</v>
       </c>
       <c r="F22" s="189"/>
       <c r="G22" s="93">
         <v>381</v>
       </c>
       <c r="H22" s="247">
         <v>0.01</v>
       </c>
       <c r="I22" s="81"/>
       <c r="J22" s="93">
         <v>392</v>
       </c>
       <c r="K22" s="247">
         <v>0.01</v>
       </c>
       <c r="L22" s="246"/>
@@ -36237,51 +36237,51 @@
         <v>429</v>
       </c>
       <c r="T22" s="247">
         <v>0</v>
       </c>
       <c r="U22" s="53"/>
       <c r="V22" s="123"/>
       <c r="W22" s="4"/>
       <c r="X22" s="123"/>
       <c r="Y22" s="4"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
       <c r="AC22" s="4"/>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
       <c r="AF22" s="4"/>
       <c r="AG22" s="4"/>
       <c r="AH22" s="4"/>
       <c r="AI22" s="4"/>
       <c r="AJ22" s="4"/>
       <c r="AK22" s="4"/>
       <c r="AL22" s="4"/>
       <c r="AM22" s="4"/>
     </row>
-    <row r="23" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:39" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="81"/>
       <c r="C23" s="208" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="117">
         <v>71616</v>
       </c>
       <c r="E23" s="248">
         <v>1</v>
       </c>
       <c r="F23" s="208"/>
       <c r="G23" s="117">
         <v>71245</v>
       </c>
       <c r="H23" s="248">
         <v>1</v>
       </c>
       <c r="I23" s="152"/>
       <c r="J23" s="117">
         <v>71363</v>
       </c>
       <c r="K23" s="248">
         <v>1</v>
       </c>
       <c r="L23" s="249"/>
@@ -36303,133 +36303,133 @@
         <v>69937</v>
       </c>
       <c r="T23" s="248">
         <v>1</v>
       </c>
       <c r="U23" s="54"/>
       <c r="V23" s="123"/>
       <c r="W23" s="4"/>
       <c r="X23" s="123"/>
       <c r="Y23" s="4"/>
       <c r="Z23" s="4"/>
       <c r="AA23" s="4"/>
       <c r="AB23" s="4"/>
       <c r="AC23" s="4"/>
       <c r="AD23" s="4"/>
       <c r="AE23" s="4"/>
       <c r="AF23" s="4"/>
       <c r="AG23" s="4"/>
       <c r="AH23" s="4"/>
       <c r="AI23" s="4"/>
       <c r="AJ23" s="4"/>
       <c r="AK23" s="4"/>
       <c r="AL23" s="4"/>
       <c r="AM23" s="4"/>
     </row>
-    <row r="24" spans="1:39" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:39" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A24" s="81"/>
       <c r="C24" s="208"/>
       <c r="D24" s="252"/>
       <c r="E24" s="80"/>
       <c r="F24" s="208"/>
       <c r="G24" s="252"/>
       <c r="H24" s="80"/>
       <c r="I24" s="81"/>
       <c r="J24" s="252"/>
       <c r="K24" s="80"/>
       <c r="L24" s="81"/>
       <c r="M24" s="252"/>
       <c r="N24" s="80"/>
       <c r="O24" s="81"/>
       <c r="P24" s="252"/>
       <c r="Q24" s="80"/>
       <c r="R24" s="208"/>
       <c r="S24" s="252"/>
       <c r="T24" s="80"/>
       <c r="U24" s="54"/>
       <c r="V24" s="123"/>
       <c r="W24" s="4"/>
       <c r="X24" s="123"/>
       <c r="Y24" s="4"/>
       <c r="Z24" s="4"/>
       <c r="AA24" s="4"/>
       <c r="AB24" s="4"/>
       <c r="AC24" s="4"/>
       <c r="AD24" s="4"/>
       <c r="AE24" s="4"/>
       <c r="AF24" s="4"/>
       <c r="AG24" s="4"/>
       <c r="AH24" s="4"/>
       <c r="AI24" s="4"/>
       <c r="AJ24" s="4"/>
       <c r="AK24" s="4"/>
       <c r="AL24" s="4"/>
       <c r="AM24" s="4"/>
     </row>
-    <row r="25" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:39" ht="13" x14ac:dyDescent="0.3">
       <c r="A25" s="81"/>
       <c r="C25" s="208" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="253"/>
       <c r="E25" s="81"/>
       <c r="F25" s="208"/>
       <c r="G25" s="253"/>
       <c r="H25" s="81"/>
       <c r="I25" s="152"/>
       <c r="J25" s="253"/>
       <c r="K25" s="81"/>
       <c r="L25" s="81"/>
       <c r="M25" s="253"/>
       <c r="N25" s="81"/>
       <c r="O25" s="81"/>
       <c r="P25" s="253"/>
       <c r="Q25" s="81"/>
       <c r="R25" s="208"/>
       <c r="S25" s="253"/>
       <c r="T25" s="81"/>
       <c r="U25" s="54"/>
       <c r="V25" s="123"/>
       <c r="W25" s="4"/>
       <c r="X25" s="123"/>
       <c r="Y25" s="4"/>
       <c r="Z25" s="4"/>
       <c r="AA25" s="4"/>
       <c r="AB25" s="4"/>
       <c r="AC25" s="4"/>
       <c r="AD25" s="4"/>
       <c r="AE25" s="4"/>
       <c r="AF25" s="4"/>
       <c r="AG25" s="4"/>
       <c r="AH25" s="4"/>
       <c r="AI25" s="4"/>
       <c r="AJ25" s="4"/>
       <c r="AK25" s="4"/>
       <c r="AL25" s="4"/>
       <c r="AM25" s="4"/>
     </row>
-    <row r="26" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A26" s="81"/>
       <c r="C26" s="189" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="92">
         <v>1021</v>
       </c>
       <c r="E26" s="246">
         <v>0.01</v>
       </c>
       <c r="F26" s="189"/>
       <c r="G26" s="92">
         <v>1058</v>
       </c>
       <c r="H26" s="246">
         <v>0.02</v>
       </c>
       <c r="I26" s="81"/>
       <c r="J26" s="92">
         <v>1092</v>
       </c>
       <c r="K26" s="246">
         <v>0.02</v>
       </c>
       <c r="L26" s="246"/>
@@ -36451,51 +36451,51 @@
         <v>1217</v>
       </c>
       <c r="T26" s="246">
         <v>0.02</v>
       </c>
       <c r="U26" s="53"/>
       <c r="V26" s="123"/>
       <c r="W26" s="4"/>
       <c r="X26" s="123"/>
       <c r="Y26" s="4"/>
       <c r="Z26" s="4"/>
       <c r="AA26" s="4"/>
       <c r="AB26" s="4"/>
       <c r="AC26" s="4"/>
       <c r="AD26" s="4"/>
       <c r="AE26" s="4"/>
       <c r="AF26" s="4"/>
       <c r="AG26" s="4"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
       <c r="AL26" s="4"/>
       <c r="AM26" s="4"/>
     </row>
-    <row r="27" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A27" s="81"/>
       <c r="C27" s="189" t="s">
         <v>303</v>
       </c>
       <c r="D27" s="95">
         <v>2307</v>
       </c>
       <c r="E27" s="246">
         <v>0.03</v>
       </c>
       <c r="F27" s="189"/>
       <c r="G27" s="95">
         <v>2512</v>
       </c>
       <c r="H27" s="246">
         <v>0.04</v>
       </c>
       <c r="I27" s="81"/>
       <c r="J27" s="95">
         <v>2690</v>
       </c>
       <c r="K27" s="246">
         <v>0.03</v>
       </c>
       <c r="L27" s="246"/>
@@ -36517,51 +36517,51 @@
         <v>3300</v>
       </c>
       <c r="T27" s="246">
         <v>0.05</v>
       </c>
       <c r="U27" s="53"/>
       <c r="V27" s="123"/>
       <c r="W27" s="4"/>
       <c r="X27" s="95"/>
       <c r="Y27" s="246"/>
       <c r="Z27" s="246"/>
       <c r="AA27" s="95"/>
       <c r="AB27" s="246"/>
       <c r="AC27" s="246"/>
       <c r="AD27" s="95"/>
       <c r="AE27" s="246"/>
       <c r="AF27" s="189"/>
       <c r="AG27" s="95"/>
       <c r="AH27" s="246"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
     </row>
-    <row r="28" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A28" s="81"/>
       <c r="C28" s="308">
         <v>2019</v>
       </c>
       <c r="D28" s="95">
         <v>2164</v>
       </c>
       <c r="E28" s="246">
         <v>0.03</v>
       </c>
       <c r="F28" s="308"/>
       <c r="G28" s="95">
         <v>2361</v>
       </c>
       <c r="H28" s="246">
         <v>0.03</v>
       </c>
       <c r="I28" s="81"/>
       <c r="J28" s="95">
         <v>2499</v>
       </c>
       <c r="K28" s="246">
         <v>0.04</v>
       </c>
       <c r="L28" s="246"/>
@@ -36583,51 +36583,51 @@
         <v>2867</v>
       </c>
       <c r="T28" s="246">
         <v>0.04</v>
       </c>
       <c r="U28" s="53"/>
       <c r="V28" s="123"/>
       <c r="W28" s="4"/>
       <c r="X28" s="95"/>
       <c r="Y28" s="246"/>
       <c r="Z28" s="246"/>
       <c r="AA28" s="95"/>
       <c r="AB28" s="246"/>
       <c r="AC28" s="246"/>
       <c r="AD28" s="95"/>
       <c r="AE28" s="246"/>
       <c r="AF28" s="308"/>
       <c r="AG28" s="95"/>
       <c r="AH28" s="246"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
       <c r="AK28" s="4"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
     </row>
-    <row r="29" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A29" s="81"/>
       <c r="C29" s="308">
         <v>2020</v>
       </c>
       <c r="D29" s="95">
         <v>6812</v>
       </c>
       <c r="E29" s="246">
         <v>0.09</v>
       </c>
       <c r="F29" s="308"/>
       <c r="G29" s="95">
         <v>7312</v>
       </c>
       <c r="H29" s="246">
         <v>0.1</v>
       </c>
       <c r="I29" s="81"/>
       <c r="J29" s="95">
         <v>7739</v>
       </c>
       <c r="K29" s="246">
         <v>0.11</v>
       </c>
       <c r="L29" s="246"/>
@@ -36649,51 +36649,51 @@
         <v>9119</v>
       </c>
       <c r="T29" s="246">
         <v>0.13</v>
       </c>
       <c r="U29" s="53"/>
       <c r="V29" s="123"/>
       <c r="W29" s="4"/>
       <c r="X29" s="123"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="123"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="123"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="123"/>
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
       <c r="AJ29" s="4"/>
       <c r="AK29" s="4"/>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
     </row>
-    <row r="30" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A30" s="81"/>
       <c r="C30" s="308">
         <v>2021</v>
       </c>
       <c r="D30" s="95">
         <v>11298</v>
       </c>
       <c r="E30" s="246">
         <v>0.16</v>
       </c>
       <c r="F30" s="308"/>
       <c r="G30" s="95">
         <v>11906</v>
       </c>
       <c r="H30" s="246">
         <v>0.17</v>
       </c>
       <c r="I30" s="81"/>
       <c r="J30" s="95">
         <v>12482</v>
       </c>
       <c r="K30" s="246">
         <v>0.17</v>
       </c>
       <c r="L30" s="246"/>
@@ -36715,51 +36715,51 @@
         <v>14427</v>
       </c>
       <c r="T30" s="246">
         <v>0.21</v>
       </c>
       <c r="U30" s="53"/>
       <c r="V30" s="123"/>
       <c r="W30" s="4"/>
       <c r="X30" s="123"/>
       <c r="Y30" s="4"/>
       <c r="Z30" s="4"/>
       <c r="AA30" s="4"/>
       <c r="AB30" s="4"/>
       <c r="AC30" s="4"/>
       <c r="AD30" s="4"/>
       <c r="AE30" s="4"/>
       <c r="AF30" s="4"/>
       <c r="AG30" s="4"/>
       <c r="AH30" s="4"/>
       <c r="AI30" s="4"/>
       <c r="AJ30" s="4"/>
       <c r="AK30" s="4"/>
       <c r="AL30" s="4"/>
       <c r="AM30" s="4"/>
     </row>
-    <row r="31" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A31" s="81"/>
       <c r="C31" s="308">
         <v>2022</v>
       </c>
       <c r="D31" s="95">
         <v>11028</v>
       </c>
       <c r="E31" s="246">
         <v>0.15</v>
       </c>
       <c r="F31" s="308"/>
       <c r="G31" s="95">
         <v>11477</v>
       </c>
       <c r="H31" s="246">
         <v>0.16</v>
       </c>
       <c r="I31" s="81"/>
       <c r="J31" s="95">
         <v>11884</v>
       </c>
       <c r="K31" s="246">
         <v>0.17</v>
       </c>
       <c r="L31" s="246"/>
@@ -36781,51 +36781,51 @@
         <v>13102</v>
       </c>
       <c r="T31" s="246">
         <v>0.19</v>
       </c>
       <c r="U31" s="53"/>
       <c r="V31" s="123"/>
       <c r="W31" s="4"/>
       <c r="X31" s="123"/>
       <c r="Y31" s="4"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="4"/>
       <c r="AB31" s="4"/>
       <c r="AC31" s="4"/>
       <c r="AD31" s="4"/>
       <c r="AE31" s="4"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="4"/>
       <c r="AH31" s="4"/>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
       <c r="AK31" s="4"/>
       <c r="AL31" s="4"/>
       <c r="AM31" s="4"/>
     </row>
-    <row r="32" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A32" s="81"/>
       <c r="C32" s="308">
         <v>2023</v>
       </c>
       <c r="D32" s="95">
         <v>8967</v>
       </c>
       <c r="E32" s="246">
         <v>0.13</v>
       </c>
       <c r="F32" s="308"/>
       <c r="G32" s="95">
         <v>9450</v>
       </c>
       <c r="H32" s="246">
         <v>0.13</v>
       </c>
       <c r="I32" s="81"/>
       <c r="J32" s="95">
         <v>9967</v>
       </c>
       <c r="K32" s="246">
         <v>0.14000000000000001</v>
       </c>
       <c r="L32" s="246"/>
@@ -36847,51 +36847,51 @@
         <v>11403</v>
       </c>
       <c r="T32" s="246">
         <v>0.16</v>
       </c>
       <c r="U32" s="53"/>
       <c r="V32" s="123"/>
       <c r="W32" s="4"/>
       <c r="X32" s="123"/>
       <c r="Y32" s="4"/>
       <c r="Z32" s="4"/>
       <c r="AA32" s="4"/>
       <c r="AB32" s="4"/>
       <c r="AC32" s="4"/>
       <c r="AD32" s="4"/>
       <c r="AE32" s="4"/>
       <c r="AF32" s="4"/>
       <c r="AG32" s="4"/>
       <c r="AH32" s="4"/>
       <c r="AI32" s="4"/>
       <c r="AJ32" s="4"/>
       <c r="AK32" s="4"/>
       <c r="AL32" s="4"/>
       <c r="AM32" s="4"/>
     </row>
-    <row r="33" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A33" s="81"/>
       <c r="C33" s="308">
         <v>2024</v>
       </c>
       <c r="D33" s="95">
         <v>9819</v>
       </c>
       <c r="E33" s="246">
         <v>0.14000000000000001</v>
       </c>
       <c r="F33" s="308"/>
       <c r="G33" s="95">
         <v>10277</v>
       </c>
       <c r="H33" s="246">
         <v>0.14000000000000001</v>
       </c>
       <c r="I33" s="81"/>
       <c r="J33" s="95">
         <v>10812</v>
       </c>
       <c r="K33" s="246">
         <v>0.15</v>
       </c>
       <c r="L33" s="246"/>
@@ -36913,51 +36913,51 @@
         <v>12070</v>
       </c>
       <c r="T33" s="246">
         <v>0.17</v>
       </c>
       <c r="U33" s="53"/>
       <c r="V33" s="123"/>
       <c r="W33" s="4"/>
       <c r="X33" s="123"/>
       <c r="Y33" s="4"/>
       <c r="Z33" s="4"/>
       <c r="AA33" s="4"/>
       <c r="AB33" s="4"/>
       <c r="AC33" s="4"/>
       <c r="AD33" s="4"/>
       <c r="AE33" s="4"/>
       <c r="AF33" s="4"/>
       <c r="AG33" s="4"/>
       <c r="AH33" s="4"/>
       <c r="AI33" s="4"/>
       <c r="AJ33" s="4"/>
       <c r="AK33" s="4"/>
       <c r="AL33" s="4"/>
       <c r="AM33" s="4"/>
     </row>
-    <row r="34" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A34" s="81"/>
       <c r="C34" s="308">
         <v>2025</v>
       </c>
       <c r="D34" s="95">
         <v>11295</v>
       </c>
       <c r="E34" s="246">
         <v>0.16</v>
       </c>
       <c r="F34" s="308"/>
       <c r="G34" s="95">
         <v>11694</v>
       </c>
       <c r="H34" s="246">
         <v>0.16</v>
       </c>
       <c r="I34" s="81"/>
       <c r="J34" s="95">
         <v>12198</v>
       </c>
       <c r="K34" s="246">
         <v>0.17</v>
       </c>
       <c r="L34" s="246"/>
@@ -36979,101 +36979,101 @@
         <v>2432</v>
       </c>
       <c r="T34" s="246">
         <v>0.03</v>
       </c>
       <c r="U34" s="53"/>
       <c r="V34" s="123"/>
       <c r="W34" s="4"/>
       <c r="X34" s="123"/>
       <c r="Y34" s="4"/>
       <c r="Z34" s="4"/>
       <c r="AA34" s="4"/>
       <c r="AB34" s="4"/>
       <c r="AC34" s="4"/>
       <c r="AD34" s="4"/>
       <c r="AE34" s="4"/>
       <c r="AF34" s="4"/>
       <c r="AG34" s="4"/>
       <c r="AH34" s="4"/>
       <c r="AI34" s="4"/>
       <c r="AJ34" s="4"/>
       <c r="AK34" s="4"/>
       <c r="AL34" s="4"/>
       <c r="AM34" s="4"/>
     </row>
-    <row r="35" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A35" s="81"/>
       <c r="C35" s="308">
         <v>2026</v>
       </c>
       <c r="D35" s="93">
         <v>6905</v>
       </c>
       <c r="E35" s="247">
         <v>0.1</v>
       </c>
       <c r="F35" s="308"/>
       <c r="G35" s="93">
         <v>3198</v>
       </c>
       <c r="H35" s="247">
         <v>0.05</v>
       </c>
       <c r="I35" s="81"/>
       <c r="J35" s="93"/>
       <c r="K35" s="247"/>
       <c r="L35" s="246"/>
       <c r="M35" s="93"/>
       <c r="N35" s="247"/>
       <c r="O35" s="246"/>
       <c r="P35" s="93"/>
       <c r="Q35" s="247"/>
       <c r="R35" s="308"/>
       <c r="S35" s="93"/>
       <c r="T35" s="247"/>
       <c r="U35" s="53"/>
       <c r="V35" s="123"/>
       <c r="W35" s="4"/>
       <c r="X35" s="123"/>
       <c r="Y35" s="4"/>
       <c r="Z35" s="4"/>
       <c r="AA35" s="4"/>
       <c r="AB35" s="4"/>
       <c r="AC35" s="4"/>
       <c r="AD35" s="4"/>
       <c r="AE35" s="4"/>
       <c r="AF35" s="4"/>
       <c r="AG35" s="4"/>
       <c r="AH35" s="4"/>
       <c r="AI35" s="4"/>
       <c r="AJ35" s="4"/>
       <c r="AK35" s="4"/>
       <c r="AL35" s="4"/>
       <c r="AM35" s="4"/>
     </row>
-    <row r="36" spans="1:39" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:39" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="81"/>
       <c r="C36" s="208" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="117">
         <v>71616</v>
       </c>
       <c r="E36" s="248">
         <v>1</v>
       </c>
       <c r="F36" s="208"/>
       <c r="G36" s="117">
         <v>71245</v>
       </c>
       <c r="H36" s="248">
         <v>1</v>
       </c>
       <c r="I36" s="152"/>
       <c r="J36" s="117">
         <v>71363</v>
       </c>
       <c r="K36" s="248">
         <v>1</v>
       </c>
       <c r="L36" s="249"/>
@@ -37095,217 +37095,217 @@
         <v>69937</v>
       </c>
       <c r="T36" s="248">
         <v>1</v>
       </c>
       <c r="U36" s="54"/>
       <c r="V36" s="123"/>
       <c r="W36" s="4"/>
       <c r="X36" s="123"/>
       <c r="Y36" s="4"/>
       <c r="Z36" s="4"/>
       <c r="AA36" s="4"/>
       <c r="AB36" s="4"/>
       <c r="AC36" s="4"/>
       <c r="AD36" s="4"/>
       <c r="AE36" s="4"/>
       <c r="AF36" s="4"/>
       <c r="AG36" s="4"/>
       <c r="AH36" s="4"/>
       <c r="AI36" s="4"/>
       <c r="AJ36" s="4"/>
       <c r="AK36" s="4"/>
       <c r="AL36" s="4"/>
       <c r="AM36" s="4"/>
     </row>
-    <row r="37" spans="1:39" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:39" ht="13" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A37" s="81"/>
       <c r="B37" s="81"/>
       <c r="C37" s="81"/>
       <c r="D37" s="81"/>
       <c r="E37" s="81"/>
       <c r="F37" s="81"/>
       <c r="G37" s="81"/>
       <c r="H37" s="81"/>
       <c r="I37" s="81"/>
       <c r="J37" s="80"/>
       <c r="K37" s="80"/>
       <c r="L37" s="81"/>
       <c r="M37" s="80"/>
       <c r="N37" s="80"/>
       <c r="O37" s="81"/>
       <c r="P37" s="80"/>
       <c r="Q37" s="80"/>
       <c r="R37" s="81"/>
       <c r="S37" s="80"/>
       <c r="T37" s="80"/>
       <c r="U37" s="4"/>
       <c r="V37" s="4"/>
       <c r="W37" s="4"/>
       <c r="X37" s="4"/>
       <c r="Y37" s="4"/>
       <c r="Z37" s="4"/>
       <c r="AA37" s="4"/>
       <c r="AB37" s="4"/>
       <c r="AC37" s="4"/>
       <c r="AD37" s="4"/>
       <c r="AE37" s="4"/>
       <c r="AF37" s="4"/>
       <c r="AG37" s="4"/>
       <c r="AH37" s="4"/>
       <c r="AI37" s="4"/>
       <c r="AJ37" s="4"/>
       <c r="AK37" s="4"/>
       <c r="AL37" s="4"/>
       <c r="AM37" s="4"/>
     </row>
-    <row r="38" spans="1:39" s="83" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:39" s="83" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="232"/>
-      <c r="B38" s="460" t="s">
+      <c r="B38" s="461" t="s">
         <v>90</v>
       </c>
-      <c r="C38" s="460"/>
-[...16 lines deleted...]
-      <c r="T38" s="460"/>
+      <c r="C38" s="461"/>
+      <c r="D38" s="461"/>
+      <c r="E38" s="461"/>
+      <c r="F38" s="461"/>
+      <c r="G38" s="461"/>
+      <c r="H38" s="461"/>
+      <c r="I38" s="461"/>
+      <c r="J38" s="461"/>
+      <c r="K38" s="461"/>
+      <c r="L38" s="461"/>
+      <c r="M38" s="461"/>
+      <c r="N38" s="461"/>
+      <c r="O38" s="461"/>
+      <c r="P38" s="461"/>
+      <c r="Q38" s="461"/>
+      <c r="R38" s="461"/>
+      <c r="S38" s="461"/>
+      <c r="T38" s="461"/>
       <c r="U38" s="5"/>
       <c r="V38" s="5"/>
       <c r="W38" s="5"/>
       <c r="X38" s="5"/>
       <c r="Y38" s="84"/>
       <c r="Z38" s="5"/>
       <c r="AA38" s="5"/>
       <c r="AB38" s="5"/>
       <c r="AC38" s="5"/>
       <c r="AD38" s="5"/>
       <c r="AE38" s="5"/>
       <c r="AF38" s="5"/>
       <c r="AG38" s="5"/>
       <c r="AH38" s="5"/>
       <c r="AI38" s="5"/>
       <c r="AJ38" s="5"/>
       <c r="AK38" s="5"/>
       <c r="AL38" s="5"/>
       <c r="AM38" s="5"/>
     </row>
-    <row r="39" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="4"/>
       <c r="R39" s="4"/>
       <c r="S39" s="4"/>
       <c r="T39" s="4"/>
       <c r="U39" s="4"/>
       <c r="V39" s="4"/>
       <c r="W39" s="4"/>
       <c r="X39" s="4"/>
       <c r="Y39" s="4"/>
       <c r="Z39" s="4"/>
       <c r="AA39" s="4"/>
       <c r="AB39" s="4"/>
       <c r="AC39" s="4"/>
       <c r="AD39" s="4"/>
       <c r="AE39" s="4"/>
       <c r="AF39" s="4"/>
       <c r="AG39" s="4"/>
       <c r="AH39" s="4"/>
       <c r="AI39" s="4"/>
       <c r="AJ39" s="4"/>
       <c r="AK39" s="4"/>
       <c r="AL39" s="4"/>
       <c r="AM39" s="4"/>
     </row>
-    <row r="40" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
       <c r="T40" s="4"/>
       <c r="U40" s="4"/>
       <c r="V40" s="4"/>
       <c r="W40" s="4"/>
       <c r="X40" s="4"/>
       <c r="Y40" s="4"/>
       <c r="Z40" s="4"/>
       <c r="AA40" s="4"/>
       <c r="AB40" s="4"/>
       <c r="AC40" s="4"/>
       <c r="AD40" s="4"/>
       <c r="AE40" s="4"/>
       <c r="AF40" s="4"/>
       <c r="AG40" s="4"/>
       <c r="AH40" s="4"/>
       <c r="AI40" s="4"/>
       <c r="AJ40" s="4"/>
       <c r="AK40" s="4"/>
       <c r="AL40" s="4"/>
       <c r="AM40" s="4"/>
     </row>
-    <row r="41" spans="1:39" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
       <c r="W41" s="4"/>
       <c r="X41" s="4"/>
       <c r="Y41" s="4"/>
@@ -37336,248 +37336,248 @@
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="J6:T6"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D6:H6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="82" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;"Arial,Bold"Enact Holdings, Inc.&amp;C&amp;"Arial,Bold"Financial Supplement&amp;R&amp;"Arial,Bold"Second Quarter 2026</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet9">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BB50"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.28515625" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="24.26953125" customWidth="1"/>
+    <col min="3" max="3" width="11.26953125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
-    <col min="5" max="5" width="1.42578125" customWidth="1"/>
-    <col min="6" max="6" width="11.28515625" customWidth="1"/>
+    <col min="5" max="5" width="1.453125" customWidth="1"/>
+    <col min="6" max="6" width="11.26953125" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
-    <col min="8" max="8" width="1.5703125" customWidth="1"/>
-    <col min="9" max="9" width="11.28515625" customWidth="1"/>
+    <col min="8" max="8" width="1.54296875" customWidth="1"/>
+    <col min="9" max="9" width="11.26953125" customWidth="1"/>
     <col min="10" max="10" width="11" customWidth="1"/>
-    <col min="11" max="11" width="1.5703125" customWidth="1"/>
-    <col min="12" max="12" width="11.28515625" customWidth="1"/>
+    <col min="11" max="11" width="1.54296875" customWidth="1"/>
+    <col min="12" max="12" width="11.26953125" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
-    <col min="14" max="14" width="1.5703125" customWidth="1"/>
-    <col min="15" max="15" width="11.28515625" customWidth="1"/>
+    <col min="14" max="14" width="1.54296875" customWidth="1"/>
+    <col min="15" max="15" width="11.26953125" customWidth="1"/>
     <col min="16" max="16" width="11" customWidth="1"/>
-    <col min="17" max="17" width="1.5703125" customWidth="1"/>
-    <col min="18" max="18" width="11.28515625" customWidth="1"/>
+    <col min="17" max="17" width="1.54296875" customWidth="1"/>
+    <col min="18" max="18" width="11.26953125" customWidth="1"/>
     <col min="19" max="19" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:54" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="13"/>
-      <c r="B2" s="462" t="s">
+      <c r="B2" s="463" t="s">
         <v>246</v>
       </c>
-      <c r="C2" s="462"/>
-[...15 lines deleted...]
-      <c r="S2" s="462"/>
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="463"/>
+      <c r="H2" s="463"/>
+      <c r="I2" s="463"/>
+      <c r="J2" s="463"/>
+      <c r="K2" s="463"/>
+      <c r="L2" s="463"/>
+      <c r="M2" s="463"/>
+      <c r="N2" s="463"/>
+      <c r="O2" s="463"/>
+      <c r="P2" s="463"/>
+      <c r="Q2" s="463"/>
+      <c r="R2" s="463"/>
+      <c r="S2" s="463"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="13"/>
       <c r="AR2" s="13"/>
       <c r="AS2" s="13"/>
       <c r="AT2" s="13"/>
       <c r="AU2" s="13"/>
       <c r="AV2" s="13"/>
       <c r="AW2" s="13"/>
       <c r="AX2" s="13"/>
       <c r="AY2" s="13"/>
       <c r="AZ2" s="13"/>
       <c r="BA2" s="13"/>
       <c r="BB2" s="13"/>
     </row>
-    <row r="3" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
-      <c r="B3" s="463" t="s">
+      <c r="B3" s="464" t="s">
         <v>201</v>
       </c>
-      <c r="C3" s="463"/>
-[...15 lines deleted...]
-      <c r="S3" s="463"/>
+      <c r="C3" s="464"/>
+      <c r="D3" s="464"/>
+      <c r="E3" s="464"/>
+      <c r="F3" s="464"/>
+      <c r="G3" s="464"/>
+      <c r="H3" s="464"/>
+      <c r="I3" s="464"/>
+      <c r="J3" s="464"/>
+      <c r="K3" s="464"/>
+      <c r="L3" s="464"/>
+      <c r="M3" s="464"/>
+      <c r="N3" s="464"/>
+      <c r="O3" s="464"/>
+      <c r="P3" s="464"/>
+      <c r="Q3" s="464"/>
+      <c r="R3" s="464"/>
+      <c r="S3" s="464"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AD3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="41"/>
       <c r="AH3" s="41"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
       <c r="AK3" s="41"/>
       <c r="AL3" s="41"/>
       <c r="AM3" s="41"/>
       <c r="AN3" s="41"/>
       <c r="AO3" s="41"/>
       <c r="AP3" s="41"/>
       <c r="AQ3" s="13"/>
       <c r="AR3" s="13"/>
       <c r="AS3" s="13"/>
       <c r="AT3" s="13"/>
       <c r="AU3" s="13"/>
       <c r="AV3" s="13"/>
       <c r="AW3" s="13"/>
       <c r="AX3" s="13"/>
       <c r="AY3" s="13"/>
       <c r="AZ3" s="13"/>
       <c r="BA3" s="13"/>
       <c r="BB3" s="13"/>
     </row>
-    <row r="4" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
-      <c r="B4" s="463" t="s">
+      <c r="B4" s="464" t="s">
         <v>57</v>
       </c>
-      <c r="C4" s="463"/>
-[...15 lines deleted...]
-      <c r="S4" s="463"/>
+      <c r="C4" s="464"/>
+      <c r="D4" s="464"/>
+      <c r="E4" s="464"/>
+      <c r="F4" s="464"/>
+      <c r="G4" s="464"/>
+      <c r="H4" s="464"/>
+      <c r="I4" s="464"/>
+      <c r="J4" s="464"/>
+      <c r="K4" s="464"/>
+      <c r="L4" s="464"/>
+      <c r="M4" s="464"/>
+      <c r="N4" s="464"/>
+      <c r="O4" s="464"/>
+      <c r="P4" s="464"/>
+      <c r="Q4" s="464"/>
+      <c r="R4" s="464"/>
+      <c r="S4" s="464"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
       <c r="V4" s="41"/>
       <c r="W4" s="41"/>
       <c r="X4" s="41"/>
       <c r="Y4" s="41"/>
       <c r="Z4" s="41"/>
       <c r="AA4" s="41"/>
       <c r="AB4" s="41"/>
       <c r="AC4" s="41"/>
       <c r="AD4" s="41"/>
       <c r="AE4" s="41"/>
       <c r="AF4" s="41"/>
       <c r="AG4" s="41"/>
       <c r="AH4" s="41"/>
       <c r="AI4" s="41"/>
       <c r="AJ4" s="41"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="41"/>
       <c r="AM4" s="41"/>
       <c r="AN4" s="41"/>
       <c r="AO4" s="41"/>
       <c r="AP4" s="41"/>
       <c r="AQ4" s="13"/>
       <c r="AR4" s="13"/>
       <c r="AS4" s="13"/>
       <c r="AT4" s="13"/>
       <c r="AU4" s="13"/>
       <c r="AV4" s="13"/>
       <c r="AW4" s="13"/>
       <c r="AX4" s="13"/>
       <c r="AY4" s="13"/>
       <c r="AZ4" s="13"/>
       <c r="BA4" s="13"/>
       <c r="BB4" s="13"/>
     </row>
-    <row r="5" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="13"/>
       <c r="B5" s="152"/>
       <c r="C5" s="152"/>
       <c r="D5" s="152"/>
       <c r="E5" s="152"/>
       <c r="F5" s="152"/>
       <c r="G5" s="152"/>
       <c r="H5" s="152"/>
       <c r="I5" s="152"/>
       <c r="J5" s="152"/>
       <c r="K5" s="152"/>
       <c r="L5" s="152"/>
       <c r="M5" s="152"/>
       <c r="N5" s="152"/>
       <c r="O5" s="152"/>
       <c r="P5" s="152"/>
       <c r="Q5" s="152"/>
       <c r="R5" s="152"/>
       <c r="S5" s="152"/>
       <c r="T5" s="12"/>
       <c r="U5" s="12"/>
       <c r="V5" s="12"/>
       <c r="W5" s="12"/>
       <c r="X5" s="12"/>
       <c r="Y5" s="12"/>
@@ -37589,179 +37589,179 @@
       <c r="AE5" s="12"/>
       <c r="AF5" s="12"/>
       <c r="AG5" s="12"/>
       <c r="AH5" s="12"/>
       <c r="AI5" s="12"/>
       <c r="AJ5" s="12"/>
       <c r="AK5" s="12"/>
       <c r="AL5" s="12"/>
       <c r="AM5" s="12"/>
       <c r="AN5" s="13"/>
       <c r="AO5" s="13"/>
       <c r="AP5" s="13"/>
       <c r="AQ5" s="13"/>
       <c r="AR5" s="13"/>
       <c r="AS5" s="13"/>
       <c r="AT5" s="13"/>
       <c r="AU5" s="13"/>
       <c r="AV5" s="13"/>
       <c r="AW5" s="13"/>
       <c r="AX5" s="13"/>
       <c r="AY5" s="13"/>
       <c r="AZ5" s="13"/>
       <c r="BA5" s="13"/>
       <c r="BB5" s="13"/>
     </row>
-    <row r="6" spans="1:54" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:54" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="13"/>
       <c r="B6" s="186"/>
-      <c r="C6" s="464">
+      <c r="C6" s="465">
         <v>2026</v>
       </c>
-      <c r="D6" s="464"/>
-[...2 lines deleted...]
-      <c r="G6" s="464"/>
+      <c r="D6" s="465"/>
+      <c r="E6" s="465"/>
+      <c r="F6" s="465"/>
+      <c r="G6" s="465"/>
       <c r="H6" s="186"/>
-      <c r="I6" s="464">
+      <c r="I6" s="465">
         <v>2025</v>
       </c>
-      <c r="J6" s="464"/>
-[...8 lines deleted...]
-      <c r="S6" s="464"/>
+      <c r="J6" s="465"/>
+      <c r="K6" s="465"/>
+      <c r="L6" s="465"/>
+      <c r="M6" s="465"/>
+      <c r="N6" s="465"/>
+      <c r="O6" s="465"/>
+      <c r="P6" s="465"/>
+      <c r="Q6" s="465"/>
+      <c r="R6" s="465"/>
+      <c r="S6" s="465"/>
       <c r="T6" s="7"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
       <c r="W6" s="13"/>
       <c r="X6" s="13"/>
       <c r="Y6" s="13"/>
       <c r="Z6" s="13"/>
       <c r="AA6" s="13"/>
       <c r="AB6" s="13"/>
       <c r="AC6" s="13"/>
       <c r="AD6" s="13"/>
       <c r="AE6" s="13"/>
       <c r="AF6" s="13"/>
       <c r="AG6" s="13"/>
       <c r="AH6" s="13"/>
       <c r="AI6" s="13"/>
       <c r="AJ6" s="13"/>
       <c r="AK6" s="13"/>
       <c r="AL6" s="13"/>
       <c r="AM6" s="13"/>
       <c r="AN6" s="13"/>
       <c r="AO6" s="13"/>
       <c r="AP6" s="13"/>
       <c r="AQ6" s="13"/>
       <c r="AR6" s="13"/>
       <c r="AS6" s="13"/>
       <c r="AT6" s="13"/>
       <c r="AU6" s="13"/>
       <c r="AV6" s="13"/>
       <c r="AW6" s="13"/>
       <c r="AX6" s="13"/>
       <c r="AY6" s="13"/>
       <c r="AZ6" s="13"/>
       <c r="BA6" s="13"/>
       <c r="BB6" s="13"/>
     </row>
-    <row r="7" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" ht="13" x14ac:dyDescent="0.3">
       <c r="A7" s="13"/>
       <c r="B7" s="81"/>
-      <c r="C7" s="465" t="s">
+      <c r="C7" s="466" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="465"/>
+      <c r="D7" s="466"/>
       <c r="E7" s="81"/>
-      <c r="F7" s="465" t="s">
+      <c r="F7" s="466" t="s">
         <v>2</v>
       </c>
-      <c r="G7" s="465"/>
+      <c r="G7" s="466"/>
       <c r="H7" s="217"/>
-      <c r="I7" s="465" t="s">
+      <c r="I7" s="466" t="s">
         <v>4</v>
       </c>
-      <c r="J7" s="465"/>
+      <c r="J7" s="466"/>
       <c r="K7" s="186"/>
-      <c r="L7" s="465" t="s">
+      <c r="L7" s="466" t="s">
         <v>5</v>
       </c>
-      <c r="M7" s="465"/>
+      <c r="M7" s="466"/>
       <c r="N7" s="186"/>
-      <c r="O7" s="465" t="s">
+      <c r="O7" s="466" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="465"/>
+      <c r="P7" s="466"/>
       <c r="Q7" s="81"/>
-      <c r="R7" s="465" t="s">
+      <c r="R7" s="466" t="s">
         <v>2</v>
       </c>
-      <c r="S7" s="465"/>
+      <c r="S7" s="466"/>
       <c r="T7" s="43"/>
       <c r="U7" s="13"/>
       <c r="V7" s="13"/>
       <c r="W7" s="13"/>
       <c r="X7" s="13"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="13"/>
       <c r="AA7" s="13"/>
       <c r="AB7" s="13"/>
       <c r="AC7" s="13"/>
       <c r="AD7" s="13"/>
       <c r="AE7" s="13"/>
       <c r="AF7" s="13"/>
       <c r="AG7" s="13"/>
       <c r="AH7" s="13"/>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
       <c r="AK7" s="13"/>
       <c r="AL7" s="13"/>
       <c r="AM7" s="13"/>
       <c r="AN7" s="13"/>
       <c r="AO7" s="13"/>
       <c r="AP7" s="13"/>
       <c r="AQ7" s="13"/>
       <c r="AR7" s="13"/>
       <c r="AS7" s="13"/>
       <c r="AT7" s="13"/>
       <c r="AU7" s="13"/>
       <c r="AV7" s="13"/>
       <c r="AW7" s="13"/>
       <c r="AX7" s="13"/>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="13"/>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
     </row>
-    <row r="8" spans="1:54" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="12"/>
       <c r="B8" s="152"/>
       <c r="C8" s="213" t="s">
         <v>95</v>
       </c>
       <c r="D8" s="214" t="s">
         <v>96</v>
       </c>
       <c r="E8" s="152"/>
       <c r="F8" s="213" t="s">
         <v>95</v>
       </c>
       <c r="G8" s="214" t="s">
         <v>96</v>
       </c>
       <c r="H8" s="186"/>
       <c r="I8" s="213" t="s">
         <v>95</v>
       </c>
       <c r="J8" s="214" t="s">
         <v>96</v>
       </c>
       <c r="K8" s="186"/>
       <c r="L8" s="213" t="s">
         <v>95</v>
@@ -37797,51 +37797,51 @@
       <c r="AE8" s="13"/>
       <c r="AF8" s="13"/>
       <c r="AG8" s="13"/>
       <c r="AH8" s="13"/>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AK8" s="13"/>
       <c r="AL8" s="13"/>
       <c r="AM8" s="13"/>
       <c r="AN8" s="13"/>
       <c r="AO8" s="13"/>
       <c r="AP8" s="13"/>
       <c r="AQ8" s="13"/>
       <c r="AR8" s="13"/>
       <c r="AS8" s="13"/>
       <c r="AT8" s="13"/>
       <c r="AU8" s="13"/>
       <c r="AV8" s="13"/>
       <c r="AW8" s="13"/>
       <c r="AX8" s="13"/>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
     </row>
-    <row r="9" spans="1:54" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" ht="15" x14ac:dyDescent="0.3">
       <c r="A9" s="13"/>
       <c r="B9" s="46" t="s">
         <v>317</v>
       </c>
       <c r="C9" s="184"/>
       <c r="D9" s="184"/>
       <c r="E9" s="208"/>
       <c r="F9" s="184"/>
       <c r="G9" s="184"/>
       <c r="H9" s="208"/>
       <c r="I9" s="184"/>
       <c r="J9" s="184"/>
       <c r="K9" s="81"/>
       <c r="L9" s="184"/>
       <c r="M9" s="184"/>
       <c r="N9" s="81"/>
       <c r="O9" s="184"/>
       <c r="P9" s="184"/>
       <c r="Q9" s="208"/>
       <c r="R9" s="184"/>
       <c r="S9" s="184"/>
       <c r="T9" s="29"/>
       <c r="U9" s="13"/>
       <c r="V9" s="13"/>
       <c r="W9" s="13"/>
@@ -37855,51 +37855,51 @@
       <c r="AE9" s="13"/>
       <c r="AF9" s="13"/>
       <c r="AG9" s="13"/>
       <c r="AH9" s="13"/>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="13"/>
       <c r="AK9" s="13"/>
       <c r="AL9" s="13"/>
       <c r="AM9" s="13"/>
       <c r="AN9" s="13"/>
       <c r="AO9" s="13"/>
       <c r="AP9" s="13"/>
       <c r="AQ9" s="13"/>
       <c r="AR9" s="13"/>
       <c r="AS9" s="13"/>
       <c r="AT9" s="13"/>
       <c r="AU9" s="13"/>
       <c r="AV9" s="13"/>
       <c r="AW9" s="13"/>
       <c r="AX9" s="13"/>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
     </row>
-    <row r="10" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A10" s="13"/>
       <c r="B10" s="189" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="254">
         <v>31519</v>
       </c>
       <c r="D10" s="246">
         <v>0.44</v>
       </c>
       <c r="E10" s="189"/>
       <c r="F10" s="254">
         <v>31204</v>
       </c>
       <c r="G10" s="246">
         <v>0.44</v>
       </c>
       <c r="H10" s="81"/>
       <c r="I10" s="254">
         <v>31186</v>
       </c>
       <c r="J10" s="246">
         <v>0.44</v>
       </c>
       <c r="K10" s="246"/>
@@ -37937,51 +37937,51 @@
       <c r="AE10" s="13"/>
       <c r="AF10" s="13"/>
       <c r="AG10" s="13"/>
       <c r="AH10" s="13"/>
       <c r="AI10" s="13"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="13"/>
       <c r="AL10" s="13"/>
       <c r="AM10" s="13"/>
       <c r="AN10" s="13"/>
       <c r="AO10" s="13"/>
       <c r="AP10" s="13"/>
       <c r="AQ10" s="13"/>
       <c r="AR10" s="13"/>
       <c r="AS10" s="13"/>
       <c r="AT10" s="13"/>
       <c r="AU10" s="13"/>
       <c r="AV10" s="13"/>
       <c r="AW10" s="13"/>
       <c r="AX10" s="13"/>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
     </row>
-    <row r="11" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A11" s="13"/>
       <c r="B11" s="189" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="255">
         <v>11878</v>
       </c>
       <c r="D11" s="246">
         <v>0.17</v>
       </c>
       <c r="E11" s="189"/>
       <c r="F11" s="255">
         <v>11783</v>
       </c>
       <c r="G11" s="246">
         <v>0.16</v>
       </c>
       <c r="H11" s="81"/>
       <c r="I11" s="255">
         <v>11765</v>
       </c>
       <c r="J11" s="246">
         <v>0.16</v>
       </c>
       <c r="K11" s="246"/>
@@ -38019,51 +38019,51 @@
       <c r="AE11" s="13"/>
       <c r="AF11" s="13"/>
       <c r="AG11" s="13"/>
       <c r="AH11" s="13"/>
       <c r="AI11" s="13"/>
       <c r="AJ11" s="13"/>
       <c r="AK11" s="13"/>
       <c r="AL11" s="13"/>
       <c r="AM11" s="13"/>
       <c r="AN11" s="13"/>
       <c r="AO11" s="13"/>
       <c r="AP11" s="13"/>
       <c r="AQ11" s="13"/>
       <c r="AR11" s="13"/>
       <c r="AS11" s="13"/>
       <c r="AT11" s="13"/>
       <c r="AU11" s="13"/>
       <c r="AV11" s="13"/>
       <c r="AW11" s="13"/>
       <c r="AX11" s="13"/>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
     </row>
-    <row r="12" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A12" s="13"/>
       <c r="B12" s="189" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="255">
         <v>9980</v>
       </c>
       <c r="D12" s="246">
         <v>0.14000000000000001</v>
       </c>
       <c r="E12" s="189"/>
       <c r="F12" s="255">
         <v>9994</v>
       </c>
       <c r="G12" s="246">
         <v>0.14000000000000001</v>
       </c>
       <c r="H12" s="81"/>
       <c r="I12" s="255">
         <v>10049</v>
       </c>
       <c r="J12" s="246">
         <v>0.14000000000000001</v>
       </c>
       <c r="K12" s="246"/>
@@ -38101,51 +38101,51 @@
       <c r="AE12" s="13"/>
       <c r="AF12" s="13"/>
       <c r="AG12" s="13"/>
       <c r="AH12" s="13"/>
       <c r="AI12" s="13"/>
       <c r="AJ12" s="13"/>
       <c r="AK12" s="13"/>
       <c r="AL12" s="13"/>
       <c r="AM12" s="13"/>
       <c r="AN12" s="13"/>
       <c r="AO12" s="13"/>
       <c r="AP12" s="13"/>
       <c r="AQ12" s="13"/>
       <c r="AR12" s="13"/>
       <c r="AS12" s="13"/>
       <c r="AT12" s="13"/>
       <c r="AU12" s="13"/>
       <c r="AV12" s="13"/>
       <c r="AW12" s="13"/>
       <c r="AX12" s="13"/>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
     </row>
-    <row r="13" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A13" s="13"/>
       <c r="B13" s="189" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="255">
         <v>7712</v>
       </c>
       <c r="D13" s="246">
         <v>0.11</v>
       </c>
       <c r="E13" s="189"/>
       <c r="F13" s="255">
         <v>7697</v>
       </c>
       <c r="G13" s="246">
         <v>0.11</v>
       </c>
       <c r="H13" s="81"/>
       <c r="I13" s="255">
         <v>7727</v>
       </c>
       <c r="J13" s="246">
         <v>0.11</v>
       </c>
       <c r="K13" s="246"/>
@@ -38183,51 +38183,51 @@
       <c r="AE13" s="13"/>
       <c r="AF13" s="13"/>
       <c r="AG13" s="13"/>
       <c r="AH13" s="13"/>
       <c r="AI13" s="13"/>
       <c r="AJ13" s="13"/>
       <c r="AK13" s="13"/>
       <c r="AL13" s="13"/>
       <c r="AM13" s="13"/>
       <c r="AN13" s="13"/>
       <c r="AO13" s="13"/>
       <c r="AP13" s="13"/>
       <c r="AQ13" s="13"/>
       <c r="AR13" s="13"/>
       <c r="AS13" s="13"/>
       <c r="AT13" s="13"/>
       <c r="AU13" s="13"/>
       <c r="AV13" s="13"/>
       <c r="AW13" s="13"/>
       <c r="AX13" s="13"/>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
     </row>
-    <row r="14" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
       <c r="B14" s="189" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="255">
         <v>5354</v>
       </c>
       <c r="D14" s="246">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="E14" s="189"/>
       <c r="F14" s="255">
         <v>5382</v>
       </c>
       <c r="G14" s="246">
         <v>0.08</v>
       </c>
       <c r="H14" s="81"/>
       <c r="I14" s="255">
         <v>5412</v>
       </c>
       <c r="J14" s="246">
         <v>0.08</v>
       </c>
       <c r="K14" s="246"/>
@@ -38265,51 +38265,51 @@
       <c r="AE14" s="13"/>
       <c r="AF14" s="13"/>
       <c r="AG14" s="13"/>
       <c r="AH14" s="13"/>
       <c r="AI14" s="13"/>
       <c r="AJ14" s="13"/>
       <c r="AK14" s="13"/>
       <c r="AL14" s="13"/>
       <c r="AM14" s="13"/>
       <c r="AN14" s="13"/>
       <c r="AO14" s="13"/>
       <c r="AP14" s="13"/>
       <c r="AQ14" s="13"/>
       <c r="AR14" s="13"/>
       <c r="AS14" s="13"/>
       <c r="AT14" s="13"/>
       <c r="AU14" s="13"/>
       <c r="AV14" s="13"/>
       <c r="AW14" s="13"/>
       <c r="AX14" s="13"/>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
     </row>
-    <row r="15" spans="1:54" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13"/>
       <c r="B15" s="189" t="s">
         <v>318</v>
       </c>
       <c r="C15" s="255">
         <v>2914</v>
       </c>
       <c r="D15" s="246">
         <v>0.04</v>
       </c>
       <c r="E15" s="189"/>
       <c r="F15" s="255">
         <v>2900</v>
       </c>
       <c r="G15" s="246">
         <v>0.04</v>
       </c>
       <c r="H15" s="81"/>
       <c r="I15" s="255">
         <v>2913</v>
       </c>
       <c r="J15" s="246">
         <v>0.04</v>
       </c>
       <c r="K15" s="246"/>
@@ -38347,51 +38347,51 @@
       <c r="AE15" s="13"/>
       <c r="AF15" s="13"/>
       <c r="AG15" s="13"/>
       <c r="AH15" s="13"/>
       <c r="AI15" s="13"/>
       <c r="AJ15" s="13"/>
       <c r="AK15" s="13"/>
       <c r="AL15" s="13"/>
       <c r="AM15" s="13"/>
       <c r="AN15" s="13"/>
       <c r="AO15" s="13"/>
       <c r="AP15" s="13"/>
       <c r="AQ15" s="13"/>
       <c r="AR15" s="13"/>
       <c r="AS15" s="13"/>
       <c r="AT15" s="13"/>
       <c r="AU15" s="13"/>
       <c r="AV15" s="13"/>
       <c r="AW15" s="13"/>
       <c r="AX15" s="13"/>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="13"/>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
     </row>
-    <row r="16" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A16" s="13"/>
       <c r="B16" s="189" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="255">
         <v>1530</v>
       </c>
       <c r="D16" s="246">
         <v>0.02</v>
       </c>
       <c r="E16" s="189"/>
       <c r="F16" s="255">
         <v>1545</v>
       </c>
       <c r="G16" s="246">
         <v>0.02</v>
       </c>
       <c r="H16" s="81"/>
       <c r="I16" s="255">
         <v>1564</v>
       </c>
       <c r="J16" s="246">
         <v>0.02</v>
       </c>
       <c r="K16" s="246"/>
@@ -38429,51 +38429,51 @@
       <c r="AE16" s="13"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
       <c r="AH16" s="13"/>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
       <c r="AL16" s="13"/>
       <c r="AM16" s="13"/>
       <c r="AN16" s="13"/>
       <c r="AO16" s="13"/>
       <c r="AP16" s="13"/>
       <c r="AQ16" s="13"/>
       <c r="AR16" s="13"/>
       <c r="AS16" s="13"/>
       <c r="AT16" s="13"/>
       <c r="AU16" s="13"/>
       <c r="AV16" s="13"/>
       <c r="AW16" s="13"/>
       <c r="AX16" s="13"/>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="13"/>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
     </row>
-    <row r="17" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A17" s="13"/>
       <c r="B17" s="189" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="255">
         <v>603</v>
       </c>
       <c r="D17" s="246">
         <v>0.01</v>
       </c>
       <c r="E17" s="189"/>
       <c r="F17" s="255">
         <v>611</v>
       </c>
       <c r="G17" s="246">
         <v>0.01</v>
       </c>
       <c r="H17" s="81"/>
       <c r="I17" s="255">
         <v>615</v>
       </c>
       <c r="J17" s="246">
         <v>0.01</v>
       </c>
       <c r="K17" s="246"/>
@@ -38511,51 +38511,51 @@
       <c r="AE17" s="13"/>
       <c r="AF17" s="13"/>
       <c r="AG17" s="13"/>
       <c r="AH17" s="13"/>
       <c r="AI17" s="13"/>
       <c r="AJ17" s="13"/>
       <c r="AK17" s="13"/>
       <c r="AL17" s="13"/>
       <c r="AM17" s="13"/>
       <c r="AN17" s="13"/>
       <c r="AO17" s="13"/>
       <c r="AP17" s="13"/>
       <c r="AQ17" s="13"/>
       <c r="AR17" s="13"/>
       <c r="AS17" s="13"/>
       <c r="AT17" s="13"/>
       <c r="AU17" s="13"/>
       <c r="AV17" s="13"/>
       <c r="AW17" s="13"/>
       <c r="AX17" s="13"/>
       <c r="AY17" s="13"/>
       <c r="AZ17" s="13"/>
       <c r="BA17" s="13"/>
       <c r="BB17" s="13"/>
     </row>
-    <row r="18" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A18" s="13"/>
       <c r="B18" s="189" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="256">
         <v>126</v>
       </c>
       <c r="D18" s="247">
         <v>0</v>
       </c>
       <c r="E18" s="189"/>
       <c r="F18" s="256">
         <v>129</v>
       </c>
       <c r="G18" s="247">
         <v>0</v>
       </c>
       <c r="H18" s="81"/>
       <c r="I18" s="256">
         <v>132</v>
       </c>
       <c r="J18" s="247">
         <v>0</v>
       </c>
       <c r="K18" s="246"/>
@@ -38593,51 +38593,51 @@
       <c r="AE18" s="13"/>
       <c r="AF18" s="13"/>
       <c r="AG18" s="13"/>
       <c r="AH18" s="13"/>
       <c r="AI18" s="13"/>
       <c r="AJ18" s="13"/>
       <c r="AK18" s="13"/>
       <c r="AL18" s="13"/>
       <c r="AM18" s="13"/>
       <c r="AN18" s="13"/>
       <c r="AO18" s="13"/>
       <c r="AP18" s="13"/>
       <c r="AQ18" s="13"/>
       <c r="AR18" s="13"/>
       <c r="AS18" s="13"/>
       <c r="AT18" s="13"/>
       <c r="AU18" s="13"/>
       <c r="AV18" s="13"/>
       <c r="AW18" s="13"/>
       <c r="AX18" s="13"/>
       <c r="AY18" s="13"/>
       <c r="AZ18" s="13"/>
       <c r="BA18" s="13"/>
       <c r="BB18" s="13"/>
     </row>
-    <row r="19" spans="1:54" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:54" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="13"/>
       <c r="B19" s="208" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="257">
         <v>71616</v>
       </c>
       <c r="D19" s="248">
         <v>1</v>
       </c>
       <c r="E19" s="208"/>
       <c r="F19" s="257">
         <v>71245</v>
       </c>
       <c r="G19" s="248">
         <v>1</v>
       </c>
       <c r="H19" s="152"/>
       <c r="I19" s="257">
         <v>71363</v>
       </c>
       <c r="J19" s="248">
         <v>1</v>
       </c>
       <c r="K19" s="249"/>
@@ -38675,51 +38675,51 @@
       <c r="AE19" s="13"/>
       <c r="AF19" s="13"/>
       <c r="AG19" s="13"/>
       <c r="AH19" s="13"/>
       <c r="AI19" s="13"/>
       <c r="AJ19" s="13"/>
       <c r="AK19" s="13"/>
       <c r="AL19" s="13"/>
       <c r="AM19" s="13"/>
       <c r="AN19" s="13"/>
       <c r="AO19" s="13"/>
       <c r="AP19" s="13"/>
       <c r="AQ19" s="13"/>
       <c r="AR19" s="13"/>
       <c r="AS19" s="13"/>
       <c r="AT19" s="13"/>
       <c r="AU19" s="13"/>
       <c r="AV19" s="13"/>
       <c r="AW19" s="13"/>
       <c r="AX19" s="13"/>
       <c r="AY19" s="13"/>
       <c r="AZ19" s="13"/>
       <c r="BA19" s="13"/>
       <c r="BB19" s="13"/>
     </row>
-    <row r="20" spans="1:54" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A20" s="13"/>
       <c r="B20" s="208"/>
       <c r="C20" s="258"/>
       <c r="D20" s="80"/>
       <c r="E20" s="208"/>
       <c r="F20" s="258"/>
       <c r="G20" s="80"/>
       <c r="H20" s="81"/>
       <c r="I20" s="258"/>
       <c r="J20" s="80"/>
       <c r="K20" s="81"/>
       <c r="L20" s="258"/>
       <c r="M20" s="80"/>
       <c r="N20" s="81"/>
       <c r="O20" s="258"/>
       <c r="P20" s="80"/>
       <c r="Q20" s="208"/>
       <c r="R20" s="258"/>
       <c r="S20" s="80"/>
       <c r="T20" s="29"/>
       <c r="U20" s="125"/>
       <c r="V20" s="13"/>
       <c r="W20" s="13"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
@@ -38731,51 +38731,51 @@
       <c r="AE20" s="13"/>
       <c r="AF20" s="13"/>
       <c r="AG20" s="13"/>
       <c r="AH20" s="13"/>
       <c r="AI20" s="13"/>
       <c r="AJ20" s="13"/>
       <c r="AK20" s="13"/>
       <c r="AL20" s="13"/>
       <c r="AM20" s="13"/>
       <c r="AN20" s="13"/>
       <c r="AO20" s="13"/>
       <c r="AP20" s="13"/>
       <c r="AQ20" s="13"/>
       <c r="AR20" s="13"/>
       <c r="AS20" s="13"/>
       <c r="AT20" s="13"/>
       <c r="AU20" s="13"/>
       <c r="AV20" s="13"/>
       <c r="AW20" s="13"/>
       <c r="AX20" s="13"/>
       <c r="AY20" s="13"/>
       <c r="AZ20" s="13"/>
       <c r="BA20" s="13"/>
       <c r="BB20" s="13"/>
     </row>
-    <row r="21" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" ht="13" x14ac:dyDescent="0.3">
       <c r="A21" s="13"/>
       <c r="B21" s="208" t="s">
         <v>78</v>
       </c>
       <c r="C21" s="259"/>
       <c r="D21" s="81"/>
       <c r="E21" s="208"/>
       <c r="F21" s="259"/>
       <c r="G21" s="81"/>
       <c r="H21" s="81"/>
       <c r="I21" s="259"/>
       <c r="J21" s="81"/>
       <c r="K21" s="81"/>
       <c r="L21" s="259"/>
       <c r="M21" s="81"/>
       <c r="N21" s="81"/>
       <c r="O21" s="259"/>
       <c r="P21" s="81"/>
       <c r="Q21" s="208"/>
       <c r="R21" s="259"/>
       <c r="S21" s="81"/>
       <c r="T21" s="29"/>
       <c r="U21" s="125"/>
       <c r="V21" s="13"/>
       <c r="W21" s="13"/>
@@ -38789,51 +38789,51 @@
       <c r="AE21" s="13"/>
       <c r="AF21" s="13"/>
       <c r="AG21" s="13"/>
       <c r="AH21" s="13"/>
       <c r="AI21" s="13"/>
       <c r="AJ21" s="13"/>
       <c r="AK21" s="13"/>
       <c r="AL21" s="13"/>
       <c r="AM21" s="13"/>
       <c r="AN21" s="13"/>
       <c r="AO21" s="13"/>
       <c r="AP21" s="13"/>
       <c r="AQ21" s="13"/>
       <c r="AR21" s="13"/>
       <c r="AS21" s="13"/>
       <c r="AT21" s="13"/>
       <c r="AU21" s="13"/>
       <c r="AV21" s="13"/>
       <c r="AW21" s="13"/>
       <c r="AX21" s="13"/>
       <c r="AY21" s="13"/>
       <c r="AZ21" s="13"/>
       <c r="BA21" s="13"/>
       <c r="BB21" s="13"/>
     </row>
-    <row r="22" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A22" s="13"/>
       <c r="B22" s="189" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="254">
         <v>16209</v>
       </c>
       <c r="D22" s="246">
         <v>0.23</v>
       </c>
       <c r="E22" s="189"/>
       <c r="F22" s="254">
         <v>15841</v>
       </c>
       <c r="G22" s="246">
         <v>0.22</v>
       </c>
       <c r="H22" s="81"/>
       <c r="I22" s="254">
         <v>15608</v>
       </c>
       <c r="J22" s="246">
         <v>0.22</v>
       </c>
       <c r="K22" s="246"/>
@@ -38871,51 +38871,51 @@
       <c r="AE22" s="13"/>
       <c r="AF22" s="13"/>
       <c r="AG22" s="13"/>
       <c r="AH22" s="13"/>
       <c r="AI22" s="13"/>
       <c r="AJ22" s="13"/>
       <c r="AK22" s="13"/>
       <c r="AL22" s="13"/>
       <c r="AM22" s="13"/>
       <c r="AN22" s="13"/>
       <c r="AO22" s="13"/>
       <c r="AP22" s="13"/>
       <c r="AQ22" s="13"/>
       <c r="AR22" s="13"/>
       <c r="AS22" s="13"/>
       <c r="AT22" s="13"/>
       <c r="AU22" s="13"/>
       <c r="AV22" s="13"/>
       <c r="AW22" s="13"/>
       <c r="AX22" s="13"/>
       <c r="AY22" s="13"/>
       <c r="AZ22" s="13"/>
       <c r="BA22" s="13"/>
       <c r="BB22" s="13"/>
     </row>
-    <row r="23" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A23" s="13"/>
       <c r="B23" s="189" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="255">
         <v>33505</v>
       </c>
       <c r="D23" s="246">
         <v>0.47000000000000003</v>
       </c>
       <c r="E23" s="189"/>
       <c r="F23" s="255">
         <v>33260</v>
       </c>
       <c r="G23" s="246">
         <v>0.47000000000000003</v>
       </c>
       <c r="H23" s="81"/>
       <c r="I23" s="255">
         <v>33260</v>
       </c>
       <c r="J23" s="246">
         <v>0.47000000000000003</v>
       </c>
       <c r="K23" s="246"/>
@@ -38953,51 +38953,51 @@
       <c r="AE23" s="13"/>
       <c r="AF23" s="13"/>
       <c r="AG23" s="13"/>
       <c r="AH23" s="13"/>
       <c r="AI23" s="13"/>
       <c r="AJ23" s="13"/>
       <c r="AK23" s="13"/>
       <c r="AL23" s="13"/>
       <c r="AM23" s="13"/>
       <c r="AN23" s="13"/>
       <c r="AO23" s="13"/>
       <c r="AP23" s="13"/>
       <c r="AQ23" s="13"/>
       <c r="AR23" s="13"/>
       <c r="AS23" s="13"/>
       <c r="AT23" s="13"/>
       <c r="AU23" s="13"/>
       <c r="AV23" s="13"/>
       <c r="AW23" s="13"/>
       <c r="AX23" s="13"/>
       <c r="AY23" s="13"/>
       <c r="AZ23" s="13"/>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
     </row>
-    <row r="24" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A24" s="13"/>
       <c r="B24" s="189" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="255">
         <v>18765</v>
       </c>
       <c r="D24" s="246">
         <v>0.26</v>
       </c>
       <c r="E24" s="189"/>
       <c r="F24" s="255">
         <v>19065</v>
       </c>
       <c r="G24" s="246">
         <v>0.27</v>
       </c>
       <c r="H24" s="81"/>
       <c r="I24" s="255">
         <v>19410</v>
       </c>
       <c r="J24" s="246">
         <v>0.27</v>
       </c>
       <c r="K24" s="246"/>
@@ -39035,51 +39035,51 @@
       <c r="AE24" s="13"/>
       <c r="AF24" s="13"/>
       <c r="AG24" s="13"/>
       <c r="AH24" s="13"/>
       <c r="AI24" s="13"/>
       <c r="AJ24" s="13"/>
       <c r="AK24" s="13"/>
       <c r="AL24" s="13"/>
       <c r="AM24" s="13"/>
       <c r="AN24" s="13"/>
       <c r="AO24" s="13"/>
       <c r="AP24" s="13"/>
       <c r="AQ24" s="13"/>
       <c r="AR24" s="13"/>
       <c r="AS24" s="13"/>
       <c r="AT24" s="13"/>
       <c r="AU24" s="13"/>
       <c r="AV24" s="13"/>
       <c r="AW24" s="13"/>
       <c r="AX24" s="13"/>
       <c r="AY24" s="13"/>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
     </row>
-    <row r="25" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A25" s="13"/>
       <c r="B25" s="189" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="256">
         <v>3137</v>
       </c>
       <c r="D25" s="247">
         <v>0.04</v>
       </c>
       <c r="E25" s="189"/>
       <c r="F25" s="256">
         <v>3079</v>
       </c>
       <c r="G25" s="247">
         <v>0.04</v>
       </c>
       <c r="H25" s="81"/>
       <c r="I25" s="256">
         <v>3085</v>
       </c>
       <c r="J25" s="247">
         <v>0.04</v>
       </c>
       <c r="K25" s="246"/>
@@ -39117,51 +39117,51 @@
       <c r="AE25" s="13"/>
       <c r="AF25" s="13"/>
       <c r="AG25" s="13"/>
       <c r="AH25" s="13"/>
       <c r="AI25" s="13"/>
       <c r="AJ25" s="13"/>
       <c r="AK25" s="13"/>
       <c r="AL25" s="13"/>
       <c r="AM25" s="13"/>
       <c r="AN25" s="13"/>
       <c r="AO25" s="13"/>
       <c r="AP25" s="13"/>
       <c r="AQ25" s="13"/>
       <c r="AR25" s="13"/>
       <c r="AS25" s="13"/>
       <c r="AT25" s="13"/>
       <c r="AU25" s="13"/>
       <c r="AV25" s="13"/>
       <c r="AW25" s="13"/>
       <c r="AX25" s="13"/>
       <c r="AY25" s="13"/>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
     </row>
-    <row r="26" spans="1:54" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:54" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="13"/>
       <c r="B26" s="208" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="257">
         <v>71616</v>
       </c>
       <c r="D26" s="248">
         <v>1</v>
       </c>
       <c r="E26" s="208"/>
       <c r="F26" s="257">
         <v>71245</v>
       </c>
       <c r="G26" s="248">
         <v>1</v>
       </c>
       <c r="H26" s="152"/>
       <c r="I26" s="257">
         <v>71363</v>
       </c>
       <c r="J26" s="248">
         <v>1</v>
       </c>
       <c r="K26" s="249"/>
@@ -39199,51 +39199,51 @@
       <c r="AE26" s="13"/>
       <c r="AF26" s="13"/>
       <c r="AG26" s="13"/>
       <c r="AH26" s="13"/>
       <c r="AI26" s="13"/>
       <c r="AJ26" s="13"/>
       <c r="AK26" s="13"/>
       <c r="AL26" s="13"/>
       <c r="AM26" s="13"/>
       <c r="AN26" s="13"/>
       <c r="AO26" s="13"/>
       <c r="AP26" s="13"/>
       <c r="AQ26" s="13"/>
       <c r="AR26" s="13"/>
       <c r="AS26" s="13"/>
       <c r="AT26" s="13"/>
       <c r="AU26" s="13"/>
       <c r="AV26" s="13"/>
       <c r="AW26" s="13"/>
       <c r="AX26" s="13"/>
       <c r="AY26" s="13"/>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
     </row>
-    <row r="27" spans="1:54" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="13"/>
       <c r="B27" s="208"/>
       <c r="C27" s="258"/>
       <c r="D27" s="80"/>
       <c r="E27" s="208"/>
       <c r="F27" s="258"/>
       <c r="G27" s="80"/>
       <c r="H27" s="81"/>
       <c r="I27" s="258"/>
       <c r="J27" s="80"/>
       <c r="K27" s="81"/>
       <c r="L27" s="258"/>
       <c r="M27" s="80"/>
       <c r="N27" s="81"/>
       <c r="O27" s="258"/>
       <c r="P27" s="80"/>
       <c r="Q27" s="208"/>
       <c r="R27" s="258"/>
       <c r="S27" s="80"/>
       <c r="T27" s="29"/>
       <c r="U27" s="125"/>
       <c r="V27" s="13"/>
       <c r="W27" s="13"/>
       <c r="X27" s="13"/>
       <c r="Y27" s="13"/>
@@ -39255,51 +39255,51 @@
       <c r="AE27" s="13"/>
       <c r="AF27" s="13"/>
       <c r="AG27" s="13"/>
       <c r="AH27" s="13"/>
       <c r="AI27" s="13"/>
       <c r="AJ27" s="13"/>
       <c r="AK27" s="13"/>
       <c r="AL27" s="13"/>
       <c r="AM27" s="13"/>
       <c r="AN27" s="13"/>
       <c r="AO27" s="13"/>
       <c r="AP27" s="13"/>
       <c r="AQ27" s="13"/>
       <c r="AR27" s="13"/>
       <c r="AS27" s="13"/>
       <c r="AT27" s="13"/>
       <c r="AU27" s="13"/>
       <c r="AV27" s="13"/>
       <c r="AW27" s="13"/>
       <c r="AX27" s="13"/>
       <c r="AY27" s="13"/>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" ht="13" x14ac:dyDescent="0.3">
       <c r="A28" s="13"/>
       <c r="B28" s="208" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="259"/>
       <c r="D28" s="81"/>
       <c r="E28" s="208"/>
       <c r="F28" s="259"/>
       <c r="G28" s="81"/>
       <c r="H28" s="81"/>
       <c r="I28" s="259"/>
       <c r="J28" s="81"/>
       <c r="K28" s="81"/>
       <c r="L28" s="259"/>
       <c r="M28" s="81"/>
       <c r="N28" s="81"/>
       <c r="O28" s="259"/>
       <c r="P28" s="81"/>
       <c r="Q28" s="208"/>
       <c r="R28" s="259"/>
       <c r="S28" s="81"/>
       <c r="T28" s="29"/>
       <c r="U28" s="125"/>
       <c r="V28" s="13"/>
       <c r="W28" s="13"/>
@@ -39313,51 +39313,51 @@
       <c r="AE28" s="13"/>
       <c r="AF28" s="13"/>
       <c r="AG28" s="13"/>
       <c r="AH28" s="13"/>
       <c r="AI28" s="13"/>
       <c r="AJ28" s="13"/>
       <c r="AK28" s="13"/>
       <c r="AL28" s="13"/>
       <c r="AM28" s="13"/>
       <c r="AN28" s="13"/>
       <c r="AO28" s="13"/>
       <c r="AP28" s="13"/>
       <c r="AQ28" s="13"/>
       <c r="AR28" s="13"/>
       <c r="AS28" s="13"/>
       <c r="AT28" s="13"/>
       <c r="AU28" s="13"/>
       <c r="AV28" s="13"/>
       <c r="AW28" s="13"/>
       <c r="AX28" s="13"/>
       <c r="AY28" s="13"/>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
       <c r="B29" s="189" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="254">
         <v>17646</v>
       </c>
       <c r="D29" s="246">
         <v>0.25</v>
       </c>
       <c r="E29" s="189"/>
       <c r="F29" s="254">
         <v>17299</v>
       </c>
       <c r="G29" s="246">
         <v>0.24</v>
       </c>
       <c r="H29" s="81"/>
       <c r="I29" s="254">
         <v>17150</v>
       </c>
       <c r="J29" s="246">
         <v>0.24</v>
       </c>
       <c r="K29" s="246"/>
@@ -39395,51 +39395,51 @@
       <c r="AE29" s="13"/>
       <c r="AF29" s="13"/>
       <c r="AG29" s="13"/>
       <c r="AH29" s="13"/>
       <c r="AI29" s="13"/>
       <c r="AJ29" s="13"/>
       <c r="AK29" s="13"/>
       <c r="AL29" s="13"/>
       <c r="AM29" s="13"/>
       <c r="AN29" s="13"/>
       <c r="AO29" s="13"/>
       <c r="AP29" s="13"/>
       <c r="AQ29" s="13"/>
       <c r="AR29" s="13"/>
       <c r="AS29" s="13"/>
       <c r="AT29" s="13"/>
       <c r="AU29" s="13"/>
       <c r="AV29" s="13"/>
       <c r="AW29" s="13"/>
       <c r="AX29" s="13"/>
       <c r="AY29" s="13"/>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A30" s="13"/>
       <c r="B30" s="189" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="255">
         <v>26002</v>
       </c>
       <c r="D30" s="246">
         <v>0.36</v>
       </c>
       <c r="E30" s="189"/>
       <c r="F30" s="255">
         <v>25857</v>
       </c>
       <c r="G30" s="246">
         <v>0.36</v>
       </c>
       <c r="H30" s="81"/>
       <c r="I30" s="255">
         <v>25893</v>
       </c>
       <c r="J30" s="246">
         <v>0.36</v>
       </c>
       <c r="K30" s="246"/>
@@ -39477,51 +39477,51 @@
       <c r="AE30" s="13"/>
       <c r="AF30" s="13"/>
       <c r="AG30" s="13"/>
       <c r="AH30" s="13"/>
       <c r="AI30" s="13"/>
       <c r="AJ30" s="13"/>
       <c r="AK30" s="13"/>
       <c r="AL30" s="13"/>
       <c r="AM30" s="13"/>
       <c r="AN30" s="13"/>
       <c r="AO30" s="13"/>
       <c r="AP30" s="13"/>
       <c r="AQ30" s="13"/>
       <c r="AR30" s="13"/>
       <c r="AS30" s="13"/>
       <c r="AT30" s="13"/>
       <c r="AU30" s="13"/>
       <c r="AV30" s="13"/>
       <c r="AW30" s="13"/>
       <c r="AX30" s="13"/>
       <c r="AY30" s="13"/>
       <c r="AZ30" s="13"/>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
     </row>
-    <row r="31" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A31" s="13"/>
       <c r="B31" s="189" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="256">
         <v>27968</v>
       </c>
       <c r="D31" s="247">
         <v>0.39</v>
       </c>
       <c r="E31" s="189"/>
       <c r="F31" s="256">
         <v>28089</v>
       </c>
       <c r="G31" s="247">
         <v>0.4</v>
       </c>
       <c r="H31" s="81"/>
       <c r="I31" s="256">
         <v>28320</v>
       </c>
       <c r="J31" s="247">
         <v>0.4</v>
       </c>
       <c r="K31" s="246"/>
@@ -39559,51 +39559,51 @@
       <c r="AE31" s="13"/>
       <c r="AF31" s="13"/>
       <c r="AG31" s="13"/>
       <c r="AH31" s="13"/>
       <c r="AI31" s="13"/>
       <c r="AJ31" s="13"/>
       <c r="AK31" s="13"/>
       <c r="AL31" s="13"/>
       <c r="AM31" s="13"/>
       <c r="AN31" s="13"/>
       <c r="AO31" s="13"/>
       <c r="AP31" s="13"/>
       <c r="AQ31" s="13"/>
       <c r="AR31" s="13"/>
       <c r="AS31" s="13"/>
       <c r="AT31" s="13"/>
       <c r="AU31" s="13"/>
       <c r="AV31" s="13"/>
       <c r="AW31" s="13"/>
       <c r="AX31" s="13"/>
       <c r="AY31" s="13"/>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
     </row>
-    <row r="32" spans="1:54" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:54" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="13"/>
       <c r="B32" s="208" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="257">
         <v>71616</v>
       </c>
       <c r="D32" s="248">
         <v>1</v>
       </c>
       <c r="E32" s="208"/>
       <c r="F32" s="257">
         <v>71245</v>
       </c>
       <c r="G32" s="248">
         <v>1</v>
       </c>
       <c r="H32" s="152"/>
       <c r="I32" s="257">
         <v>71363</v>
       </c>
       <c r="J32" s="248">
         <v>1</v>
       </c>
       <c r="K32" s="249"/>
@@ -39641,51 +39641,51 @@
       <c r="AE32" s="13"/>
       <c r="AF32" s="13"/>
       <c r="AG32" s="13"/>
       <c r="AH32" s="13"/>
       <c r="AI32" s="13"/>
       <c r="AJ32" s="13"/>
       <c r="AK32" s="13"/>
       <c r="AL32" s="13"/>
       <c r="AM32" s="13"/>
       <c r="AN32" s="13"/>
       <c r="AO32" s="13"/>
       <c r="AP32" s="13"/>
       <c r="AQ32" s="13"/>
       <c r="AR32" s="13"/>
       <c r="AS32" s="13"/>
       <c r="AT32" s="13"/>
       <c r="AU32" s="13"/>
       <c r="AV32" s="13"/>
       <c r="AW32" s="13"/>
       <c r="AX32" s="13"/>
       <c r="AY32" s="13"/>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
     </row>
-    <row r="33" spans="1:54" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" ht="13" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13"/>
       <c r="B33" s="81"/>
       <c r="C33" s="81"/>
       <c r="D33" s="81"/>
       <c r="E33" s="81"/>
       <c r="F33" s="81"/>
       <c r="G33" s="81"/>
       <c r="H33" s="81"/>
       <c r="I33" s="80"/>
       <c r="J33" s="80"/>
       <c r="K33" s="81"/>
       <c r="L33" s="80"/>
       <c r="M33" s="80"/>
       <c r="N33" s="81"/>
       <c r="O33" s="80"/>
       <c r="P33" s="80"/>
       <c r="Q33" s="81"/>
       <c r="R33" s="80"/>
       <c r="S33" s="80"/>
       <c r="T33" s="13"/>
       <c r="U33" s="13"/>
       <c r="V33" s="13"/>
       <c r="W33" s="13"/>
       <c r="X33" s="13"/>
       <c r="Y33" s="13"/>
@@ -39697,167 +39697,167 @@
       <c r="AE33" s="13"/>
       <c r="AF33" s="13"/>
       <c r="AG33" s="13"/>
       <c r="AH33" s="13"/>
       <c r="AI33" s="13"/>
       <c r="AJ33" s="13"/>
       <c r="AK33" s="13"/>
       <c r="AL33" s="13"/>
       <c r="AM33" s="13"/>
       <c r="AN33" s="13"/>
       <c r="AO33" s="13"/>
       <c r="AP33" s="13"/>
       <c r="AQ33" s="13"/>
       <c r="AR33" s="13"/>
       <c r="AS33" s="13"/>
       <c r="AT33" s="13"/>
       <c r="AU33" s="13"/>
       <c r="AV33" s="13"/>
       <c r="AW33" s="13"/>
       <c r="AX33" s="13"/>
       <c r="AY33" s="13"/>
       <c r="AZ33" s="13"/>
       <c r="BA33" s="13"/>
       <c r="BB33" s="13"/>
     </row>
-    <row r="34" spans="1:54" s="83" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="83" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="76"/>
-      <c r="B34" s="460" t="s">
+      <c r="B34" s="461" t="s">
         <v>324</v>
       </c>
-      <c r="C34" s="460"/>
-[...15 lines deleted...]
-      <c r="S34" s="460"/>
+      <c r="C34" s="461"/>
+      <c r="D34" s="461"/>
+      <c r="E34" s="461"/>
+      <c r="F34" s="461"/>
+      <c r="G34" s="461"/>
+      <c r="H34" s="461"/>
+      <c r="I34" s="461"/>
+      <c r="J34" s="461"/>
+      <c r="K34" s="461"/>
+      <c r="L34" s="461"/>
+      <c r="M34" s="461"/>
+      <c r="N34" s="461"/>
+      <c r="O34" s="461"/>
+      <c r="P34" s="461"/>
+      <c r="Q34" s="461"/>
+      <c r="R34" s="461"/>
+      <c r="S34" s="461"/>
       <c r="T34" s="76"/>
       <c r="U34" s="76"/>
       <c r="V34" s="76"/>
       <c r="W34" s="76"/>
       <c r="X34" s="76"/>
       <c r="Y34" s="76"/>
       <c r="Z34" s="76"/>
       <c r="AA34" s="76"/>
       <c r="AB34" s="76"/>
       <c r="AC34" s="76"/>
       <c r="AD34" s="76"/>
       <c r="AE34" s="76"/>
       <c r="AF34" s="76"/>
       <c r="AG34" s="76"/>
       <c r="AH34" s="76"/>
       <c r="AI34" s="76"/>
       <c r="AJ34" s="76"/>
       <c r="AK34" s="76"/>
       <c r="AL34" s="76"/>
       <c r="AM34" s="76"/>
       <c r="AN34" s="76"/>
       <c r="AO34" s="76"/>
       <c r="AP34" s="76"/>
       <c r="AQ34" s="76"/>
       <c r="AR34" s="76"/>
       <c r="AS34" s="76"/>
       <c r="AT34" s="76"/>
       <c r="AU34" s="76"/>
       <c r="AV34" s="76"/>
       <c r="AW34" s="76"/>
       <c r="AX34" s="76"/>
       <c r="AY34" s="76"/>
       <c r="AZ34" s="76"/>
       <c r="BA34" s="76"/>
       <c r="BB34" s="76"/>
     </row>
-    <row r="35" spans="1:54" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="13"/>
-      <c r="B35" s="460" t="s">
+      <c r="B35" s="461" t="s">
         <v>313</v>
       </c>
-      <c r="C35" s="460"/>
-[...15 lines deleted...]
-      <c r="S35" s="460"/>
+      <c r="C35" s="461"/>
+      <c r="D35" s="461"/>
+      <c r="E35" s="461"/>
+      <c r="F35" s="461"/>
+      <c r="G35" s="461"/>
+      <c r="H35" s="461"/>
+      <c r="I35" s="461"/>
+      <c r="J35" s="461"/>
+      <c r="K35" s="461"/>
+      <c r="L35" s="461"/>
+      <c r="M35" s="461"/>
+      <c r="N35" s="461"/>
+      <c r="O35" s="461"/>
+      <c r="P35" s="461"/>
+      <c r="Q35" s="461"/>
+      <c r="R35" s="461"/>
+      <c r="S35" s="461"/>
       <c r="T35" s="13"/>
       <c r="U35" s="13"/>
       <c r="V35" s="13"/>
       <c r="W35" s="13"/>
       <c r="X35" s="13"/>
       <c r="Y35" s="13"/>
       <c r="Z35" s="13"/>
       <c r="AA35" s="13"/>
       <c r="AB35" s="13"/>
       <c r="AC35" s="13"/>
       <c r="AD35" s="13"/>
       <c r="AE35" s="13"/>
       <c r="AF35" s="13"/>
       <c r="AG35" s="13"/>
       <c r="AH35" s="13"/>
       <c r="AI35" s="13"/>
       <c r="AJ35" s="13"/>
       <c r="AK35" s="13"/>
       <c r="AL35" s="13"/>
       <c r="AM35" s="13"/>
       <c r="AN35" s="13"/>
       <c r="AO35" s="13"/>
       <c r="AP35" s="13"/>
       <c r="AQ35" s="13"/>
       <c r="AR35" s="13"/>
       <c r="AS35" s="13"/>
       <c r="AT35" s="13"/>
       <c r="AU35" s="13"/>
       <c r="AV35" s="13"/>
       <c r="AW35" s="13"/>
       <c r="AX35" s="13"/>
       <c r="AY35" s="13"/>
       <c r="AZ35" s="13"/>
       <c r="BA35" s="13"/>
       <c r="BB35" s="13"/>
     </row>
-    <row r="36" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A36" s="13"/>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="13"/>
       <c r="G36" s="13"/>
       <c r="H36" s="13"/>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="13"/>
       <c r="O36" s="13"/>
       <c r="P36" s="13"/>
       <c r="Q36" s="13"/>
       <c r="R36" s="13"/>
       <c r="S36" s="13"/>
       <c r="T36" s="13"/>
       <c r="U36" s="13"/>
       <c r="V36" s="13"/>
       <c r="W36" s="13"/>
       <c r="X36" s="13"/>
       <c r="Y36" s="13"/>
@@ -39869,51 +39869,51 @@
       <c r="AE36" s="13"/>
       <c r="AF36" s="13"/>
       <c r="AG36" s="13"/>
       <c r="AH36" s="13"/>
       <c r="AI36" s="13"/>
       <c r="AJ36" s="13"/>
       <c r="AK36" s="13"/>
       <c r="AL36" s="13"/>
       <c r="AM36" s="13"/>
       <c r="AN36" s="13"/>
       <c r="AO36" s="13"/>
       <c r="AP36" s="13"/>
       <c r="AQ36" s="13"/>
       <c r="AR36" s="13"/>
       <c r="AS36" s="13"/>
       <c r="AT36" s="13"/>
       <c r="AU36" s="13"/>
       <c r="AV36" s="13"/>
       <c r="AW36" s="13"/>
       <c r="AX36" s="13"/>
       <c r="AY36" s="13"/>
       <c r="AZ36" s="13"/>
       <c r="BA36" s="13"/>
       <c r="BB36" s="13"/>
     </row>
-    <row r="37" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A37" s="13"/>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="13"/>
       <c r="G37" s="13"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="13"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
       <c r="Y37" s="13"/>
@@ -39925,51 +39925,51 @@
       <c r="AE37" s="13"/>
       <c r="AF37" s="13"/>
       <c r="AG37" s="13"/>
       <c r="AH37" s="13"/>
       <c r="AI37" s="13"/>
       <c r="AJ37" s="13"/>
       <c r="AK37" s="13"/>
       <c r="AL37" s="13"/>
       <c r="AM37" s="13"/>
       <c r="AN37" s="13"/>
       <c r="AO37" s="13"/>
       <c r="AP37" s="13"/>
       <c r="AQ37" s="13"/>
       <c r="AR37" s="13"/>
       <c r="AS37" s="13"/>
       <c r="AT37" s="13"/>
       <c r="AU37" s="13"/>
       <c r="AV37" s="13"/>
       <c r="AW37" s="13"/>
       <c r="AX37" s="13"/>
       <c r="AY37" s="13"/>
       <c r="AZ37" s="13"/>
       <c r="BA37" s="13"/>
       <c r="BB37" s="13"/>
     </row>
-    <row r="38" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A38" s="13"/>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="13"/>
       <c r="G38" s="13"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
@@ -39981,51 +39981,51 @@
       <c r="AE38" s="13"/>
       <c r="AF38" s="13"/>
       <c r="AG38" s="13"/>
       <c r="AH38" s="13"/>
       <c r="AI38" s="13"/>
       <c r="AJ38" s="13"/>
       <c r="AK38" s="13"/>
       <c r="AL38" s="13"/>
       <c r="AM38" s="13"/>
       <c r="AN38" s="13"/>
       <c r="AO38" s="13"/>
       <c r="AP38" s="13"/>
       <c r="AQ38" s="13"/>
       <c r="AR38" s="13"/>
       <c r="AS38" s="13"/>
       <c r="AT38" s="13"/>
       <c r="AU38" s="13"/>
       <c r="AV38" s="13"/>
       <c r="AW38" s="13"/>
       <c r="AX38" s="13"/>
       <c r="AY38" s="13"/>
       <c r="AZ38" s="13"/>
       <c r="BA38" s="13"/>
       <c r="BB38" s="13"/>
     </row>
-    <row r="39" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A39" s="13"/>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13"/>
       <c r="U39" s="13"/>
       <c r="V39" s="13"/>
       <c r="W39" s="13"/>
       <c r="X39" s="13"/>
       <c r="Y39" s="13"/>
@@ -40037,51 +40037,51 @@
       <c r="AE39" s="13"/>
       <c r="AF39" s="13"/>
       <c r="AG39" s="13"/>
       <c r="AH39" s="13"/>
       <c r="AI39" s="13"/>
       <c r="AJ39" s="13"/>
       <c r="AK39" s="13"/>
       <c r="AL39" s="13"/>
       <c r="AM39" s="13"/>
       <c r="AN39" s="13"/>
       <c r="AO39" s="13"/>
       <c r="AP39" s="13"/>
       <c r="AQ39" s="13"/>
       <c r="AR39" s="13"/>
       <c r="AS39" s="13"/>
       <c r="AT39" s="13"/>
       <c r="AU39" s="13"/>
       <c r="AV39" s="13"/>
       <c r="AW39" s="13"/>
       <c r="AX39" s="13"/>
       <c r="AY39" s="13"/>
       <c r="AZ39" s="13"/>
       <c r="BA39" s="13"/>
       <c r="BB39" s="13"/>
     </row>
-    <row r="40" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A40" s="13"/>
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
       <c r="T40" s="13"/>
       <c r="U40" s="13"/>
       <c r="V40" s="13"/>
       <c r="W40" s="13"/>
       <c r="X40" s="13"/>
       <c r="Y40" s="13"/>
@@ -40093,51 +40093,51 @@
       <c r="AE40" s="13"/>
       <c r="AF40" s="13"/>
       <c r="AG40" s="13"/>
       <c r="AH40" s="13"/>
       <c r="AI40" s="13"/>
       <c r="AJ40" s="13"/>
       <c r="AK40" s="13"/>
       <c r="AL40" s="13"/>
       <c r="AM40" s="13"/>
       <c r="AN40" s="13"/>
       <c r="AO40" s="13"/>
       <c r="AP40" s="13"/>
       <c r="AQ40" s="13"/>
       <c r="AR40" s="13"/>
       <c r="AS40" s="13"/>
       <c r="AT40" s="13"/>
       <c r="AU40" s="13"/>
       <c r="AV40" s="13"/>
       <c r="AW40" s="13"/>
       <c r="AX40" s="13"/>
       <c r="AY40" s="13"/>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
     </row>
-    <row r="41" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A41" s="13"/>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="13"/>
       <c r="G41" s="13"/>
       <c r="H41" s="13"/>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="13"/>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="13"/>
       <c r="R41" s="13"/>
       <c r="S41" s="13"/>
       <c r="T41" s="13"/>
       <c r="U41" s="13"/>
       <c r="V41" s="13"/>
       <c r="W41" s="13"/>
       <c r="X41" s="13"/>
       <c r="Y41" s="13"/>
@@ -40149,51 +40149,51 @@
       <c r="AE41" s="13"/>
       <c r="AF41" s="13"/>
       <c r="AG41" s="13"/>
       <c r="AH41" s="13"/>
       <c r="AI41" s="13"/>
       <c r="AJ41" s="13"/>
       <c r="AK41" s="13"/>
       <c r="AL41" s="13"/>
       <c r="AM41" s="13"/>
       <c r="AN41" s="13"/>
       <c r="AO41" s="13"/>
       <c r="AP41" s="13"/>
       <c r="AQ41" s="13"/>
       <c r="AR41" s="13"/>
       <c r="AS41" s="13"/>
       <c r="AT41" s="13"/>
       <c r="AU41" s="13"/>
       <c r="AV41" s="13"/>
       <c r="AW41" s="13"/>
       <c r="AX41" s="13"/>
       <c r="AY41" s="13"/>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
     </row>
-    <row r="42" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A42" s="13"/>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="13"/>
       <c r="G42" s="13"/>
       <c r="H42" s="13"/>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
       <c r="S42" s="13"/>
       <c r="T42" s="13"/>
       <c r="U42" s="13"/>
       <c r="V42" s="13"/>
       <c r="W42" s="13"/>
       <c r="X42" s="13"/>
       <c r="Y42" s="13"/>
@@ -40205,51 +40205,51 @@
       <c r="AE42" s="13"/>
       <c r="AF42" s="13"/>
       <c r="AG42" s="13"/>
       <c r="AH42" s="13"/>
       <c r="AI42" s="13"/>
       <c r="AJ42" s="13"/>
       <c r="AK42" s="13"/>
       <c r="AL42" s="13"/>
       <c r="AM42" s="13"/>
       <c r="AN42" s="13"/>
       <c r="AO42" s="13"/>
       <c r="AP42" s="13"/>
       <c r="AQ42" s="13"/>
       <c r="AR42" s="13"/>
       <c r="AS42" s="13"/>
       <c r="AT42" s="13"/>
       <c r="AU42" s="13"/>
       <c r="AV42" s="13"/>
       <c r="AW42" s="13"/>
       <c r="AX42" s="13"/>
       <c r="AY42" s="13"/>
       <c r="AZ42" s="13"/>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
     </row>
-    <row r="43" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A43" s="13"/>
       <c r="B43" s="13"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="13"/>
       <c r="G43" s="13"/>
       <c r="H43" s="13"/>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13"/>
       <c r="O43" s="13"/>
       <c r="P43" s="13"/>
       <c r="Q43" s="13"/>
       <c r="R43" s="13"/>
       <c r="S43" s="13"/>
       <c r="T43" s="13"/>
       <c r="U43" s="13"/>
       <c r="V43" s="13"/>
       <c r="W43" s="13"/>
       <c r="X43" s="13"/>
       <c r="Y43" s="13"/>
@@ -40261,51 +40261,51 @@
       <c r="AE43" s="13"/>
       <c r="AF43" s="13"/>
       <c r="AG43" s="13"/>
       <c r="AH43" s="13"/>
       <c r="AI43" s="13"/>
       <c r="AJ43" s="13"/>
       <c r="AK43" s="13"/>
       <c r="AL43" s="13"/>
       <c r="AM43" s="13"/>
       <c r="AN43" s="13"/>
       <c r="AO43" s="13"/>
       <c r="AP43" s="13"/>
       <c r="AQ43" s="13"/>
       <c r="AR43" s="13"/>
       <c r="AS43" s="13"/>
       <c r="AT43" s="13"/>
       <c r="AU43" s="13"/>
       <c r="AV43" s="13"/>
       <c r="AW43" s="13"/>
       <c r="AX43" s="13"/>
       <c r="AY43" s="13"/>
       <c r="AZ43" s="13"/>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
     </row>
-    <row r="44" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A44" s="13"/>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="13"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="13"/>
       <c r="Q44" s="13"/>
       <c r="R44" s="13"/>
       <c r="S44" s="13"/>
       <c r="T44" s="13"/>
       <c r="U44" s="13"/>
       <c r="V44" s="13"/>
       <c r="W44" s="13"/>
       <c r="X44" s="13"/>
       <c r="Y44" s="13"/>
@@ -40317,51 +40317,51 @@
       <c r="AE44" s="13"/>
       <c r="AF44" s="13"/>
       <c r="AG44" s="13"/>
       <c r="AH44" s="13"/>
       <c r="AI44" s="13"/>
       <c r="AJ44" s="13"/>
       <c r="AK44" s="13"/>
       <c r="AL44" s="13"/>
       <c r="AM44" s="13"/>
       <c r="AN44" s="13"/>
       <c r="AO44" s="13"/>
       <c r="AP44" s="13"/>
       <c r="AQ44" s="13"/>
       <c r="AR44" s="13"/>
       <c r="AS44" s="13"/>
       <c r="AT44" s="13"/>
       <c r="AU44" s="13"/>
       <c r="AV44" s="13"/>
       <c r="AW44" s="13"/>
       <c r="AX44" s="13"/>
       <c r="AY44" s="13"/>
       <c r="AZ44" s="13"/>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
     </row>
-    <row r="45" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A45" s="13"/>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13"/>
       <c r="O45" s="13"/>
       <c r="P45" s="13"/>
       <c r="Q45" s="13"/>
       <c r="R45" s="13"/>
       <c r="S45" s="13"/>
       <c r="T45" s="13"/>
       <c r="U45" s="13"/>
       <c r="V45" s="13"/>
       <c r="W45" s="13"/>
       <c r="X45" s="13"/>
       <c r="Y45" s="13"/>
@@ -40373,51 +40373,51 @@
       <c r="AE45" s="13"/>
       <c r="AF45" s="13"/>
       <c r="AG45" s="13"/>
       <c r="AH45" s="13"/>
       <c r="AI45" s="13"/>
       <c r="AJ45" s="13"/>
       <c r="AK45" s="13"/>
       <c r="AL45" s="13"/>
       <c r="AM45" s="13"/>
       <c r="AN45" s="13"/>
       <c r="AO45" s="13"/>
       <c r="AP45" s="13"/>
       <c r="AQ45" s="13"/>
       <c r="AR45" s="13"/>
       <c r="AS45" s="13"/>
       <c r="AT45" s="13"/>
       <c r="AU45" s="13"/>
       <c r="AV45" s="13"/>
       <c r="AW45" s="13"/>
       <c r="AX45" s="13"/>
       <c r="AY45" s="13"/>
       <c r="AZ45" s="13"/>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
     </row>
-    <row r="46" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A46" s="13"/>
       <c r="B46" s="13"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="13"/>
       <c r="G46" s="13"/>
       <c r="H46" s="13"/>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="13"/>
       <c r="L46" s="13"/>
       <c r="M46" s="13"/>
       <c r="N46" s="13"/>
       <c r="O46" s="13"/>
       <c r="P46" s="13"/>
       <c r="Q46" s="13"/>
       <c r="R46" s="13"/>
       <c r="S46" s="13"/>
       <c r="T46" s="13"/>
       <c r="U46" s="13"/>
       <c r="V46" s="13"/>
       <c r="W46" s="13"/>
       <c r="X46" s="13"/>
       <c r="Y46" s="13"/>
@@ -40429,51 +40429,51 @@
       <c r="AE46" s="13"/>
       <c r="AF46" s="13"/>
       <c r="AG46" s="13"/>
       <c r="AH46" s="13"/>
       <c r="AI46" s="13"/>
       <c r="AJ46" s="13"/>
       <c r="AK46" s="13"/>
       <c r="AL46" s="13"/>
       <c r="AM46" s="13"/>
       <c r="AN46" s="13"/>
       <c r="AO46" s="13"/>
       <c r="AP46" s="13"/>
       <c r="AQ46" s="13"/>
       <c r="AR46" s="13"/>
       <c r="AS46" s="13"/>
       <c r="AT46" s="13"/>
       <c r="AU46" s="13"/>
       <c r="AV46" s="13"/>
       <c r="AW46" s="13"/>
       <c r="AX46" s="13"/>
       <c r="AY46" s="13"/>
       <c r="AZ46" s="13"/>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
     </row>
-    <row r="47" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A47" s="13"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="13"/>
       <c r="G47" s="13"/>
       <c r="H47" s="13"/>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="13"/>
       <c r="L47" s="13"/>
       <c r="M47" s="13"/>
       <c r="N47" s="13"/>
       <c r="O47" s="13"/>
       <c r="P47" s="13"/>
       <c r="Q47" s="13"/>
       <c r="R47" s="13"/>
       <c r="S47" s="13"/>
       <c r="T47" s="13"/>
       <c r="U47" s="13"/>
       <c r="V47" s="13"/>
       <c r="W47" s="13"/>
       <c r="X47" s="13"/>
       <c r="Y47" s="13"/>
@@ -40485,51 +40485,51 @@
       <c r="AE47" s="13"/>
       <c r="AF47" s="13"/>
       <c r="AG47" s="13"/>
       <c r="AH47" s="13"/>
       <c r="AI47" s="13"/>
       <c r="AJ47" s="13"/>
       <c r="AK47" s="13"/>
       <c r="AL47" s="13"/>
       <c r="AM47" s="13"/>
       <c r="AN47" s="13"/>
       <c r="AO47" s="13"/>
       <c r="AP47" s="13"/>
       <c r="AQ47" s="13"/>
       <c r="AR47" s="13"/>
       <c r="AS47" s="13"/>
       <c r="AT47" s="13"/>
       <c r="AU47" s="13"/>
       <c r="AV47" s="13"/>
       <c r="AW47" s="13"/>
       <c r="AX47" s="13"/>
       <c r="AY47" s="13"/>
       <c r="AZ47" s="13"/>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
     </row>
-    <row r="48" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A48" s="13"/>
       <c r="B48" s="13"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="13"/>
       <c r="G48" s="13"/>
       <c r="H48" s="13"/>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13"/>
       <c r="N48" s="13"/>
       <c r="O48" s="13"/>
       <c r="P48" s="13"/>
       <c r="Q48" s="13"/>
       <c r="R48" s="13"/>
       <c r="S48" s="13"/>
       <c r="T48" s="13"/>
       <c r="U48" s="13"/>
       <c r="V48" s="13"/>
       <c r="W48" s="13"/>
       <c r="X48" s="13"/>
       <c r="Y48" s="13"/>
@@ -40541,51 +40541,51 @@
       <c r="AE48" s="13"/>
       <c r="AF48" s="13"/>
       <c r="AG48" s="13"/>
       <c r="AH48" s="13"/>
       <c r="AI48" s="13"/>
       <c r="AJ48" s="13"/>
       <c r="AK48" s="13"/>
       <c r="AL48" s="13"/>
       <c r="AM48" s="13"/>
       <c r="AN48" s="13"/>
       <c r="AO48" s="13"/>
       <c r="AP48" s="13"/>
       <c r="AQ48" s="13"/>
       <c r="AR48" s="13"/>
       <c r="AS48" s="13"/>
       <c r="AT48" s="13"/>
       <c r="AU48" s="13"/>
       <c r="AV48" s="13"/>
       <c r="AW48" s="13"/>
       <c r="AX48" s="13"/>
       <c r="AY48" s="13"/>
       <c r="AZ48" s="13"/>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
     </row>
-    <row r="49" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A49" s="13"/>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
       <c r="M49" s="13"/>
       <c r="N49" s="13"/>
       <c r="O49" s="13"/>
       <c r="P49" s="13"/>
       <c r="Q49" s="13"/>
       <c r="R49" s="13"/>
       <c r="S49" s="13"/>
       <c r="T49" s="13"/>
       <c r="U49" s="13"/>
       <c r="V49" s="13"/>
       <c r="W49" s="13"/>
       <c r="X49" s="13"/>
       <c r="Y49" s="13"/>
@@ -40597,51 +40597,51 @@
       <c r="AE49" s="13"/>
       <c r="AF49" s="13"/>
       <c r="AG49" s="13"/>
       <c r="AH49" s="13"/>
       <c r="AI49" s="13"/>
       <c r="AJ49" s="13"/>
       <c r="AK49" s="13"/>
       <c r="AL49" s="13"/>
       <c r="AM49" s="13"/>
       <c r="AN49" s="13"/>
       <c r="AO49" s="13"/>
       <c r="AP49" s="13"/>
       <c r="AQ49" s="13"/>
       <c r="AR49" s="13"/>
       <c r="AS49" s="13"/>
       <c r="AT49" s="13"/>
       <c r="AU49" s="13"/>
       <c r="AV49" s="13"/>
       <c r="AW49" s="13"/>
       <c r="AX49" s="13"/>
       <c r="AY49" s="13"/>
       <c r="AZ49" s="13"/>
       <c r="BA49" s="13"/>
       <c r="BB49" s="13"/>
     </row>
-    <row r="50" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A50" s="13"/>
       <c r="B50" s="13"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="13"/>
       <c r="G50" s="13"/>
       <c r="H50" s="13"/>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="13"/>
       <c r="L50" s="13"/>
       <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="13"/>
       <c r="P50" s="13"/>
       <c r="Q50" s="13"/>
       <c r="R50" s="13"/>
       <c r="S50" s="13"/>
       <c r="T50" s="13"/>
       <c r="U50" s="13"/>
       <c r="V50" s="13"/>
       <c r="W50" s="13"/>
       <c r="X50" s="13"/>
       <c r="Y50" s="13"/>